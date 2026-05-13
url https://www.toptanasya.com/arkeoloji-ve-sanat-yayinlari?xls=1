--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,205 +85,11215 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786053965985</t>
+          <t>9786053966937</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Mardin İli ve İlçeleri (Tur Abdin Bölgesi) Süryani İnziva Geleneğinin Mimari Tanıkları</t>
+          <t>Fethiye Yerler ve Yüzler - Fethiye Faces and Places (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>645</v>
+        <v>750</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786053964025</t>
+          <t>9786053966920</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Taş-Ahşap-Cam</t>
+          <t>Şanlıurfa Dünya Neolitik Kongresi (4-8 Kasım 2024) İzlenimler</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786053966692</t>
+          <t>9786053966821</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Tarihöncesi Dönemin Aletleri Aletlerin Tarihöncesi</t>
+          <t>Navisalvia Sina Kabaağaç’ı Anama Toplantısı 2025 – Şiddet / Violentina</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>185</v>
+        <v>345</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786053960973</t>
+          <t>9786053966906</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Efes Arının Gizemi</t>
+          <t>Cumhuriyet Dönemi Mimarları</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>185</v>
+        <v>480</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786053964483</t>
+          <t>9786053966845</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Antikçağ'dan Bugüne Glykon Kültü</t>
+          <t>Bu Toprağın Diliyle Folklorik Teke Yöresi Yaşayan Kültürleri (Antalya-Burdur-Denizli-Isparta-Muğla) Geleneksel Ritoslar</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>450</v>
+        <v>685</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786053966302</t>
+          <t>9786053966913</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Hermetika: Corpus Hermeticum - Analizler ve Yorumlar</t>
+          <t>Eski Mısır’ın Hellenistik Dönem Kraliçeleri (MÖ 323-30)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>650</v>
+        <v>485</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786053964070</t>
+          <t>9786053966890</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bir Hıristiyan Meshebi Olarak Aryüsçülük</t>
+          <t>Tanrılaştırılmış İmparatorlar Savruluşta</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>485</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786053965381</t>
+          <t>9786053966876</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Üsküdar Hamamları</t>
+          <t>Bütün Vapurlar İptal</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>720</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786053962168</t>
+          <t>9786053966814</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yaşanası Kent 2012</t>
+          <t>12 Keçi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786053963738</t>
+          <t>9786053966746</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sicilya'da Normanlar ve Müslümanlar</t>
+          <t>Burdur Müzesi Altın Takılar (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>445</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
+          <t>9786053966500</t>
+        </is>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Geç Antikçağlardan Geç Ortaçağlara Doğuda ve Batıda Endüstri ve Ticaret</t>
+        </is>
+      </c>
+      <c r="C12" s="1">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="1" t="inlineStr">
+        <is>
+          <t>9786053966494</t>
+        </is>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Ortaçağ Avrupa Tarihi ve Kültürüne Dair Araştırmalar</t>
+        </is>
+      </c>
+      <c r="C13" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="1" t="inlineStr">
+        <is>
+          <t>9786053966487</t>
+        </is>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Eskiçağlardan Ortaçağlara Doğuda ve Batıda Farmakoloji Çalışmaları ve Veba Salgınları</t>
+        </is>
+      </c>
+      <c r="C14" s="1">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="1" t="inlineStr">
+        <is>
+          <t>9786053966470</t>
+        </is>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Eskiçağda Tekstil Endüstrisi</t>
+        </is>
+      </c>
+      <c r="C15" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>9786053966760</t>
+        </is>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Doğu Trakya'dan Anadolu'ya Trak Göçleri</t>
+        </is>
+      </c>
+      <c r="C16" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>9786053966685</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Roma ve Doğu Roma Dönemi İstanbul Meydanları ve Anıtları</t>
+        </is>
+      </c>
+      <c r="C17" s="1">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>9786053966722</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Antik Çağ’da Parfüm</t>
+        </is>
+      </c>
+      <c r="C18" s="1">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>9786053966715</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Tanıklarının Gözünden Troya Savaşı</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9786053965466</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Antik Yazarlar Işığında Eski Hellen ve Roma Yeme-İçme Kültüründe Kap-Kaçak Kullanımı I. Cilt - Yemekler</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9786053966678</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Niğde Arkeoloji ve Kültürel Mirası – 1</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9786053966630</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Kentsel İonia - 13 Şehrin Hikayesi 1. Cilt Bölgesel Görünümler</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9786053966661</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Çakırbeyli - Küçüktepe Höyük Kazısı İlk Beş Yıl (20214-2018)</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786053966616</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Menandros'un Bir Mısralık Özdeyişleri</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786053966654</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Roma Homonad Savaşının Romalı Muzaffer Komutanı Publius Sulpicius Quirinius</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786053966609</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Giysiler Kültürler Kadınlar</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786053966593</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>The Digital Deluge – Untruth and Consequences What Do We Do Now?</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786053966456</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>A. Nejat Bilgen'e Armağan (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786053966586</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Zamanın Yazgısı</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786053966425</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul’da Osmanlı Mimarisi ve Hayatına Dair Düşünceler</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786053966432</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul’da Osmanlı Saraylarına Dair Düşünceler (Topkapı ve Dolmabahçe)</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786053966579</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Hermetika 2 (Asklepios, Stobaeus, Nag Hammadi Metinleri)</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786053966524</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Boubon'un Tanrısallaştırılmış İmparatorluğu</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786053966449</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Kömür Peşinde Bir Ömür</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786053966517</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Navisalvia-Sina Kabaağaç'ı Anma Toplantısı 2024: Dostluk/ Amicitia</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786053966418</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Mimari Şehir Arkeolojisi: Anadolu’da Roma Dönemi Kent Planlama Uygulamaları ve Teknikleri -Nikaia Örneği-</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786053966401</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Hayrun "Gerçek Yaşamdan Alınmış Bir Öyküdür"</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786053966364</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Attila – Tanrının Kırbacı</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786053966340</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Eskiden Kar Yağardı / It used to Snow (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786053966371</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Göçebeliğin Etnoarkeolojisi (Sarıkeçililer)</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786053966357</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Zagros Bölgesi Tarih Öncesi Dönem Piedmont Yerleşimleri</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786053966319</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Çivi Yazılı Kayıtlardan Hellenistik Aktarımlara Antiokheia/Antakya</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786053966296</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Seramik Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786053964988</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Sarışın ve Kara</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786053966272</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Sasani Dönemi İran Şehirleri ve Metinleri</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786053966265</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Lofçalı Pomaklar</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786053966258</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Ankara’nın Kuruluşunda Nazi Mimarisinin Etkisi</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786053966159</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Tarihi Yarımada Erişebilirlik Koruma İlişkisi</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786053965701</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>St. Nicholas Church Demre - Myra</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786053966227</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Kappadokia Bölgesi Mezar Stelleri</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786053965947</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Tanrıları Taştandı - Yukarı Mezopotamya Neolitik Dönem Anıtsal Kült Yapıları ve Gelişimi</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786053965756</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Metropolis: A City Its People Their Way of Life</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786053965749</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Metropolis: Kent, Yaşam, İnsan</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786053966241</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Stabilize Yol Havaları</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786053966210</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Persler Dönemi'nde Anadolu'da Ekonomi</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786053966173</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Yazıhan Araştırmaları - 2019</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786053966135</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Antik Roma'da Mühendislik</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786053965886</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Antandros'tan Günümüze Antik Zaman Sofraları</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786053966104</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Demokrat Bir Türkiye İçin Kişisel Gelişim Rehberi</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786053966542</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Beslenme Uygarlığını Yaratan Kadınlar - Kül Çiçekleri I</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786053966111</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>O, Sadece Askeri Bir Deha Değildi</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786053965862</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Eskiçağda Parfüm, Gıda, İlaç Endüstrisi ve Ticareti</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786053965879</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Eskiçağda Deri, Tahta ve Kağıt Endüstrisi</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786053966036</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Dünyanın Farklı Coğrafyalarındaki Türk Toplumlarının Şamanizm Kökenli Ölüm Gelenekleri</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786053966029</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Dünyanın Farklı Coğrafyalarındaki Türk Toplumlarının Şamanizm Kökenli Ölüm Gelenekleri</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786053966012</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Dünyanın Farklı Coğrafyalarındaki Türk Toplumlarının Şamanizm Kökenli Ölüm Gelenekleri</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786053966005</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Dünyanın Farklı Coğrafyalarındaki Türk Toplumlarının Şamanizm Kökenli Ölüm Gelenekleri</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786053965992</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Dünyanın Farklı Coğrafyalarındaki Türk Toplumlarının Şamanizm Kökenli Ölüm Gelenekleri</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786053966128</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu’nun Antik Aydınlığı</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786053966043</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu'da Mithraizm ve Mitra Tapınakları</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786053966098</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Ephesos Kenti Tanrı(ça) ve Kültleri</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786053966050</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>İsauria Bölgesinde Yeni Bir Kaya Mezarı - Kalınağıl (Hadim/Konya) Kaya Mezarı ve Kabartması</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786053966081</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Trakya'da Geleneksel Köy Mimarisinin Son İzleri - Istıranca Dağlık Bölgesi Dalörgü Yapıları</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786053965671</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Commentariolum Petitionis - Seçim Kampanyası Kitapçığı</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786053965558</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Zeus ve Kybele'nin Yurdu Aizanoi</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786053965961</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Yap Yapma Kitabı</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786053965954</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Evvel Zaman İçinde</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786053965930</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Antik Devir'de Güneybatı Phrygia’da İnanç İstismarı - Apollon Lairbenos Kültü</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786053965923</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Kuş Pencereleri</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786053965916</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Saatler</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9789757538663</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Bizans I Roma İmparatorluğunun Gerileyiş ve Çöküş Tarihi Cilt IV (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>4440000003319</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Festschrift Für Jale İnan - Jale İnan Armağanı - 2 Cilt Takım (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786053965831</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Part Tarihine Giriş - Kaynaklar ve Siyasi Tarih</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786053965855</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Eskiçağlardan Ortaçağlara Doğuda ve Batıda Tıp ve Tababet</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786053965909</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Babam Kamil Coşkun “Çiftçi-Kadirli”</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786053965817</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Alanya Kaptanoğlu Koleksiyonu'ndan Amphoralar</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786053965787</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Rüzgarın Şiir Kovaladığı Antik Duraklar</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786053965794</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Mysia ve Işık İnsanları - Anadolu Kültürünün Bilinmeyen Tarihi</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786053965800</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Perslerin Ardından İran - Sasaniler Dönemi</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786053965664</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Disiplinler Arası Çalışmalarla Mastaura Antik Kenti (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786053965589</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu Pişmiş Toprak Kültüründe Göller Bölgesi</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786053965640</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Antik Yunan ve Roma'da Veba Salgınları</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786053965657</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Sali’nin Yolculuğu</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786053965619</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Kappadokia'da Kapalı Yunan Haçı Planlı Kiliselerde Apsis, Doğu Haç Kolu Ve Doğu Köşe Mekanları Resim Programı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786053965626</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Girit Mitolojisi ve Kahramanları (Eski Yunan Mitolojisi İçerisinde)</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786053965138</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Safranbolu Rumlarının Mimari Eserleri</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786053965633</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Mardin (Merkez) Hristiyan Dini Mimarisi</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786053965527</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu'dan Yöresel Konut Kültürü Örnekleri</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786053965435</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Navisalvia Sina Kabağaç'ı Anma Toplantısı 2019 - Doğa / Natura</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786053964995</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>O'na Şiirler</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786053965367</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Zeus'un Kadınları - Antik Yunan Toplumunda Kadın Konumlanmasına Zeus Merkezli Bir Bakış</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786053965510</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Benim Mükemmel Yalnızlığım</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786053965596</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Taşa Kazınan Sanat</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786053965411</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Smyrna'dan Batı Dünyasına</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786053965572</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Batı Anadolu'dan Mitolojik Sevgi Öyküleri</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786053965565</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Eski Anadolu ve Mezopotamya Toplumlarında Müzik</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786053965480</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Pro L. Cornelio Balbao Oratio L. Cornelius Balbus Savunması</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786053965541</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>1960'lı Yılların Güneydoğu Anadolu'su</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786053965473</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Karatepe Azatiwataya</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786053965534</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Eski Mezopotamya ve Anadolu Toplumlarında Büyü</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786053965428</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Su ve Deniz Mitolojisi</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786053965305</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Ayna Ayna Söyle Bana</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786053965107</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Nil'in Tanrı Kralları</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786053965497</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Pısıdıa’nın Başkenti - Paganizm Ve Hıristiyanlığın Hac Merkezi Antıokheıa</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9789756899025</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zamanlar Zonguldak</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9789756899549</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zamanlar Aydın</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9789756899557</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zamanlar Sivas</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9789756899530</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zamanlar Balıkesir</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9789756899565</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zamanlar Diyarbakır</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9789756899573</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zamanlar Erzurum</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9789756899034</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zamanlar Trabzon</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9789756899190</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zamanlar Bodrum</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9789756899069</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zamanlar Malatya</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9789756899158</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zamanlar Elazığ</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9789756899174</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zamanlar Ankara</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9789756899123</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zamanlar İstanbul</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9789756899093</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zamanlar Kahramanmaraş</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9789756899050</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zamanlar Mersin</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9789756899042</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zamanlar Samsun</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9789756899115</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zamanlar İzmit</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9789756899077</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zamanlar Konya</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9789756899085</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zamanlar Kayseri</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9789756899131</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zamanlar Gaziantep</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9789756899166</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zamanlar Denizli</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9789756899220</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zamanlar Antakya</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9789756899239</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zamanlar Adana</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9789756899182</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zamanlar Antalya</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9789756561553</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Resim Tekniği</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9789944750240</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Bir İç Pilav'ın Kırk Yılı</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>9786053963035</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Martıların Kanadında Çepeçevre Van Denizi</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9789756561515</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Taş Yolu “Eğin Öyküleri”</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9786053963059</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Ay Güzeli Sevda Seli</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>9789756899946</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Türk Dış Politikası</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9786053962946</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Savunmanın Son Çaresi Gülmek-Aşkenaz Mizahında Gezintiler</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>9789756561454</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Yaşadığım İstanbul</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>9786053960744</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>İlk İnançlar</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9786053963875</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>A Handbook of Ornament</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>9786053964551</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Akademi Bir Yaşam Öyküsü</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9786053962540</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Altın Yol</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>9786053965152</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Nemrut Dağı Bulunuşu, Kazıları, Anıtları</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>9786053964346</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Anlat Trabzon</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9786053963400</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Neoklaudipolis Antik Kenti</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9786053965329</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Nazilli ve Çevresinin Arkeolojik Zenginlikleri</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>9786053963233</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>NaviSalvia - Sina Kabaağaç'ı Anma Toplantısı Sürgün - 2013</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9786053963240</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>NaviSalvia - Sina Kabaağaç'ı Anma Toplantısı - 2014 / Sürgün</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>9789756561683</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>NaviSalvia - Sina Kabaağaç'ı Anma Toplantısı - 2004 / Trajedi</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9786053960515</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>NaviSalvia - Sina Kabaağaç'ı Anma Toplantısı Satyros - 2008</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9789756899410</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Neolithic In Turkey</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9786053962267</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>NaviSalvia - Sina Kabaağaç'ı Anma Toplantısı Passio - 2011</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9786053964643</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>NaviSalvia - Sina Kabaağaç'ı Anma Toplantısı - 2017 / Metamorphoses - Başkalaşımlar</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9786053961901</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Navisalvia Sina Kabaağaç’ı Anma Toplantısı 2009 Memoria</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9786053962984</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Alamut Batıniliğinden Anadolu Aleviliğine - Hasan Sabbah ve Nasirüddin Tusi</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9786053963998</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Antalya - Doğu Nekropol Kazısı Buluntular Hakkında Gözlemler (1992-1993)</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>9786053960492</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>NaviSalvia - Sina Kabaağaç'ı Anma Toplantısı Mythos - 2006</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9786053964445</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>NaviSalvia: Sina Kabaağaç'ı Anma Toplantısı - 2016/Melankoli</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9789944750202</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Navisalvia Sina Kabaağaç’ı Anma Toplantısı 2005 Komedi</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9786053965244</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Niğde Müzesi Sikke Kataloğu</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>9786053961925</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Navisalvia Sina Kabaağaç’ı Anma Toplantısı 2010</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>9786053964179</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Az Gittim Uz Gittim</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>9786053962250</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Navisalvia - Sina Kabaağaç’ı Anma Toplantısı - 2012 Gizem - Kehanet - Büyü</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>9786053963813</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>NaviSalvia - Sina Kabaağaç'ı Anma Toplantısı Musica - 2015</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>9786053960935</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Vekayiname</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>9789756561690</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Navisalvia Sina Kabaağaçı’ı Anma Toplantısı 2003 Çeşitlemeler</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>9786053960508</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Navisalvia - Sina Kabaağaç'ı Anma Toplantısı 2007 Ars Poetika</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>9786053963745</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Oluş Arık'la Asya'dan Anadolu'ya</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>9786053965374</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Beni Ben Yapan Anılarım</t>
+        </is>
+      </c>
+      <c r="C176" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>9789756899409</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Nahçıvan'da Arkeolojik Araştırmalar</t>
+        </is>
+      </c>
+      <c r="C177" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>9786053960959</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Tarihlerin Özeti</t>
+        </is>
+      </c>
+      <c r="C178" s="1">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>9789756561324</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Mehmet Vahit Bey - Güzel Sanatlar Üzerine Bir Terminoloji Risalesi</t>
+        </is>
+      </c>
+      <c r="C179" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>9789753962434</t>
+        </is>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Mehmet Özdoğan</t>
+        </is>
+      </c>
+      <c r="C180" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>9786053961130</t>
+        </is>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Bosphorus In Old Picture Postcards</t>
+        </is>
+      </c>
+      <c r="C181" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
+          <t>9786053964728</t>
+        </is>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Oluş Arık'la Kimlikten Sanata Anadolu</t>
+        </is>
+      </c>
+      <c r="C182" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>9789757538558</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Mekteb-i Tıbbiye-i Adliye-i Şahane ve Bizde Modern Tıp Eğitiminin Gelişmesine Katkıları</t>
+        </is>
+      </c>
+      <c r="C183" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>9786053963486</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Mersin'den Tarsus'a Kilikia Kıyılarındaki Kayıp Kentler</t>
+        </is>
+      </c>
+      <c r="C184" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>9786053962991</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Masalsı Türkiye</t>
+        </is>
+      </c>
+      <c r="C185" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>9786053962915</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Cataloque Des Poteries Byzantines Et Anatoliennes Du Muséé Constantinople</t>
+        </is>
+      </c>
+      <c r="C186" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>9786053962533</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Midas - Müşkili Mita</t>
+        </is>
+      </c>
+      <c r="C187" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>9786053962717</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Legio'nun Kuruluş ve Muharebe Düzeni</t>
+        </is>
+      </c>
+      <c r="C188" s="1">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>9786053960553</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>On Bin Yıllık Tarihin Tanığı Hilar</t>
+        </is>
+      </c>
+      <c r="C189" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>9786053960942</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Tarihin Özü</t>
+        </is>
+      </c>
+      <c r="C190" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>9786053960294</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Phrygia - Midas City Excavations and Surveys in the Highlands</t>
+        </is>
+      </c>
+      <c r="C191" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>9786053960560</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Frigya - Midas Kenti Kazıları ve Dağlık Frigya Bölgesi'ndeki Araştırmalar</t>
+        </is>
+      </c>
+      <c r="C192" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>9786053962175</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>Yaz Okulları</t>
+        </is>
+      </c>
+      <c r="C193" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>9786053964674</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Dağlarla</t>
+        </is>
+      </c>
+      <c r="C194" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>9786053962700</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Malatya Arkeoloji Müzesi Bizans Sikkeleri Kataloğu</t>
+        </is>
+      </c>
+      <c r="C195" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>9786053962465</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>Miken Uygarlığı ve Ahhiyawa</t>
+        </is>
+      </c>
+      <c r="C196" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>9786053965176</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>On Binler'in İzinde</t>
+        </is>
+      </c>
+      <c r="C197" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>9786053963356</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>Milas Yazıtları Rehberi</t>
+        </is>
+      </c>
+      <c r="C198" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>9786053962625</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Milet Müzesi Kesici Sürtme Taş Aletlerinden 'Baltalar'</t>
+        </is>
+      </c>
+      <c r="C199" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>9786053960812</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>Mahmut Akok - Sanat Tarihinde Restitüsyon Piri</t>
+        </is>
+      </c>
+      <c r="C200" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>9786053960140</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>Tarih Anadolu ve Rumeli 1326-1462</t>
+        </is>
+      </c>
+      <c r="C201" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>9786053961680</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Sevgidir Her İşin Başı</t>
+        </is>
+      </c>
+      <c r="C202" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>9786053963912</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>Mimari ve Arkeolojik Koruma Kültürü Üzerine Yazılar</t>
+        </is>
+      </c>
+      <c r="C203" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
+          <t>9786053963592</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Dante ile Sanat ve Düşünce</t>
+        </is>
+      </c>
+      <c r="C204" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>9786053964230</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Mitolojiden Sanata Hayvan İmgesi</t>
+        </is>
+      </c>
+      <c r="C205" s="1">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>9786053964407</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>On İki Caesar'ın Yaşamöyküsü</t>
+        </is>
+      </c>
+      <c r="C206" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>9789756899250</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Mitras Gizlerinin Kökeni - Antik Dünyada Kozmoloji ve Din</t>
+        </is>
+      </c>
+      <c r="C207" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>9786053964186</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Demokrasi Sakız Çiğniyor 1969</t>
+        </is>
+      </c>
+      <c r="C208" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>9786053961024</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>M.Ö. 7. Yüzyıldan 1. Yüzyıla Kadar Karya ile Rodos Devleti Arasındaki İlişkiler</t>
+        </is>
+      </c>
+      <c r="C209" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>9786053963011</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Monumentum Pergense</t>
+        </is>
+      </c>
+      <c r="C210" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>9786053963585</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>Doğada Ve Bahçede Tek Başına Yaşam Ve Mutluluk Üzerine</t>
+        </is>
+      </c>
+      <c r="C211" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>9786053960195</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Orta Karadeniz Bölgesi Sahil Kesimi Geleneksel Mimari</t>
+        </is>
+      </c>
+      <c r="C212" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
+          <t>9786053960263</t>
+        </is>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>Mozaik Denizi</t>
+        </is>
+      </c>
+      <c r="C213" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="1" t="inlineStr">
+        <is>
+          <t>9789756561637</t>
+        </is>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>Lykia - Karia’da Roma Dönemi Tapınak Mimarlığı</t>
+        </is>
+      </c>
+      <c r="C214" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3">
+      <c r="A215" s="1" t="inlineStr">
+        <is>
+          <t>9789756561911</t>
+        </is>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>Antik Çağ'dan XIII. Yüzyıla kadar Orta Asya ve Karahanlı Mimarisi</t>
+        </is>
+      </c>
+      <c r="C215" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3">
+      <c r="A216" s="1" t="inlineStr">
+        <is>
+          <t>9786053964667</t>
+        </is>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>Münzen Von Kappadokien Band 1</t>
+        </is>
+      </c>
+      <c r="C216" s="1">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3">
+      <c r="A217" s="1" t="inlineStr">
+        <is>
+          <t>9786053964650</t>
+        </is>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>Münzen Von Kappadokien Band 2</t>
+        </is>
+      </c>
+      <c r="C217" s="1">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3">
+      <c r="A218" s="1" t="inlineStr">
+        <is>
+          <t>9786053964216</t>
+        </is>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>Lykische Münzen (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C218" s="1">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3">
+      <c r="A219" s="1" t="inlineStr">
+        <is>
+          <t>9786053962236</t>
+        </is>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>Ortaçağda Avrupa'da Kölelik-Toplum ve Hukuk</t>
+        </is>
+      </c>
+      <c r="C219" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3">
+      <c r="A220" s="1" t="inlineStr">
+        <is>
+          <t>9786053961475</t>
+        </is>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>Müze-i Hümayun’dan Günümüze İstanbul Arkeoloji Müzeleri</t>
+        </is>
+      </c>
+      <c r="C220" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3">
+      <c r="A221" s="1" t="inlineStr">
+        <is>
+          <t>9786053961772</t>
+        </is>
+      </c>
+      <c r="B221" s="1" t="inlineStr">
+        <is>
+          <t>Eski Kartpostallarda Antalya</t>
+        </is>
+      </c>
+      <c r="C221" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3">
+      <c r="A222" s="1" t="inlineStr">
+        <is>
+          <t>9786053960966</t>
+        </is>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>Tarih</t>
+        </is>
+      </c>
+      <c r="C222" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3">
+      <c r="A223" s="1" t="inlineStr">
+        <is>
+          <t>9786053960867</t>
+        </is>
+      </c>
+      <c r="B223" s="1" t="inlineStr">
+        <is>
+          <t>Müze-i Hümayun’dan Günümüze İstanbul Arkeoloji Müzesi - From Imperial Times To The Present İstanbul Archaeology Museum</t>
+        </is>
+      </c>
+      <c r="C223" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3">
+      <c r="A224" s="1" t="inlineStr">
+        <is>
+          <t>9786053964377</t>
+        </is>
+      </c>
+      <c r="B224" s="1" t="inlineStr">
+        <is>
+          <t>Müzelerde 41 Yıl</t>
+        </is>
+      </c>
+      <c r="C224" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3">
+      <c r="A225" s="1" t="inlineStr">
+        <is>
+          <t>9789756561102</t>
+        </is>
+      </c>
+      <c r="B225" s="1" t="inlineStr">
+        <is>
+          <t>Likya İncelemeleri 1</t>
+        </is>
+      </c>
+      <c r="C225" s="1">
+        <v>35.19</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3">
+      <c r="A226" s="1" t="inlineStr">
+        <is>
+          <t>9786053964421</t>
+        </is>
+      </c>
+      <c r="B226" s="1" t="inlineStr">
+        <is>
+          <t>Ortaçağ Avrupa'sının Ölümle Dansı</t>
+        </is>
+      </c>
+      <c r="C226" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3">
+      <c r="A227" s="1" t="inlineStr">
+        <is>
+          <t>9786053962076</t>
+        </is>
+      </c>
+      <c r="B227" s="1" t="inlineStr">
+        <is>
+          <t>Sevgi Örülünce Yapıda</t>
+        </is>
+      </c>
+      <c r="C227" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3">
+      <c r="A228" s="1" t="inlineStr">
+        <is>
+          <t>9789757538899</t>
+        </is>
+      </c>
+      <c r="B228" s="1" t="inlineStr">
+        <is>
+          <t>Nahçıvan Arkeolojisi - The Archaeology of Nakhichevan</t>
+        </is>
+      </c>
+      <c r="C228" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3">
+      <c r="A229" s="1" t="inlineStr">
+        <is>
+          <t>9789756899885</t>
+        </is>
+      </c>
+      <c r="B229" s="1" t="inlineStr">
+        <is>
+          <t>Nahçıvan Bölgesi'nde Orta ve Son Tunç Çağı Boya Bezemeli Çanak Çömlek Kültürü</t>
+        </is>
+      </c>
+      <c r="C229" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3">
+      <c r="A230" s="1" t="inlineStr">
+        <is>
+          <t>9786053961338</t>
+        </is>
+      </c>
+      <c r="B230" s="1" t="inlineStr">
+        <is>
+          <t>Eski Kartpostallarda Bergama</t>
+        </is>
+      </c>
+      <c r="C230" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3">
+      <c r="A231" s="1" t="inlineStr">
+        <is>
+          <t>9789756899755</t>
+        </is>
+      </c>
+      <c r="B231" s="1" t="inlineStr">
+        <is>
+          <t>Ortodoks İkonaları</t>
+        </is>
+      </c>
+      <c r="C231" s="1">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3">
+      <c r="A232" s="1" t="inlineStr">
+        <is>
+          <t>9786053963060</t>
+        </is>
+      </c>
+      <c r="B232" s="1" t="inlineStr">
+        <is>
+          <t>Le Bosphore A Travers D'Anciennes Cartes Postales</t>
+        </is>
+      </c>
+      <c r="C232" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3">
+      <c r="A233" s="1" t="inlineStr">
+        <is>
+          <t>9789757538884</t>
+        </is>
+      </c>
+      <c r="B233" s="1" t="inlineStr">
+        <is>
+          <t>Limyra Zemuri Taşları</t>
+        </is>
+      </c>
+      <c r="C233" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3">
+      <c r="A234" s="1" t="inlineStr">
+        <is>
+          <t>9786053961666</t>
+        </is>
+      </c>
+      <c r="B234" s="1" t="inlineStr">
+        <is>
+          <t>Sabır ile Koruk 2008</t>
+        </is>
+      </c>
+      <c r="C234" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3">
+      <c r="A235" s="1" t="inlineStr">
+        <is>
+          <t>9786053960461</t>
+        </is>
+      </c>
+      <c r="B235" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Altın Çağının Mimarı Sinan</t>
+        </is>
+      </c>
+      <c r="C235" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3">
+      <c r="A236" s="1" t="inlineStr">
+        <is>
+          <t>9786053961291</t>
+        </is>
+      </c>
+      <c r="B236" s="1" t="inlineStr">
+        <is>
+          <t>Rodos</t>
+        </is>
+      </c>
+      <c r="C236" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3">
+      <c r="A237" s="1" t="inlineStr">
+        <is>
+          <t>9786053961390</t>
+        </is>
+      </c>
+      <c r="B237" s="1" t="inlineStr">
+        <is>
+          <t>Eski Kartpostallarda İzmir'in Su Kemerleri</t>
+        </is>
+      </c>
+      <c r="C237" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3">
+      <c r="A238" s="1" t="inlineStr">
+        <is>
+          <t>9786053962069</t>
+        </is>
+      </c>
+      <c r="B238" s="1" t="inlineStr">
+        <is>
+          <t>Mimarlık Nedir? Mimar Ne Yapar?</t>
+        </is>
+      </c>
+      <c r="C238" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3">
+      <c r="A239" s="1" t="inlineStr">
+        <is>
+          <t>9786053964049</t>
+        </is>
+      </c>
+      <c r="B239" s="1" t="inlineStr">
+        <is>
+          <t>Kültürümüz / Kimliğimiz Evrensel Yazıları</t>
+        </is>
+      </c>
+      <c r="C239" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3">
+      <c r="A240" s="1" t="inlineStr">
+        <is>
+          <t>9786053962021</t>
+        </is>
+      </c>
+      <c r="B240" s="1" t="inlineStr">
+        <is>
+          <t>Kültür Vatanımız</t>
+        </is>
+      </c>
+      <c r="C240" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3">
+      <c r="A241" s="1" t="inlineStr">
+        <is>
+          <t>9786053964919</t>
+        </is>
+      </c>
+      <c r="B241" s="1" t="inlineStr">
+        <is>
+          <t>Güneşin Çocukları</t>
+        </is>
+      </c>
+      <c r="C241" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3">
+      <c r="A242" s="1" t="inlineStr">
+        <is>
+          <t>9786053962823</t>
+        </is>
+      </c>
+      <c r="B242" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Kültürü</t>
+        </is>
+      </c>
+      <c r="C242" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3">
+      <c r="A243" s="1" t="inlineStr">
+        <is>
+          <t>9786053962748</t>
+        </is>
+      </c>
+      <c r="B243" s="1" t="inlineStr">
+        <is>
+          <t>Gördes'ten Tokyo'ya</t>
+        </is>
+      </c>
+      <c r="C243" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3">
+      <c r="A244" s="1" t="inlineStr">
+        <is>
+          <t>9786053961468</t>
+        </is>
+      </c>
+      <c r="B244" s="1" t="inlineStr">
+        <is>
+          <t>Ozanın Gününde Bozcaada - 2011</t>
+        </is>
+      </c>
+      <c r="C244" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3">
+      <c r="A245" s="1" t="inlineStr">
+        <is>
+          <t>9786053961987</t>
+        </is>
+      </c>
+      <c r="B245" s="1" t="inlineStr">
+        <is>
+          <t>Ozanın Gününde Bozcaada - 2012</t>
+        </is>
+      </c>
+      <c r="C245" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3">
+      <c r="A246" s="1" t="inlineStr">
+        <is>
+          <t>9789757538698</t>
+        </is>
+      </c>
+      <c r="B246" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul'da Iustinianus Döneminde Yapılar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C246" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3">
+      <c r="A247" s="1" t="inlineStr">
+        <is>
+          <t>9786053963929</t>
+        </is>
+      </c>
+      <c r="B247" s="1" t="inlineStr">
+        <is>
+          <t>Haluk Şahin'in Bozcaada Kitabı</t>
+        </is>
+      </c>
+      <c r="C247" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3">
+      <c r="A248" s="1" t="inlineStr">
+        <is>
+          <t>9786053962809</t>
+        </is>
+      </c>
+      <c r="B248" s="1" t="inlineStr">
+        <is>
+          <t>Ozanın Gününde Bozcaada 2014</t>
+        </is>
+      </c>
+      <c r="C248" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3">
+      <c r="A249" s="1" t="inlineStr">
+        <is>
+          <t>9786053963004</t>
+        </is>
+      </c>
+      <c r="B249" s="1" t="inlineStr">
+        <is>
+          <t>Haremsbılder</t>
+        </is>
+      </c>
+      <c r="C249" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3">
+      <c r="A250" s="1" t="inlineStr">
+        <is>
+          <t>9786053964704</t>
+        </is>
+      </c>
+      <c r="B250" s="1" t="inlineStr">
+        <is>
+          <t>Hayat Güldüğün Kadar Leyla Gibi</t>
+        </is>
+      </c>
+      <c r="C250" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3">
+      <c r="A251" s="1" t="inlineStr">
+        <is>
+          <t>9786053963349</t>
+        </is>
+      </c>
+      <c r="B251" s="1" t="inlineStr">
+        <is>
+          <t>Ozanın Gününde Bozcada - 2015</t>
+        </is>
+      </c>
+      <c r="C251" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3">
+      <c r="A252" s="1" t="inlineStr">
+        <is>
+          <t>9786053961758</t>
+        </is>
+      </c>
+      <c r="B252" s="1" t="inlineStr">
+        <is>
+          <t>Kuş Evleri / Bird-Houses</t>
+        </is>
+      </c>
+      <c r="C252" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3">
+      <c r="A253" s="1" t="inlineStr">
+        <is>
+          <t>9786053964414</t>
+        </is>
+      </c>
+      <c r="B253" s="1" t="inlineStr">
+        <is>
+          <t>Hep Gençtir Mitoloji</t>
+        </is>
+      </c>
+      <c r="C253" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3">
+      <c r="A254" s="1" t="inlineStr">
+        <is>
+          <t>9786053960881</t>
+        </is>
+      </c>
+      <c r="B254" s="1" t="inlineStr">
+        <is>
+          <t>Ölümünün 100. Yıldönümünde OSMAN HAMDİ BEY Yaptığı Kazılar - Bulduğu Eserler</t>
+        </is>
+      </c>
+      <c r="C254" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3">
+      <c r="A255" s="1" t="inlineStr">
+        <is>
+          <t>9786053961635</t>
+        </is>
+      </c>
+      <c r="B255" s="1" t="inlineStr">
+        <is>
+          <t>Köpeksiz Köy 2007</t>
+        </is>
+      </c>
+      <c r="C255" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3">
+      <c r="A256" s="1" t="inlineStr">
+        <is>
+          <t>9789756561201</t>
+        </is>
+      </c>
+      <c r="B256" s="1" t="inlineStr">
+        <is>
+          <t>Yakındoğu'da Devletin Doğuşu</t>
+        </is>
+      </c>
+      <c r="C256" s="1">
+        <v>32.4</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3">
+      <c r="A257" s="1" t="inlineStr">
+        <is>
+          <t>9786053961963</t>
+        </is>
+      </c>
+      <c r="B257" s="1" t="inlineStr">
+        <is>
+          <t>Önasya Arkeolojisinde Çanak Çömlek</t>
+        </is>
+      </c>
+      <c r="C257" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3">
+      <c r="A258" s="1" t="inlineStr">
+        <is>
+          <t>9786053963516</t>
+        </is>
+      </c>
+      <c r="B258" s="1" t="inlineStr">
+        <is>
+          <t>Kıyılarımızı Yağmalayanlar</t>
+        </is>
+      </c>
+      <c r="C258" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3">
+      <c r="A259" s="1" t="inlineStr">
+        <is>
+          <t>9786053961659</t>
+        </is>
+      </c>
+      <c r="B259" s="1" t="inlineStr">
+        <is>
+          <t>Kent-Kültür-Demokrasi</t>
+        </is>
+      </c>
+      <c r="C259" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="260" spans="1:3">
+      <c r="A260" s="1" t="inlineStr">
+        <is>
+          <t>9786053963806</t>
+        </is>
+      </c>
+      <c r="B260" s="1" t="inlineStr">
+        <is>
+          <t>Ünlü Kişilerin Yaşamları</t>
+        </is>
+      </c>
+      <c r="C260" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3">
+      <c r="A261" s="1" t="inlineStr">
+        <is>
+          <t>9786053961710</t>
+        </is>
+      </c>
+      <c r="B261" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul</t>
+        </is>
+      </c>
+      <c r="C261" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3">
+      <c r="A262" s="1" t="inlineStr">
+        <is>
+          <t>9786053963769</t>
+        </is>
+      </c>
+      <c r="B262" s="1" t="inlineStr">
+        <is>
+          <t>Her Şeye Rağmen İstanbul</t>
+        </is>
+      </c>
+      <c r="C262" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3">
+      <c r="A263" s="1" t="inlineStr">
+        <is>
+          <t>9786053964032</t>
+        </is>
+      </c>
+      <c r="B263" s="1" t="inlineStr">
+        <is>
+          <t>Herkes İçin Kent</t>
+        </is>
+      </c>
+      <c r="C263" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3">
+      <c r="A264" s="1" t="inlineStr">
+        <is>
+          <t>9789757538086</t>
+        </is>
+      </c>
+      <c r="B264" s="1" t="inlineStr">
+        <is>
+          <t>Üçtepe Kazıları</t>
+        </is>
+      </c>
+      <c r="C264" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3">
+      <c r="A265" s="1" t="inlineStr">
+        <is>
+          <t>9786053963615</t>
+        </is>
+      </c>
+      <c r="B265" s="1" t="inlineStr">
+        <is>
+          <t>Hıristiyanlığın Heterodoks Akımları ve Alevilikteki Kurumsal Kalıtları</t>
+        </is>
+      </c>
+      <c r="C265" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3">
+      <c r="A266" s="1" t="inlineStr">
+        <is>
+          <t>9786053961642</t>
+        </is>
+      </c>
+      <c r="B266" s="1" t="inlineStr">
+        <is>
+          <t>Her Şey Bir İnsanı Sevmekle Başlar</t>
+        </is>
+      </c>
+      <c r="C266" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3">
+      <c r="A267" s="1" t="inlineStr">
+        <is>
+          <t>9786053960317</t>
+        </is>
+      </c>
+      <c r="B267" s="1" t="inlineStr">
+        <is>
+          <t>Uygarlıkların İzinde Kentsever Yazılar</t>
+        </is>
+      </c>
+      <c r="C267" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3">
+      <c r="A268" s="1" t="inlineStr">
+        <is>
+          <t>9786053963646</t>
+        </is>
+      </c>
+      <c r="B268" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul'da Marmaray-Metro Kazılarının Kent Arkeolojisine Katkıları</t>
+        </is>
+      </c>
+      <c r="C268" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3">
+      <c r="A269" s="1" t="inlineStr">
+        <is>
+          <t>9786053962212</t>
+        </is>
+      </c>
+      <c r="B269" s="1" t="inlineStr">
+        <is>
+          <t>Güre</t>
+        </is>
+      </c>
+      <c r="C269" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3">
+      <c r="A270" s="1" t="inlineStr">
+        <is>
+          <t>9786053963363</t>
+        </is>
+      </c>
+      <c r="B270" s="1" t="inlineStr">
+        <is>
+          <t>İşsizlik ve Yoksulluk</t>
+        </is>
+      </c>
+      <c r="C270" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3">
+      <c r="A271" s="1" t="inlineStr">
+        <is>
+          <t>9786053962519</t>
+        </is>
+      </c>
+      <c r="B271" s="1" t="inlineStr">
+        <is>
+          <t>Uygar Dünyanın İlk Yıkılışı M.Ö. 1200</t>
+        </is>
+      </c>
+      <c r="C271" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3">
+      <c r="A272" s="1" t="inlineStr">
+        <is>
+          <t>9786053962847</t>
+        </is>
+      </c>
+      <c r="B272" s="1" t="inlineStr">
+        <is>
+          <t>La Ceramiques D'asie-Mineure Et De Costantinople</t>
+        </is>
+      </c>
+      <c r="C272" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3">
+      <c r="A273" s="1" t="inlineStr">
+        <is>
+          <t>9786053963509</t>
+        </is>
+      </c>
+      <c r="B273" s="1" t="inlineStr">
+        <is>
+          <t>Füreya Koral'la Söyleşi</t>
+        </is>
+      </c>
+      <c r="C273" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3">
+      <c r="A274" s="1" t="inlineStr">
+        <is>
+          <t>9786053965015</t>
+        </is>
+      </c>
+      <c r="B274" s="1" t="inlineStr">
+        <is>
+          <t>Leonardo İle Sanat ve Düşünce</t>
+        </is>
+      </c>
+      <c r="C274" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3">
+      <c r="A275" s="1" t="inlineStr">
+        <is>
+          <t>9786053960119</t>
+        </is>
+      </c>
+      <c r="B275" s="1" t="inlineStr">
+        <is>
+          <t>Doğuran Doğurtan Afrodisyas Şiirleri</t>
+        </is>
+      </c>
+      <c r="C275" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3">
+      <c r="A276" s="1" t="inlineStr">
+        <is>
+          <t>9789944750080</t>
+        </is>
+      </c>
+      <c r="B276" s="1" t="inlineStr">
+        <is>
+          <t>Urartu Tarihi</t>
+        </is>
+      </c>
+      <c r="C276" s="1">
+        <v>38.88</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3">
+      <c r="A277" s="1" t="inlineStr">
+        <is>
+          <t>9786053964582</t>
+        </is>
+      </c>
+      <c r="B277" s="1" t="inlineStr">
+        <is>
+          <t>Mehmet Coral Yazınında Varlık Yokluk Algısı</t>
+        </is>
+      </c>
+      <c r="C277" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3">
+      <c r="A278" s="1" t="inlineStr">
+        <is>
+          <t>9786053962137</t>
+        </is>
+      </c>
+      <c r="B278" s="1" t="inlineStr">
+        <is>
+          <t>Doğaya Uyumlu Mimarlık</t>
+        </is>
+      </c>
+      <c r="C278" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3">
+      <c r="A279" s="1" t="inlineStr">
+        <is>
+          <t>9786053964322</t>
+        </is>
+      </c>
+      <c r="B279" s="1" t="inlineStr">
+        <is>
+          <t>Mitos'tan Logos'a Arkeo Mitoloji</t>
+        </is>
+      </c>
+      <c r="C279" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3">
+      <c r="A280" s="1" t="inlineStr">
+        <is>
+          <t>9786053961697</t>
+        </is>
+      </c>
+      <c r="B280" s="1" t="inlineStr">
+        <is>
+          <t>Denizli</t>
+        </is>
+      </c>
+      <c r="C280" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3">
+      <c r="A281" s="1" t="inlineStr">
+        <is>
+          <t>9786053962526</t>
+        </is>
+      </c>
+      <c r="B281" s="1" t="inlineStr">
+        <is>
+          <t>Orhan Veli'nin Gördüğü İstanbul</t>
+        </is>
+      </c>
+      <c r="C281" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" s="1" t="inlineStr">
+        <is>
+          <t>9789756899632</t>
+        </is>
+      </c>
+      <c r="B282" s="1" t="inlineStr">
+        <is>
+          <t>Örneklerle Hellenistik Çağ Şiiri</t>
+        </is>
+      </c>
+      <c r="C282" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3">
+      <c r="A283" s="1" t="inlineStr">
+        <is>
+          <t>9786053962571</t>
+        </is>
+      </c>
+      <c r="B283" s="1" t="inlineStr">
+        <is>
+          <t>Antik Oyunların Çocukları</t>
+        </is>
+      </c>
+      <c r="C283" s="1">
+        <v>46.29</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3">
+      <c r="A284" s="1" t="inlineStr">
+        <is>
+          <t>9786053965145</t>
+        </is>
+      </c>
+      <c r="B284" s="1" t="inlineStr">
+        <is>
+          <t>Parion Bronz Amphora - Situlası</t>
+        </is>
+      </c>
+      <c r="C284" s="1">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3">
+      <c r="A285" s="1" t="inlineStr">
+        <is>
+          <t>9786053963820</t>
+        </is>
+      </c>
+      <c r="B285" s="1" t="inlineStr">
+        <is>
+          <t>Divriği Zümrüdüanka</t>
+        </is>
+      </c>
+      <c r="C285" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3">
+      <c r="A286" s="1" t="inlineStr">
+        <is>
+          <t>9786053964063</t>
+        </is>
+      </c>
+      <c r="B286" s="1" t="inlineStr">
+        <is>
+          <t>Edirne Gün Doğmadan Neler Doğar</t>
+        </is>
+      </c>
+      <c r="C286" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3">
+      <c r="A287" s="1" t="inlineStr">
+        <is>
+          <t>9786053961314</t>
+        </is>
+      </c>
+      <c r="B287" s="1" t="inlineStr">
+        <is>
+          <t>Pergamon Kadınları</t>
+        </is>
+      </c>
+      <c r="C287" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3">
+      <c r="A288" s="1" t="inlineStr">
+        <is>
+          <t>9786053962939</t>
+        </is>
+      </c>
+      <c r="B288" s="1" t="inlineStr">
+        <is>
+          <t>Ephese -Le Mystere De L'Abeille</t>
+        </is>
+      </c>
+      <c r="C288" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3">
+      <c r="A289" s="1" t="inlineStr">
+        <is>
+          <t>9786053961123</t>
+        </is>
+      </c>
+      <c r="B289" s="1" t="inlineStr">
+        <is>
+          <t>Ephesos - The Mystery of The Bee</t>
+        </is>
+      </c>
+      <c r="C289" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3">
+      <c r="A290" s="1" t="inlineStr">
+        <is>
+          <t>9786053961161</t>
+        </is>
+      </c>
+      <c r="B290" s="1" t="inlineStr">
+        <is>
+          <t>EFESO El Misteriode la Abeja</t>
+        </is>
+      </c>
+      <c r="C290" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3">
+      <c r="A291" s="1" t="inlineStr">
+        <is>
+          <t>9789756899908</t>
+        </is>
+      </c>
+      <c r="B291" s="1" t="inlineStr">
+        <is>
+          <t>Urartu Çivi Yazılı Belgeler Kataloğu</t>
+        </is>
+      </c>
+      <c r="C291" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3">
+      <c r="A292" s="1" t="inlineStr">
+        <is>
+          <t>9799756899501</t>
+        </is>
+      </c>
+      <c r="B292" s="1" t="inlineStr">
+        <is>
+          <t>Perge'nin Roma Devri Heykeltraşlığı - I</t>
+        </is>
+      </c>
+      <c r="C292" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3">
+      <c r="A293" s="1" t="inlineStr">
+        <is>
+          <t>9786053961178</t>
+        </is>
+      </c>
+      <c r="B293" s="1" t="inlineStr">
+        <is>
+          <t>EFESO - Il Mistero dell'Ape</t>
+        </is>
+      </c>
+      <c r="C293" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>9789756899502</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>Perge'nin Roma Devri Heykeltraşlığı - II</t>
+        </is>
+      </c>
+      <c r="C294" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3">
+      <c r="A295" s="1" t="inlineStr">
+        <is>
+          <t>9786053964476</t>
+        </is>
+      </c>
+      <c r="B295" s="1" t="inlineStr">
+        <is>
+          <t>Çizmek</t>
+        </is>
+      </c>
+      <c r="C295" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3">
+      <c r="A296" s="1" t="inlineStr">
+        <is>
+          <t>9786053961970</t>
+        </is>
+      </c>
+      <c r="B296" s="1" t="inlineStr">
+        <is>
+          <t>Coloring Book Of Göbekli Tepe Boyama Kitabı</t>
+        </is>
+      </c>
+      <c r="C296" s="1">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3">
+      <c r="A297" s="1" t="inlineStr">
+        <is>
+          <t>9786053960324</t>
+        </is>
+      </c>
+      <c r="B297" s="1" t="inlineStr">
+        <is>
+          <t>Perge'nin Kızı Plancia Magna</t>
+        </is>
+      </c>
+      <c r="C297" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3">
+      <c r="A298" s="1" t="inlineStr">
+        <is>
+          <t>9786053964261</t>
+        </is>
+      </c>
+      <c r="B298" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Boyama ve Resim Kitabı 1</t>
+        </is>
+      </c>
+      <c r="C298" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3">
+      <c r="A299" s="1" t="inlineStr">
+        <is>
+          <t>9786053964278</t>
+        </is>
+      </c>
+      <c r="B299" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Boyama ve Resim Kitabı 2</t>
+        </is>
+      </c>
+      <c r="C299" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3">
+      <c r="A300" s="1" t="inlineStr">
+        <is>
+          <t>9786053965251</t>
+        </is>
+      </c>
+      <c r="B300" s="1" t="inlineStr">
+        <is>
+          <t>Pers Kralı Artakserkses II Mnemon</t>
+        </is>
+      </c>
+      <c r="C300" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3">
+      <c r="A301" s="1" t="inlineStr">
+        <is>
+          <t>9786053964285</t>
+        </is>
+      </c>
+      <c r="B301" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Boyama ve Resim Kitabı 3</t>
+        </is>
+      </c>
+      <c r="C301" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
+          <t>9786053964292</t>
+        </is>
+      </c>
+      <c r="B302" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Boyama ve Resim Kitabı 4</t>
+        </is>
+      </c>
+      <c r="C302" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3">
+      <c r="A303" s="1" t="inlineStr">
+        <is>
+          <t>9786053965268</t>
+        </is>
+      </c>
+      <c r="B303" s="1" t="inlineStr">
+        <is>
+          <t>Plutarkhos Artakserkses</t>
+        </is>
+      </c>
+      <c r="C303" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3">
+      <c r="A304" s="1" t="inlineStr">
+        <is>
+          <t>9786053962038</t>
+        </is>
+      </c>
+      <c r="B304" s="1" t="inlineStr">
+        <is>
+          <t>Bu Ezgi Kimin?</t>
+        </is>
+      </c>
+      <c r="C304" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3">
+      <c r="A305" s="1" t="inlineStr">
+        <is>
+          <t>9786053962977</t>
+        </is>
+      </c>
+      <c r="B305" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul'un Dört Tarafı Mercandan</t>
+        </is>
+      </c>
+      <c r="C305" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3">
+      <c r="A306" s="1" t="inlineStr">
+        <is>
+          <t>9786053962489</t>
+        </is>
+      </c>
+      <c r="B306" s="1" t="inlineStr">
+        <is>
+          <t>Bir Yerli Olmak</t>
+        </is>
+      </c>
+      <c r="C306" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3">
+      <c r="A307" s="1" t="inlineStr">
+        <is>
+          <t>9786053963028</t>
+        </is>
+      </c>
+      <c r="B307" s="1" t="inlineStr">
+        <is>
+          <t>Sceaux Byzantins Du Musee De Constantinople</t>
+        </is>
+      </c>
+      <c r="C307" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3">
+      <c r="A308" s="1" t="inlineStr">
+        <is>
+          <t>9786053963080</t>
+        </is>
+      </c>
+      <c r="B308" s="1" t="inlineStr">
+        <is>
+          <t>Kapadokya Bilemedin Zıngırbeş</t>
+        </is>
+      </c>
+      <c r="C308" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3">
+      <c r="A309" s="1" t="inlineStr">
+        <is>
+          <t>9786053960799</t>
+        </is>
+      </c>
+      <c r="B309" s="1" t="inlineStr">
+        <is>
+          <t>Karagöz Oyunlarında Düğün-Eğlence / Boyama Kitabı</t>
+        </is>
+      </c>
+      <c r="C309" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3">
+      <c r="A310" s="1" t="inlineStr">
+        <is>
+          <t>9786053962458</t>
+        </is>
+      </c>
+      <c r="B310" s="1" t="inlineStr">
+        <is>
+          <t>Bedri Rahmi Nakışlı Bir Deneme</t>
+        </is>
+      </c>
+      <c r="C310" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3">
+      <c r="A311" s="1" t="inlineStr">
+        <is>
+          <t>9786053961192</t>
+        </is>
+      </c>
+      <c r="B311" s="1" t="inlineStr">
+        <is>
+          <t>Tarihi Görünümleriyle Tekirdağ</t>
+        </is>
+      </c>
+      <c r="C311" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3">
+      <c r="A312" s="1" t="inlineStr">
+        <is>
+          <t>9786053960775</t>
+        </is>
+      </c>
+      <c r="B312" s="1" t="inlineStr">
+        <is>
+          <t>Karagöz Oyunlarında Evler ve Deniz / Boyama Kitabı</t>
+        </is>
+      </c>
+      <c r="C312" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3">
+      <c r="A313" s="1" t="inlineStr">
+        <is>
+          <t>9786053961208</t>
+        </is>
+      </c>
+      <c r="B313" s="1" t="inlineStr">
+        <is>
+          <t>Karagöz Oyunlarında Hayali Tipler / Boyama Kitabı</t>
+        </is>
+      </c>
+      <c r="C313" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3">
+      <c r="A314" s="1" t="inlineStr">
+        <is>
+          <t>9786053961079</t>
+        </is>
+      </c>
+      <c r="B314" s="1" t="inlineStr">
+        <is>
+          <t>Tarihi Kartpostallarda Boğaziçi</t>
+        </is>
+      </c>
+      <c r="C314" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3">
+      <c r="A315" s="1" t="inlineStr">
+        <is>
+          <t>9786053960805</t>
+        </is>
+      </c>
+      <c r="B315" s="1" t="inlineStr">
+        <is>
+          <t>Karagöz Oyunlarında Kişiler-Tipler / Boyama Kitabı</t>
+        </is>
+      </c>
+      <c r="C315" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3">
+      <c r="A316" s="1" t="inlineStr">
+        <is>
+          <t>9786053961185</t>
+        </is>
+      </c>
+      <c r="B316" s="1" t="inlineStr">
+        <is>
+          <t>Tarihi Kartpostallarda Karadeniz</t>
+        </is>
+      </c>
+      <c r="C316" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3">
+      <c r="A317" s="1" t="inlineStr">
+        <is>
+          <t>9786053960782</t>
+        </is>
+      </c>
+      <c r="B317" s="1" t="inlineStr">
+        <is>
+          <t>Karatepe Kabartmalarını Boyayalım</t>
+        </is>
+      </c>
+      <c r="C317" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3">
+      <c r="A318" s="1" t="inlineStr">
+        <is>
+          <t>9786053963530</t>
+        </is>
+      </c>
+      <c r="B318" s="1" t="inlineStr">
+        <is>
+          <t>Azra Erhat Mektupları - 2</t>
+        </is>
+      </c>
+      <c r="C318" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3">
+      <c r="A319" s="1" t="inlineStr">
+        <is>
+          <t>9786053964056</t>
+        </is>
+      </c>
+      <c r="B319" s="1" t="inlineStr">
+        <is>
+          <t>Tebriz Güneşi'nin Işığını Kim Söndürdü?</t>
+        </is>
+      </c>
+      <c r="C319" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3">
+      <c r="A320" s="1" t="inlineStr">
+        <is>
+          <t>9786053964094</t>
+        </is>
+      </c>
+      <c r="B320" s="1" t="inlineStr">
+        <is>
+          <t>Kilikya'nın Son Korsanları</t>
+        </is>
+      </c>
+      <c r="C320" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3">
+      <c r="A321" s="1" t="inlineStr">
+        <is>
+          <t>9786053962854</t>
+        </is>
+      </c>
+      <c r="B321" s="1" t="inlineStr">
+        <is>
+          <t>The Dardanelles</t>
+        </is>
+      </c>
+      <c r="C321" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3">
+      <c r="A322" s="1" t="inlineStr">
+        <is>
+          <t>9786053963523</t>
+        </is>
+      </c>
+      <c r="B322" s="1" t="inlineStr">
+        <is>
+          <t>Azra Erhat Mektupları -1</t>
+        </is>
+      </c>
+      <c r="C322" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3">
+      <c r="A323" s="1" t="inlineStr">
+        <is>
+          <t>9786053960768</t>
+        </is>
+      </c>
+      <c r="B323" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Arkeolog</t>
+        </is>
+      </c>
+      <c r="C323" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3">
+      <c r="A324" s="1" t="inlineStr">
+        <is>
+          <t>9786053962731</t>
+        </is>
+      </c>
+      <c r="B324" s="1" t="inlineStr">
+        <is>
+          <t>The Limyra Coloring Book / Limyra'yı Boyayalım / Das Limyra Malbuch</t>
+        </is>
+      </c>
+      <c r="C324" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3">
+      <c r="A325" s="1" t="inlineStr">
+        <is>
+          <t>9786053963462</t>
+        </is>
+      </c>
+      <c r="B325" s="1" t="inlineStr">
+        <is>
+          <t>İspanyol Dilinin En Eski Eserlerinden Biri Tormesli Lazarillo 1554</t>
+        </is>
+      </c>
+      <c r="C325" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3">
+      <c r="A326" s="1" t="inlineStr">
+        <is>
+          <t>9786053961574</t>
+        </is>
+      </c>
+      <c r="B326" s="1" t="inlineStr">
+        <is>
+          <t>Nemrut Dağ Heykel ve Kabartmaları Boyama Kitabı</t>
+        </is>
+      </c>
+      <c r="C326" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3">
+      <c r="A327" s="1" t="inlineStr">
+        <is>
+          <t>9786053963653</t>
+        </is>
+      </c>
+      <c r="B327" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye ve Avrupa'dan 65 Güzel Tırmanış Rotası</t>
+        </is>
+      </c>
+      <c r="C327" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3">
+      <c r="A328" s="1" t="inlineStr">
+        <is>
+          <t>9786053963493</t>
+        </is>
+      </c>
+      <c r="B328" s="1" t="inlineStr">
+        <is>
+          <t>Antalya 2015</t>
+        </is>
+      </c>
+      <c r="C328" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3">
+      <c r="A329" s="1" t="inlineStr">
+        <is>
+          <t>9786053963424</t>
+        </is>
+      </c>
+      <c r="B329" s="1" t="inlineStr">
+        <is>
+          <t>Pamukkale Leylek Yuvası</t>
+        </is>
+      </c>
+      <c r="C329" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3">
+      <c r="A330" s="1" t="inlineStr">
+        <is>
+          <t>9786053960584</t>
+        </is>
+      </c>
+      <c r="B330" s="1" t="inlineStr">
+        <is>
+          <t>Su Perisinin Gözyaşları Allianoi</t>
+        </is>
+      </c>
+      <c r="C330" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3">
+      <c r="A331" s="1" t="inlineStr">
+        <is>
+          <t>9786053963547</t>
+        </is>
+      </c>
+      <c r="B331" s="1" t="inlineStr">
+        <is>
+          <t>Yeryüzündeki Piramitler ve Bosna'nın Kayıp Piramitleri</t>
+        </is>
+      </c>
+      <c r="C331" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3">
+      <c r="A332" s="1" t="inlineStr">
+        <is>
+          <t>9786053964193</t>
+        </is>
+      </c>
+      <c r="B332" s="1" t="inlineStr">
+        <is>
+          <t>Zıkkımın Peki</t>
+        </is>
+      </c>
+      <c r="C332" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3">
+      <c r="A333" s="1" t="inlineStr">
+        <is>
+          <t>9786053961703</t>
+        </is>
+      </c>
+      <c r="B333" s="1" t="inlineStr">
+        <is>
+          <t>Anlamıyorlarsa Anlatamıyorsun</t>
+        </is>
+      </c>
+      <c r="C333" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3">
+      <c r="A334" s="1" t="inlineStr">
+        <is>
+          <t>9786053961673</t>
+        </is>
+      </c>
+      <c r="B334" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu’lu İnsan Olmak 2006</t>
+        </is>
+      </c>
+      <c r="C334" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3">
+      <c r="A335" s="1" t="inlineStr">
+        <is>
+          <t>9786053964018</t>
+        </is>
+      </c>
+      <c r="B335" s="1" t="inlineStr">
+        <is>
+          <t>Amerika Amerika Katlar Savaşı</t>
+        </is>
+      </c>
+      <c r="C335" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3">
+      <c r="A336" s="1" t="inlineStr">
+        <is>
+          <t>9786053961529</t>
+        </is>
+      </c>
+      <c r="B336" s="1" t="inlineStr">
+        <is>
+          <t>Ayasofya ve Fossati Kardeşler</t>
+        </is>
+      </c>
+      <c r="C336" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3">
+      <c r="A337" s="1" t="inlineStr">
+        <is>
+          <t>9786053964896</t>
+        </is>
+      </c>
+      <c r="B337" s="1" t="inlineStr">
+        <is>
+          <t>Ayak İzinin 10.000 Yıllık Öyküsü ve Osmanlı Uygarlığında Ayakkabı</t>
+        </is>
+      </c>
+      <c r="C337" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3">
+      <c r="A338" s="1" t="inlineStr">
+        <is>
+          <t>9789756561447</t>
+        </is>
+      </c>
+      <c r="B338" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa Resminde Üslup ve Anlam İlişkisi</t>
+        </is>
+      </c>
+      <c r="C338" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3">
+      <c r="A339" s="1" t="inlineStr">
+        <is>
+          <t>9789756561478</t>
+        </is>
+      </c>
+      <c r="B339" s="1" t="inlineStr">
+        <is>
+          <t>Attika Retoriğine Giriş</t>
+        </is>
+      </c>
+      <c r="C339" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="340" spans="1:3">
+      <c r="A340" s="1" t="inlineStr">
+        <is>
+          <t>9789756561843</t>
+        </is>
+      </c>
+      <c r="B340" s="1" t="inlineStr">
+        <is>
+          <t>Atinalı Komutan ve Devlet Adamı Alkibiades</t>
+        </is>
+      </c>
+      <c r="C340" s="1">
+        <v>32.5</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3">
+      <c r="A341" s="1" t="inlineStr">
+        <is>
+          <t>9786053961413</t>
+        </is>
+      </c>
+      <c r="B341" s="1" t="inlineStr">
+        <is>
+          <t>Eskiçağ Bilimleri Alanında İlk Yetişenler</t>
+        </is>
+      </c>
+      <c r="C341" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="342" spans="1:3">
+      <c r="A342" s="1" t="inlineStr">
+        <is>
+          <t>9786053962007</t>
+        </is>
+      </c>
+      <c r="B342" s="1" t="inlineStr">
+        <is>
+          <t>Aşkıdil Akarca Anısına Karya, Karyalılar ve Milas</t>
+        </is>
+      </c>
+      <c r="C342" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="343" spans="1:3">
+      <c r="A343" s="1" t="inlineStr">
+        <is>
+          <t>9786053964520</t>
+        </is>
+      </c>
+      <c r="B343" s="1" t="inlineStr">
+        <is>
+          <t>Aşağı Akın</t>
+        </is>
+      </c>
+      <c r="C343" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="344" spans="1:3">
+      <c r="A344" s="1" t="inlineStr">
+        <is>
+          <t>9786053961628</t>
+        </is>
+      </c>
+      <c r="B344" s="1" t="inlineStr">
+        <is>
+          <t>Aigina, Poros, Hydra, Midilli, Sakız</t>
+        </is>
+      </c>
+      <c r="C344" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="345" spans="1:3">
+      <c r="A345" s="1" t="inlineStr">
+        <is>
+          <t>9786053960546</t>
+        </is>
+      </c>
+      <c r="B345" s="1" t="inlineStr">
+        <is>
+          <t>Asar-ı Atika Müzesi'nde Meskukat Koleksiyonları</t>
+        </is>
+      </c>
+      <c r="C345" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3">
+      <c r="A346" s="1" t="inlineStr">
+        <is>
+          <t>9786053961864</t>
+        </is>
+      </c>
+      <c r="B346" s="1" t="inlineStr">
+        <is>
+          <t>Ars Poetica - Şiir Sanatı</t>
+        </is>
+      </c>
+      <c r="C346" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3">
+      <c r="A347" s="1" t="inlineStr">
+        <is>
+          <t>9786053964766</t>
+        </is>
+      </c>
+      <c r="B347" s="1" t="inlineStr">
+        <is>
+          <t>Mausolos'un Külleri</t>
+        </is>
+      </c>
+      <c r="C347" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="348" spans="1:3">
+      <c r="A348" s="1" t="inlineStr">
+        <is>
+          <t>9789756561614</t>
+        </is>
+      </c>
+      <c r="B348" s="1" t="inlineStr">
+        <is>
+          <t>Arkitekt Kaynakçası 1931-2003</t>
+        </is>
+      </c>
+      <c r="C348" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3">
+      <c r="A349" s="1" t="inlineStr">
+        <is>
+          <t>9789756561959</t>
+        </is>
+      </c>
+      <c r="B349" s="1" t="inlineStr">
+        <is>
+          <t>Arkeolojinin Politikası ve Politik Bir Araç Olarak Arkeoloji</t>
+        </is>
+      </c>
+      <c r="C349" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="350" spans="1:3">
+      <c r="A350" s="1" t="inlineStr">
+        <is>
+          <t>9786053962427</t>
+        </is>
+      </c>
+      <c r="B350" s="1" t="inlineStr">
+        <is>
+          <t>Yol Boyunca</t>
+        </is>
+      </c>
+      <c r="C350" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3">
+      <c r="A351" s="1" t="inlineStr">
+        <is>
+          <t>9786053963578</t>
+        </is>
+      </c>
+      <c r="B351" s="1" t="inlineStr">
+        <is>
+          <t>Arkeolojik Veriler Işığında Türkiye'nin En Eski Kültürleri MÖ 1.000.000-550</t>
+        </is>
+      </c>
+      <c r="C351" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3">
+      <c r="A352" s="1" t="inlineStr">
+        <is>
+          <t>9786053962601</t>
+        </is>
+      </c>
+      <c r="B352" s="1" t="inlineStr">
+        <is>
+          <t>Troya'nın Gelini Helene</t>
+        </is>
+      </c>
+      <c r="C352" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="353" spans="1:3">
+      <c r="A353" s="1" t="inlineStr">
+        <is>
+          <t>9786053961444</t>
+        </is>
+      </c>
+      <c r="B353" s="1" t="inlineStr">
+        <is>
+          <t>Arkeolojik Kazılar Bilimsel Çalışma mı? Toprak Hafriyatı mı?</t>
+        </is>
+      </c>
+      <c r="C353" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="354" spans="1:3">
+      <c r="A354" s="1" t="inlineStr">
+        <is>
+          <t>9786053962595</t>
+        </is>
+      </c>
+      <c r="B354" s="1" t="inlineStr">
+        <is>
+          <t>Troya'nın Gelini Helene</t>
+        </is>
+      </c>
+      <c r="C354" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="355" spans="1:3">
+      <c r="A355" s="1" t="inlineStr">
+        <is>
+          <t>9789757538745</t>
+        </is>
+      </c>
+      <c r="B355" s="1" t="inlineStr">
+        <is>
+          <t>Arkeolojik Kazı Sistemi</t>
+        </is>
+      </c>
+      <c r="C355" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="356" spans="1:3">
+      <c r="A356" s="1" t="inlineStr">
+        <is>
+          <t>9789756561751</t>
+        </is>
+      </c>
+      <c r="B356" s="1" t="inlineStr">
+        <is>
+          <t>Arkeolojik Kanıtlar Işığında Tarihte İlk Kentler ve Kentleşme Süreci</t>
+        </is>
+      </c>
+      <c r="C356" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="357" spans="1:3">
+      <c r="A357" s="1" t="inlineStr">
+        <is>
+          <t>9786053963691</t>
+        </is>
+      </c>
+      <c r="B357" s="1" t="inlineStr">
+        <is>
+          <t>The Christian Saints Of Turkey</t>
+        </is>
+      </c>
+      <c r="C357" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3">
+      <c r="A358" s="1" t="inlineStr">
+        <is>
+          <t>9786053963455</t>
+        </is>
+      </c>
+      <c r="B358" s="1" t="inlineStr">
+        <is>
+          <t>Arkeolojik Çalışmalarda Seramik Değerlendirme Yöntemleri</t>
+        </is>
+      </c>
+      <c r="C358" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="359" spans="1:3">
+      <c r="A359" s="1" t="inlineStr">
+        <is>
+          <t>9786053964858</t>
+        </is>
+      </c>
+      <c r="B359" s="1" t="inlineStr">
+        <is>
+          <t>Arkeolojik Alanlarda Koruma ve Alan Yönetimi</t>
+        </is>
+      </c>
+      <c r="C359" s="1">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3">
+      <c r="A360" s="1" t="inlineStr">
+        <is>
+          <t>9786053963622</t>
+        </is>
+      </c>
+      <c r="B360" s="1" t="inlineStr">
+        <is>
+          <t>Şu Edremit'in İçinde</t>
+        </is>
+      </c>
+      <c r="C360" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3">
+      <c r="A361" s="1" t="inlineStr">
+        <is>
+          <t>9786053964698</t>
+        </is>
+      </c>
+      <c r="B361" s="1" t="inlineStr">
+        <is>
+          <t>Arkeoloji, Tarih ve Epigrafinin Arasında Prof. Dr. A. Vedat Çelgin' in 68. Doğum Günü Onuruna Makaleler</t>
+        </is>
+      </c>
+      <c r="C361" s="1">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3">
+      <c r="A362" s="1" t="inlineStr">
+        <is>
+          <t>9786053962298</t>
+        </is>
+      </c>
+      <c r="B362" s="1" t="inlineStr">
+        <is>
+          <t>Poyrazaltı</t>
+        </is>
+      </c>
+      <c r="C362" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3">
+      <c r="A363" s="1" t="inlineStr">
+        <is>
+          <t>9786053960690</t>
+        </is>
+      </c>
+      <c r="B363" s="1" t="inlineStr">
+        <is>
+          <t>Kapadokya’da Dünden Bugüne Kaya Oymacılığı - Rock Carving İn Cappadocia From Past To Present</t>
+        </is>
+      </c>
+      <c r="C363" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3">
+      <c r="A364" s="1" t="inlineStr">
+        <is>
+          <t>9786053960737</t>
+        </is>
+      </c>
+      <c r="B364" s="1" t="inlineStr">
+        <is>
+          <t>Aristoteles'ten Newton'a Paradigmatik Bilim Tarihi</t>
+        </is>
+      </c>
+      <c r="C364" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3">
+      <c r="A365" s="1" t="inlineStr">
+        <is>
+          <t>9786053963257</t>
+        </is>
+      </c>
+      <c r="B365" s="1" t="inlineStr">
+        <is>
+          <t>Kapadokya'da Zeus Kültü</t>
+        </is>
+      </c>
+      <c r="C365" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3">
+      <c r="A366" s="1" t="inlineStr">
+        <is>
+          <t>9786053960829</t>
+        </is>
+      </c>
+      <c r="B366" s="1" t="inlineStr">
+        <is>
+          <t>Arif Müfid Mansel Trakya Tümülüs Kazıları</t>
+        </is>
+      </c>
+      <c r="C366" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3">
+      <c r="A367" s="1" t="inlineStr">
+        <is>
+          <t>9786053964971</t>
+        </is>
+      </c>
+      <c r="B367" s="1" t="inlineStr">
+        <is>
+          <t>Kapadokya</t>
+        </is>
+      </c>
+      <c r="C367" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3">
+      <c r="A368" s="1" t="inlineStr">
+        <is>
+          <t>9789757538914</t>
+        </is>
+      </c>
+      <c r="B368" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Büyük Saray Mozayiği</t>
+        </is>
+      </c>
+      <c r="C368" s="1">
+        <v>32.4</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3">
+      <c r="A369" s="1" t="inlineStr">
+        <is>
+          <t>9786053960621</t>
+        </is>
+      </c>
+      <c r="B369" s="1" t="inlineStr">
+        <is>
+          <t>Arif Müfid Mansel's Excavations</t>
+        </is>
+      </c>
+      <c r="C369" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3">
+      <c r="A370" s="1" t="inlineStr">
+        <is>
+          <t>9789756561157</t>
+        </is>
+      </c>
+      <c r="B370" s="1" t="inlineStr">
+        <is>
+          <t>Kalıntılar ve Edebi Kaynaklar Işığında Antikçağ Kütüphaneleri</t>
+        </is>
+      </c>
+      <c r="C370" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3">
+      <c r="A371" s="1" t="inlineStr">
+        <is>
+          <t>9786053961550</t>
+        </is>
+      </c>
+      <c r="B371" s="1" t="inlineStr">
+        <is>
+          <t>Archaeological Prospection</t>
+        </is>
+      </c>
+      <c r="C371" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3">
+      <c r="A372" s="1" t="inlineStr">
+        <is>
+          <t>9786053962564</t>
+        </is>
+      </c>
+      <c r="B372" s="1" t="inlineStr">
+        <is>
+          <t>Ula ve Ula Evleri</t>
+        </is>
+      </c>
+      <c r="C372" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3">
+      <c r="A373" s="1" t="inlineStr">
+        <is>
+          <t>9786053960669</t>
+        </is>
+      </c>
+      <c r="B373" s="1" t="inlineStr">
+        <is>
+          <t>Kaleli Kentleriyle Türkiye - Country Of Walled Cities (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C373" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3">
+      <c r="A374" s="1" t="inlineStr">
+        <is>
+          <t>9786053964599</t>
+        </is>
+      </c>
+      <c r="B374" s="1" t="inlineStr">
+        <is>
+          <t>Kadim Avrasya'nın Bozkır İmparatorlukları</t>
+        </is>
+      </c>
+      <c r="C374" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3">
+      <c r="A375" s="1" t="inlineStr">
+        <is>
+          <t>9786053962663</t>
+        </is>
+      </c>
+      <c r="B375" s="1" t="inlineStr">
+        <is>
+          <t>John Turtle Wood'un Anıları - Efes Kazıları</t>
+        </is>
+      </c>
+      <c r="C375" s="1">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3">
+      <c r="A376" s="1" t="inlineStr">
+        <is>
+          <t>9786053961833</t>
+        </is>
+      </c>
+      <c r="B376" s="1" t="inlineStr">
+        <is>
+          <t>Kappadokia'da, Argaios Dağı Çevresinde Hellenistik-Roma Dönemi Mezarları ve Ölü Kültü / Graber und Totenkult In Der Hellenistich-Römischen Zeit In der Umgebung Des Argaios In Kappadokien</t>
+        </is>
+      </c>
+      <c r="C376" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3">
+      <c r="A377" s="1" t="inlineStr">
+        <is>
+          <t>9786053963103</t>
+        </is>
+      </c>
+      <c r="B377" s="1" t="inlineStr">
+        <is>
+          <t>Apollonius Of Perga Treatise On Conic Sections</t>
+        </is>
+      </c>
+      <c r="C377" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3">
+      <c r="A378" s="1" t="inlineStr">
+        <is>
+          <t>9786053960874</t>
+        </is>
+      </c>
+      <c r="B378" s="1" t="inlineStr">
+        <is>
+          <t>John Freely’nin Gözünden İstanbul</t>
+        </is>
+      </c>
+      <c r="C378" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3">
+      <c r="A379" s="1" t="inlineStr">
+        <is>
+          <t>9789756899014</t>
+        </is>
+      </c>
+      <c r="B379" s="1" t="inlineStr">
+        <is>
+          <t>The Anzaf Fortresses and The Gods Of Urartu</t>
+        </is>
+      </c>
+      <c r="C379" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3">
+      <c r="A380" s="1" t="inlineStr">
+        <is>
+          <t>9786053960706</t>
+        </is>
+      </c>
+      <c r="B380" s="1" t="inlineStr">
+        <is>
+          <t>Karaburun Yarımadası'nda Türk Mimarisi</t>
+        </is>
+      </c>
+      <c r="C380" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3">
+      <c r="A381" s="1" t="inlineStr">
+        <is>
+          <t>9786053960218</t>
+        </is>
+      </c>
+      <c r="B381" s="1" t="inlineStr">
+        <is>
+          <t>Ufuk Esin Yaşamı ve Çalışmaları</t>
+        </is>
+      </c>
+      <c r="C381" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3">
+      <c r="A382" s="1" t="inlineStr">
+        <is>
+          <t>9786053963790</t>
+        </is>
+      </c>
+      <c r="B382" s="1" t="inlineStr">
+        <is>
+          <t>Japonlarla Tarihin İzinde Güneşin Peşinde</t>
+        </is>
+      </c>
+      <c r="C382" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3">
+      <c r="A383" s="1" t="inlineStr">
+        <is>
+          <t>9786053964926</t>
+        </is>
+      </c>
+      <c r="B383" s="1" t="inlineStr">
+        <is>
+          <t>Luviya ( Dördüncü Kitap )</t>
+        </is>
+      </c>
+      <c r="C383" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3">
+      <c r="A384" s="1" t="inlineStr">
+        <is>
+          <t>9786053962762</t>
+        </is>
+      </c>
+      <c r="B384" s="1" t="inlineStr">
+        <is>
+          <t>Karaelmas'ın İlk Madencileri</t>
+        </is>
+      </c>
+      <c r="C384" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3">
+      <c r="A385" s="1" t="inlineStr">
+        <is>
+          <t>9789756899625</t>
+        </is>
+      </c>
+      <c r="B385" s="1" t="inlineStr">
+        <is>
+          <t>Antikçağ Anadolusu’nun Savaşçı Kavmi Galatlar</t>
+        </is>
+      </c>
+      <c r="C385" s="1">
+        <v>27.5</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3">
+      <c r="A386" s="1" t="inlineStr">
+        <is>
+          <t>9789757538936</t>
+        </is>
+      </c>
+      <c r="B386" s="1" t="inlineStr">
+        <is>
+          <t>Toroslar’da Bir Antik Kent Eine Antike Stadt Im Taurusgebirge Lyrbe? - Seleukeia?</t>
+        </is>
+      </c>
+      <c r="C386" s="1">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3">
+      <c r="A387" s="1" t="inlineStr">
+        <is>
+          <t>9786053965039</t>
+        </is>
+      </c>
+      <c r="B387" s="1" t="inlineStr">
+        <is>
+          <t>TYANA Kazı ve Araştırmalar I</t>
+        </is>
+      </c>
+      <c r="C387" s="1">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3">
+      <c r="A388" s="1" t="inlineStr">
+        <is>
+          <t>9789944750141</t>
+        </is>
+      </c>
+      <c r="B388" s="1" t="inlineStr">
+        <is>
+          <t>Trablus Haçlı Kontluğu Tarihi</t>
+        </is>
+      </c>
+      <c r="C388" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
+          <t>9789756899915</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
+          <t>Antik Yunan'da Mitoloji</t>
+        </is>
+      </c>
+      <c r="C389" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>9786053965237</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>James Mellaart The Journey to Çatalhöyük (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C390" s="1">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
+          <t>9789756561188</t>
+        </is>
+      </c>
+      <c r="B391" s="1" t="inlineStr">
+        <is>
+          <t>Trabzon'da Türk Bakırcılık Sanatı'nın Tarihsel Gelişimi</t>
+        </is>
+      </c>
+      <c r="C391" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3">
+      <c r="A392" s="1" t="inlineStr">
+        <is>
+          <t>9786053964612</t>
+        </is>
+      </c>
+      <c r="B392" s="1" t="inlineStr">
+        <is>
+          <t>Luviya (Üçüncü Kitap)</t>
+        </is>
+      </c>
+      <c r="C392" s="1">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3">
+      <c r="A393" s="1" t="inlineStr">
+        <is>
+          <t>9786053960201</t>
+        </is>
+      </c>
+      <c r="B393" s="1" t="inlineStr">
+        <is>
+          <t>Çukurova Kadirli Dağkolu Türkmen Ağzı Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C393" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3">
+      <c r="A394" s="1" t="inlineStr">
+        <is>
+          <t>9789756561409</t>
+        </is>
+      </c>
+      <c r="B394" s="1" t="inlineStr">
+        <is>
+          <t>Tralleis Rehber / Guide</t>
+        </is>
+      </c>
+      <c r="C394" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3">
+      <c r="A395" s="1" t="inlineStr">
+        <is>
+          <t>9789756561416</t>
+        </is>
+      </c>
+      <c r="B395" s="1" t="inlineStr">
+        <is>
+          <t>Antik Yunan'dan Yaşayan Sözler</t>
+        </is>
+      </c>
+      <c r="C395" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3">
+      <c r="A396" s="1" t="inlineStr">
+        <is>
+          <t>9786053960898</t>
+        </is>
+      </c>
+      <c r="B396" s="1" t="inlineStr">
+        <is>
+          <t>Trilye (Zeytinbağı) Fatih Camisi</t>
+        </is>
+      </c>
+      <c r="C396" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3">
+      <c r="A397" s="1" t="inlineStr">
+        <is>
+          <t>9789756561263</t>
+        </is>
+      </c>
+      <c r="B397" s="1" t="inlineStr">
+        <is>
+          <t>Troyalı Kadınlar</t>
+        </is>
+      </c>
+      <c r="C397" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3">
+      <c r="A398" s="1" t="inlineStr">
+        <is>
+          <t>9786053964353</t>
+        </is>
+      </c>
+      <c r="B398" s="1" t="inlineStr">
+        <is>
+          <t>Luviya (İkinci Kitap)</t>
+        </is>
+      </c>
+      <c r="C398" s="1">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3">
+      <c r="A399" s="1" t="inlineStr">
+        <is>
+          <t>9786053961826</t>
+        </is>
+      </c>
+      <c r="B399" s="1" t="inlineStr">
+        <is>
+          <t>Tunç Çağını Sona Erdiren Halklar Deniz Kavimleri</t>
+        </is>
+      </c>
+      <c r="C399" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3">
+      <c r="A400" s="1" t="inlineStr">
+        <is>
+          <t>9789756899854</t>
+        </is>
+      </c>
+      <c r="B400" s="1" t="inlineStr">
+        <is>
+          <t>Türk Arkeolojisinin Sorunları ve Koruma Politikaları</t>
+        </is>
+      </c>
+      <c r="C400" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>9789756561119</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>Antik Sikkeler Bilimi Nümizmatik Genel Bakış</t>
+        </is>
+      </c>
+      <c r="C401" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
+          <t>9786053963776</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
+          <t>Luviya (Birinci Kitap)</t>
+        </is>
+      </c>
+      <c r="C402" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
+          <t>9786053960171</t>
+        </is>
+      </c>
+      <c r="B403" s="1" t="inlineStr">
+        <is>
+          <t>Türk Sanatında Gizli Yüz</t>
+        </is>
+      </c>
+      <c r="C403" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3">
+      <c r="A404" s="1" t="inlineStr">
+        <is>
+          <t>9789757538738</t>
+        </is>
+      </c>
+      <c r="B404" s="1" t="inlineStr">
+        <is>
+          <t>Türk ve İslam Sanatı Üzerine Denemeler</t>
+        </is>
+      </c>
+      <c r="C404" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="405" spans="1:3">
+      <c r="A405" s="1" t="inlineStr">
+        <is>
+          <t>9786053964254</t>
+        </is>
+      </c>
+      <c r="B405" s="1" t="inlineStr">
+        <is>
+          <t>Türkçe - Abazaca Konuşma Kılavuzu</t>
+        </is>
+      </c>
+      <c r="C405" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="406" spans="1:3">
+      <c r="A406" s="1" t="inlineStr">
+        <is>
+          <t>9786053963141</t>
+        </is>
+      </c>
+      <c r="B406" s="1" t="inlineStr">
+        <is>
+          <t>Knidos Ve Çevresi</t>
+        </is>
+      </c>
+      <c r="C406" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3">
+      <c r="A407" s="1" t="inlineStr">
+        <is>
+          <t>9786053962335</t>
+        </is>
+      </c>
+      <c r="B407" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Selçukluları ve Erken Beylikler Epigrafisine Giriş 1065-1350</t>
+        </is>
+      </c>
+      <c r="C407" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="408" spans="1:3">
+      <c r="A408" s="1" t="inlineStr">
+        <is>
+          <t>9786053960164</t>
+        </is>
+      </c>
+      <c r="B408" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'yi Kuşlarla Gezelim</t>
+        </is>
+      </c>
+      <c r="C408" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="409" spans="1:3">
+      <c r="A409" s="1" t="inlineStr">
+        <is>
+          <t>9789757538066</t>
+        </is>
+      </c>
+      <c r="B409" s="1" t="inlineStr">
+        <is>
+          <t>Festschrift Für Jale İnan - Jale İnan Armağanı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C409" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="410" spans="1:3">
+      <c r="A410" s="1" t="inlineStr">
+        <is>
+          <t>9786053960072</t>
+        </is>
+      </c>
+      <c r="B410" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’de Arkeolojik Mirasın Korunamaması ve Allianoi</t>
+        </is>
+      </c>
+      <c r="C410" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="411" spans="1:3">
+      <c r="A411" s="1" t="inlineStr">
+        <is>
+          <t>9789756896808</t>
+        </is>
+      </c>
+      <c r="B411" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de Barajlar ve Göl Alanlarındaki Kültürel ve Doğal Miras</t>
+        </is>
+      </c>
+      <c r="C411" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="412" spans="1:3">
+      <c r="A412" s="1" t="inlineStr">
+        <is>
+          <t>9786053963110</t>
+        </is>
+      </c>
+      <c r="B412" s="1" t="inlineStr">
+        <is>
+          <t>Toprak Altındaki Kadının Sessiz Çığlığı - Eskiçağ'da Kadın</t>
+        </is>
+      </c>
+      <c r="C412" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="413" spans="1:3">
+      <c r="A413" s="1" t="inlineStr">
+        <is>
+          <t>9789757538841</t>
+        </is>
+      </c>
+      <c r="B413" s="1" t="inlineStr">
+        <is>
+          <t>Urartu Krallığı Döneminde Elazığ (Alzi) ve Çevresi</t>
+        </is>
+      </c>
+      <c r="C413" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="414" spans="1:3">
+      <c r="A414" s="1" t="inlineStr">
+        <is>
+          <t>9786053962908</t>
+        </is>
+      </c>
+      <c r="B414" s="1" t="inlineStr">
+        <is>
+          <t>Kirpinin Dansı</t>
+        </is>
+      </c>
+      <c r="C414" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="415" spans="1:3">
+      <c r="A415" s="1" t="inlineStr">
+        <is>
+          <t>9786053960386</t>
+        </is>
+      </c>
+      <c r="B415" s="1" t="inlineStr">
+        <is>
+          <t>Toprağın Altından Kağıdın Üzerine Arkeoloji</t>
+        </is>
+      </c>
+      <c r="C415" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="416" spans="1:3">
+      <c r="A416" s="1" t="inlineStr">
+        <is>
+          <t>9789756561829</t>
+        </is>
+      </c>
+      <c r="B416" s="1" t="inlineStr">
+        <is>
+          <t>Toprağın Altındaki Geçmiş : Arkeoloji</t>
+        </is>
+      </c>
+      <c r="C416" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="417" spans="1:3">
+      <c r="A417" s="1" t="inlineStr">
+        <is>
+          <t>9789757538295</t>
+        </is>
+      </c>
+      <c r="B417" s="1" t="inlineStr">
+        <is>
+          <t>Antik Nümizmatiğe Giriş</t>
+        </is>
+      </c>
+      <c r="C417" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="418" spans="1:3">
+      <c r="A418" s="1" t="inlineStr">
+        <is>
+          <t>9789756899786</t>
+        </is>
+      </c>
+      <c r="B418" s="1" t="inlineStr">
+        <is>
+          <t>Topkapı Sarayı’ndaki Tasvirleriyle Karagöz</t>
+        </is>
+      </c>
+      <c r="C418" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="419" spans="1:3">
+      <c r="A419" s="1" t="inlineStr">
+        <is>
+          <t>9786053964681</t>
+        </is>
+      </c>
+      <c r="B419" s="1" t="inlineStr">
+        <is>
+          <t>Tirilye (Zeytinbağı) Hagios Ioannes Theologos Pelekete Manastırı Kilisesi</t>
+        </is>
+      </c>
+      <c r="C419" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="420" spans="1:3">
+      <c r="A420" s="1" t="inlineStr">
+        <is>
+          <t>9786053960676</t>
+        </is>
+      </c>
+      <c r="B420" s="1" t="inlineStr">
+        <is>
+          <t>Karşı Notlar</t>
+        </is>
+      </c>
+      <c r="C420" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="421" spans="1:3">
+      <c r="A421" s="1" t="inlineStr">
+        <is>
+          <t>9786053962342</t>
+        </is>
+      </c>
+      <c r="B421" s="1" t="inlineStr">
+        <is>
+          <t>İzmir-Buca All Saints British Protestant Church Atriumunda Yer Alan Mezar Taşları ve Lahitler</t>
+        </is>
+      </c>
+      <c r="C421" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="422" spans="1:3">
+      <c r="A422" s="1" t="inlineStr">
+        <is>
+          <t>9786053963318</t>
+        </is>
+      </c>
+      <c r="B422" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'nin Yaban Çiçekleri</t>
+        </is>
+      </c>
+      <c r="C422" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="423" spans="1:3">
+      <c r="A423" s="1" t="inlineStr">
+        <is>
+          <t>9789757538515</t>
+        </is>
+      </c>
+      <c r="B423" s="1" t="inlineStr">
+        <is>
+          <t>The Story of Ephesus</t>
+        </is>
+      </c>
+      <c r="C423" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="424" spans="1:3">
+      <c r="A424" s="1" t="inlineStr">
+        <is>
+          <t>9786053962892</t>
+        </is>
+      </c>
+      <c r="B424" s="1" t="inlineStr">
+        <is>
+          <t>The Neolithic in Turkey (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C424" s="1">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="425" spans="1:3">
+      <c r="A425" s="1" t="inlineStr">
+        <is>
+          <t>9799756899792</t>
+        </is>
+      </c>
+      <c r="B425" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Yazılar ve Diller</t>
+        </is>
+      </c>
+      <c r="C425" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="426" spans="1:3">
+      <c r="A426" s="1" t="inlineStr">
+        <is>
+          <t>9786053960607</t>
+        </is>
+      </c>
+      <c r="B426" s="1" t="inlineStr">
+        <is>
+          <t>Antik Dünyanın Bir Harikası Efes Artemision'u</t>
+        </is>
+      </c>
+      <c r="C426" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="427" spans="1:3">
+      <c r="A427" s="1" t="inlineStr">
+        <is>
+          <t>9786053962311</t>
+        </is>
+      </c>
+      <c r="B427" s="1" t="inlineStr">
+        <is>
+          <t>The Neolithic in Turkey - Northwestern Turkey and İstanbul / Volume 5 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C427" s="1">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="428" spans="1:3">
+      <c r="A428" s="1" t="inlineStr">
+        <is>
+          <t>9786053960331</t>
+        </is>
+      </c>
+      <c r="B428" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'nin Tarihi Coğrafyası</t>
+        </is>
+      </c>
+      <c r="C428" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="429" spans="1:3">
+      <c r="A429" s="1" t="inlineStr">
+        <is>
+          <t>9786053961994</t>
+        </is>
+      </c>
+      <c r="B429" s="1" t="inlineStr">
+        <is>
+          <t>The Neolithic in Turkey - Western Turkey / Volume 4 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C429" s="1">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="430" spans="1:3">
+      <c r="A430" s="1" t="inlineStr">
+        <is>
+          <t>9786053963684</t>
+        </is>
+      </c>
+      <c r="B430" s="1" t="inlineStr">
+        <is>
+          <t>Kar Üstünde Serçe İzi</t>
+        </is>
+      </c>
+      <c r="C430" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="431" spans="1:3">
+      <c r="A431" s="1" t="inlineStr">
+        <is>
+          <t>9789756561010</t>
+        </is>
+      </c>
+      <c r="B431" s="1" t="inlineStr">
+        <is>
+          <t>Byzantine (A.D. 498-1282) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C431" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="432" spans="1:3">
+      <c r="A432" s="1" t="inlineStr">
+        <is>
+          <t>9786053961932</t>
+        </is>
+      </c>
+      <c r="B432" s="1" t="inlineStr">
+        <is>
+          <t>The Neolithic in Turkey - Central Turkey / Volume 3 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C432" s="1">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="433" spans="1:3">
+      <c r="A433" s="1" t="inlineStr">
+        <is>
+          <t>9789756561997</t>
+        </is>
+      </c>
+      <c r="B433" s="1" t="inlineStr">
+        <is>
+          <t>Kazılarda Bulunan Sikkelerin Tanımlanması İçin Rehber Bizans</t>
+        </is>
+      </c>
+      <c r="C433" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="434" spans="1:3">
+      <c r="A434" s="1" t="inlineStr">
+        <is>
+          <t>9786053961512</t>
+        </is>
+      </c>
+      <c r="B434" s="1" t="inlineStr">
+        <is>
+          <t>The Neolithic in Turkey - The Euphrates Basin / Volume 2 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C434" s="1">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="435" spans="1:3">
+      <c r="A435" s="1" t="inlineStr">
+        <is>
+          <t>9786053961406</t>
+        </is>
+      </c>
+      <c r="B435" s="1" t="inlineStr">
+        <is>
+          <t>İzmir Kartpostallarında İnsan Tipleri</t>
+        </is>
+      </c>
+      <c r="C435" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="436" spans="1:3">
+      <c r="A436" s="1" t="inlineStr">
+        <is>
+          <t>9786053962120</t>
+        </is>
+      </c>
+      <c r="B436" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de ki İtalyan Arkeolojik Araştırmaları Restorasyon ve Değerlendirmeleri</t>
+        </is>
+      </c>
+      <c r="C436" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="437" spans="1:3">
+      <c r="A437" s="1" t="inlineStr">
+        <is>
+          <t>9789756561027</t>
+        </is>
+      </c>
+      <c r="B437" s="1" t="inlineStr">
+        <is>
+          <t>Guide For Coins Commonly Found At Anatolian Excavation Roman</t>
+        </is>
+      </c>
+      <c r="C437" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="438" spans="1:3">
+      <c r="A438" s="1" t="inlineStr">
+        <is>
+          <t>9786053961505</t>
+        </is>
+      </c>
+      <c r="B438" s="1" t="inlineStr">
+        <is>
+          <t>The Neolithic in Turkey - The Tigris Basin / Volume 1 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C438" s="1">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="439" spans="1:3">
+      <c r="A439" s="1" t="inlineStr">
+        <is>
+          <t>9786053965312</t>
+        </is>
+      </c>
+      <c r="B439" s="1" t="inlineStr">
+        <is>
+          <t>The Late Chalcolithic and Early Bronze Age in Central Anatolia (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C439" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="440" spans="1:3">
+      <c r="A440" s="1" t="inlineStr">
+        <is>
+          <t>9789757538221</t>
+        </is>
+      </c>
+      <c r="B440" s="1" t="inlineStr">
+        <is>
+          <t>Antik Devirde Gladyatörler</t>
+        </is>
+      </c>
+      <c r="C440" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="441" spans="1:3">
+      <c r="A441" s="1" t="inlineStr">
+        <is>
+          <t>9789756561003</t>
+        </is>
+      </c>
+      <c r="B441" s="1" t="inlineStr">
+        <is>
+          <t>Kazılarda Bulunan Sikkelerin Tanımlanması İçin Rehber Roma</t>
+        </is>
+      </c>
+      <c r="C441" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="442" spans="1:3">
+      <c r="A442" s="1" t="inlineStr">
+        <is>
+          <t>9786053961895</t>
+        </is>
+      </c>
+      <c r="B442" s="1" t="inlineStr">
+        <is>
+          <t>Eski Kartpostallarda İzmir’in Karşıyakası</t>
+        </is>
+      </c>
+      <c r="C442" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="443" spans="1:3">
+      <c r="A443" s="1" t="inlineStr">
+        <is>
+          <t>9786053961482</t>
+        </is>
+      </c>
+      <c r="B443" s="1" t="inlineStr">
+        <is>
+          <t>The Landwalls of Istanbul</t>
+        </is>
+      </c>
+      <c r="C443" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="444" spans="1:3">
+      <c r="A444" s="1" t="inlineStr">
+        <is>
+          <t>9786053963974</t>
+        </is>
+      </c>
+      <c r="B444" s="1" t="inlineStr">
+        <is>
+          <t>The Gaziantep Zeugma Mosaic Museum / Mozaik Müzesi</t>
+        </is>
+      </c>
+      <c r="C444" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="445" spans="1:3">
+      <c r="A445" s="1" t="inlineStr">
+        <is>
+          <t>9789759735692</t>
+        </is>
+      </c>
+      <c r="B445" s="1" t="inlineStr">
+        <is>
+          <t>İşte Anadolu</t>
+        </is>
+      </c>
+      <c r="C445" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="446" spans="1:3">
+      <c r="A446" s="1" t="inlineStr">
+        <is>
+          <t>9786053960539</t>
+        </is>
+      </c>
+      <c r="B446" s="1" t="inlineStr">
+        <is>
+          <t>Temel Sualtı Arkeolojisi</t>
+        </is>
+      </c>
+      <c r="C446" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="447" spans="1:3">
+      <c r="A447" s="1" t="inlineStr">
+        <is>
+          <t>9789756561133</t>
+        </is>
+      </c>
+      <c r="B447" s="1" t="inlineStr">
+        <is>
+          <t>Tekirdağ Mürefte - Şarköy Kıyı Şeridi Monografisi</t>
+        </is>
+      </c>
+      <c r="C447" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="448" spans="1:3">
+      <c r="A448" s="1" t="inlineStr">
+        <is>
+          <t>9789944750097</t>
+        </is>
+      </c>
+      <c r="B448" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul'un Son Nişan Taşları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C448" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="449" spans="1:3">
+      <c r="A449" s="1" t="inlineStr">
+        <is>
+          <t>9789756561195</t>
+        </is>
+      </c>
+      <c r="B449" s="1" t="inlineStr">
+        <is>
+          <t>Taşların İzinde Likya</t>
+        </is>
+      </c>
+      <c r="C449" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="450" spans="1:3">
+      <c r="A450" s="1" t="inlineStr">
+        <is>
+          <t>9789757538305</t>
+        </is>
+      </c>
+      <c r="B450" s="1" t="inlineStr">
+        <is>
+          <t>Antik Devirde Çocuk Eğitimi</t>
+        </is>
+      </c>
+      <c r="C450" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="451" spans="1:3">
+      <c r="A451" s="1" t="inlineStr">
+        <is>
+          <t>9789944750226</t>
+        </is>
+      </c>
+      <c r="B451" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de Neolitik Dönem : Anadolu'da Uygarlığın Doğuşu ve Avrupa'ya Yayılımı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C451" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="452" spans="1:3">
+      <c r="A452" s="1" t="inlineStr">
+        <is>
+          <t>9789944750219</t>
+        </is>
+      </c>
+      <c r="B452" s="1" t="inlineStr">
+        <is>
+          <t>Taş Çağı Avcılarının Gizemli Kutsal Alanı Göbekli Tepe - En Eski Tapınağı Yapanlar</t>
+        </is>
+      </c>
+      <c r="C452" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="453" spans="1:3">
+      <c r="A453" s="1" t="inlineStr">
+        <is>
+          <t>9786053963332</t>
+        </is>
+      </c>
+      <c r="B453" s="1" t="inlineStr">
+        <is>
+          <t>Christian Origins in Ephesus - Asia Minor</t>
+        </is>
+      </c>
+      <c r="C453" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="454" spans="1:3">
+      <c r="A454" s="1" t="inlineStr">
+        <is>
+          <t>9786053960379</t>
+        </is>
+      </c>
+      <c r="B454" s="1" t="inlineStr">
+        <is>
+          <t>Tarihte Yeşilköy</t>
+        </is>
+      </c>
+      <c r="C454" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="455" spans="1:3">
+      <c r="A455" s="1" t="inlineStr">
+        <is>
+          <t>9786053961215</t>
+        </is>
+      </c>
+      <c r="B455" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul'dan Kitabeler -1- Çeşme Kitabeleri</t>
+        </is>
+      </c>
+      <c r="C455" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="456" spans="1:3">
+      <c r="A456" s="1" t="inlineStr">
+        <is>
+          <t>9786053961086</t>
+        </is>
+      </c>
+      <c r="B456" s="1" t="inlineStr">
+        <is>
+          <t>Tarihi ve Arkeolojisiyle Mesudiye</t>
+        </is>
+      </c>
+      <c r="C456" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="457" spans="1:3">
+      <c r="A457" s="1" t="inlineStr">
+        <is>
+          <t>9786053963783</t>
+        </is>
+      </c>
+      <c r="B457" s="1" t="inlineStr">
+        <is>
+          <t>Tarihi Harita ve Planlarda Batı Anadolu</t>
+        </is>
+      </c>
+      <c r="C457" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="458" spans="1:3">
+      <c r="A458" s="1" t="inlineStr">
+        <is>
+          <t>9786053962588</t>
+        </is>
+      </c>
+      <c r="B458" s="1" t="inlineStr">
+        <is>
+          <t>Tarihi Görünümleriyle Mardin</t>
+        </is>
+      </c>
+      <c r="C458" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="459" spans="1:3">
+      <c r="A459" s="1" t="inlineStr">
+        <is>
+          <t>9786053960454</t>
+        </is>
+      </c>
+      <c r="B459" s="1" t="inlineStr">
+        <is>
+          <t>Antik Çağda Kuşatmalar</t>
+        </is>
+      </c>
+      <c r="C459" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="460" spans="1:3">
+      <c r="A460" s="1" t="inlineStr">
+        <is>
+          <t>9786053963172</t>
+        </is>
+      </c>
+      <c r="B460" s="1" t="inlineStr">
+        <is>
+          <t>Ağlayan Kaya Niobe Şiirler</t>
+        </is>
+      </c>
+      <c r="C460" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="461" spans="1:3">
+      <c r="A461" s="1" t="inlineStr">
+        <is>
+          <t>9786053960904</t>
+        </is>
+      </c>
+      <c r="B461" s="1" t="inlineStr">
+        <is>
+          <t>Tarihi Fotoğraflarla Mermer Kule'den Ayvansaray'a İstanbul'un Karasurları</t>
+        </is>
+      </c>
+      <c r="C461" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="462" spans="1:3">
+      <c r="A462" s="1" t="inlineStr">
+        <is>
+          <t>9786053961888</t>
+        </is>
+      </c>
+      <c r="B462" s="1" t="inlineStr">
+        <is>
+          <t>Tarihi Fotoğraflarıyla Efes - Selçuk</t>
+        </is>
+      </c>
+      <c r="C462" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="463" spans="1:3">
+      <c r="A463" s="1" t="inlineStr">
+        <is>
+          <t>9786053960041</t>
+        </is>
+      </c>
+      <c r="B463" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de Koleksiyonculuk Ve Arkeolojik Mirasın Korunması</t>
+        </is>
+      </c>
+      <c r="C463" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="464" spans="1:3">
+      <c r="A464" s="1" t="inlineStr">
+        <is>
+          <t>9786056899812</t>
+        </is>
+      </c>
+      <c r="B464" s="1" t="inlineStr">
+        <is>
+          <t>Antik Çağ'da Yaşamın ve Ölümün Bilinmezine Yolculuk Roma'nın Gizem Dinleri</t>
+        </is>
+      </c>
+      <c r="C464" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="465" spans="1:3">
+      <c r="A465" s="1" t="inlineStr">
+        <is>
+          <t>9789757538189</t>
+        </is>
+      </c>
+      <c r="B465" s="1" t="inlineStr">
+        <is>
+          <t>Antik Çağda Kentler Nasıl Kuruldu?</t>
+        </is>
+      </c>
+      <c r="C465" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="466" spans="1:3">
+      <c r="A466" s="1" t="inlineStr">
+        <is>
+          <t>9786053964537</t>
+        </is>
+      </c>
+      <c r="B466" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Küçükçekmece Göl Havzası Kazıları / Excavations of Küçükçekmece Lake Basin ( BATHONEA) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C466" s="1">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="467" spans="1:3">
+      <c r="A467" s="1" t="inlineStr">
+        <is>
+          <t>9789757538776</t>
+        </is>
+      </c>
+      <c r="B467" s="1" t="inlineStr">
+        <is>
+          <t>Antik Çağ'da Doğan Bir Eğitim Sistemi Rhetorica</t>
+        </is>
+      </c>
+      <c r="C467" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="468" spans="1:3">
+      <c r="A468" s="1" t="inlineStr">
+        <is>
+          <t>9786053960478</t>
+        </is>
+      </c>
+      <c r="B468" s="1" t="inlineStr">
+        <is>
+          <t>Antik Çağ Kent Yaşamında Kamusal Spor Mekanları ve Hellenistik Çağ Anadolu Gymnasionları</t>
+        </is>
+      </c>
+      <c r="C468" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="469" spans="1:3">
+      <c r="A469" s="1" t="inlineStr">
+        <is>
+          <t>9786053960058</t>
+        </is>
+      </c>
+      <c r="B469" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Tarihi Yarımada ve Arkeoloji 1860 - 1960</t>
+        </is>
+      </c>
+      <c r="C469" s="1">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="470" spans="1:3">
+      <c r="A470" s="1" t="inlineStr">
+        <is>
+          <t>9789757538272</t>
+        </is>
+      </c>
+      <c r="B470" s="1" t="inlineStr">
+        <is>
+          <t>Antik Çağ İkonografisinde Erciyes</t>
+        </is>
+      </c>
+      <c r="C470" s="1">
+        <v>32.4</v>
+      </c>
+    </row>
+    <row r="471" spans="1:3">
+      <c r="A471" s="1" t="inlineStr">
+        <is>
+          <t>9786053960416</t>
+        </is>
+      </c>
+      <c r="B471" s="1" t="inlineStr">
+        <is>
+          <t>Tarihi Fotoğraflarla İstanbul / Through Old Photographs</t>
+        </is>
+      </c>
+      <c r="C471" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="472" spans="1:3">
+      <c r="A472" s="1" t="inlineStr">
+        <is>
+          <t>9789944750115</t>
+        </is>
+      </c>
+      <c r="B472" s="1" t="inlineStr">
+        <is>
+          <t>Antik Çağ Ekonomisi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C472" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="473" spans="1:3">
+      <c r="A473" s="1" t="inlineStr">
+        <is>
+          <t>9786053961222</t>
+        </is>
+      </c>
+      <c r="B473" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Boğazı'nda Balıkçılık</t>
+        </is>
+      </c>
+      <c r="C473" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="474" spans="1:3">
+      <c r="A474" s="1" t="inlineStr">
+        <is>
+          <t>9799944750003</t>
+        </is>
+      </c>
+      <c r="B474" s="1" t="inlineStr">
+        <is>
+          <t>Tarihi ve Doğal Değerleriyle Kırklareli</t>
+        </is>
+      </c>
+      <c r="C474" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="475" spans="1:3">
+      <c r="A475" s="1" t="inlineStr">
+        <is>
+          <t>9789757538523</t>
+        </is>
+      </c>
+      <c r="B475" s="1" t="inlineStr">
+        <is>
+          <t>Bibliography Of Ancient Numismatics For Anatolia (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C475" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="476" spans="1:3">
+      <c r="A476" s="1" t="inlineStr">
+        <is>
+          <t>9786053961048</t>
+        </is>
+      </c>
+      <c r="B476" s="1" t="inlineStr">
+        <is>
+          <t>Tarih Öncesinden Günümüze Başkentleriyle Türkiye</t>
+        </is>
+      </c>
+      <c r="C476" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="477" spans="1:3">
+      <c r="A477" s="1" t="inlineStr">
+        <is>
+          <t>9786053960300</t>
+        </is>
+      </c>
+      <c r="B477" s="1" t="inlineStr">
+        <is>
+          <t>Tarih Öncesinde Ticaret ve Değiş Tokuş</t>
+        </is>
+      </c>
+      <c r="C477" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="478" spans="1:3">
+      <c r="A478" s="1" t="inlineStr">
+        <is>
+          <t>9789757538325</t>
+        </is>
+      </c>
+      <c r="B478" s="1" t="inlineStr">
+        <is>
+          <t>Tarihöncesi İnsanları</t>
+        </is>
+      </c>
+      <c r="C478" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="479" spans="1:3">
+      <c r="A479" s="1" t="inlineStr">
+        <is>
+          <t>9789757538202</t>
+        </is>
+      </c>
+      <c r="B479" s="1" t="inlineStr">
+        <is>
+          <t>Antik Anadolu Coğrafyası</t>
+        </is>
+      </c>
+      <c r="C479" s="1">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="480" spans="1:3">
+      <c r="A480" s="1" t="inlineStr">
+        <is>
+          <t>9789757538507</t>
+        </is>
+      </c>
+      <c r="B480" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Arkeoloji Müzeleri'nden Bir Grup Frig Keramiği (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C480" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="481" spans="1:3">
+      <c r="A481" s="1" t="inlineStr">
+        <is>
+          <t>9786053961741</t>
+        </is>
+      </c>
+      <c r="B481" s="1" t="inlineStr">
+        <is>
+          <t>Özlem Bağları - Tarih Boyunca İnsanların Mutluluk Arayışı</t>
+        </is>
+      </c>
+      <c r="C481" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="482" spans="1:3">
+      <c r="A482" s="1" t="inlineStr">
+        <is>
+          <t>9789756899977</t>
+        </is>
+      </c>
+      <c r="B482" s="1" t="inlineStr">
+        <is>
+          <t>Tacitus - Annales’te Beliren Tarihçiliği ve Hümanizmi</t>
+        </is>
+      </c>
+      <c r="C482" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="483" spans="1:3">
+      <c r="A483" s="1" t="inlineStr">
+        <is>
+          <t>9786053961789</t>
+        </is>
+      </c>
+      <c r="B483" s="1" t="inlineStr">
+        <is>
+          <t>Antalya’ya Adanmış Bir Yaşam</t>
+        </is>
+      </c>
+      <c r="C483" s="1">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="484" spans="1:3">
+      <c r="A484" s="1" t="inlineStr">
+        <is>
+          <t>9799756899822</t>
+        </is>
+      </c>
+      <c r="B484" s="1" t="inlineStr">
+        <is>
+          <t>Şiirli Oyun - Kraliçe Stratonike</t>
+        </is>
+      </c>
+      <c r="C484" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="485" spans="1:3">
+      <c r="A485" s="1" t="inlineStr">
+        <is>
+          <t>9786053961451</t>
+        </is>
+      </c>
+      <c r="B485" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Arkeoloji Müzesi- İskender Lahti</t>
+        </is>
+      </c>
+      <c r="C485" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="486" spans="1:3">
+      <c r="A486" s="1" t="inlineStr">
+        <is>
+          <t>9786053962953</t>
+        </is>
+      </c>
+      <c r="B486" s="1" t="inlineStr">
+        <is>
+          <t>Şanlıurfa Yazıtları ( Grekçe, Ermenice ve Süryanice )</t>
+        </is>
+      </c>
+      <c r="C486" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="487" spans="1:3">
+      <c r="A487" s="1" t="inlineStr">
+        <is>
+          <t>9786053964629</t>
+        </is>
+      </c>
+      <c r="B487" s="1" t="inlineStr">
+        <is>
+          <t>Sütun Tepesinde Bir Ömür Aziz Simeon</t>
+        </is>
+      </c>
+      <c r="C487" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="488" spans="1:3">
+      <c r="A488" s="1" t="inlineStr">
+        <is>
+          <t>9786053964636</t>
+        </is>
+      </c>
+      <c r="B488" s="1" t="inlineStr">
+        <is>
+          <t>Sualtı Kültür Mirasının Korunması</t>
+        </is>
+      </c>
+      <c r="C488" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="489" spans="1:3">
+      <c r="A489" s="1" t="inlineStr">
+        <is>
+          <t>9786053961437</t>
+        </is>
+      </c>
+      <c r="B489" s="1" t="inlineStr">
+        <is>
+          <t>Stadiasmus Patarensis Likya Eyaleti Roma Yolları</t>
+        </is>
+      </c>
+      <c r="C489" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="490" spans="1:3">
+      <c r="A490" s="1" t="inlineStr">
+        <is>
+          <t>9786053964605</t>
+        </is>
+      </c>
+      <c r="B490" s="1" t="inlineStr">
+        <is>
+          <t>Söylence Kahramanlarından Sevdiceklerine Mektuplar</t>
+        </is>
+      </c>
+      <c r="C490" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="491" spans="1:3">
+      <c r="A491" s="1" t="inlineStr">
+        <is>
+          <t>9789944750264</t>
+        </is>
+      </c>
+      <c r="B491" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Arkeoloji Müzeleri'ndeki Bizans Kurşun Mühürleri</t>
+        </is>
+      </c>
+      <c r="C491" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="492" spans="1:3">
+      <c r="A492" s="1" t="inlineStr">
+        <is>
+          <t>9786053961031</t>
+        </is>
+      </c>
+      <c r="B492" s="1" t="inlineStr">
+        <is>
+          <t>Somnium Scipionis - Scipio'nun Düşü</t>
+        </is>
+      </c>
+      <c r="C492" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="493" spans="1:3">
+      <c r="A493" s="1" t="inlineStr">
+        <is>
+          <t>9786053965282</t>
+        </is>
+      </c>
+      <c r="B493" s="1" t="inlineStr">
+        <is>
+          <t>Silivrikapı Hadım İbrahim Paşa Camii ve Taş Süslemeleri</t>
+        </is>
+      </c>
+      <c r="C493" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="494" spans="1:3">
+      <c r="A494" s="1" t="inlineStr">
+        <is>
+          <t>9786053964827</t>
+        </is>
+      </c>
+      <c r="B494" s="1" t="inlineStr">
+        <is>
+          <t>Seyitömer Höyük 2</t>
+        </is>
+      </c>
+      <c r="C494" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="495" spans="1:3">
+      <c r="A495" s="1" t="inlineStr">
+        <is>
+          <t>9786053963073</t>
+        </is>
+      </c>
+      <c r="B495" s="1" t="inlineStr">
+        <is>
+          <t>Seyitömer Höyük 1</t>
+        </is>
+      </c>
+      <c r="C495" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="496" spans="1:3">
+      <c r="A496" s="1" t="inlineStr">
+        <is>
+          <t>9789756561173</t>
+        </is>
+      </c>
+      <c r="B496" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de Belgesel Sinema ve Arkeoloji</t>
+        </is>
+      </c>
+      <c r="C496" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="497" spans="1:3">
+      <c r="A497" s="1" t="inlineStr">
+        <is>
+          <t>9786053961062</t>
+        </is>
+      </c>
+      <c r="B497" s="1" t="inlineStr">
+        <is>
+          <t>İslam ve Hıristiyan Sanatında Melekler, Peygamberler ve Azizler - Angels, Prophets and Saints in Islamic and Christian Art</t>
+        </is>
+      </c>
+      <c r="C497" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="498" spans="1:3">
+      <c r="A498" s="1" t="inlineStr">
+        <is>
+          <t>9786053961352</t>
+        </is>
+      </c>
+      <c r="B498" s="1" t="inlineStr">
+        <is>
+          <t>Seneca'nın Medea ve Phaedra Tragedyalarında Tutkuların Gizemli Çatışması</t>
+        </is>
+      </c>
+      <c r="C498" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="499" spans="1:3">
+      <c r="A499" s="1" t="inlineStr">
+        <is>
+          <t>9786053960287</t>
+        </is>
+      </c>
+      <c r="B499" s="1" t="inlineStr">
+        <is>
+          <t>Kedreai - Sedir Island</t>
+        </is>
+      </c>
+      <c r="C499" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="500" spans="1:3">
+      <c r="A500" s="1" t="inlineStr">
+        <is>
+          <t>9786053960225</t>
+        </is>
+      </c>
+      <c r="B500" s="1" t="inlineStr">
+        <is>
+          <t>Kedreai - Sedir Adası</t>
+        </is>
+      </c>
+      <c r="C500" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="501" spans="1:3">
+      <c r="A501" s="1" t="inlineStr">
+        <is>
+          <t>9786053964568</t>
+        </is>
+      </c>
+      <c r="B501" s="1" t="inlineStr">
+        <is>
+          <t>İslam Sanatında Antik Figürler</t>
+        </is>
+      </c>
+      <c r="C501" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="502" spans="1:3">
+      <c r="A502" s="1" t="inlineStr">
+        <is>
+          <t>9786053963196</t>
+        </is>
+      </c>
+      <c r="B502" s="1" t="inlineStr">
+        <is>
+          <t>Seçilmiş Örneklerle Geleneksel Edremit Evleri</t>
+        </is>
+      </c>
+      <c r="C502" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="503" spans="1:3">
+      <c r="A503" s="1" t="inlineStr">
+        <is>
+          <t>9786053961871</t>
+        </is>
+      </c>
+      <c r="B503" s="1" t="inlineStr">
+        <is>
+          <t>Satılık Filozoflar - Balıkçı veya Ölüler Canlanınca</t>
+        </is>
+      </c>
+      <c r="C503" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="504" spans="1:3">
+      <c r="A504" s="1" t="inlineStr">
+        <is>
+          <t>9786053960034</t>
+        </is>
+      </c>
+      <c r="B504" s="1" t="inlineStr">
+        <is>
+          <t>Sanat Köprüsü Sırat Köprüsü</t>
+        </is>
+      </c>
+      <c r="C504" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="505" spans="1:3">
+      <c r="A505" s="1" t="inlineStr">
+        <is>
+          <t>9789756899526</t>
+        </is>
+      </c>
+      <c r="B505" s="1" t="inlineStr">
+        <is>
+          <t>İslam Öncesi Türk Sanatı</t>
+        </is>
+      </c>
+      <c r="C505" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="506" spans="1:3">
+      <c r="A506" s="1" t="inlineStr">
+        <is>
+          <t>9786053964469</t>
+        </is>
+      </c>
+      <c r="B506" s="1" t="inlineStr">
+        <is>
+          <t>Antalya-Kaleiçi Sırlı Seramikleri</t>
+        </is>
+      </c>
+      <c r="C506" s="1">
+        <v>3400</v>
+      </c>
+    </row>
+    <row r="507" spans="1:3">
+      <c r="A507" s="1" t="inlineStr">
+        <is>
+          <t>9789756561836</t>
+        </is>
+      </c>
+      <c r="B507" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul - Ruhunu Arayan Şehir</t>
+        </is>
+      </c>
+      <c r="C507" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="508" spans="1:3">
+      <c r="A508" s="1" t="inlineStr">
+        <is>
+          <t>9786053963295</t>
+        </is>
+      </c>
+      <c r="B508" s="1" t="inlineStr">
+        <is>
+          <t>Antalya İkonaları</t>
+        </is>
+      </c>
+      <c r="C508" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="509" spans="1:3">
+      <c r="A509" s="1" t="inlineStr">
+        <is>
+          <t>9786053964087</t>
+        </is>
+      </c>
+      <c r="B509" s="1" t="inlineStr">
+        <is>
+          <t>Roma'nın Anadolu'daki Egemenlik Politikası</t>
+        </is>
+      </c>
+      <c r="C509" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="510" spans="1:3">
+      <c r="A510" s="1" t="inlineStr">
+        <is>
+          <t>9786053965121</t>
+        </is>
+      </c>
+      <c r="B510" s="1" t="inlineStr">
+        <is>
+          <t>İnsanoğlunun Ebediyet Arayışına Sumerliler'den Edebi Bir Armağan</t>
+        </is>
+      </c>
+      <c r="C510" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="511" spans="1:3">
+      <c r="A511" s="1" t="inlineStr">
+        <is>
+          <t>9786053965183</t>
+        </is>
+      </c>
+      <c r="B511" s="1" t="inlineStr">
+        <is>
+          <t>Antalya Beycik "Fırıncık Mevkii" Antik Yerleşimi</t>
+        </is>
+      </c>
+      <c r="C511" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="512" spans="1:3">
+      <c r="A512" s="1" t="inlineStr">
+        <is>
+          <t>9789756561485</t>
+        </is>
+      </c>
+      <c r="B512" s="1" t="inlineStr">
+        <is>
+          <t>Annemin Çıkını</t>
+        </is>
+      </c>
+      <c r="C512" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="513" spans="1:3">
+      <c r="A513" s="1" t="inlineStr">
+        <is>
+          <t>9789756561706</t>
+        </is>
+      </c>
+      <c r="B513" s="1" t="inlineStr">
+        <is>
+          <t>İnais’ten İnay’a</t>
+        </is>
+      </c>
+      <c r="C513" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="514" spans="1:3">
+      <c r="A514" s="1" t="inlineStr">
+        <is>
+          <t>9789944750165</t>
+        </is>
+      </c>
+      <c r="B514" s="1" t="inlineStr">
+        <is>
+          <t>Roma'nın Afrikalı İmparatoru Septimius Severus</t>
+        </is>
+      </c>
+      <c r="C514" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="515" spans="1:3">
+      <c r="A515" s="1" t="inlineStr">
+        <is>
+          <t>9789756561782</t>
+        </is>
+      </c>
+      <c r="B515" s="1" t="inlineStr">
+        <is>
+          <t>Catalogue of the Yonca Döğerli Collection</t>
+        </is>
+      </c>
+      <c r="C515" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="516" spans="1:3">
+      <c r="A516" s="1" t="inlineStr">
+        <is>
+          <t>9786053962281</t>
+        </is>
+      </c>
+      <c r="B516" s="1" t="inlineStr">
+        <is>
+          <t>Romalıların Devleti'nin Makamları Hakkında</t>
+        </is>
+      </c>
+      <c r="C516" s="1">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="517" spans="1:3">
+      <c r="A517" s="1" t="inlineStr">
+        <is>
+          <t>9789756899465</t>
+        </is>
+      </c>
+      <c r="B517" s="1" t="inlineStr">
+        <is>
+          <t>İmparator Julianus</t>
+        </is>
+      </c>
+      <c r="C517" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="518" spans="1:3">
+      <c r="A518" s="1" t="inlineStr">
+        <is>
+          <t>9789756899026</t>
+        </is>
+      </c>
+      <c r="B518" s="1" t="inlineStr">
+        <is>
+          <t>Titus Livius - Roma’nın Yurtsever Tarihçisi</t>
+        </is>
+      </c>
+      <c r="C518" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="519" spans="1:3">
+      <c r="A519" s="1" t="inlineStr">
+        <is>
+          <t>9786053960683</t>
+        </is>
+      </c>
+      <c r="B519" s="1" t="inlineStr">
+        <is>
+          <t>Anlamın Sınırı</t>
+        </is>
+      </c>
+      <c r="C519" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="520" spans="1:3">
+      <c r="A520" s="1" t="inlineStr">
+        <is>
+          <t>9789757538566</t>
+        </is>
+      </c>
+      <c r="B520" s="1" t="inlineStr">
+        <is>
+          <t>İlkçağ Tarihinde Trakya (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C520" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="521" spans="1:3">
+      <c r="A521" s="1" t="inlineStr">
+        <is>
+          <t>9786053964452</t>
+        </is>
+      </c>
+      <c r="B521" s="1" t="inlineStr">
+        <is>
+          <t>Anıt Ağaç Kavramının Fiziksel, Görsel ve Sosyokültürel Dayanakları</t>
+        </is>
+      </c>
+      <c r="C521" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="522" spans="1:3">
+      <c r="A522" s="1" t="inlineStr">
+        <is>
+          <t>9789756899458</t>
+        </is>
+      </c>
+      <c r="B522" s="1" t="inlineStr">
+        <is>
+          <t>Roma Tarihi XXI-XXII (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C522" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="523" spans="1:3">
+      <c r="A523" s="1" t="inlineStr">
+        <is>
+          <t>9786053960720</t>
+        </is>
+      </c>
+      <c r="B523" s="1" t="inlineStr">
+        <is>
+          <t>Anılarıyla Tahsin Öz</t>
+        </is>
+      </c>
+      <c r="C523" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="524" spans="1:3">
+      <c r="A524" s="1" t="inlineStr">
+        <is>
+          <t>9799756561309</t>
+        </is>
+      </c>
+      <c r="B524" s="1" t="inlineStr">
+        <is>
+          <t>Roma Tarihi XXIII-XXIV-XXV (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C524" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="525" spans="1:3">
+      <c r="A525" s="1" t="inlineStr">
+        <is>
+          <t>9786053960645</t>
+        </is>
+      </c>
+      <c r="B525" s="1" t="inlineStr">
+        <is>
+          <t>İkiztepe Yapıları</t>
+        </is>
+      </c>
+      <c r="C525" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="526" spans="1:3">
+      <c r="A526" s="1" t="inlineStr">
+        <is>
+          <t>9789756899434</t>
+        </is>
+      </c>
+      <c r="B526" s="1" t="inlineStr">
+        <is>
+          <t>Roma Tarihi V-VI-VII (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C526" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="527" spans="1:3">
+      <c r="A527" s="1" t="inlineStr">
+        <is>
+          <t>9786053963394</t>
+        </is>
+      </c>
+      <c r="B527" s="1" t="inlineStr">
+        <is>
+          <t>Ancient Neoklaudiopolis</t>
+        </is>
+      </c>
+      <c r="C527" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="528" spans="1:3">
+      <c r="A528" s="1" t="inlineStr">
+        <is>
+          <t>9789756899441</t>
+        </is>
+      </c>
+      <c r="B528" s="1" t="inlineStr">
+        <is>
+          <t>Roma Tarihi VIII-IX-X (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C528" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="529" spans="1:3">
+      <c r="A529" s="1" t="inlineStr">
+        <is>
+          <t>9789757538875</t>
+        </is>
+      </c>
+      <c r="B529" s="1" t="inlineStr">
+        <is>
+          <t>Roma Tarihi III-IV (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C529" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="530" spans="1:3">
+      <c r="A530" s="1" t="inlineStr">
+        <is>
+          <t>9786053960393</t>
+        </is>
+      </c>
+      <c r="B530" s="1" t="inlineStr">
+        <is>
+          <t>Anavatana Göç Edenler</t>
+        </is>
+      </c>
+      <c r="C530" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="531" spans="1:3">
+      <c r="A531" s="1" t="inlineStr">
+        <is>
+          <t>9789757538233</t>
+        </is>
+      </c>
+      <c r="B531" s="1" t="inlineStr">
+        <is>
+          <t>Roma Tarihi - Kitap 1 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C531" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="532" spans="1:3">
+      <c r="A532" s="1" t="inlineStr">
+        <is>
+          <t>9789757538707</t>
+        </is>
+      </c>
+      <c r="B532" s="1" t="inlineStr">
+        <is>
+          <t>Roma Tarihi Şehrin Kuruluşundan İtibaren Cilt: 2 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C532" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="533" spans="1:3">
+      <c r="A533" s="1" t="inlineStr">
+        <is>
+          <t>9789756561249</t>
+        </is>
+      </c>
+      <c r="B533" s="1" t="inlineStr">
+        <is>
+          <t>Anatolia and its Biblical Visionaries</t>
+        </is>
+      </c>
+      <c r="C533" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="534" spans="1:3">
+      <c r="A534" s="1" t="inlineStr">
+        <is>
+          <t>9786053964735</t>
+        </is>
+      </c>
+      <c r="B534" s="1" t="inlineStr">
+        <is>
+          <t>Gönül Öney'le Söyleşi “İki Dünya Arasında Mutlu ve Şaşkın Bir Gönül</t>
+        </is>
+      </c>
+      <c r="C534" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="535" spans="1:3">
+      <c r="A535" s="1" t="inlineStr">
+        <is>
+          <t>9789756899243</t>
+        </is>
+      </c>
+      <c r="B535" s="1" t="inlineStr">
+        <is>
+          <t>Roma Sikkeleri</t>
+        </is>
+      </c>
+      <c r="C535" s="1">
+        <v>27.5</v>
+      </c>
+    </row>
+    <row r="536" spans="1:3">
+      <c r="A536" s="1" t="inlineStr">
+        <is>
+          <t>9786053960126</t>
+        </is>
+      </c>
+      <c r="B536" s="1" t="inlineStr">
+        <is>
+          <t>İhanetin Darağacındaki Allionai</t>
+        </is>
+      </c>
+      <c r="C536" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="537" spans="1:3">
+      <c r="A537" s="1" t="inlineStr">
+        <is>
+          <t>9786053962052</t>
+        </is>
+      </c>
+      <c r="B537" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu'nun Azizleri</t>
+        </is>
+      </c>
+      <c r="C537" s="1">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="538" spans="1:3">
+      <c r="A538" s="1" t="inlineStr">
+        <is>
+          <t>9789756899922</t>
+        </is>
+      </c>
+      <c r="B538" s="1" t="inlineStr">
+        <is>
+          <t>Roma İmparatorluk Dönemi Lahitleri</t>
+        </is>
+      </c>
+      <c r="C538" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="539" spans="1:3">
+      <c r="A539" s="1" t="inlineStr">
+        <is>
+          <t>9786053961055</t>
+        </is>
+      </c>
+      <c r="B539" s="1" t="inlineStr">
+        <is>
+          <t>Roma İmparatorluk Çağı Küçükasyası'nda Dionysos Kültü</t>
+        </is>
+      </c>
+      <c r="C539" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="540" spans="1:3">
+      <c r="A540" s="1" t="inlineStr">
+        <is>
+          <t>9786053964940</t>
+        </is>
+      </c>
+      <c r="B540" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu'da Neolitik Çağ'da Şaman İnancı</t>
+        </is>
+      </c>
+      <c r="C540" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="541" spans="1:3">
+      <c r="A541" s="1" t="inlineStr">
+        <is>
+          <t>9789756561560</t>
+        </is>
+      </c>
+      <c r="B541" s="1" t="inlineStr">
+        <is>
+          <t>Iustinianus Döneminde İstanbul'da Yapılar</t>
+        </is>
+      </c>
+      <c r="C541" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="542" spans="1:3">
+      <c r="A542" s="1" t="inlineStr">
+        <is>
+          <t>9786053963271</t>
+        </is>
+      </c>
+      <c r="B542" s="1" t="inlineStr">
+        <is>
+          <t>Roma İmparatorluğu'nda Resmi Taşımacılık Hizmetleri</t>
+        </is>
+      </c>
+      <c r="C542" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="543" spans="1:3">
+      <c r="A543" s="1" t="inlineStr">
+        <is>
+          <t>9789756899830</t>
+        </is>
+      </c>
+      <c r="B543" s="1" t="inlineStr">
+        <is>
+          <t>Roma Edebiyatında Satura Türü Kelimenin Kökeni ve Edebi Gelişimi</t>
+        </is>
+      </c>
+      <c r="C543" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="544" spans="1:3">
+      <c r="A544" s="1" t="inlineStr">
+        <is>
+          <t>9786053963202</t>
+        </is>
+      </c>
+      <c r="B544" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu'da Romalılar 5</t>
+        </is>
+      </c>
+      <c r="C544" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="545" spans="1:3">
+      <c r="A545" s="1" t="inlineStr">
+        <is>
+          <t>9789944750011</t>
+        </is>
+      </c>
+      <c r="B545" s="1" t="inlineStr">
+        <is>
+          <t>Roma Çağı Küçükasya Kentleri Arasında Homonia Anlaşmaları</t>
+        </is>
+      </c>
+      <c r="C545" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="546" spans="1:3">
+      <c r="A546" s="1" t="inlineStr">
+        <is>
+          <t>9786053960003</t>
+        </is>
+      </c>
+      <c r="B546" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu'da Romalılar</t>
+        </is>
+      </c>
+      <c r="C546" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="547" spans="1:3">
+      <c r="A547" s="1" t="inlineStr">
+        <is>
+          <t>9789756899649</t>
+        </is>
+      </c>
+      <c r="B547" s="1" t="inlineStr">
+        <is>
+          <t>Resimlerle Antik Roma'da Mimarlık ve Mühendislik</t>
+        </is>
+      </c>
+      <c r="C547" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="548" spans="1:3">
+      <c r="A548" s="1" t="inlineStr">
+        <is>
+          <t>9786053961260</t>
+        </is>
+      </c>
+      <c r="B548" s="1" t="inlineStr">
+        <is>
+          <t>Alexander Sarcophagus</t>
+        </is>
+      </c>
+      <c r="C548" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="549" spans="1:3">
+      <c r="A549" s="1" t="inlineStr">
+        <is>
+          <t>9789756561621</t>
+        </is>
+      </c>
+      <c r="B549" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu'da Romalılar III</t>
+        </is>
+      </c>
+      <c r="C549" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="550" spans="1:3">
+      <c r="A550" s="1" t="inlineStr">
+        <is>
+          <t>9786053962151</t>
+        </is>
+      </c>
+      <c r="B550" s="1" t="inlineStr">
+        <is>
+          <t>Ioannes Lydos ve Peri Arkhon</t>
+        </is>
+      </c>
+      <c r="C550" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="551" spans="1:3">
+      <c r="A551" s="1" t="inlineStr">
+        <is>
+          <t>9789756561096</t>
+        </is>
+      </c>
+      <c r="B551" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu'da Romalılar 2</t>
+        </is>
+      </c>
+      <c r="C551" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="552" spans="1:3">
+      <c r="A552" s="1" t="inlineStr">
+        <is>
+          <t>9799756899495</t>
+        </is>
+      </c>
+      <c r="B552" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu’da Romalılar 1</t>
+        </is>
+      </c>
+      <c r="C552" s="1">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="553" spans="1:3">
+      <c r="A553" s="1" t="inlineStr">
+        <is>
+          <t>9789756561920</t>
+        </is>
+      </c>
+      <c r="B553" s="1" t="inlineStr">
+        <is>
+          <t>Resimden Fotoğrafa Zamanın Tanığı Tophane Çeşmesi</t>
+        </is>
+      </c>
+      <c r="C553" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="554" spans="1:3">
+      <c r="A554" s="1" t="inlineStr">
+        <is>
+          <t>9786053960638</t>
+        </is>
+      </c>
+      <c r="B554" s="1" t="inlineStr">
+        <is>
+          <t>Indo-Turkish Architecture (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C554" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="555" spans="1:3">
+      <c r="A555" s="1" t="inlineStr">
+        <is>
+          <t>9786053963707</t>
+        </is>
+      </c>
+      <c r="B555" s="1" t="inlineStr">
+        <is>
+          <t>Münir Atalar Armağanı Ortaçağ Tarihi Yazıları</t>
+        </is>
+      </c>
+      <c r="C555" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="556" spans="1:3">
+      <c r="A556" s="1" t="inlineStr">
+        <is>
+          <t>9786053964865</t>
+        </is>
+      </c>
+      <c r="B556" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu'da Helenistik Dönem'de Resmi Yazışmalar</t>
+        </is>
+      </c>
+      <c r="C556" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="557" spans="1:3">
+      <c r="A557" s="1" t="inlineStr">
+        <is>
+          <t>9786053964759</t>
+        </is>
+      </c>
+      <c r="B557" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu'da Persler</t>
+        </is>
+      </c>
+      <c r="C557" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="558" spans="1:3">
+      <c r="A558" s="1" t="inlineStr">
+        <is>
+          <t>9786053961420</t>
+        </is>
+      </c>
+      <c r="B558" s="1" t="inlineStr">
+        <is>
+          <t>Imperial Istanbul In Early Photographs</t>
+        </is>
+      </c>
+      <c r="C558" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="559" spans="1:3">
+      <c r="A559" s="1" t="inlineStr">
+        <is>
+          <t>9789756561348</t>
+        </is>
+      </c>
+      <c r="B559" s="1" t="inlineStr">
+        <is>
+          <t>Pompeius'un Yetkisi Hakkında ( De Imperio Cn. Pompei )</t>
+        </is>
+      </c>
+      <c r="C559" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="560" spans="1:3">
+      <c r="A560" s="1" t="inlineStr">
+        <is>
+          <t>9786053961734</t>
+        </is>
+      </c>
+      <c r="B560" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu'da Kadının Kültürel Şifreleri</t>
+        </is>
+      </c>
+      <c r="C560" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="561" spans="1:3">
+      <c r="A561" s="1" t="inlineStr">
+        <is>
+          <t>9786053964315</t>
+        </is>
+      </c>
+      <c r="B561" s="1" t="inlineStr">
+        <is>
+          <t>XI - XIII. Yüzyıl Kaynaklarıyla Anadolu'da Bizans, Haçlılar, Selçuklular</t>
+        </is>
+      </c>
+      <c r="C561" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="562" spans="1:3">
+      <c r="A562" s="1" t="inlineStr">
+        <is>
+          <t>9786053963714</t>
+        </is>
+      </c>
+      <c r="B562" s="1" t="inlineStr">
+        <is>
+          <t>Iconiumlu Azizler</t>
+        </is>
+      </c>
+      <c r="C562" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="563" spans="1:3">
+      <c r="A563" s="1" t="inlineStr">
+        <is>
+          <t>9789756899360</t>
+        </is>
+      </c>
+      <c r="B563" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu Kompozit Başlıkları</t>
+        </is>
+      </c>
+      <c r="C563" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="564" spans="1:3">
+      <c r="A564" s="1" t="inlineStr">
+        <is>
+          <t>9786053964810</t>
+        </is>
+      </c>
+      <c r="B564" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu Kent Modelinin Yayılımı</t>
+        </is>
+      </c>
+      <c r="C564" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="565" spans="1:3">
+      <c r="A565" s="1" t="inlineStr">
+        <is>
+          <t>9786053965206</t>
+        </is>
+      </c>
+      <c r="B565" s="1" t="inlineStr">
+        <is>
+          <t>Geldiklerinde Çirkince'ydi, Şimdi Şirince Mübadeleden bu yana Şirince'nin İnsan Tarihi</t>
+        </is>
+      </c>
+      <c r="C565" s="1">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="566" spans="1:3">
+      <c r="A566" s="1" t="inlineStr">
+        <is>
+          <t>9786053960614</t>
+        </is>
+      </c>
+      <c r="B566" s="1" t="inlineStr">
+        <is>
+          <t>Geç Antikçağ'da Hıristiyanlık</t>
+        </is>
+      </c>
+      <c r="C566" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="567" spans="1:3">
+      <c r="A567" s="1" t="inlineStr">
+        <is>
+          <t>9786053961093</t>
+        </is>
+      </c>
+      <c r="B567" s="1" t="inlineStr">
+        <is>
+          <t>Galaterra Galya'dan Galatya'ya</t>
+        </is>
+      </c>
+      <c r="C567" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="568" spans="1:3">
+      <c r="A568" s="1" t="inlineStr">
+        <is>
+          <t>9786053960065</t>
+        </is>
+      </c>
+      <c r="B568" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu Gezi Notları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C568" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="569" spans="1:3">
+      <c r="A569" s="1" t="inlineStr">
+        <is>
+          <t>9786053962205</t>
+        </is>
+      </c>
+      <c r="B569" s="1" t="inlineStr">
+        <is>
+          <t>Galata - Pera</t>
+        </is>
+      </c>
+      <c r="C569" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="570" spans="1:3">
+      <c r="A570" s="1" t="inlineStr">
+        <is>
+          <t>9786053962373</t>
+        </is>
+      </c>
+      <c r="B570" s="1" t="inlineStr">
+        <is>
+          <t>Galata - Pera (İngilizce)</t>
+        </is>
+      </c>
+      <c r="C570" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="571" spans="1:3">
+      <c r="A571" s="1" t="inlineStr">
+        <is>
+          <t>9789944750028</t>
+        </is>
+      </c>
+      <c r="B571" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu XIX. Yüzyılda Karya, Frigya, Likya, ve Pisidya Antik Kentlerine Yapılan Bir Gezinin Öyküsü</t>
+        </is>
+      </c>
+      <c r="C571" s="1">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="572" spans="1:3">
+      <c r="A572" s="1" t="inlineStr">
+        <is>
+          <t>9786053964513</t>
+        </is>
+      </c>
+      <c r="B572" s="1" t="inlineStr">
+        <is>
+          <t>I. Bohemund'dan Konstance'ye Kadar Antakya Haçlı Prensliği (1098-1149)</t>
+        </is>
+      </c>
+      <c r="C572" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="573" spans="1:3">
+      <c r="A573" s="1" t="inlineStr">
+        <is>
+          <t>9786053964797</t>
+        </is>
+      </c>
+      <c r="B573" s="1" t="inlineStr">
+        <is>
+          <t>Frig Kültürü ve Uygarlığı</t>
+        </is>
+      </c>
+      <c r="C573" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="574" spans="1:3">
+      <c r="A574" s="1" t="inlineStr">
+        <is>
+          <t>9786053964384</t>
+        </is>
+      </c>
+      <c r="B574" s="1" t="inlineStr">
+        <is>
+          <t>Filolojik Belgeler ve Arkeolojik Bulgular Işığında Eskiçağın Çocuk Kralları</t>
+        </is>
+      </c>
+      <c r="C574" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="575" spans="1:3">
+      <c r="A575" s="1" t="inlineStr">
+        <is>
+          <t>9789756561331</t>
+        </is>
+      </c>
+      <c r="B575" s="1" t="inlineStr">
+        <is>
+          <t>Ana Hatlarıyla Mezopotamya</t>
+        </is>
+      </c>
+      <c r="C575" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="576" spans="1:3">
+      <c r="A576" s="1" t="inlineStr">
+        <is>
+          <t>9789756561966</t>
+        </is>
+      </c>
+      <c r="B576" s="1" t="inlineStr">
+        <is>
+          <t>Fırat'a Karışan Öyküler</t>
+        </is>
+      </c>
+      <c r="C576" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="577" spans="1:3">
+      <c r="A577" s="1" t="inlineStr">
+        <is>
+          <t>9786053964773</t>
+        </is>
+      </c>
+      <c r="B577" s="1" t="inlineStr">
+        <is>
+          <t>Fırat Kıyısında Tanrı Krallar - Kommagene'de Yeni Kazılar ve Araştırmalar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C577" s="1">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="578" spans="1:3">
+      <c r="A578" s="1" t="inlineStr">
+        <is>
+          <t>9789756561492</t>
+        </is>
+      </c>
+      <c r="B578" s="1" t="inlineStr">
+        <is>
+          <t>Felsefeden Ekonomiye Antik Yunan Dünyası</t>
+        </is>
+      </c>
+      <c r="C578" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="579" spans="1:3">
+      <c r="A579" s="1" t="inlineStr">
+        <is>
+          <t>9789757538684</t>
+        </is>
+      </c>
+      <c r="B579" s="1" t="inlineStr">
+        <is>
+          <t>Amorium Orta Anadolu'da Bulunan Bir Geç Roma ve Bizans Kenti (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C579" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="580" spans="1:3">
+      <c r="A580" s="1" t="inlineStr">
+        <is>
+          <t>9786053961307</t>
+        </is>
+      </c>
+      <c r="B580" s="1" t="inlineStr">
+        <is>
+          <t>Fasad Tasarımı</t>
+        </is>
+      </c>
+      <c r="C580" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="581" spans="1:3">
+      <c r="A581" s="1" t="inlineStr">
+        <is>
+          <t>9786053963158</t>
+        </is>
+      </c>
+      <c r="B581" s="1" t="inlineStr">
+        <is>
+          <t>Hunların Hakanı Atilla</t>
+        </is>
+      </c>
+      <c r="C581" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="582" spans="1:3">
+      <c r="A582" s="1" t="inlineStr">
+        <is>
+          <t>9786053965220</t>
+        </is>
+      </c>
+      <c r="B582" s="1" t="inlineStr">
+        <is>
+          <t>Etnoarkeolojik Yaklaşımlarla Troya'nın Prehistorik Dönem Dokuma Aletleri</t>
+        </is>
+      </c>
+      <c r="C582" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="583" spans="1:3">
+      <c r="A583" s="1" t="inlineStr">
+        <is>
+          <t>9789757538042</t>
+        </is>
+      </c>
+      <c r="B583" s="1" t="inlineStr">
+        <is>
+          <t>Doğada Bilimde Sanatta Altın Oran</t>
+        </is>
+      </c>
+      <c r="C583" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="584" spans="1:3">
+      <c r="A584" s="1" t="inlineStr">
+        <is>
+          <t>9786053964711</t>
+        </is>
+      </c>
+      <c r="B584" s="1" t="inlineStr">
+        <is>
+          <t>Eskiçağ Yazıları 12</t>
+        </is>
+      </c>
+      <c r="C584" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="585" spans="1:3">
+      <c r="A585" s="1" t="inlineStr">
+        <is>
+          <t>9786053960157</t>
+        </is>
+      </c>
+      <c r="B585" s="1" t="inlineStr">
+        <is>
+          <t>Homeros İlahileri</t>
+        </is>
+      </c>
+      <c r="C585" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="586" spans="1:3">
+      <c r="A586" s="1" t="inlineStr">
+        <is>
+          <t>9786053961727</t>
+        </is>
+      </c>
+      <c r="B586" s="1" t="inlineStr">
+        <is>
+          <t>Altı Bin Düğüm Bir Yevmiye Gördes</t>
+        </is>
+      </c>
+      <c r="C586" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="587" spans="1:3">
+      <c r="A587" s="1" t="inlineStr">
+        <is>
+          <t>9786053962229</t>
+        </is>
+      </c>
+      <c r="B587" s="1" t="inlineStr">
+        <is>
+          <t>Hititlerde Öteki Kurban ve Büyü-Cenaze/ Diğer Ritüeller</t>
+        </is>
+      </c>
+      <c r="C587" s="1">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="588" spans="1:3">
+      <c r="A588" s="1" t="inlineStr">
+        <is>
+          <t>9786053960348</t>
+        </is>
+      </c>
+      <c r="B588" s="1" t="inlineStr">
+        <is>
+          <t>Kültürel Atamız Homeros ve Odysseia</t>
+        </is>
+      </c>
+      <c r="C588" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="589" spans="1:3">
+      <c r="A589" s="1" t="inlineStr">
+        <is>
+          <t>9786053964490</t>
+        </is>
+      </c>
+      <c r="B589" s="1" t="inlineStr">
+        <is>
+          <t>Eskiçağ Yazıları 11</t>
+        </is>
+      </c>
+      <c r="C589" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="590" spans="1:3">
+      <c r="A590" s="1" t="inlineStr">
+        <is>
+          <t>9789756561768</t>
+        </is>
+      </c>
+      <c r="B590" s="1" t="inlineStr">
+        <is>
+          <t>Hititler Döneminde Anadolu'da Ekmek (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C590" s="1">
+        <v>37.04</v>
+      </c>
+    </row>
+    <row r="591" spans="1:3">
+      <c r="A591" s="1" t="inlineStr">
+        <is>
+          <t>9786053960522</t>
+        </is>
+      </c>
+      <c r="B591" s="1" t="inlineStr">
+        <is>
+          <t>Altan Çilingiroğlu'na Armağan /Yukarı Denizin Kıyısına Urartu Krallığı'na Adanmış Bir Hayat (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C591" s="1">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="592" spans="1:3">
+      <c r="A592" s="1" t="inlineStr">
+        <is>
+          <t>9786053960355</t>
+        </is>
+      </c>
+      <c r="B592" s="1" t="inlineStr">
+        <is>
+          <t>Kültürel Atamız Homeros ve İlyada</t>
+        </is>
+      </c>
+      <c r="C592" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="593" spans="1:3">
+      <c r="A593" s="1" t="inlineStr">
+        <is>
+          <t>9786053964155</t>
+        </is>
+      </c>
+      <c r="B593" s="1" t="inlineStr">
+        <is>
+          <t>Eskiçağ Yazıları 10</t>
+        </is>
+      </c>
+      <c r="C593" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="594" spans="1:3">
+      <c r="A594" s="1" t="inlineStr">
+        <is>
+          <t>9786053961239</t>
+        </is>
+      </c>
+      <c r="B594" s="1" t="inlineStr">
+        <is>
+          <t>Allianoi Gerçeği</t>
+        </is>
+      </c>
+      <c r="C594" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="595" spans="1:3">
+      <c r="A595" s="1" t="inlineStr">
+        <is>
+          <t>9789756561775</t>
+        </is>
+      </c>
+      <c r="B595" s="1" t="inlineStr">
+        <is>
+          <t>Hititler Devrinde Anadolu - 3</t>
+        </is>
+      </c>
+      <c r="C595" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="596" spans="1:3">
+      <c r="A596" s="1" t="inlineStr">
+        <is>
+          <t>9789756561393</t>
+        </is>
+      </c>
+      <c r="B596" s="1" t="inlineStr">
+        <is>
+          <t>Hititler Devrinde Anadolu - 2</t>
+        </is>
+      </c>
+      <c r="C596" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="597" spans="1:3">
+      <c r="A597" s="1" t="inlineStr">
+        <is>
+          <t>9786053964162</t>
+        </is>
+      </c>
+      <c r="B597" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Asyada Keşifler (2 Cilt)</t>
+        </is>
+      </c>
+      <c r="C597" s="1">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="598" spans="1:3">
+      <c r="A598" s="1" t="inlineStr">
+        <is>
+          <t>9789757538051</t>
+        </is>
+      </c>
+      <c r="B598" s="1" t="inlineStr">
+        <is>
+          <t>Alkım Konferansları</t>
+        </is>
+      </c>
+      <c r="C598" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="599" spans="1:3">
+      <c r="A599" s="1" t="inlineStr">
+        <is>
+          <t>9786053963851</t>
+        </is>
+      </c>
+      <c r="B599" s="1" t="inlineStr">
+        <is>
+          <t>Eskiçağ Yazıları 9</t>
+        </is>
+      </c>
+      <c r="C599" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="600" spans="1:3">
+      <c r="A600" s="1" t="inlineStr">
+        <is>
+          <t>9786053963844</t>
+        </is>
+      </c>
+      <c r="B600" s="1" t="inlineStr">
+        <is>
+          <t>Eskiçağ Yazıları 8</t>
+        </is>
+      </c>
+      <c r="C600" s="1">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="601" spans="1:3">
+      <c r="A601" s="1" t="inlineStr">
+        <is>
+          <t>9789756561126</t>
+        </is>
+      </c>
+      <c r="B601" s="1" t="inlineStr">
+        <is>
+          <t>Hititler Devrinde Anadolu - 1</t>
+        </is>
+      </c>
+      <c r="C601" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="602" spans="1:3">
+      <c r="A602" s="1" t="inlineStr">
+        <is>
+          <t>9786053963226</t>
+        </is>
+      </c>
+      <c r="B602" s="1" t="inlineStr">
+        <is>
+          <t>Eskiçağ Yazıları 7</t>
+        </is>
+      </c>
+      <c r="C602" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="603" spans="1:3">
+      <c r="A603" s="1" t="inlineStr">
+        <is>
+          <t>9789757538922</t>
+        </is>
+      </c>
+      <c r="B603" s="1" t="inlineStr">
+        <is>
+          <t>Aleksandros ya da Düzmece Yalvaç</t>
+        </is>
+      </c>
+      <c r="C603" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="604" spans="1:3">
+      <c r="A604" s="1" t="inlineStr">
+        <is>
+          <t>9786053962687</t>
+        </is>
+      </c>
+      <c r="B604" s="1" t="inlineStr">
+        <is>
+          <t>Eskiçağ Yazıları 6</t>
+        </is>
+      </c>
+      <c r="C604" s="1">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="605" spans="1:3">
+      <c r="A605" s="1" t="inlineStr">
+        <is>
+          <t>9786053962366</t>
+        </is>
+      </c>
+      <c r="B605" s="1" t="inlineStr">
+        <is>
+          <t>Eskiçağ Yazıları 5</t>
+        </is>
+      </c>
+      <c r="C605" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="606" spans="1:3">
+      <c r="A606" s="1" t="inlineStr">
+        <is>
+          <t>9786053960256</t>
+        </is>
+      </c>
+      <c r="B606" s="1" t="inlineStr">
+        <is>
+          <t>Hitit Kralı 4. Tudhaliya</t>
+        </is>
+      </c>
+      <c r="C606" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="607" spans="1:3">
+      <c r="A607" s="1" t="inlineStr">
+        <is>
+          <t>9786053964391</t>
+        </is>
+      </c>
+      <c r="B607" s="1" t="inlineStr">
+        <is>
+          <t>Aksaray - Belisırma</t>
+        </is>
+      </c>
+      <c r="C607" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="608" spans="1:3">
+      <c r="A608" s="1" t="inlineStr">
+        <is>
+          <t>9786053964841</t>
+        </is>
+      </c>
+      <c r="B608" s="1" t="inlineStr">
+        <is>
+          <t>Akdeniz'in En Büyük Antik Tersanesi</t>
+        </is>
+      </c>
+      <c r="C608" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="609" spans="1:3">
+      <c r="A609" s="1" t="inlineStr">
+        <is>
+          <t>9786053962557</t>
+        </is>
+      </c>
+      <c r="B609" s="1" t="inlineStr">
+        <is>
+          <t>Akademik ve Disiplinlerarası Yeni Sanat Eleştirisi Kuramı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C609" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="610" spans="1:3">
+      <c r="A610" s="1" t="inlineStr">
+        <is>
+          <t>9786053962328</t>
+        </is>
+      </c>
+      <c r="B610" s="1" t="inlineStr">
+        <is>
+          <t>Eskiçağ Yazıları 4</t>
+        </is>
+      </c>
+      <c r="C610" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="611" spans="1:3">
+      <c r="A611" s="1" t="inlineStr">
+        <is>
+          <t>9789756561423</t>
+        </is>
+      </c>
+      <c r="B611" s="1" t="inlineStr">
+        <is>
+          <t>Köyden Kente Yakındoğu'da İlk Yerleşimler 1 - 2</t>
+        </is>
+      </c>
+      <c r="C611" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="612" spans="1:3">
+      <c r="A612" s="1" t="inlineStr">
+        <is>
+          <t>9786053962083</t>
+        </is>
+      </c>
+      <c r="B612" s="1" t="inlineStr">
+        <is>
+          <t>Eskiçağ Yazıları - 3</t>
+        </is>
+      </c>
+      <c r="C612" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="613" spans="1:3">
+      <c r="A613" s="1" t="inlineStr">
+        <is>
+          <t>9786053961956</t>
+        </is>
+      </c>
+      <c r="B613" s="1" t="inlineStr">
+        <is>
+          <t>Eskiçağ Yazıları - 2</t>
+        </is>
+      </c>
+      <c r="C613" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="614" spans="1:3">
+      <c r="A614" s="1" t="inlineStr">
+        <is>
+          <t>9786053964001</t>
+        </is>
+      </c>
+      <c r="B614" s="1" t="inlineStr">
+        <is>
+          <t>Ahmet Ünal Armağanı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C614" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="615" spans="1:3">
+      <c r="A615" s="1" t="inlineStr">
+        <is>
+          <t>9786053961949</t>
+        </is>
+      </c>
+      <c r="B615" s="1" t="inlineStr">
+        <is>
+          <t>Eskiçağ Yazıları 1</t>
+        </is>
+      </c>
+      <c r="C615" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="616" spans="1:3">
+      <c r="A616" s="1" t="inlineStr">
+        <is>
+          <t>9789756561140</t>
+        </is>
+      </c>
+      <c r="B616" s="1" t="inlineStr">
+        <is>
+          <t>Filozof İmparator Marcus Aurelius Antoninus</t>
+        </is>
+      </c>
+      <c r="C616" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="617" spans="1:3">
+      <c r="A617" s="1" t="inlineStr">
+        <is>
+          <t>9786053961369</t>
+        </is>
+      </c>
+      <c r="B617" s="1" t="inlineStr">
+        <is>
+          <t>Eskiçağ Rehberi</t>
+        </is>
+      </c>
+      <c r="C617" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="618" spans="1:3">
+      <c r="A618" s="1" t="inlineStr">
+        <is>
+          <t>9786053964506</t>
+        </is>
+      </c>
+      <c r="B618" s="1" t="inlineStr">
+        <is>
+          <t>Eskiçağ Mezopotamyası’nda Liderler Krallar Kahramanlar</t>
+        </is>
+      </c>
+      <c r="C618" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="619" spans="1:3">
+      <c r="A619" s="1" t="inlineStr">
+        <is>
+          <t>9789756561256</t>
+        </is>
+      </c>
+      <c r="B619" s="1" t="inlineStr">
+        <is>
+          <t>Eski Yunan ve Roma'da Tekinsizlik Antik Edebiyatta Hayalet Hikayeleri</t>
+        </is>
+      </c>
+      <c r="C619" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="620" spans="1:3">
+      <c r="A620" s="1" t="inlineStr">
+        <is>
+          <t>9786053960577</t>
+        </is>
+      </c>
+      <c r="B620" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de Son Avcı - Toplayıcılar</t>
+        </is>
+      </c>
+      <c r="C620" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="621" spans="1:3">
+      <c r="A621" s="1" t="inlineStr">
+        <is>
+          <t>9786053963165</t>
+        </is>
+      </c>
+      <c r="B621" s="1" t="inlineStr">
+        <is>
+          <t>Eski Yunan ve Roma'da Büyü ve Büyücülük</t>
+        </is>
+      </c>
+      <c r="C621" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="622" spans="1:3">
+      <c r="A622" s="1" t="inlineStr">
+        <is>
+          <t>9786053961321</t>
+        </is>
+      </c>
+      <c r="B622" s="1" t="inlineStr">
+        <is>
+          <t>Historia Augusta Hadrianus</t>
+        </is>
+      </c>
+      <c r="C622" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="623" spans="1:3">
+      <c r="A623" s="1" t="inlineStr">
+        <is>
+          <t>9786053960232</t>
+        </is>
+      </c>
+      <c r="B623" s="1" t="inlineStr">
+        <is>
+          <t>Afrodisyas</t>
+        </is>
+      </c>
+      <c r="C623" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="624" spans="1:3">
+      <c r="A624" s="1" t="inlineStr">
+        <is>
+          <t>9786053964148</t>
+        </is>
+      </c>
+      <c r="B624" s="1" t="inlineStr">
+        <is>
+          <t>Eski Yunan ve Roma Kaplar - İşlevler</t>
+        </is>
+      </c>
+      <c r="C624" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="625" spans="1:3">
+      <c r="A625" s="1" t="inlineStr">
+        <is>
+          <t>9789944750103</t>
+        </is>
+      </c>
+      <c r="B625" s="1" t="inlineStr">
+        <is>
+          <t>Knidos - Mavide Uyuyan Güzel</t>
+        </is>
+      </c>
+      <c r="C625" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="626" spans="1:3">
+      <c r="A626" s="1" t="inlineStr">
+        <is>
+          <t>9786053961611</t>
+        </is>
+      </c>
+      <c r="B626" s="1" t="inlineStr">
+        <is>
+          <t>Eski Yunan Dramalarında Anaerkil İzler</t>
+        </is>
+      </c>
+      <c r="C626" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="627" spans="1:3">
+      <c r="A627" s="1" t="inlineStr">
+        <is>
+          <t>9786053963868</t>
+        </is>
+      </c>
+      <c r="B627" s="1" t="inlineStr">
+        <is>
+          <t>Eski Yakındoğu Üzerine Notlar</t>
+        </is>
+      </c>
+      <c r="C627" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="628" spans="1:3">
+      <c r="A628" s="1" t="inlineStr">
+        <is>
+          <t>9786053964742</t>
+        </is>
+      </c>
+      <c r="B628" s="1" t="inlineStr">
+        <is>
+          <t>Eski Mezopotamya Toplumlarında Yılanlar Ejderhalar ve Tanrılar</t>
+        </is>
+      </c>
+      <c r="C628" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="629" spans="1:3">
+      <c r="A629" s="1" t="inlineStr">
+        <is>
+          <t>9789756561720</t>
+        </is>
+      </c>
+      <c r="B629" s="1" t="inlineStr">
+        <is>
+          <t>Hierapolis Tiyatro Kabartmaları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C629" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="630" spans="1:3">
+      <c r="A630" s="1" t="inlineStr">
+        <is>
+          <t>9786053961857</t>
+        </is>
+      </c>
+      <c r="B630" s="1" t="inlineStr">
+        <is>
+          <t>Hero ile Leander - Ovidius</t>
+        </is>
+      </c>
+      <c r="C630" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="631" spans="1:3">
+      <c r="A631" s="1" t="inlineStr">
+        <is>
+          <t>9786053964872</t>
+        </is>
+      </c>
+      <c r="B631" s="1" t="inlineStr">
+        <is>
+          <t>Eski Mezopotamya'da Ekonomik Hayat</t>
+        </is>
+      </c>
+      <c r="C631" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="632" spans="1:3">
+      <c r="A632" s="1" t="inlineStr">
+        <is>
+          <t>9786053965077</t>
+        </is>
+      </c>
+      <c r="B632" s="1" t="inlineStr">
+        <is>
+          <t>Eski Mezopotamya Dini Ritüeller ve Kullanılan Objeler</t>
+        </is>
+      </c>
+      <c r="C632" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="633" spans="1:3">
+      <c r="A633" s="1" t="inlineStr">
+        <is>
+          <t>9786053960485</t>
+        </is>
+      </c>
+      <c r="B633" s="1" t="inlineStr">
+        <is>
+          <t>Eski Kartpostallarla Batı Anadolu'da Antik Kentler</t>
+        </is>
+      </c>
+      <c r="C633" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="634" spans="1:3">
+      <c r="A634" s="1" t="inlineStr">
+        <is>
+          <t>9786053960911</t>
+        </is>
+      </c>
+      <c r="B634" s="1" t="inlineStr">
+        <is>
+          <t>Hermesler Hermesi - İslam Kaynakları Işığında Hermes ve Hermetik Düşünce</t>
+        </is>
+      </c>
+      <c r="C634" s="1">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="635" spans="1:3">
+      <c r="A635" s="1" t="inlineStr">
+        <is>
+          <t>9786053960980</t>
+        </is>
+      </c>
+      <c r="B635" s="1" t="inlineStr">
+        <is>
+          <t>Eski Kartpostallarda Şehir Güzeli İzmir</t>
+        </is>
+      </c>
+      <c r="C635" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="636" spans="1:3">
+      <c r="A636" s="1" t="inlineStr">
+        <is>
+          <t>9786053961499</t>
+        </is>
+      </c>
+      <c r="B636" s="1" t="inlineStr">
+        <is>
+          <t>Eski Kartpostallarda Ayasofya</t>
+        </is>
+      </c>
+      <c r="C636" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="637" spans="1:3">
+      <c r="A637" s="1" t="inlineStr">
+        <is>
+          <t>9786053963721</t>
+        </is>
+      </c>
+      <c r="B637" s="1" t="inlineStr">
+        <is>
+          <t>Eski İranda Zerdüştlük ve Kutsal Ateş</t>
+        </is>
+      </c>
+      <c r="C637" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="638" spans="1:3">
+      <c r="A638" s="1" t="inlineStr">
+        <is>
+          <t>9789756561713</t>
+        </is>
+      </c>
+      <c r="B638" s="1" t="inlineStr">
+        <is>
+          <t>Eski Haritalarda Batı Anadolu</t>
+        </is>
+      </c>
+      <c r="C638" s="1">
+        <v>19.44</v>
+      </c>
+    </row>
+    <row r="639" spans="1:3">
+      <c r="A639" s="1" t="inlineStr">
+        <is>
+          <t>9786053961017</t>
+        </is>
+      </c>
+      <c r="B639" s="1" t="inlineStr">
+        <is>
+          <t>Hellenistik ve Roma Çağlarında Likya'da Yerel Tanrı ve Tanrıçalar</t>
+        </is>
+      </c>
+      <c r="C639" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="640" spans="1:3">
+      <c r="A640" s="1" t="inlineStr">
+        <is>
+          <t>9786053960652</t>
+        </is>
+      </c>
+      <c r="B640" s="1" t="inlineStr">
+        <is>
+          <t>Eski Haritalarla Karadeniz</t>
+        </is>
+      </c>
+      <c r="C640" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="641" spans="1:3">
+      <c r="A641" s="1" t="inlineStr">
+        <is>
+          <t>9786053961000</t>
+        </is>
+      </c>
+      <c r="B641" s="1" t="inlineStr">
+        <is>
+          <t>Hellenistik ve Roma Çağlarında Likya'da Kent Birlikleri</t>
+        </is>
+      </c>
+      <c r="C641" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="642" spans="1:3">
+      <c r="A642" s="1" t="inlineStr">
+        <is>
+          <t>9789944750196</t>
+        </is>
+      </c>
+      <c r="B642" s="1" t="inlineStr">
+        <is>
+          <t>Eski Eser Yağması</t>
+        </is>
+      </c>
+      <c r="C642" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="643" spans="1:3">
+      <c r="A643" s="1" t="inlineStr">
+        <is>
+          <t>9786053965275</t>
+        </is>
+      </c>
+      <c r="B643" s="1" t="inlineStr">
+        <is>
+          <t>Hellenistik ve Roma Çağı Anadolu Okul Vakıfları</t>
+        </is>
+      </c>
+      <c r="C643" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="644" spans="1:3">
+      <c r="A644" s="1" t="inlineStr">
+        <is>
+          <t>9786053960850</t>
+        </is>
+      </c>
+      <c r="B644" s="1" t="inlineStr">
+        <is>
+          <t>Eskiçağ'da İstanbul'da Balık ve Balıkçılık</t>
+        </is>
+      </c>
+      <c r="C644" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="645" spans="1:3">
+      <c r="A645" s="1" t="inlineStr">
+        <is>
+          <t>9786053963479</t>
+        </is>
+      </c>
+      <c r="B645" s="1" t="inlineStr">
+        <is>
+          <t>Eski Çağ'da Bankacılığın Doğuşu ve Gelişmesi</t>
+        </is>
+      </c>
+      <c r="C645" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="646" spans="1:3">
+      <c r="A646" s="1" t="inlineStr">
+        <is>
+          <t>9786053960447</t>
+        </is>
+      </c>
+      <c r="B646" s="1" t="inlineStr">
+        <is>
+          <t>Erzurum Arkeoloji Müzesi Roma Sikkeleri</t>
+        </is>
+      </c>
+      <c r="C646" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="647" spans="1:3">
+      <c r="A647" s="1" t="inlineStr">
+        <is>
+          <t>9789756899476</t>
+        </is>
+      </c>
+      <c r="B647" s="1" t="inlineStr">
+        <is>
+          <t>Erken Osmanlı Sanatı Beyliklerin Mirası / Akdeniz'de İslam Sanatı</t>
+        </is>
+      </c>
+      <c r="C647" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="648" spans="1:3">
+      <c r="A648" s="1" t="inlineStr">
+        <is>
+          <t>9786053962960</t>
+        </is>
+      </c>
+      <c r="B648" s="1" t="inlineStr">
+        <is>
+          <t>Helenistik Grekçe</t>
+        </is>
+      </c>
+      <c r="C648" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="649" spans="1:3">
+      <c r="A649" s="1" t="inlineStr">
+        <is>
+          <t>9786053963431</t>
+        </is>
+      </c>
+      <c r="B649" s="1" t="inlineStr">
+        <is>
+          <t>Erken Hıristiyan Sanatı</t>
+        </is>
+      </c>
+      <c r="C649" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="650" spans="1:3">
+      <c r="A650" s="1" t="inlineStr">
+        <is>
+          <t>9786053960188</t>
+        </is>
+      </c>
+      <c r="B650" s="1" t="inlineStr">
+        <is>
+          <t>Erken Hiristiyanlık Sanatına Giriş (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C650" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="651" spans="1:3">
+      <c r="A651" s="1" t="inlineStr">
+        <is>
+          <t>9786053964575</t>
+        </is>
+      </c>
+      <c r="B651" s="1" t="inlineStr">
+        <is>
+          <t>Hellenistik Devir Heykeltraşlığı-3</t>
+        </is>
+      </c>
+      <c r="C651" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="652" spans="1:3">
+      <c r="A652" s="1" t="inlineStr">
+        <is>
+          <t>9786053962113</t>
+        </is>
+      </c>
+      <c r="B652" s="1" t="inlineStr">
+        <is>
+          <t>Ene'l Hak'dan Enelpi'ye</t>
+        </is>
+      </c>
+      <c r="C652" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="653" spans="1:3">
+      <c r="A653" s="1" t="inlineStr">
+        <is>
+          <t>9786053964131</t>
+        </is>
+      </c>
+      <c r="B653" s="1" t="inlineStr">
+        <is>
+          <t>Hellenistik Devir Heykeltraşlığı-2</t>
+        </is>
+      </c>
+      <c r="C653" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="654" spans="1:3">
+      <c r="A654" s="1" t="inlineStr">
+        <is>
+          <t>9786053962632</t>
+        </is>
+      </c>
+      <c r="B654" s="1" t="inlineStr">
+        <is>
+          <t>Endüstriyel Ürünleri Biçimlendiren Tasarım Akımları 1850-1950</t>
+        </is>
+      </c>
+      <c r="C654" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="655" spans="1:3">
+      <c r="A655" s="1" t="inlineStr">
+        <is>
+          <t>9789756899267</t>
+        </is>
+      </c>
+      <c r="B655" s="1" t="inlineStr">
+        <is>
+          <t>Efsuncu Orpheus - Orpheus, The Magician</t>
+        </is>
+      </c>
+      <c r="C655" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="656" spans="1:3">
+      <c r="A656" s="1" t="inlineStr">
+        <is>
+          <t>9786053964124</t>
+        </is>
+      </c>
+      <c r="B656" s="1" t="inlineStr">
+        <is>
+          <t>Hellenistik Devir Heykeltraşlığı-1</t>
+        </is>
+      </c>
+      <c r="C656" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="657" spans="1:3">
+      <c r="A657" s="1" t="inlineStr">
+        <is>
+          <t>9789756561270</t>
+        </is>
+      </c>
+      <c r="B657" s="1" t="inlineStr">
+        <is>
+          <t>Efsanelerden Günümüze İstanbul Seçme Yazılar 1</t>
+        </is>
+      </c>
+      <c r="C657" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="658" spans="1:3">
+      <c r="A658" s="1" t="inlineStr">
+        <is>
+          <t>9786053963219</t>
+        </is>
+      </c>
+      <c r="B658" s="1" t="inlineStr">
+        <is>
+          <t>Efes'in Öyküsü</t>
+        </is>
+      </c>
+      <c r="C658" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="659" spans="1:3">
+      <c r="A659" s="1" t="inlineStr">
+        <is>
+          <t>9789944750233</t>
+        </is>
+      </c>
+      <c r="B659" s="1" t="inlineStr">
+        <is>
+          <t>Hellen ve Roma Tarihinin Ana Hatları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C659" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="660" spans="1:3">
+      <c r="A660" s="1" t="inlineStr">
+        <is>
+          <t>9786053965343</t>
+        </is>
+      </c>
+      <c r="B660" s="1" t="inlineStr">
+        <is>
+          <t>Edirne Kaleleri</t>
+        </is>
+      </c>
+      <c r="C660" s="1">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="661" spans="1:3">
+      <c r="A661" s="1" t="inlineStr">
+        <is>
+          <t>9786053963882</t>
+        </is>
+      </c>
+      <c r="B661" s="1" t="inlineStr">
+        <is>
+          <t>Eastern Life And Scenery</t>
+        </is>
+      </c>
+      <c r="C661" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="662" spans="1:3">
+      <c r="A662" s="1" t="inlineStr">
+        <is>
+          <t>9786053963981</t>
+        </is>
+      </c>
+      <c r="B662" s="1" t="inlineStr">
+        <is>
+          <t>Doğu-Batı Arasında Teknoloji Transferi (Geç Ortaçağlar)</t>
+        </is>
+      </c>
+      <c r="C662" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="663" spans="1:3">
+      <c r="A663" s="1" t="inlineStr">
+        <is>
+          <t>9789756561225</t>
+        </is>
+      </c>
+      <c r="B663" s="1" t="inlineStr">
+        <is>
+          <t>Doğu ve Güneydoğu Dolmenleri Işığında Anadolu Megalitleri</t>
+        </is>
+      </c>
+      <c r="C663" s="1">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="664" spans="1:3">
+      <c r="A664" s="1" t="inlineStr">
+        <is>
+          <t>9786053962694</t>
+        </is>
+      </c>
+      <c r="B664" s="1" t="inlineStr">
+        <is>
+          <t>Doğu Dağlık Kilikia Bölgesi Roma İmparatorluk Dönemi Detaylandırılmamış Korinth Başlıkları</t>
+        </is>
+      </c>
+      <c r="C664" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="665" spans="1:3">
+      <c r="A665" s="1" t="inlineStr">
+        <is>
+          <t>9789757538905</t>
+        </is>
+      </c>
+      <c r="B665" s="1" t="inlineStr">
+        <is>
+          <t>Doğu Anadolu'da Urartu Sulama Kanalları</t>
+        </is>
+      </c>
+      <c r="C665" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="666" spans="1:3">
+      <c r="A666" s="1" t="inlineStr">
+        <is>
+          <t>9789756899717</t>
+        </is>
+      </c>
+      <c r="B666" s="1" t="inlineStr">
+        <is>
+          <t>Havadan Nemrut</t>
+        </is>
+      </c>
+      <c r="C666" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="667" spans="1:3">
+      <c r="A667" s="1" t="inlineStr">
+        <is>
+          <t>9786053962359</t>
+        </is>
+      </c>
+      <c r="B667" s="1" t="inlineStr">
+        <is>
+          <t>Doğu Anadolu Yayla Kültürü ve Yayla Mimarisi</t>
+        </is>
+      </c>
+      <c r="C667" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="668" spans="1:3">
+      <c r="A668" s="1" t="inlineStr">
+        <is>
+          <t>9789756899724</t>
+        </is>
+      </c>
+      <c r="B668" s="1" t="inlineStr">
+        <is>
+          <t>Nemrut From The Air</t>
+        </is>
+      </c>
+      <c r="C668" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="669" spans="1:3">
+      <c r="A669" s="1" t="inlineStr">
+        <is>
+          <t>9786053961567</t>
+        </is>
+      </c>
+      <c r="B669" s="1" t="inlineStr">
+        <is>
+          <t>Doğu Anadolu Erken Transkafkasya Kültürü</t>
+        </is>
+      </c>
+      <c r="C669" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="670" spans="1:3">
+      <c r="A670" s="1" t="inlineStr">
+        <is>
+          <t>9786053964957</t>
+        </is>
+      </c>
+      <c r="B670" s="1" t="inlineStr">
+        <is>
+          <t>Hammaddeden Ustalara Tarihöncesi Arkeolojisinde Malzeme</t>
+        </is>
+      </c>
+      <c r="C670" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="671" spans="1:3">
+      <c r="A671" s="1" t="inlineStr">
+        <is>
+          <t>9789756561386</t>
+        </is>
+      </c>
+      <c r="B671" s="1" t="inlineStr">
+        <is>
+          <t>Doğu Anadolu Bölgesi'nde Erken Demir Çağı ve Nekropolleri</t>
+        </is>
+      </c>
+      <c r="C671" s="1">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="672" spans="1:3">
+      <c r="A672" s="1" t="inlineStr">
+        <is>
+          <t>9786053965022</t>
+        </is>
+      </c>
+      <c r="B672" s="1" t="inlineStr">
+        <is>
+          <t>Halikarnas Balıkçısı'nın Mirası</t>
+        </is>
+      </c>
+      <c r="C672" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="673" spans="1:3">
+      <c r="A673" s="1" t="inlineStr">
+        <is>
+          <t>9786053964247</t>
+        </is>
+      </c>
+      <c r="B673" s="1" t="inlineStr">
+        <is>
+          <t>Doğu Akdeniz'de Amphoralar</t>
+        </is>
+      </c>
+      <c r="C673" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="674" spans="1:3">
+      <c r="A674" s="1" t="inlineStr">
+        <is>
+          <t>9786053964117</t>
+        </is>
+      </c>
+      <c r="B674" s="1" t="inlineStr">
+        <is>
+          <t>Die Heerstrasse Von Belgrad Nach Constantinopel</t>
+        </is>
+      </c>
+      <c r="C674" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="675" spans="1:3">
+      <c r="A675" s="1" t="inlineStr">
+        <is>
+          <t>9786053961277</t>
+        </is>
+      </c>
+      <c r="B675" s="1" t="inlineStr">
+        <is>
+          <t>Halet Çambel - Nimet Özgüç</t>
+        </is>
+      </c>
+      <c r="C675" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="676" spans="1:3">
+      <c r="A676" s="1" t="inlineStr">
+        <is>
+          <t>9786053963387</t>
+        </is>
+      </c>
+      <c r="B676" s="1" t="inlineStr">
+        <is>
+          <t>Deprem Yüklerine Uygun Doğu Anadolu Köy Evleri</t>
+        </is>
+      </c>
+      <c r="C676" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="677" spans="1:3">
+      <c r="A677" s="1" t="inlineStr">
+        <is>
+          <t>9786053962649</t>
+        </is>
+      </c>
+      <c r="B677" s="1" t="inlineStr">
+        <is>
+          <t>Demre - Myra Aziz Nikolaos Kilisesi</t>
+        </is>
+      </c>
+      <c r="C677" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="678" spans="1:3">
+      <c r="A678" s="1" t="inlineStr">
+        <is>
+          <t>9786053960997</t>
+        </is>
+      </c>
+      <c r="B678" s="1" t="inlineStr">
+        <is>
+          <t>Halet Abla Destanı</t>
+        </is>
+      </c>
+      <c r="C678" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="679" spans="1:3">
+      <c r="A679" s="1" t="inlineStr">
+        <is>
+          <t>9786053962656</t>
+        </is>
+      </c>
+      <c r="B679" s="1" t="inlineStr">
+        <is>
+          <t>Demre - Myra Aziz Nikolaos Kilisesi - Rusça</t>
+        </is>
+      </c>
+      <c r="C679" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="680" spans="1:3">
+      <c r="A680" s="1" t="inlineStr">
+        <is>
+          <t>9786053963608</t>
+        </is>
+      </c>
+      <c r="B680" s="1" t="inlineStr">
+        <is>
+          <t>Çölü Fethetmek Geç Antikçağ'da Mısır Manastırları</t>
+        </is>
+      </c>
+      <c r="C680" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="681" spans="1:3">
+      <c r="A681" s="1" t="inlineStr">
+        <is>
+          <t>9786053961819</t>
+        </is>
+      </c>
+      <c r="B681" s="1" t="inlineStr">
+        <is>
+          <t>Haleplibahçe Mozaikleri Şanlıurfa / Edessa (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C681" s="1">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="682" spans="1:3">
+      <c r="A682" s="1" t="inlineStr">
+        <is>
+          <t>9789757538646</t>
+        </is>
+      </c>
+      <c r="B682" s="1" t="inlineStr">
+        <is>
+          <t>Çok Dilli Arkeoloji Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C682" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="683" spans="1:3">
+      <c r="A683" s="1" t="inlineStr">
+        <is>
+          <t>9786053963288</t>
+        </is>
+      </c>
+      <c r="B683" s="1" t="inlineStr">
+        <is>
+          <t>Çivi Yazılı Metinler ve Arkeolojik Kaynaklar Işığında Asur İmparatorluk Dönemi Kraliçeleri</t>
+        </is>
+      </c>
+      <c r="C683" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="684" spans="1:3">
+      <c r="A684" s="1" t="inlineStr">
+        <is>
+          <t>9786053962380</t>
+        </is>
+      </c>
+      <c r="B684" s="1" t="inlineStr">
+        <is>
+          <t>HAGIA SOPHIA In Old Picture Postcard</t>
+        </is>
+      </c>
+      <c r="C684" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="685" spans="1:3">
+      <c r="A685" s="1" t="inlineStr">
+        <is>
+          <t>9786053963837</t>
+        </is>
+      </c>
+      <c r="B685" s="1" t="inlineStr">
+        <is>
+          <t>Hacıbaba Dağı - Akron 11</t>
+        </is>
+      </c>
+      <c r="C685" s="1">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="686" spans="1:3">
+      <c r="A686" s="1" t="inlineStr">
+        <is>
+          <t>9789944750158</t>
+        </is>
+      </c>
+      <c r="B686" s="1" t="inlineStr">
+        <is>
+          <t>Çifte Balta Labrys</t>
+        </is>
+      </c>
+      <c r="C686" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="687" spans="1:3">
+      <c r="A687" s="1" t="inlineStr">
+        <is>
+          <t>9786053962106</t>
+        </is>
+      </c>
+      <c r="B687" s="1" t="inlineStr">
+        <is>
+          <t>Çerkes Arkeolojisi ve Sanatı Karşılaştırmalı Maykop ve Anadolu Hazineleri</t>
+        </is>
+      </c>
+      <c r="C687" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="688" spans="1:3">
+      <c r="A688" s="1" t="inlineStr">
+        <is>
+          <t>9786053960409</t>
+        </is>
+      </c>
+      <c r="B688" s="1" t="inlineStr">
+        <is>
+          <t>Gültekin Çizgen 50.Sanat Yılı Armağanı</t>
+        </is>
+      </c>
+      <c r="C688" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="689" spans="1:3">
+      <c r="A689" s="1" t="inlineStr">
+        <is>
+          <t>9786053965398</t>
+        </is>
+      </c>
+      <c r="B689" s="1" t="inlineStr">
+        <is>
+          <t>Forum Constantini Çemberlitaş Sütunu ve Meydanı - Bir Pagan Kültürünün Sembolik İfadesi</t>
+        </is>
+      </c>
+      <c r="C689" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="690" spans="1:3">
+      <c r="A690" s="1" t="inlineStr">
+        <is>
+          <t>9789757538531</t>
+        </is>
+      </c>
+      <c r="B690" s="1" t="inlineStr">
+        <is>
+          <t>Grek Sikkeleri</t>
+        </is>
+      </c>
+      <c r="C690" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="691" spans="1:3">
+      <c r="A691" s="1" t="inlineStr">
+        <is>
+          <t>9789756561508</t>
+        </is>
+      </c>
+      <c r="B691" s="1" t="inlineStr">
+        <is>
+          <t>Çayönü'nde İnsan</t>
+        </is>
+      </c>
+      <c r="C691" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="692" spans="1:3">
+      <c r="A692" s="1" t="inlineStr">
+        <is>
+          <t>9786053962144</t>
+        </is>
+      </c>
+      <c r="B692" s="1" t="inlineStr">
+        <is>
+          <t>Çağlar Boyu Cam Tasarımı</t>
+        </is>
+      </c>
+      <c r="C692" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="693" spans="1:3">
+      <c r="A693" s="1" t="inlineStr">
+        <is>
+          <t>9789756561935</t>
+        </is>
+      </c>
+      <c r="B693" s="1" t="inlineStr">
+        <is>
+          <t>Cennet Bursa Panoramalar</t>
+        </is>
+      </c>
+      <c r="C693" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="694" spans="1:3">
+      <c r="A694" s="1" t="inlineStr">
+        <is>
+          <t>9786053962014</t>
+        </is>
+      </c>
+      <c r="B694" s="1" t="inlineStr">
+        <is>
+          <t>Gravürlerle Karia</t>
+        </is>
+      </c>
+      <c r="C694" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="695" spans="1:3">
+      <c r="A695" s="1" t="inlineStr">
+        <is>
+          <t>9789756561973</t>
+        </is>
+      </c>
+      <c r="B695" s="1" t="inlineStr">
+        <is>
+          <t>Bodrum - Müsgebi / Ortakent</t>
+        </is>
+      </c>
+      <c r="C695" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="696" spans="1:3">
+      <c r="A696" s="1" t="inlineStr">
+        <is>
+          <t>9786053962472</t>
+        </is>
+      </c>
+      <c r="B696" s="1" t="inlineStr">
+        <is>
+          <t>Klasik Arkeoloji'ye Adanmış Bir Yaşam - Jale İnan (1914 - 2001)</t>
+        </is>
+      </c>
+      <c r="C696" s="1">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="697" spans="1:3">
+      <c r="A697" s="1" t="inlineStr">
+        <is>
+          <t>9786053961796</t>
+        </is>
+      </c>
+      <c r="B697" s="1" t="inlineStr">
+        <is>
+          <t>Bizans İmparatoriçeleri</t>
+        </is>
+      </c>
+      <c r="C697" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="698" spans="1:3">
+      <c r="A698" s="1" t="inlineStr">
+        <is>
+          <t>9786053963417</t>
+        </is>
+      </c>
+      <c r="B698" s="1" t="inlineStr">
+        <is>
+          <t>Gravürlerden Eski Fotoğraflara Kapadokya</t>
+        </is>
+      </c>
+      <c r="C698" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="699" spans="1:3">
+      <c r="A699" s="1" t="inlineStr">
+        <is>
+          <t>9789757538787</t>
+        </is>
+      </c>
+      <c r="B699" s="1" t="inlineStr">
+        <is>
+          <t>Bizans II- Roma İmparatorluğunun Gerileyiş ve Çöküş Tarihi Cilt 5</t>
+        </is>
+      </c>
+      <c r="C699" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="700" spans="1:3">
+      <c r="A700" s="1" t="inlineStr">
+        <is>
+          <t>9786053960102</t>
+        </is>
+      </c>
+      <c r="B700" s="1" t="inlineStr">
+        <is>
+          <t>Birgi hakkında [Unutulan Bir] Rapor</t>
+        </is>
+      </c>
+      <c r="C700" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="701" spans="1:3">
+      <c r="A701" s="1" t="inlineStr">
+        <is>
+          <t>9786053965169</t>
+        </is>
+      </c>
+      <c r="B701" s="1" t="inlineStr">
+        <is>
+          <t>Kibyra - Kibyra Kazı ve Araştırmaları Monografi Serisi 1 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C701" s="1">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="702" spans="1:3">
+      <c r="A702" s="1" t="inlineStr">
+        <is>
+          <t>9786053964209</t>
+        </is>
+      </c>
+      <c r="B702" s="1" t="inlineStr">
+        <is>
+          <t>Göğün Altında Bir Dünya Çin'de 5 Yıl 10 Kent</t>
+        </is>
+      </c>
+      <c r="C702" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="703" spans="1:3">
+      <c r="A703" s="1" t="inlineStr">
+        <is>
+          <t>9786053962199</t>
+        </is>
+      </c>
+      <c r="B703" s="1" t="inlineStr">
+        <is>
+          <t>Birgi An Old Turkish Cultural Centre in Western Anatolia</t>
+        </is>
+      </c>
+      <c r="C703" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="704" spans="1:3">
+      <c r="A704" s="1" t="inlineStr">
+        <is>
+          <t>9786053960362</t>
+        </is>
+      </c>
+      <c r="B704" s="1" t="inlineStr">
+        <is>
+          <t>Kappadokia Bölgesi Sivrihisar'daki Kızıl Kilise</t>
+        </is>
+      </c>
+      <c r="C704" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="705" spans="1:3">
+      <c r="A705" s="1" t="inlineStr">
+        <is>
+          <t>9786053963264</t>
+        </is>
+      </c>
+      <c r="B705" s="1" t="inlineStr">
+        <is>
+          <t>Bir Mimarlık Laboratuvarı Kaunos 1982-2015</t>
+        </is>
+      </c>
+      <c r="C705" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="706" spans="1:3">
+      <c r="A706" s="1" t="inlineStr">
+        <is>
+          <t>9786053964889</t>
+        </is>
+      </c>
+      <c r="B706" s="1" t="inlineStr">
+        <is>
+          <t>Göbeklitepe'den Edessa'ya Şanlıurfa</t>
+        </is>
+      </c>
+      <c r="C706" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="707" spans="1:3">
+      <c r="A707" s="1" t="inlineStr">
+        <is>
+          <t>9786053961604</t>
+        </is>
+      </c>
+      <c r="B707" s="1" t="inlineStr">
+        <is>
+          <t>Sare - Bir Kadın Tanıdım Yaşarken</t>
+        </is>
+      </c>
+      <c r="C707" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="708" spans="1:3">
+      <c r="A708" s="1" t="inlineStr">
+        <is>
+          <t>9786053964438</t>
+        </is>
+      </c>
+      <c r="B708" s="1" t="inlineStr">
+        <is>
+          <t>Kırsal Mimarlık Mirasının Korunması</t>
+        </is>
+      </c>
+      <c r="C708" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="709" spans="1:3">
+      <c r="A709" s="1" t="inlineStr">
+        <is>
+          <t>9786053962618</t>
+        </is>
+      </c>
+      <c r="B709" s="1" t="inlineStr">
+        <is>
+          <t>Kırklareli'nin Bilinmeyen Trak - Roma - Bizans Kaleleri</t>
+        </is>
+      </c>
+      <c r="C709" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="710" spans="1:3">
+      <c r="A710" s="1" t="inlineStr">
+        <is>
+          <t>9786053960133</t>
+        </is>
+      </c>
+      <c r="B710" s="1" t="inlineStr">
+        <is>
+          <t>Girit - Sarı Kitap</t>
+        </is>
+      </c>
+      <c r="C710" s="1">
+        <v>29.62</v>
+      </c>
+    </row>
+    <row r="711" spans="1:3">
+      <c r="A711" s="1" t="inlineStr">
+        <is>
+          <t>9789757538851</t>
+        </is>
+      </c>
+      <c r="B711" s="1" t="inlineStr">
+        <is>
+          <t>Van - Karagündüz / Bir Erken Demir Çağ Nekropolü</t>
+        </is>
+      </c>
+      <c r="C711" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="712" spans="1:3">
+      <c r="A712" s="1" t="inlineStr">
+        <is>
+          <t>9786053961765</t>
+        </is>
+      </c>
+      <c r="B712" s="1" t="inlineStr">
+        <is>
+          <t>Gezginlerin Gözüyle Tarsus</t>
+        </is>
+      </c>
+      <c r="C712" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="713" spans="1:3">
+      <c r="A713" s="1" t="inlineStr">
+        <is>
+          <t>9786053961109</t>
+        </is>
+      </c>
+      <c r="B713" s="1" t="inlineStr">
+        <is>
+          <t>Kırılmalar, Sınırlar, Yolculuklar</t>
+        </is>
+      </c>
+      <c r="C713" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="714" spans="1:3">
+      <c r="A714" s="1" t="inlineStr">
+        <is>
+          <t>9789756561355</t>
+        </is>
+      </c>
+      <c r="B714" s="1" t="inlineStr">
+        <is>
+          <t>Kırgızistan’da Taş Balbal ve İnsan Biçimli Heykeller</t>
+        </is>
+      </c>
+      <c r="C714" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="715" spans="1:3">
+      <c r="A715" s="1" t="inlineStr">
+        <is>
+          <t>9789944750172</t>
+        </is>
+      </c>
+      <c r="B715" s="1" t="inlineStr">
+        <is>
+          <t>Gezdiklerim-Gördüklerim-Görüşlerim</t>
+        </is>
+      </c>
+      <c r="C715" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="716" spans="1:3">
+      <c r="A716" s="1" t="inlineStr">
+        <is>
+          <t>9786053963943</t>
+        </is>
+      </c>
+      <c r="B716" s="1" t="inlineStr">
+        <is>
+          <t>Bilinmeyen Yönleriyle Gördes</t>
+        </is>
+      </c>
+      <c r="C716" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="717" spans="1:3">
+      <c r="A717" s="1" t="inlineStr">
+        <is>
+          <t>9786053962045</t>
+        </is>
+      </c>
+      <c r="B717" s="1" t="inlineStr">
+        <is>
+          <t>Bilimin İlk kitabı - Pitaneli Autolykos</t>
+        </is>
+      </c>
+      <c r="C717" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="718" spans="1:3">
+      <c r="A718" s="1" t="inlineStr">
+        <is>
+          <t>9789756899861</t>
+        </is>
+      </c>
+      <c r="B718" s="1" t="inlineStr">
+        <is>
+          <t>Genel Nümizmatik Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C718" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="719" spans="1:3">
+      <c r="A719" s="1" t="inlineStr">
+        <is>
+          <t>9786053963639</t>
+        </is>
+      </c>
+      <c r="B719" s="1" t="inlineStr">
+        <is>
+          <t>Kıbrıs</t>
+        </is>
+      </c>
+      <c r="C719" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="720" spans="1:3">
+      <c r="A720" s="1" t="inlineStr">
+        <is>
+          <t>9786053961383</t>
+        </is>
+      </c>
+      <c r="B720" s="1" t="inlineStr">
+        <is>
+          <t>Bilim ve Metafizik Üzerine Tarihsel bir Soruşturma</t>
+        </is>
+      </c>
+      <c r="C720" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="721" spans="1:3">
+      <c r="A721" s="1" t="inlineStr">
+        <is>
+          <t>9789756561963</t>
+        </is>
+      </c>
+      <c r="B721" s="1" t="inlineStr">
+        <is>
+          <t>Bilim olarak Sanat Tarihi Aklın İzleri</t>
+        </is>
+      </c>
+      <c r="C721" s="1">
+        <v>44.44</v>
+      </c>
+    </row>
+    <row r="722" spans="1:3">
+      <c r="A722" s="1" t="inlineStr">
+        <is>
+          <t>9786053963936</t>
+        </is>
+      </c>
+      <c r="B722" s="1" t="inlineStr">
+        <is>
+          <t>Gelibolulu Şakir Efendi ve Divançesi</t>
+        </is>
+      </c>
+      <c r="C722" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="723" spans="1:3">
+      <c r="A723" s="1" t="inlineStr">
+        <is>
+          <t>9786053963448</t>
+        </is>
+      </c>
+      <c r="B723" s="1" t="inlineStr">
+        <is>
+          <t>Kent, Kentsel Siyaset ve Çevre Yazıları</t>
+        </is>
+      </c>
+      <c r="C723" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="724" spans="1:3">
+      <c r="A724" s="1" t="inlineStr">
+        <is>
+          <t>9789756561904</t>
+        </is>
+      </c>
+      <c r="B724" s="1" t="inlineStr">
+        <is>
+          <t>Bilim Eşiği 2: Sanat Tarihinde Gençler Semineri 2004 Bildiriler</t>
+        </is>
+      </c>
+      <c r="C724" s="1">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="725" spans="1:3">
+      <c r="A725" s="1" t="inlineStr">
+        <is>
+          <t>9789756561676</t>
+        </is>
+      </c>
+      <c r="B725" s="1" t="inlineStr">
+        <is>
+          <t>Bilim Eşiği 1 : Sanat Tarihinde Gençler Semineri 2003 Bildiriler</t>
+        </is>
+      </c>
+      <c r="C725" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="726" spans="1:3">
+      <c r="A726" s="1" t="inlineStr">
+        <is>
+          <t>9786053961802</t>
+        </is>
+      </c>
+      <c r="B726" s="1" t="inlineStr">
+        <is>
+          <t>Poseidon - Euphrates Evleri Belkıs / Zeugma</t>
+        </is>
+      </c>
+      <c r="C726" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="727" spans="1:3">
+      <c r="A727" s="1" t="inlineStr">
+        <is>
+          <t>9786053960751</t>
+        </is>
+      </c>
+      <c r="B727" s="1" t="inlineStr">
+        <is>
+          <t>Ayna - Geçmişten Günümüze Her Alanda Her Anlamda</t>
+        </is>
+      </c>
+      <c r="C727" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="728" spans="1:3">
+      <c r="A728" s="1" t="inlineStr">
+        <is>
+          <t>9786053964803</t>
+        </is>
+      </c>
+      <c r="B728" s="1" t="inlineStr">
+        <is>
+          <t>Aydın'da Bir Dünya Kültür Mirası Latmos</t>
+        </is>
+      </c>
+      <c r="C728" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="729" spans="1:3">
+      <c r="A729" s="1" t="inlineStr">
+        <is>
+          <t>9786053965404</t>
+        </is>
+      </c>
+      <c r="B729" s="1" t="inlineStr">
+        <is>
+          <t>Her Kedi Başka Bir Alem</t>
+        </is>
+      </c>
+      <c r="C729" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="730" spans="1:3">
+      <c r="A730" s="1" t="inlineStr">
+        <is>
+          <t>9786053963134</t>
+        </is>
+      </c>
+      <c r="B730" s="1" t="inlineStr">
+        <is>
+          <t>A History Of Greek Mathematics Volume 2</t>
+        </is>
+      </c>
+      <c r="C730" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="731" spans="1:3">
+      <c r="A731" s="1" t="inlineStr">
+        <is>
+          <t>9786053963127</t>
+        </is>
+      </c>
+      <c r="B731" s="1" t="inlineStr">
+        <is>
+          <t>A History Of Greek Mathematics</t>
+        </is>
+      </c>
+      <c r="C731" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="732" spans="1:3">
+      <c r="A732" s="1" t="inlineStr">
+        <is>
+          <t>9786053962830</t>
+        </is>
+      </c>
+      <c r="B732" s="1" t="inlineStr">
+        <is>
+          <t>A Guide to Inscription in Milas and its Museum</t>
+        </is>
+      </c>
+      <c r="C732" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="733" spans="1:3">
+      <c r="A733" s="1" t="inlineStr">
+        <is>
+          <t>9789756561805</t>
+        </is>
+      </c>
+      <c r="B733" s="1" t="inlineStr">
+        <is>
+          <t>A Guide To Beyoğlu</t>
+        </is>
+      </c>
+      <c r="C733" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="734" spans="1:3">
+      <c r="A734" s="1" t="inlineStr">
+        <is>
+          <t>9789756561218</t>
+        </is>
+      </c>
+      <c r="B734" s="1" t="inlineStr">
+        <is>
+          <t>VI.Yüzyıl Bizans Kaynaklarına Göre Göktürk-Bizans İlişkileri</t>
+        </is>
+      </c>
+      <c r="C734" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="735" spans="1:3">
+      <c r="A735" s="1" t="inlineStr">
+        <is>
+          <t>9789756561874</t>
+        </is>
+      </c>
+      <c r="B735" s="1" t="inlineStr">
+        <is>
+          <t>1892 Likya Günlüğü (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C735" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="736" spans="1:3">
+      <c r="A736" s="1" t="inlineStr">
+        <is>
+          <t>9786053965985</t>
+        </is>
+      </c>
+      <c r="B736" s="1" t="inlineStr">
+        <is>
+          <t>Mardin İli ve İlçeleri (Tur Abdin Bölgesi) Süryani İnziva Geleneğinin Mimari Tanıkları</t>
+        </is>
+      </c>
+      <c r="C736" s="1">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="737" spans="1:3">
+      <c r="A737" s="1" t="inlineStr">
+        <is>
+          <t>9786053964025</t>
+        </is>
+      </c>
+      <c r="B737" s="1" t="inlineStr">
+        <is>
+          <t>Taş-Ahşap-Cam</t>
+        </is>
+      </c>
+      <c r="C737" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="738" spans="1:3">
+      <c r="A738" s="1" t="inlineStr">
+        <is>
+          <t>9786053966692</t>
+        </is>
+      </c>
+      <c r="B738" s="1" t="inlineStr">
+        <is>
+          <t>Tarihöncesi Dönemin Aletleri Aletlerin Tarihöncesi</t>
+        </is>
+      </c>
+      <c r="C738" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="739" spans="1:3">
+      <c r="A739" s="1" t="inlineStr">
+        <is>
+          <t>9786053960973</t>
+        </is>
+      </c>
+      <c r="B739" s="1" t="inlineStr">
+        <is>
+          <t>Efes Arının Gizemi</t>
+        </is>
+      </c>
+      <c r="C739" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="740" spans="1:3">
+      <c r="A740" s="1" t="inlineStr">
+        <is>
+          <t>9786053964483</t>
+        </is>
+      </c>
+      <c r="B740" s="1" t="inlineStr">
+        <is>
+          <t>Antikçağ'dan Bugüne Glykon Kültü</t>
+        </is>
+      </c>
+      <c r="C740" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="741" spans="1:3">
+      <c r="A741" s="1" t="inlineStr">
+        <is>
+          <t>9786053966302</t>
+        </is>
+      </c>
+      <c r="B741" s="1" t="inlineStr">
+        <is>
+          <t>Hermetika: Corpus Hermeticum - Analizler ve Yorumlar</t>
+        </is>
+      </c>
+      <c r="C741" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="742" spans="1:3">
+      <c r="A742" s="1" t="inlineStr">
+        <is>
+          <t>9786053964070</t>
+        </is>
+      </c>
+      <c r="B742" s="1" t="inlineStr">
+        <is>
+          <t>Bir Hıristiyan Meshebi Olarak Aryüsçülük</t>
+        </is>
+      </c>
+      <c r="C742" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="743" spans="1:3">
+      <c r="A743" s="1" t="inlineStr">
+        <is>
+          <t>9786053965381</t>
+        </is>
+      </c>
+      <c r="B743" s="1" t="inlineStr">
+        <is>
+          <t>Üsküdar Hamamları</t>
+        </is>
+      </c>
+      <c r="C743" s="1">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="744" spans="1:3">
+      <c r="A744" s="1" t="inlineStr">
+        <is>
+          <t>9786053962168</t>
+        </is>
+      </c>
+      <c r="B744" s="1" t="inlineStr">
+        <is>
+          <t>Yaşanası Kent 2012</t>
+        </is>
+      </c>
+      <c r="C744" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="745" spans="1:3">
+      <c r="A745" s="1" t="inlineStr">
+        <is>
+          <t>9786053963738</t>
+        </is>
+      </c>
+      <c r="B745" s="1" t="inlineStr">
+        <is>
+          <t>Sicilya'da Normanlar ve Müslümanlar</t>
+        </is>
+      </c>
+      <c r="C745" s="1">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="746" spans="1:3">
+      <c r="A746" s="1" t="inlineStr">
+        <is>
           <t>9786053960430</t>
         </is>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B746" s="1" t="inlineStr">
         <is>
           <t>Antik Çağ'da Tarsuslu Filozoflar</t>
         </is>
       </c>
-      <c r="C12" s="1">
+      <c r="C746" s="1">
         <v>280</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>