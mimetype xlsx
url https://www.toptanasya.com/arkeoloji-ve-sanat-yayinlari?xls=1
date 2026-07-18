--- v1 (2026-05-13)
+++ v2 (2026-07-18)
@@ -85,11215 +85,11380 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786053966937</t>
+          <t>9786053967019</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Fethiye Yerler ve Yüzler - Fethiye Faces and Places (Ciltli)</t>
+          <t>Bursa Arkeoloji Müzesi Roma Sikkelerinde Yer Alan Arka Yüz Tipler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>750</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786053966920</t>
+          <t>9786053966869</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Şanlıurfa Dünya Neolitik Kongresi (4-8 Kasım 2024) İzlenimler</t>
+          <t>Antik ve Orta Çağlarda Bir Şifa Kült Merkezi: Pythia Therma / Yalova Termal Kaplıcaları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786053966821</t>
+          <t>9786053967002</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Navisalvia Sina Kabaağaç’ı Anama Toplantısı 2025 – Şiddet / Violentina</t>
+          <t>Çekirge Tanrısı’nın İki Rahibi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>345</v>
+        <v>420</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786053966906</t>
+          <t>9786053966883</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Dönemi Mimarları</t>
+          <t>Harran Selahaddin Eyyubi Kale Sarayı – Harran II/2</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>480</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786053966845</t>
+          <t>9786053966951</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Bu Toprağın Diliyle Folklorik Teke Yöresi Yaşayan Kültürleri (Antalya-Burdur-Denizli-Isparta-Muğla) Geleneksel Ritoslar</t>
+          <t>İznik Çini Fırınları Kazısı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>685</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786053966913</t>
+          <t>9786053966975</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Eski Mısır’ın Hellenistik Dönem Kraliçeleri (MÖ 323-30)</t>
+          <t>Şifa Tası - Sanat - Sembolizm - İnanç</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>485</v>
+        <v>650</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786053966890</t>
+          <t>9786053966944</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Tanrılaştırılmış İmparatorlar Savruluşta</t>
+          <t>Luristan – Orta Zagrosların Demir Çağı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>485</v>
+        <v>640</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786053966876</t>
+          <t>9786053966968</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bütün Vapurlar İptal</t>
+          <t>Osmanlı Dönemi’nde Eski Van Şehri Yerleşim Kültürü (1877-1915)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>640</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786053966814</t>
+          <t>9786053966982</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>12 Keçi</t>
+          <t>Antik Yazarlar Işığında Eski Hellen ve Roma Yeme-İçme Kültüründe Kap-kacak Kullanımı 2. Cilt</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>240</v>
+        <v>670</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786053966746</t>
+          <t>9786053966753</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Burdur Müzesi Altın Takılar (Ciltli)</t>
+          <t>The Neolithic In Türkiye (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>1750</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786053966500</t>
+          <t>9786053966784</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Geç Antikçağlardan Geç Ortaçağlara Doğuda ve Batıda Endüstri ve Ticaret</t>
+          <t>100 Soruda Kazdağı ve Etekleri Klavuzu</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>585</v>
+        <v>225</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786053966494</t>
+          <t>9786053966937</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ Avrupa Tarihi ve Kültürüne Dair Araştırmalar</t>
+          <t>Fethiye Yerler ve Yüzler - Fethiye Faces and Places (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>475</v>
+        <v>750</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786053966487</t>
+          <t>9786053966920</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Eskiçağlardan Ortaçağlara Doğuda ve Batıda Farmakoloji Çalışmaları ve Veba Salgınları</t>
+          <t>Şanlıurfa Dünya Neolitik Kongresi (4-8 Kasım 2024) İzlenimler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>585</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786053966470</t>
+          <t>9786053966821</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Eskiçağda Tekstil Endüstrisi</t>
+          <t>Navisalvia Sina Kabaağaç’ı Anama Toplantısı 2025 – Şiddet / Violentina</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>475</v>
+        <v>345</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786053966760</t>
+          <t>9786053966906</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Doğu Trakya'dan Anadolu'ya Trak Göçleri</t>
+          <t>Cumhuriyet Dönemi Mimarları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>520</v>
+        <v>480</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786053966685</t>
+          <t>9786053966845</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Roma ve Doğu Roma Dönemi İstanbul Meydanları ve Anıtları</t>
+          <t>Bu Toprağın Diliyle Folklorik Teke Yöresi Yaşayan Kültürleri (Antalya-Burdur-Denizli-Isparta-Muğla) Geleneksel Ritoslar</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>485</v>
+        <v>685</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786053966722</t>
+          <t>9786053966913</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Antik Çağ’da Parfüm</t>
+          <t>Eski Mısır’ın Hellenistik Dönem Kraliçeleri (MÖ 323-30)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>425</v>
+        <v>485</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786053966715</t>
+          <t>9786053966890</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Tanıklarının Gözünden Troya Savaşı</t>
+          <t>Tanrılaştırılmış İmparatorlar Savruluşta</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>520</v>
+        <v>485</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786053965466</t>
+          <t>9786053966876</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Antik Yazarlar Işığında Eski Hellen ve Roma Yeme-İçme Kültüründe Kap-Kaçak Kullanımı I. Cilt - Yemekler</t>
+          <t>Bütün Vapurlar İptal</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786053966678</t>
+          <t>9786053966814</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Niğde Arkeoloji ve Kültürel Mirası – 1</t>
+          <t>12 Keçi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>2200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786053966630</t>
+          <t>9786053966746</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kentsel İonia - 13 Şehrin Hikayesi 1. Cilt Bölgesel Görünümler</t>
+          <t>Burdur Müzesi Altın Takılar (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>525</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786053966661</t>
+          <t>9786053966500</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Çakırbeyli - Küçüktepe Höyük Kazısı İlk Beş Yıl (20214-2018)</t>
+          <t>Geç Antikçağlardan Geç Ortaçağlara Doğuda ve Batıda Endüstri ve Ticaret</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>485</v>
+        <v>585</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786053966616</t>
+          <t>9786053966494</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Menandros'un Bir Mısralık Özdeyişleri</t>
+          <t>Ortaçağ Avrupa Tarihi ve Kültürüne Dair Araştırmalar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>225</v>
+        <v>475</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786053966654</t>
+          <t>9786053966487</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Roma Homonad Savaşının Romalı Muzaffer Komutanı Publius Sulpicius Quirinius</t>
+          <t>Eskiçağlardan Ortaçağlara Doğuda ve Batıda Farmakoloji Çalışmaları ve Veba Salgınları</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>280</v>
+        <v>585</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786053966609</t>
+          <t>9786053966470</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Giysiler Kültürler Kadınlar</t>
+          <t>Eskiçağda Tekstil Endüstrisi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>800</v>
+        <v>475</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786053966593</t>
+          <t>9786053966760</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>The Digital Deluge – Untruth and Consequences What Do We Do Now?</t>
+          <t>Doğu Trakya'dan Anadolu'ya Trak Göçleri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>225</v>
+        <v>520</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786053966456</t>
+          <t>9786053966685</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>A. Nejat Bilgen'e Armağan (Ciltli)</t>
+          <t>Roma ve Doğu Roma Dönemi İstanbul Meydanları ve Anıtları</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>1600</v>
+        <v>485</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786053966586</t>
+          <t>9786053966722</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Yazgısı</t>
+          <t>Antik Çağ’da Parfüm</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>240</v>
+        <v>425</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786053966425</t>
+          <t>9786053966715</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Osmanlı Mimarisi ve Hayatına Dair Düşünceler</t>
+          <t>Tanıklarının Gözünden Troya Savaşı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>740</v>
+        <v>520</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786053966432</t>
+          <t>9786053965466</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Osmanlı Saraylarına Dair Düşünceler (Topkapı ve Dolmabahçe)</t>
+          <t>Antik Yazarlar Işığında Eski Hellen ve Roma Yeme-İçme Kültüründe Kap-Kaçak Kullanımı I. Cilt - Yemekler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>685</v>
+        <v>400</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786053966579</t>
+          <t>9786053966678</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Hermetika 2 (Asklepios, Stobaeus, Nag Hammadi Metinleri)</t>
+          <t>Niğde Arkeoloji ve Kültürel Mirası – 1</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>750</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786053966524</t>
+          <t>9786053966630</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Boubon'un Tanrısallaştırılmış İmparatorluğu</t>
+          <t>Kentsel İonia - 13 Şehrin Hikayesi 1. Cilt Bölgesel Görünümler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>420</v>
+        <v>525</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786053966449</t>
+          <t>9786053966661</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kömür Peşinde Bir Ömür</t>
+          <t>Çakırbeyli - Küçüktepe Höyük Kazısı İlk Beş Yıl (20214-2018)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>260</v>
+        <v>485</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786053966517</t>
+          <t>9786053966616</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Navisalvia-Sina Kabaağaç'ı Anma Toplantısı 2024: Dostluk/ Amicitia</t>
+          <t>Menandros'un Bir Mısralık Özdeyişleri</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>400</v>
+        <v>225</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786053966418</t>
+          <t>9786053966654</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Mimari Şehir Arkeolojisi: Anadolu’da Roma Dönemi Kent Planlama Uygulamaları ve Teknikleri -Nikaia Örneği-</t>
+          <t>Roma Homonad Savaşının Romalı Muzaffer Komutanı Publius Sulpicius Quirinius</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>325</v>
+        <v>280</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786053966401</t>
+          <t>9786053966609</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Hayrun "Gerçek Yaşamdan Alınmış Bir Öyküdür"</t>
+          <t>Giysiler Kültürler Kadınlar</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>385</v>
+        <v>800</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786053966364</t>
+          <t>9786053966593</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Attila – Tanrının Kırbacı</t>
+          <t>The Digital Deluge – Untruth and Consequences What Do We Do Now?</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>425</v>
+        <v>225</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786053966340</t>
+          <t>9786053966456</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Eskiden Kar Yağardı / It used to Snow (Ciltli)</t>
+          <t>A. Nejat Bilgen'e Armağan (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>800</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786053966371</t>
+          <t>9786053966586</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Göçebeliğin Etnoarkeolojisi (Sarıkeçililer)</t>
+          <t>Zamanın Yazgısı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>440</v>
+        <v>240</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786053966357</t>
+          <t>9786053966425</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Zagros Bölgesi Tarih Öncesi Dönem Piedmont Yerleşimleri</t>
+          <t>İstanbul’da Osmanlı Mimarisi ve Hayatına Dair Düşünceler</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>445</v>
+        <v>740</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786053966319</t>
+          <t>9786053966432</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Çivi Yazılı Kayıtlardan Hellenistik Aktarımlara Antiokheia/Antakya</t>
+          <t>İstanbul’da Osmanlı Saraylarına Dair Düşünceler (Topkapı ve Dolmabahçe)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>440</v>
+        <v>685</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786053966296</t>
+          <t>9786053966579</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Seramik Sözlüğü</t>
+          <t>Hermetika 2 (Asklepios, Stobaeus, Nag Hammadi Metinleri)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>900</v>
+        <v>750</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786053964988</t>
+          <t>9786053966524</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Sarışın ve Kara</t>
+          <t>Boubon'un Tanrısallaştırılmış İmparatorluğu</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>245</v>
+        <v>420</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786053966272</t>
+          <t>9786053966449</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sasani Dönemi İran Şehirleri ve Metinleri</t>
+          <t>Kömür Peşinde Bir Ömür</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>385</v>
+        <v>260</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786053966265</t>
+          <t>9786053966517</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Lofçalı Pomaklar</t>
+          <t>Navisalvia-Sina Kabaağaç'ı Anma Toplantısı 2024: Dostluk/ Amicitia</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>480</v>
+        <v>400</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786053966258</t>
+          <t>9786053966418</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Ankara’nın Kuruluşunda Nazi Mimarisinin Etkisi</t>
+          <t>Mimari Şehir Arkeolojisi: Anadolu’da Roma Dönemi Kent Planlama Uygulamaları ve Teknikleri -Nikaia Örneği-</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>345</v>
+        <v>325</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786053966159</t>
+          <t>9786053966401</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Tarihi Yarımada Erişebilirlik Koruma İlişkisi</t>
+          <t>Hayrun "Gerçek Yaşamdan Alınmış Bir Öyküdür"</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>420</v>
+        <v>385</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786053965701</t>
+          <t>9786053966364</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>St. Nicholas Church Demre - Myra</t>
+          <t>Attila – Tanrının Kırbacı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>545</v>
+        <v>425</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786053966227</t>
+          <t>9786053966340</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kappadokia Bölgesi Mezar Stelleri</t>
+          <t>Eskiden Kar Yağardı / It used to Snow (Ciltli)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>485</v>
+        <v>800</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786053965947</t>
+          <t>9786053966371</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Tanrıları Taştandı - Yukarı Mezopotamya Neolitik Dönem Anıtsal Kült Yapıları ve Gelişimi</t>
+          <t>Göçebeliğin Etnoarkeolojisi (Sarıkeçililer)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>485</v>
+        <v>440</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786053965756</t>
+          <t>9786053966357</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Metropolis: A City Its People Their Way of Life</t>
+          <t>Zagros Bölgesi Tarih Öncesi Dönem Piedmont Yerleşimleri</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>2850</v>
+        <v>445</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786053965749</t>
+          <t>9786053966319</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Metropolis: Kent, Yaşam, İnsan</t>
+          <t>Çivi Yazılı Kayıtlardan Hellenistik Aktarımlara Antiokheia/Antakya</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>2850</v>
+        <v>440</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786053966241</t>
+          <t>9786053966296</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Stabilize Yol Havaları</t>
+          <t>Seramik Sözlüğü</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>285</v>
+        <v>900</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786053966210</t>
+          <t>9786053964988</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Persler Dönemi'nde Anadolu'da Ekonomi</t>
+          <t>Sarışın ve Kara</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>680</v>
+        <v>245</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786053966173</t>
+          <t>9786053966272</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Yazıhan Araştırmaları - 2019</t>
+          <t>Sasani Dönemi İran Şehirleri ve Metinleri</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>580</v>
+        <v>385</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786053966135</t>
+          <t>9786053966265</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Antik Roma'da Mühendislik</t>
+          <t>Lofçalı Pomaklar</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>1200</v>
+        <v>480</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786053965886</t>
+          <t>9786053966258</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Antandros'tan Günümüze Antik Zaman Sofraları</t>
+          <t>Ankara’nın Kuruluşunda Nazi Mimarisinin Etkisi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>345</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786053966104</t>
+          <t>9786053966159</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Demokrat Bir Türkiye İçin Kişisel Gelişim Rehberi</t>
+          <t>İstanbul Tarihi Yarımada Erişebilirlik Koruma İlişkisi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>250</v>
+        <v>420</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786053966542</t>
+          <t>9786053965701</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Beslenme Uygarlığını Yaratan Kadınlar - Kül Çiçekleri I</t>
+          <t>St. Nicholas Church Demre - Myra</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>550</v>
+        <v>545</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786053966111</t>
+          <t>9786053966227</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>O, Sadece Askeri Bir Deha Değildi</t>
+          <t>Kappadokia Bölgesi Mezar Stelleri</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>380</v>
+        <v>485</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786053965862</t>
+          <t>9786053965947</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Eskiçağda Parfüm, Gıda, İlaç Endüstrisi ve Ticareti</t>
+          <t>Tanrıları Taştandı - Yukarı Mezopotamya Neolitik Dönem Anıtsal Kült Yapıları ve Gelişimi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>585</v>
+        <v>485</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786053965879</t>
+          <t>9786053965756</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Eskiçağda Deri, Tahta ve Kağıt Endüstrisi</t>
+          <t>Metropolis: A City Its People Their Way of Life</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>585</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786053966036</t>
+          <t>9786053965749</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Farklı Coğrafyalarındaki Türk Toplumlarının Şamanizm Kökenli Ölüm Gelenekleri</t>
+          <t>Metropolis: Kent, Yaşam, İnsan</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>440</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786053966029</t>
+          <t>9786053966241</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Farklı Coğrafyalarındaki Türk Toplumlarının Şamanizm Kökenli Ölüm Gelenekleri</t>
+          <t>Stabilize Yol Havaları</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>480</v>
+        <v>285</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786053966012</t>
+          <t>9786053966210</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Farklı Coğrafyalarındaki Türk Toplumlarının Şamanizm Kökenli Ölüm Gelenekleri</t>
+          <t>Persler Dönemi'nde Anadolu'da Ekonomi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>580</v>
+        <v>680</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786053966005</t>
+          <t>9786053966173</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Farklı Coğrafyalarındaki Türk Toplumlarının Şamanizm Kökenli Ölüm Gelenekleri</t>
+          <t>Yazıhan Araştırmaları - 2019</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>450</v>
+        <v>580</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786053965992</t>
+          <t>9786053966135</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Farklı Coğrafyalarındaki Türk Toplumlarının Şamanizm Kökenli Ölüm Gelenekleri</t>
+          <t>Antik Roma'da Mühendislik</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>550</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786053966128</t>
+          <t>9786053965886</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’nun Antik Aydınlığı</t>
+          <t>Antandros'tan Günümüze Antik Zaman Sofraları</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>425</v>
+        <v>500</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786053966043</t>
+          <t>9786053966104</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'da Mithraizm ve Mitra Tapınakları</t>
+          <t>Demokrat Bir Türkiye İçin Kişisel Gelişim Rehberi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>380</v>
+        <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786053966098</t>
+          <t>9786053966542</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Ephesos Kenti Tanrı(ça) ve Kültleri</t>
+          <t>Beslenme Uygarlığını Yaratan Kadınlar - Kül Çiçekleri I</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>420</v>
+        <v>685</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786053966050</t>
+          <t>9786053966111</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>İsauria Bölgesinde Yeni Bir Kaya Mezarı - Kalınağıl (Hadim/Konya) Kaya Mezarı ve Kabartması</t>
+          <t>O, Sadece Askeri Bir Deha Değildi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786053966081</t>
+          <t>9786053965862</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Trakya'da Geleneksel Köy Mimarisinin Son İzleri - Istıranca Dağlık Bölgesi Dalörgü Yapıları</t>
+          <t>Eskiçağda Parfüm, Gıda, İlaç Endüstrisi ve Ticareti</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>740</v>
+        <v>585</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786053965671</t>
+          <t>9786053965879</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Commentariolum Petitionis - Seçim Kampanyası Kitapçığı</t>
+          <t>Eskiçağda Deri, Tahta ve Kağıt Endüstrisi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>285</v>
+        <v>585</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786053965558</t>
+          <t>9786053966036</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Zeus ve Kybele'nin Yurdu Aizanoi</t>
+          <t>Dünyanın Farklı Coğrafyalarındaki Türk Toplumlarının Şamanizm Kökenli Ölüm Gelenekleri</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>400</v>
+        <v>440</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786053965961</t>
+          <t>9786053966029</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Yap Yapma Kitabı</t>
+          <t>Dünyanın Farklı Coğrafyalarındaki Türk Toplumlarının Şamanizm Kökenli Ölüm Gelenekleri</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>325</v>
+        <v>480</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786053965954</t>
+          <t>9786053966012</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Evvel Zaman İçinde</t>
+          <t>Dünyanın Farklı Coğrafyalarındaki Türk Toplumlarının Şamanizm Kökenli Ölüm Gelenekleri</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>300</v>
+        <v>580</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786053965930</t>
+          <t>9786053966005</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Antik Devir'de Güneybatı Phrygia’da İnanç İstismarı - Apollon Lairbenos Kültü</t>
+          <t>Dünyanın Farklı Coğrafyalarındaki Türk Toplumlarının Şamanizm Kökenli Ölüm Gelenekleri</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>750</v>
+        <v>450</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786053965923</t>
+          <t>9786053965992</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kuş Pencereleri</t>
+          <t>Dünyanın Farklı Coğrafyalarındaki Türk Toplumlarının Şamanizm Kökenli Ölüm Gelenekleri</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>280</v>
+        <v>550</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786053965916</t>
+          <t>9786053966128</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Mavi Saatler</t>
+          <t>Anadolu’nun Antik Aydınlığı</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>180</v>
+        <v>425</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789757538663</t>
+          <t>9786053966043</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Bizans I Roma İmparatorluğunun Gerileyiş ve Çöküş Tarihi Cilt IV (Ciltli)</t>
+          <t>Anadolu'da Mithraizm ve Mitra Tapınakları</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>55</v>
+        <v>380</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>4440000003319</t>
+          <t>9786053966098</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Festschrift Für Jale İnan - Jale İnan Armağanı - 2 Cilt Takım (Ciltli)</t>
+          <t>Ephesos Kenti Tanrı(ça) ve Kültleri</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>1200</v>
+        <v>420</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786053965831</t>
+          <t>9786053966050</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Part Tarihine Giriş - Kaynaklar ve Siyasi Tarih</t>
+          <t>İsauria Bölgesinde Yeni Bir Kaya Mezarı - Kalınağıl (Hadim/Konya) Kaya Mezarı ve Kabartması</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>380</v>
+        <v>280</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786053965855</t>
+          <t>9786053966081</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Eskiçağlardan Ortaçağlara Doğuda ve Batıda Tıp ve Tababet</t>
+          <t>Trakya'da Geleneksel Köy Mimarisinin Son İzleri - Istıranca Dağlık Bölgesi Dalörgü Yapıları</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>500</v>
+        <v>740</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786053965909</t>
+          <t>9786053965671</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Babam Kamil Coşkun “Çiftçi-Kadirli”</t>
+          <t>Commentariolum Petitionis - Seçim Kampanyası Kitapçığı</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>150</v>
+        <v>285</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786053965817</t>
+          <t>9786053965558</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Alanya Kaptanoğlu Koleksiyonu'ndan Amphoralar</t>
+          <t>Zeus ve Kybele'nin Yurdu Aizanoi</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786053965787</t>
+          <t>9786053965961</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarın Şiir Kovaladığı Antik Duraklar</t>
+          <t>Yap Yapma Kitabı</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>320</v>
+        <v>325</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786053965794</t>
+          <t>9786053965954</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Mysia ve Işık İnsanları - Anadolu Kültürünün Bilinmeyen Tarihi</t>
+          <t>Evvel Zaman İçinde</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786053965800</t>
+          <t>9786053965930</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Perslerin Ardından İran - Sasaniler Dönemi</t>
+          <t>Antik Devir'de Güneybatı Phrygia’da İnanç İstismarı - Apollon Lairbenos Kültü</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>580</v>
+        <v>750</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786053965664</t>
+          <t>9786053965923</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Disiplinler Arası Çalışmalarla Mastaura Antik Kenti (Ciltli)</t>
+          <t>Kuş Pencereleri</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>1600</v>
+        <v>280</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786053965589</t>
+          <t>9786053965916</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Pişmiş Toprak Kültüründe Göller Bölgesi</t>
+          <t>Mavi Saatler</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>525</v>
+        <v>180</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786053965640</t>
+          <t>9789757538663</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunan ve Roma'da Veba Salgınları</t>
+          <t>Bizans I Roma İmparatorluğunun Gerileyiş ve Çöküş Tarihi Cilt IV (Ciltli)</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>185</v>
+        <v>55</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786053965657</t>
+          <t>4440000003319</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Sali’nin Yolculuğu</t>
+          <t>Festschrift Für Jale İnan - Jale İnan Armağanı - 2 Cilt Takım (Ciltli)</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>320</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786053965619</t>
+          <t>9786053965831</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Kappadokia'da Kapalı Yunan Haçı Planlı Kiliselerde Apsis, Doğu Haç Kolu Ve Doğu Köşe Mekanları Resim Programı (Ciltli)</t>
+          <t>Part Tarihine Giriş - Kaynaklar ve Siyasi Tarih</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>900</v>
+        <v>380</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786053965626</t>
+          <t>9786053965855</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Girit Mitolojisi ve Kahramanları (Eski Yunan Mitolojisi İçerisinde)</t>
+          <t>Eskiçağlardan Ortaçağlara Doğuda ve Batıda Tıp ve Tababet</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>320</v>
+        <v>500</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786053965138</t>
+          <t>9786053965909</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu Rumlarının Mimari Eserleri</t>
+          <t>Babam Kamil Coşkun “Çiftçi-Kadirli”</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>580</v>
+        <v>150</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786053965633</t>
+          <t>9786053965817</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Mardin (Merkez) Hristiyan Dini Mimarisi</t>
+          <t>Alanya Kaptanoğlu Koleksiyonu'ndan Amphoralar</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>625</v>
+        <v>450</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786053965527</t>
+          <t>9786053965787</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'dan Yöresel Konut Kültürü Örnekleri</t>
+          <t>Rüzgarın Şiir Kovaladığı Antik Duraklar</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>600</v>
+        <v>320</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786053965435</t>
+          <t>9786053965794</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Navisalvia Sina Kabağaç'ı Anma Toplantısı 2019 - Doğa / Natura</t>
+          <t>Mysia ve Işık İnsanları - Anadolu Kültürünün Bilinmeyen Tarihi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>370</v>
+        <v>280</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786053964995</t>
+          <t>9786053965800</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>O'na Şiirler</t>
+          <t>Perslerin Ardından İran - Sasaniler Dönemi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>20</v>
+        <v>580</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786053965367</t>
+          <t>9786053965664</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Zeus'un Kadınları - Antik Yunan Toplumunda Kadın Konumlanmasına Zeus Merkezli Bir Bakış</t>
+          <t>Disiplinler Arası Çalışmalarla Mastaura Antik Kenti (Ciltli)</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>280</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786053965510</t>
+          <t>9786053965589</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Benim Mükemmel Yalnızlığım</t>
+          <t>Anadolu Pişmiş Toprak Kültüründe Göller Bölgesi</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>225</v>
+        <v>525</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786053965596</t>
+          <t>9786053965640</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Taşa Kazınan Sanat</t>
+          <t>Antik Yunan ve Roma'da Veba Salgınları</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>800</v>
+        <v>185</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786053965411</t>
+          <t>9786053965657</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Smyrna'dan Batı Dünyasına</t>
+          <t>Sali’nin Yolculuğu</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786053965572</t>
+          <t>9786053965619</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Batı Anadolu'dan Mitolojik Sevgi Öyküleri</t>
+          <t>Kappadokia'da Kapalı Yunan Haçı Planlı Kiliselerde Apsis, Doğu Haç Kolu Ve Doğu Köşe Mekanları Resim Programı (Ciltli)</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>285</v>
+        <v>900</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786053965565</t>
+          <t>9786053965626</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Eski Anadolu ve Mezopotamya Toplumlarında Müzik</t>
+          <t>Girit Mitolojisi ve Kahramanları (Eski Yunan Mitolojisi İçerisinde)</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>245</v>
+        <v>320</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786053965480</t>
+          <t>9786053965138</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Pro L. Cornelio Balbao Oratio L. Cornelius Balbus Savunması</t>
+          <t>Safranbolu Rumlarının Mimari Eserleri</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>280</v>
+        <v>580</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786053965541</t>
+          <t>9786053965633</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>1960'lı Yılların Güneydoğu Anadolu'su</t>
+          <t>Mardin (Merkez) Hristiyan Dini Mimarisi</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>625</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786053965473</t>
+          <t>9786053965527</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Karatepe Azatiwataya</t>
+          <t>Anadolu'dan Yöresel Konut Kültürü Örnekleri</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786053965534</t>
+          <t>9786053965435</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Eski Mezopotamya ve Anadolu Toplumlarında Büyü</t>
+          <t>Navisalvia Sina Kabağaç'ı Anma Toplantısı 2019 - Doğa / Natura</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>280</v>
+        <v>370</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786053965428</t>
+          <t>9786053964995</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Su ve Deniz Mitolojisi</t>
+          <t>O'na Şiirler</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>750</v>
+        <v>20</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786053965305</t>
+          <t>9786053965367</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Ayna Ayna Söyle Bana</t>
+          <t>Zeus'un Kadınları - Antik Yunan Toplumunda Kadın Konumlanmasına Zeus Merkezli Bir Bakış</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>30</v>
+        <v>280</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786053965107</t>
+          <t>9786053965510</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Nil'in Tanrı Kralları</t>
+          <t>Benim Mükemmel Yalnızlığım</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>350</v>
+        <v>225</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786053965497</t>
+          <t>9786053965596</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Pısıdıa’nın Başkenti - Paganizm Ve Hıristiyanlığın Hac Merkezi Antıokheıa</t>
+          <t>Taşa Kazınan Sanat</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>640</v>
+        <v>800</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789756899025</t>
+          <t>9786053965411</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Zonguldak</t>
+          <t>Smyrna'dan Batı Dünyasına</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>180</v>
+        <v>320</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789756899549</t>
+          <t>9786053965572</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Aydın</t>
+          <t>Batı Anadolu'dan Mitolojik Sevgi Öyküleri</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>180</v>
+        <v>285</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789756899557</t>
+          <t>9786053965565</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Sivas</t>
+          <t>Eski Anadolu ve Mezopotamya Toplumlarında Müzik</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>180</v>
+        <v>245</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789756899530</t>
+          <t>9786053965480</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Balıkesir</t>
+          <t>Pro L. Cornelio Balbao Oratio L. Cornelius Balbus Savunması</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789756899565</t>
+          <t>9786053965541</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Diyarbakır</t>
+          <t>1960'lı Yılların Güneydoğu Anadolu'su</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>180</v>
+        <v>625</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789756899573</t>
+          <t>9786053965473</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Erzurum</t>
+          <t>Karatepe Azatiwataya</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789756899034</t>
+          <t>9786053965534</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Trabzon</t>
+          <t>Eski Mezopotamya ve Anadolu Toplumlarında Büyü</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789756899190</t>
+          <t>9786053965428</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Bodrum</t>
+          <t>Su ve Deniz Mitolojisi</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>180</v>
+        <v>750</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789756899069</t>
+          <t>9786053965305</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Malatya</t>
+          <t>Ayna Ayna Söyle Bana</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>180</v>
+        <v>30</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789756899158</t>
+          <t>9786053965107</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Elazığ</t>
+          <t>Nil'in Tanrı Kralları</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789756899174</t>
+          <t>9786053965497</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Ankara</t>
+          <t>Pısıdıa’nın Başkenti - Paganizm Ve Hıristiyanlığın Hac Merkezi Antıokheıa</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>180</v>
+        <v>640</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789756899123</t>
+          <t>9789756899025</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar İstanbul</t>
+          <t>Bir Zamanlar Zonguldak</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789756899093</t>
+          <t>9789756899549</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Kahramanmaraş</t>
+          <t>Bir Zamanlar Aydın</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789756899050</t>
+          <t>9789756899557</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Mersin</t>
+          <t>Bir Zamanlar Sivas</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789756899042</t>
+          <t>9789756899530</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Samsun</t>
+          <t>Bir Zamanlar Balıkesir</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789756899115</t>
+          <t>9789756899565</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar İzmit</t>
+          <t>Bir Zamanlar Diyarbakır</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789756899077</t>
+          <t>9789756899573</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Konya</t>
+          <t>Bir Zamanlar Erzurum</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789756899085</t>
+          <t>9789756899034</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Kayseri</t>
+          <t>Bir Zamanlar Trabzon</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789756899131</t>
+          <t>9789756899190</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Gaziantep</t>
+          <t>Bir Zamanlar Bodrum</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789756899166</t>
+          <t>9789756899069</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Denizli</t>
+          <t>Bir Zamanlar Malatya</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789756899220</t>
+          <t>9789756899158</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Antakya</t>
+          <t>Bir Zamanlar Elazığ</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789756899239</t>
+          <t>9789756899174</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Adana</t>
+          <t>Bir Zamanlar Ankara</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789756899182</t>
+          <t>9789756899123</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Antalya</t>
+          <t>Bir Zamanlar İstanbul</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789756561553</t>
+          <t>9789756899093</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Resim Tekniği</t>
+          <t>Bir Zamanlar Kahramanmaraş</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789944750240</t>
+          <t>9789756899050</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Bir İç Pilav'ın Kırk Yılı</t>
+          <t>Bir Zamanlar Mersin</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>30</v>
+        <v>180</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786053963035</t>
+          <t>9789756899042</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Martıların Kanadında Çepeçevre Van Denizi</t>
+          <t>Bir Zamanlar Samsun</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>30</v>
+        <v>180</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789756561515</t>
+          <t>9789756899115</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Taş Yolu “Eğin Öyküleri”</t>
+          <t>Bir Zamanlar İzmit</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786053963059</t>
+          <t>9789756899077</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Ay Güzeli Sevda Seli</t>
+          <t>Bir Zamanlar Konya</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>60</v>
+        <v>180</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789756899946</t>
+          <t>9789756899085</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Türk Dış Politikası</t>
+          <t>Bir Zamanlar Kayseri</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>50</v>
+        <v>180</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786053962946</t>
+          <t>9789756899131</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Savunmanın Son Çaresi Gülmek-Aşkenaz Mizahında Gezintiler</t>
+          <t>Bir Zamanlar Gaziantep</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789756561454</t>
+          <t>9789756899166</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Yaşadığım İstanbul</t>
+          <t>Bir Zamanlar Denizli</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786053960744</t>
+          <t>9789756899220</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>İlk İnançlar</t>
+          <t>Bir Zamanlar Antakya</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>45</v>
+        <v>180</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786053963875</t>
+          <t>9789756899239</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>A Handbook of Ornament</t>
+          <t>Bir Zamanlar Adana</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>75</v>
+        <v>180</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786053964551</t>
+          <t>9789756899182</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Akademi Bir Yaşam Öyküsü</t>
+          <t>Bir Zamanlar Antalya</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786053962540</t>
+          <t>9789756561553</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Altın Yol</t>
+          <t>Resim Tekniği</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786053965152</t>
+          <t>9789944750240</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Nemrut Dağı Bulunuşu, Kazıları, Anıtları</t>
+          <t>Bir İç Pilav'ın Kırk Yılı</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786053964346</t>
+          <t>9786053963035</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Anlat Trabzon</t>
+          <t>Beyaz Martıların Kanadında Çepeçevre Van Denizi</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>300</v>
+        <v>30</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786053963400</t>
+          <t>9789756561515</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Neoklaudipolis Antik Kenti</t>
+          <t>Taş Yolu “Eğin Öyküleri”</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786053965329</t>
+          <t>9786053963059</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Nazilli ve Çevresinin Arkeolojik Zenginlikleri</t>
+          <t>Ay Güzeli Sevda Seli</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>900</v>
+        <v>60</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786053963233</t>
+          <t>9789756899946</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>NaviSalvia - Sina Kabaağaç'ı Anma Toplantısı Sürgün - 2013</t>
+          <t>Türk Dış Politikası</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>350</v>
+        <v>50</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786053963240</t>
+          <t>9786053962946</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>NaviSalvia - Sina Kabaağaç'ı Anma Toplantısı - 2014 / Sürgün</t>
+          <t>Savunmanın Son Çaresi Gülmek-Aşkenaz Mizahında Gezintiler</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>55</v>
+        <v>320</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789756561683</t>
+          <t>9789756561454</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>NaviSalvia - Sina Kabaağaç'ı Anma Toplantısı - 2004 / Trajedi</t>
+          <t>Yaşadığım İstanbul</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786053960515</t>
+          <t>9786053960744</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>NaviSalvia - Sina Kabaağaç'ı Anma Toplantısı Satyros - 2008</t>
+          <t>İlk İnançlar</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>350</v>
+        <v>45</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789756899410</t>
+          <t>9786053963875</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Neolithic In Turkey</t>
+          <t>A Handbook of Ornament</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>500</v>
+        <v>75</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786053962267</t>
+          <t>9786053964551</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>NaviSalvia - Sina Kabaağaç'ı Anma Toplantısı Passio - 2011</t>
+          <t>Akademi Bir Yaşam Öyküsü</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>50</v>
+        <v>280</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786053964643</t>
+          <t>9786053962540</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>NaviSalvia - Sina Kabaağaç'ı Anma Toplantısı - 2017 / Metamorphoses - Başkalaşımlar</t>
+          <t>Altın Yol</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786053961901</t>
+          <t>9786053965152</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Navisalvia Sina Kabaağaç’ı Anma Toplantısı 2009 Memoria</t>
+          <t>Nemrut Dağı Bulunuşu, Kazıları, Anıtları</t>
         </is>
       </c>
       <c r="C161" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786053962984</t>
+          <t>9786053964346</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Alamut Batıniliğinden Anadolu Aleviliğine - Hasan Sabbah ve Nasirüddin Tusi</t>
+          <t>Anlat Trabzon</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>35</v>
+        <v>300</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786053963998</t>
+          <t>9786053963400</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Antalya - Doğu Nekropol Kazısı Buluntular Hakkında Gözlemler (1992-1993)</t>
+          <t>Neoklaudipolis Antik Kenti</t>
         </is>
       </c>
       <c r="C163" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786053960492</t>
+          <t>9786053965329</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>NaviSalvia - Sina Kabaağaç'ı Anma Toplantısı Mythos - 2006</t>
+          <t>Nazilli ve Çevresinin Arkeolojik Zenginlikleri</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>55</v>
+        <v>900</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786053964445</t>
+          <t>9786053963233</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>NaviSalvia: Sina Kabaağaç'ı Anma Toplantısı - 2016/Melankoli</t>
+          <t>NaviSalvia - Sina Kabaağaç'ı Anma Toplantısı Sürgün - 2013</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>50</v>
+        <v>350</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789944750202</t>
+          <t>9786053963240</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Navisalvia Sina Kabaağaç’ı Anma Toplantısı 2005 Komedi</t>
+          <t>NaviSalvia - Sina Kabaağaç'ı Anma Toplantısı - 2014 / Sürgün</t>
         </is>
       </c>
       <c r="C166" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786053965244</t>
+          <t>9789756561683</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Niğde Müzesi Sikke Kataloğu</t>
+          <t>NaviSalvia - Sina Kabaağaç'ı Anma Toplantısı - 2004 / Trajedi</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>750</v>
+        <v>350</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786053961925</t>
+          <t>9786053960515</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Navisalvia Sina Kabaağaç’ı Anma Toplantısı 2010</t>
+          <t>NaviSalvia - Sina Kabaağaç'ı Anma Toplantısı Satyros - 2008</t>
         </is>
       </c>
       <c r="C168" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786053964179</t>
+          <t>9789756899410</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Az Gittim Uz Gittim</t>
+          <t>Neolithic In Turkey</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>20</v>
+        <v>500</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786053962250</t>
+          <t>9786053962267</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Navisalvia - Sina Kabaağaç’ı Anma Toplantısı - 2012 Gizem - Kehanet - Büyü</t>
+          <t>NaviSalvia - Sina Kabaağaç'ı Anma Toplantısı Passio - 2011</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>380</v>
+        <v>50</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786053963813</t>
+          <t>9786053964643</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>NaviSalvia - Sina Kabaağaç'ı Anma Toplantısı Musica - 2015</t>
+          <t>NaviSalvia - Sina Kabaağaç'ı Anma Toplantısı - 2017 / Metamorphoses - Başkalaşımlar</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>50</v>
+        <v>350</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786053960935</t>
+          <t>9786053961901</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Vekayiname</t>
+          <t>Navisalvia Sina Kabaağaç’ı Anma Toplantısı 2009 Memoria</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>560</v>
+        <v>50</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789756561690</t>
+          <t>9786053962984</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Navisalvia Sina Kabaağaçı’ı Anma Toplantısı 2003 Çeşitlemeler</t>
+          <t>Alamut Batıniliğinden Anadolu Aleviliğine - Hasan Sabbah ve Nasirüddin Tusi</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>340</v>
+        <v>35</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786053960508</t>
+          <t>9786053963998</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Navisalvia - Sina Kabaağaç'ı Anma Toplantısı 2007 Ars Poetika</t>
+          <t>Antalya - Doğu Nekropol Kazısı Buluntular Hakkında Gözlemler (1992-1993)</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>55</v>
+        <v>300</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786053963745</t>
+          <t>9786053960492</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Oluş Arık'la Asya'dan Anadolu'ya</t>
+          <t>NaviSalvia - Sina Kabaağaç'ı Anma Toplantısı Mythos - 2006</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>65</v>
+        <v>55</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786053965374</t>
+          <t>9786053964445</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Beni Ben Yapan Anılarım</t>
+          <t>NaviSalvia: Sina Kabaağaç'ı Anma Toplantısı - 2016/Melankoli</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>320</v>
+        <v>50</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789756899409</t>
+          <t>9789944750202</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Nahçıvan'da Arkeolojik Araştırmalar</t>
+          <t>Navisalvia Sina Kabaağaç’ı Anma Toplantısı 2005 Komedi</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>350</v>
+        <v>55</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786053960959</t>
+          <t>9786053965244</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Tarihlerin Özeti</t>
+          <t>Niğde Müzesi Sikke Kataloğu</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>455</v>
+        <v>750</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789756561324</t>
+          <t>9786053961925</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Vahit Bey - Güzel Sanatlar Üzerine Bir Terminoloji Risalesi</t>
+          <t>Navisalvia Sina Kabaağaç’ı Anma Toplantısı 2010</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789753962434</t>
+          <t>9786053964179</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Özdoğan</t>
+          <t>Az Gittim Uz Gittim</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>35</v>
+        <v>20</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786053961130</t>
+          <t>9786053962250</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Bosphorus In Old Picture Postcards</t>
+          <t>Navisalvia - Sina Kabaağaç’ı Anma Toplantısı - 2012 Gizem - Kehanet - Büyü</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>60</v>
+        <v>380</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786053964728</t>
+          <t>9786053963813</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Oluş Arık'la Kimlikten Sanata Anadolu</t>
+          <t>NaviSalvia - Sina Kabaağaç'ı Anma Toplantısı Musica - 2015</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789757538558</t>
+          <t>9786053960935</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Mekteb-i Tıbbiye-i Adliye-i Şahane ve Bizde Modern Tıp Eğitiminin Gelişmesine Katkıları</t>
+          <t>Vekayiname</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>345</v>
+        <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786053963486</t>
+          <t>9789756561690</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Mersin'den Tarsus'a Kilikia Kıyılarındaki Kayıp Kentler</t>
+          <t>Navisalvia Sina Kabaağaçı’ı Anma Toplantısı 2003 Çeşitlemeler</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>90</v>
+        <v>340</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786053962991</t>
+          <t>9786053960508</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Masalsı Türkiye</t>
+          <t>Navisalvia - Sina Kabaağaç'ı Anma Toplantısı 2007 Ars Poetika</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>60</v>
+        <v>55</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786053962915</t>
+          <t>9786053963745</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Cataloque Des Poteries Byzantines Et Anatoliennes Du Muséé Constantinople</t>
+          <t>Oluş Arık'la Asya'dan Anadolu'ya</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>50</v>
+        <v>65</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786053962533</t>
+          <t>9786053965374</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Midas - Müşkili Mita</t>
+          <t>Beni Ben Yapan Anılarım</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>60</v>
+        <v>320</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786053962717</t>
+          <t>9789756899409</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Legio'nun Kuruluş ve Muharebe Düzeni</t>
+          <t>Nahçıvan'da Arkeolojik Araştırmalar</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>158</v>
+        <v>350</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786053960553</t>
+          <t>9786053960959</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>On Bin Yıllık Tarihin Tanığı Hilar</t>
+          <t>Tarihlerin Özeti</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>280</v>
+        <v>455</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786053960942</t>
+          <t>9789756561324</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Özü</t>
+          <t>Mehmet Vahit Bey - Güzel Sanatlar Üzerine Bir Terminoloji Risalesi</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>420</v>
+        <v>120</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786053960294</t>
+          <t>9789753962434</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Phrygia - Midas City Excavations and Surveys in the Highlands</t>
+          <t>Mehmet Özdoğan</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>90</v>
+        <v>35</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786053960560</t>
+          <t>9786053961130</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Frigya - Midas Kenti Kazıları ve Dağlık Frigya Bölgesi'ndeki Araştırmalar</t>
+          <t>Bosphorus In Old Picture Postcards</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>90</v>
+        <v>60</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786053962175</t>
+          <t>9786053964728</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Yaz Okulları</t>
+          <t>Oluş Arık'la Kimlikten Sanata Anadolu</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>280</v>
+        <v>75</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786053964674</t>
+          <t>9789757538558</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Dağlarla</t>
+          <t>Mekteb-i Tıbbiye-i Adliye-i Şahane ve Bizde Modern Tıp Eğitiminin Gelişmesine Katkıları</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786053962700</t>
+          <t>9786053963486</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Malatya Arkeoloji Müzesi Bizans Sikkeleri Kataloğu</t>
+          <t>Mersin'den Tarsus'a Kilikia Kıyılarındaki Kayıp Kentler</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786053962465</t>
+          <t>9786053962991</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Miken Uygarlığı ve Ahhiyawa</t>
+          <t>Masalsı Türkiye</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>400</v>
+        <v>60</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786053965176</t>
+          <t>9786053962915</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>On Binler'in İzinde</t>
+          <t>Cataloque Des Poteries Byzantines Et Anatoliennes Du Muséé Constantinople</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>480</v>
+        <v>50</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786053963356</t>
+          <t>9786053962533</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Milas Yazıtları Rehberi</t>
+          <t>Midas - Müşkili Mita</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>550</v>
+        <v>60</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786053962625</t>
+          <t>9786053962717</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Milet Müzesi Kesici Sürtme Taş Aletlerinden 'Baltalar'</t>
+          <t>Legio'nun Kuruluş ve Muharebe Düzeni</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>45</v>
+        <v>158</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786053960812</t>
+          <t>9786053960553</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Mahmut Akok - Sanat Tarihinde Restitüsyon Piri</t>
+          <t>On Bin Yıllık Tarihin Tanığı Hilar</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>32.41</v>
+        <v>280</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786053960140</t>
+          <t>9786053960942</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Tarih Anadolu ve Rumeli 1326-1462</t>
+          <t>Tarihin Özü</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>500</v>
+        <v>420</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786053961680</t>
+          <t>9786053960294</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Sevgidir Her İşin Başı</t>
+          <t>Phrygia - Midas City Excavations and Surveys in the Highlands</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>45</v>
+        <v>90</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786053963912</t>
+          <t>9786053960560</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Mimari ve Arkeolojik Koruma Kültürü Üzerine Yazılar</t>
+          <t>Frigya - Midas Kenti Kazıları ve Dağlık Frigya Bölgesi'ndeki Araştırmalar</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>420</v>
+        <v>90</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786053963592</t>
+          <t>9786053962175</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Dante ile Sanat ve Düşünce</t>
+          <t>Yaz Okulları</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>340</v>
+        <v>280</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786053964230</t>
+          <t>9786053964674</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Mitolojiden Sanata Hayvan İmgesi</t>
+          <t>Dağlarla</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>445</v>
+        <v>340</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786053964407</t>
+          <t>9786053962700</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>On İki Caesar'ın Yaşamöyküsü</t>
+          <t>Malatya Arkeoloji Müzesi Bizans Sikkeleri Kataloğu</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>520</v>
+        <v>70</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9789756899250</t>
+          <t>9786053962465</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Mitras Gizlerinin Kökeni - Antik Dünyada Kozmoloji ve Din</t>
+          <t>Miken Uygarlığı ve Ahhiyawa</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786053964186</t>
+          <t>9786053965176</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi Sakız Çiğniyor 1969</t>
+          <t>On Binler'in İzinde</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>150</v>
+        <v>480</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786053961024</t>
+          <t>9786053963356</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>M.Ö. 7. Yüzyıldan 1. Yüzyıla Kadar Karya ile Rodos Devleti Arasındaki İlişkiler</t>
+          <t>Milas Yazıtları Rehberi</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>65</v>
+        <v>550</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786053963011</t>
+          <t>9786053962625</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Monumentum Pergense</t>
+          <t>Milet Müzesi Kesici Sürtme Taş Aletlerinden 'Baltalar'</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>300</v>
+        <v>45</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786053963585</t>
+          <t>9786053960812</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Doğada Ve Bahçede Tek Başına Yaşam Ve Mutluluk Üzerine</t>
+          <t>Mahmut Akok - Sanat Tarihinde Restitüsyon Piri</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>35</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786053960195</t>
+          <t>9786053960140</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Orta Karadeniz Bölgesi Sahil Kesimi Geleneksel Mimari</t>
+          <t>Tarih Anadolu ve Rumeli 1326-1462</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>70</v>
+        <v>500</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786053960263</t>
+          <t>9786053961680</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Mozaik Denizi</t>
+          <t>Sevgidir Her İşin Başı</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>300</v>
+        <v>45</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789756561637</t>
+          <t>9786053963912</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Lykia - Karia’da Roma Dönemi Tapınak Mimarlığı</t>
+          <t>Mimari ve Arkeolojik Koruma Kültürü Üzerine Yazılar</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789756561911</t>
+          <t>9786053963592</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Antik Çağ'dan XIII. Yüzyıla kadar Orta Asya ve Karahanlı Mimarisi</t>
+          <t>Dante ile Sanat ve Düşünce</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>70</v>
+        <v>340</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786053964667</t>
+          <t>9786053964230</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Münzen Von Kappadokien Band 1</t>
+          <t>Mitolojiden Sanata Hayvan İmgesi</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>2500</v>
+        <v>445</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786053964650</t>
+          <t>9786053964407</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Münzen Von Kappadokien Band 2</t>
+          <t>On İki Caesar'ın Yaşamöyküsü</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>2800</v>
+        <v>520</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786053964216</t>
+          <t>9789756899250</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Lykische Münzen (Ciltli)</t>
+          <t>Mitras Gizlerinin Kökeni - Antik Dünyada Kozmoloji ve Din</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>1800</v>
+        <v>300</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786053962236</t>
+          <t>9786053964186</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağda Avrupa'da Kölelik-Toplum ve Hukuk</t>
+          <t>Demokrasi Sakız Çiğniyor 1969</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786053961475</t>
+          <t>9786053961024</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Müze-i Hümayun’dan Günümüze İstanbul Arkeoloji Müzeleri</t>
+          <t>M.Ö. 7. Yüzyıldan 1. Yüzyıla Kadar Karya ile Rodos Devleti Arasındaki İlişkiler</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>40</v>
+        <v>65</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786053961772</t>
+          <t>9786053963011</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Eski Kartpostallarda Antalya</t>
+          <t>Monumentum Pergense</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>40</v>
+        <v>300</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786053960966</t>
+          <t>9786053963585</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Tarih</t>
+          <t>Doğada Ve Bahçede Tek Başına Yaşam Ve Mutluluk Üzerine</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>480</v>
+        <v>35</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786053960867</t>
+          <t>9786053960195</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Müze-i Hümayun’dan Günümüze İstanbul Arkeoloji Müzesi - From Imperial Times To The Present İstanbul Archaeology Museum</t>
+          <t>Orta Karadeniz Bölgesi Sahil Kesimi Geleneksel Mimari</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786053964377</t>
+          <t>9786053960263</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Müzelerde 41 Yıl</t>
+          <t>Mozaik Denizi</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>380</v>
+        <v>300</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9789756561102</t>
+          <t>9789756561637</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Likya İncelemeleri 1</t>
+          <t>Lykia - Karia’da Roma Dönemi Tapınak Mimarlığı</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>35.19</v>
+        <v>400</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786053964421</t>
+          <t>9789756561911</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ Avrupa'sının Ölümle Dansı</t>
+          <t>Antik Çağ'dan XIII. Yüzyıla kadar Orta Asya ve Karahanlı Mimarisi</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786053962076</t>
+          <t>9786053964667</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Örülünce Yapıda</t>
+          <t>Münzen Von Kappadokien Band 1</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>45</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789757538899</t>
+          <t>9786053964650</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Nahçıvan Arkeolojisi - The Archaeology of Nakhichevan</t>
+          <t>Münzen Von Kappadokien Band 2</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>350</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9789756899885</t>
+          <t>9786053964216</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Nahçıvan Bölgesi'nde Orta ve Son Tunç Çağı Boya Bezemeli Çanak Çömlek Kültürü</t>
+          <t>Lykische Münzen (Ciltli)</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>350</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786053961338</t>
+          <t>9786053962236</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Eski Kartpostallarda Bergama</t>
+          <t>Ortaçağda Avrupa'da Kölelik-Toplum ve Hukuk</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789756899755</t>
+          <t>9786053961475</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Ortodoks İkonaları</t>
+          <t>Müze-i Hümayun’dan Günümüze İstanbul Arkeoloji Müzeleri</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>545</v>
+        <v>40</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786053963060</t>
+          <t>9786053961772</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Le Bosphore A Travers D'Anciennes Cartes Postales</t>
+          <t>Eski Kartpostallarda Antalya</t>
         </is>
       </c>
       <c r="C232" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9789757538884</t>
+          <t>9786053960966</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Limyra Zemuri Taşları</t>
+          <t>Tarih</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>550</v>
+        <v>480</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786053961666</t>
+          <t>9786053960867</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Sabır ile Koruk 2008</t>
+          <t>Müze-i Hümayun’dan Günümüze İstanbul Arkeoloji Müzesi - From Imperial Times To The Present İstanbul Archaeology Museum</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786053960461</t>
+          <t>9786053964377</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Altın Çağının Mimarı Sinan</t>
+          <t>Müzelerde 41 Yıl</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>100</v>
+        <v>380</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786053961291</t>
+          <t>9789756561102</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Rodos</t>
+          <t>Likya İncelemeleri 1</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>45</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786053961390</t>
+          <t>9786053964421</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Eski Kartpostallarda İzmir'in Su Kemerleri</t>
+          <t>Ortaçağ Avrupa'sının Ölümle Dansı</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>35</v>
+        <v>60</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786053962069</t>
+          <t>9786053962076</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Nedir? Mimar Ne Yapar?</t>
+          <t>Sevgi Örülünce Yapıda</t>
         </is>
       </c>
       <c r="C238" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786053964049</t>
+          <t>9789757538899</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Kültürümüz / Kimliğimiz Evrensel Yazıları</t>
+          <t>Nahçıvan Arkeolojisi - The Archaeology of Nakhichevan</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>45</v>
+        <v>350</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786053962021</t>
+          <t>9789756899885</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Kültür Vatanımız</t>
+          <t>Nahçıvan Bölgesi'nde Orta ve Son Tunç Çağı Boya Bezemeli Çanak Çömlek Kültürü</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786053964919</t>
+          <t>9786053961338</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Çocukları</t>
+          <t>Eski Kartpostallarda Bergama</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>480</v>
+        <v>50</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786053962823</t>
+          <t>9789756899755</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Kültürü</t>
+          <t>Ortodoks İkonaları</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>320</v>
+        <v>545</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786053962748</t>
+          <t>9786053963060</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Gördes'ten Tokyo'ya</t>
+          <t>Le Bosphore A Travers D'Anciennes Cartes Postales</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>285</v>
+        <v>40</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786053961468</t>
+          <t>9789757538884</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Ozanın Gününde Bozcaada - 2011</t>
+          <t>Limyra Zemuri Taşları</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>40</v>
+        <v>550</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786053961987</t>
+          <t>9786053961666</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Ozanın Gününde Bozcaada - 2012</t>
+          <t>Sabır ile Koruk 2008</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>40</v>
+        <v>250</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789757538698</t>
+          <t>9786053960461</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'da Iustinianus Döneminde Yapılar (Ciltli)</t>
+          <t>Osmanlı Altın Çağının Mimarı Sinan</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786053963929</t>
+          <t>9786053961291</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Haluk Şahin'in Bozcaada Kitabı</t>
+          <t>Rodos</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>285</v>
+        <v>45</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786053962809</t>
+          <t>9786053961390</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Ozanın Gününde Bozcaada 2014</t>
+          <t>Eski Kartpostallarda İzmir'in Su Kemerleri</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786053963004</t>
+          <t>9786053962069</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Haremsbılder</t>
+          <t>Mimarlık Nedir? Mimar Ne Yapar?</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>260</v>
+        <v>45</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786053964704</t>
+          <t>9786053964049</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Hayat Güldüğün Kadar Leyla Gibi</t>
+          <t>Kültürümüz / Kimliğimiz Evrensel Yazıları</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>260</v>
+        <v>45</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786053963349</t>
+          <t>9786053962021</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Ozanın Gününde Bozcada - 2015</t>
+          <t>Kültür Vatanımız</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>40</v>
+        <v>250</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786053961758</t>
+          <t>9786053964919</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Kuş Evleri / Bird-Houses</t>
+          <t>Güneşin Çocukları</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>250</v>
+        <v>480</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786053964414</t>
+          <t>9786053962823</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Hep Gençtir Mitoloji</t>
+          <t>Osmanlı Kültürü</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>30</v>
+        <v>320</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786053960881</t>
+          <t>9786053962748</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Ölümünün 100. Yıldönümünde OSMAN HAMDİ BEY Yaptığı Kazılar - Bulduğu Eserler</t>
+          <t>Gördes'ten Tokyo'ya</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>40</v>
+        <v>285</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786053961635</t>
+          <t>9786053961468</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Köpeksiz Köy 2007</t>
+          <t>Ozanın Gününde Bozcaada - 2011</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789756561201</t>
+          <t>9786053961987</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Yakındoğu'da Devletin Doğuşu</t>
+          <t>Ozanın Gününde Bozcaada - 2012</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>32.4</v>
+        <v>40</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786053961963</t>
+          <t>9789757538698</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Önasya Arkeolojisinde Çanak Çömlek</t>
+          <t>İstanbul'da Iustinianus Döneminde Yapılar (Ciltli)</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786053963516</t>
+          <t>9786053963929</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Kıyılarımızı Yağmalayanlar</t>
+          <t>Haluk Şahin'in Bozcaada Kitabı</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>250</v>
+        <v>285</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786053961659</t>
+          <t>9786053962809</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Kent-Kültür-Demokrasi</t>
+          <t>Ozanın Gününde Bozcaada 2014</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786053963806</t>
+          <t>9786053963004</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Ünlü Kişilerin Yaşamları</t>
+          <t>Haremsbılder</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786053961710</t>
+          <t>9786053964704</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>İstanbul</t>
+          <t>Hayat Güldüğün Kadar Leyla Gibi</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786053963769</t>
+          <t>9786053963349</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Her Şeye Rağmen İstanbul</t>
+          <t>Ozanın Gününde Bozcada - 2015</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>225</v>
+        <v>40</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786053964032</t>
+          <t>9786053961758</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Herkes İçin Kent</t>
+          <t>Kuş Evleri / Bird-Houses</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>45</v>
+        <v>250</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789757538086</t>
+          <t>9786053964414</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Üçtepe Kazıları</t>
+          <t>Hep Gençtir Mitoloji</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786053963615</t>
+          <t>9786053960881</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Hıristiyanlığın Heterodoks Akımları ve Alevilikteki Kurumsal Kalıtları</t>
+          <t>Ölümünün 100. Yıldönümünde OSMAN HAMDİ BEY Yaptığı Kazılar - Bulduğu Eserler</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>270</v>
+        <v>40</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786053961642</t>
+          <t>9786053961635</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Bir İnsanı Sevmekle Başlar</t>
+          <t>Köpeksiz Köy 2007</t>
         </is>
       </c>
       <c r="C266" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786053960317</t>
+          <t>9789756561201</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Uygarlıkların İzinde Kentsever Yazılar</t>
+          <t>Yakındoğu'da Devletin Doğuşu</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>320</v>
+        <v>32.4</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786053963646</t>
+          <t>9786053961963</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'da Marmaray-Metro Kazılarının Kent Arkeolojisine Katkıları</t>
+          <t>Önasya Arkeolojisinde Çanak Çömlek</t>
         </is>
       </c>
       <c r="C268" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786053962212</t>
+          <t>9786053963516</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Güre</t>
+          <t>Kıyılarımızı Yağmalayanlar</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>30</v>
+        <v>250</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786053963363</t>
+          <t>9786053961659</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>İşsizlik ve Yoksulluk</t>
+          <t>Kent-Kültür-Demokrasi</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786053962519</t>
+          <t>9786053963806</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Uygar Dünyanın İlk Yıkılışı M.Ö. 1200</t>
+          <t>Ünlü Kişilerin Yaşamları</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>345</v>
+        <v>280</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786053962847</t>
+          <t>9786053961710</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>La Ceramiques D'asie-Mineure Et De Costantinople</t>
+          <t>İstanbul</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>40</v>
+        <v>250</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786053963509</t>
+          <t>9786053963769</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Füreya Koral'la Söyleşi</t>
+          <t>Her Şeye Rağmen İstanbul</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>45</v>
+        <v>225</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786053965015</t>
+          <t>9786053964032</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Leonardo İle Sanat ve Düşünce</t>
+          <t>Herkes İçin Kent</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>380</v>
+        <v>45</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786053960119</t>
+          <t>9789757538086</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Doğuran Doğurtan Afrodisyas Şiirleri</t>
+          <t>Üçtepe Kazıları</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9789944750080</t>
+          <t>9786053963615</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Urartu Tarihi</t>
+          <t>Hıristiyanlığın Heterodoks Akımları ve Alevilikteki Kurumsal Kalıtları</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>38.88</v>
+        <v>270</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786053964582</t>
+          <t>9786053961642</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Coral Yazınında Varlık Yokluk Algısı</t>
+          <t>Her Şey Bir İnsanı Sevmekle Başlar</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>280</v>
+        <v>45</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786053962137</t>
+          <t>9786053960317</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Doğaya Uyumlu Mimarlık</t>
+          <t>Uygarlıkların İzinde Kentsever Yazılar</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>30</v>
+        <v>320</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786053964322</t>
+          <t>9786053963646</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Mitos'tan Logos'a Arkeo Mitoloji</t>
+          <t>İstanbul'da Marmaray-Metro Kazılarının Kent Arkeolojisine Katkıları</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>325</v>
+        <v>350</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786053961697</t>
+          <t>9786053962212</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Denizli</t>
+          <t>Güre</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>250</v>
+        <v>30</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786053962526</t>
+          <t>9786053963363</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Orhan Veli'nin Gördüğü İstanbul</t>
+          <t>İşsizlik ve Yoksulluk</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9789756899632</t>
+          <t>9786053962519</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle Hellenistik Çağ Şiiri</t>
+          <t>Uygar Dünyanın İlk Yıkılışı M.Ö. 1200</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>480</v>
+        <v>345</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786053962571</t>
+          <t>9786053962847</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Antik Oyunların Çocukları</t>
+          <t>La Ceramiques D'asie-Mineure Et De Costantinople</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>46.29</v>
+        <v>40</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786053965145</t>
+          <t>9786053963509</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Parion Bronz Amphora - Situlası</t>
+          <t>Füreya Koral'la Söyleşi</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>725</v>
+        <v>45</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786053963820</t>
+          <t>9786053965015</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Divriği Zümrüdüanka</t>
+          <t>Leonardo İle Sanat ve Düşünce</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>35</v>
+        <v>380</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786053964063</t>
+          <t>9786053960119</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Edirne Gün Doğmadan Neler Doğar</t>
+          <t>Doğuran Doğurtan Afrodisyas Şiirleri</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>35</v>
+        <v>250</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786053961314</t>
+          <t>9789944750080</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Pergamon Kadınları</t>
+          <t>Urartu Tarihi</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>380</v>
+        <v>38.88</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786053962939</t>
+          <t>9786053964582</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Ephese -Le Mystere De L'Abeille</t>
+          <t>Mehmet Coral Yazınında Varlık Yokluk Algısı</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>185</v>
+        <v>280</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786053961123</t>
+          <t>9786053962137</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Ephesos - The Mystery of The Bee</t>
+          <t>Doğaya Uyumlu Mimarlık</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>185</v>
+        <v>30</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786053961161</t>
+          <t>9786053964322</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>EFESO El Misteriode la Abeja</t>
+          <t>Mitos'tan Logos'a Arkeo Mitoloji</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>45</v>
+        <v>325</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9789756899908</t>
+          <t>9786053961697</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Urartu Çivi Yazılı Belgeler Kataloğu</t>
+          <t>Denizli</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>700</v>
+        <v>250</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9799756899501</t>
+          <t>9786053962526</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Perge'nin Roma Devri Heykeltraşlığı - I</t>
+          <t>Orhan Veli'nin Gördüğü İstanbul</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>600</v>
+        <v>40</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786053961178</t>
+          <t>9789756899632</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>EFESO - Il Mistero dell'Ape</t>
+          <t>Örneklerle Hellenistik Çağ Şiiri</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>185</v>
+        <v>480</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9789756899502</t>
+          <t>9786053962571</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Perge'nin Roma Devri Heykeltraşlığı - II</t>
+          <t>Antik Oyunların Çocukları</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>600</v>
+        <v>46.29</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786053964476</t>
+          <t>9786053965145</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Çizmek</t>
+          <t>Parion Bronz Amphora - Situlası</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>30</v>
+        <v>725</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786053961970</t>
+          <t>9786053963820</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Coloring Book Of Göbekli Tepe Boyama Kitabı</t>
+          <t>Divriği Zümrüdüanka</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>8</v>
+        <v>35</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786053960324</t>
+          <t>9786053964063</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Perge'nin Kızı Plancia Magna</t>
+          <t>Edirne Gün Doğmadan Neler Doğar</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>60</v>
+        <v>35</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786053964261</t>
+          <t>9786053961314</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Boyama ve Resim Kitabı 1</t>
+          <t>Pergamon Kadınları</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>15</v>
+        <v>380</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786053964278</t>
+          <t>9786053962939</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Boyama ve Resim Kitabı 2</t>
+          <t>Ephese -Le Mystere De L'Abeille</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>15</v>
+        <v>185</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786053965251</t>
+          <t>9786053961123</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Pers Kralı Artakserkses II Mnemon</t>
+          <t>Ephesos - The Mystery of The Bee</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>480</v>
+        <v>185</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786053964285</t>
+          <t>9786053961161</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Boyama ve Resim Kitabı 3</t>
+          <t>EFESO El Misteriode la Abeja</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786053964292</t>
+          <t>9789756899908</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Boyama ve Resim Kitabı 4</t>
+          <t>Urartu Çivi Yazılı Belgeler Kataloğu</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>15</v>
+        <v>700</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786053965268</t>
+          <t>9799756899501</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Plutarkhos Artakserkses</t>
+          <t>Perge'nin Roma Devri Heykeltraşlığı - I</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>380</v>
+        <v>600</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786053962038</t>
+          <t>9786053961178</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Bu Ezgi Kimin?</t>
+          <t>EFESO - Il Mistero dell'Ape</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>45</v>
+        <v>185</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786053962977</t>
+          <t>9789756899502</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'un Dört Tarafı Mercandan</t>
+          <t>Perge'nin Roma Devri Heykeltraşlığı - II</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>220</v>
+        <v>600</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786053962489</t>
+          <t>9786053964476</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Bir Yerli Olmak</t>
+          <t>Çizmek</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>45</v>
+        <v>30</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786053963028</t>
+          <t>9786053961970</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Sceaux Byzantins Du Musee De Constantinople</t>
+          <t>Coloring Book Of Göbekli Tepe Boyama Kitabı</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>50</v>
+        <v>8</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786053963080</t>
+          <t>9786053960324</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Kapadokya Bilemedin Zıngırbeş</t>
+          <t>Perge'nin Kızı Plancia Magna</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786053960799</t>
+          <t>9786053964261</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Karagöz Oyunlarında Düğün-Eğlence / Boyama Kitabı</t>
+          <t>İstanbul Boyama ve Resim Kitabı 1</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>100</v>
+        <v>15</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786053962458</t>
+          <t>9786053964278</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Bedri Rahmi Nakışlı Bir Deneme</t>
+          <t>İstanbul Boyama ve Resim Kitabı 2</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>250</v>
+        <v>15</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786053961192</t>
+          <t>9786053965251</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Görünümleriyle Tekirdağ</t>
+          <t>Pers Kralı Artakserkses II Mnemon</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>40</v>
+        <v>480</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786053960775</t>
+          <t>9786053964285</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Karagöz Oyunlarında Evler ve Deniz / Boyama Kitabı</t>
+          <t>İstanbul Boyama ve Resim Kitabı 3</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>100</v>
+        <v>15</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786053961208</t>
+          <t>9786053964292</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Karagöz Oyunlarında Hayali Tipler / Boyama Kitabı</t>
+          <t>İstanbul Boyama ve Resim Kitabı 4</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>100</v>
+        <v>15</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786053961079</t>
+          <t>9786053965268</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Kartpostallarda Boğaziçi</t>
+          <t>Plutarkhos Artakserkses</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>40</v>
+        <v>380</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786053960805</t>
+          <t>9786053962038</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Karagöz Oyunlarında Kişiler-Tipler / Boyama Kitabı</t>
+          <t>Bu Ezgi Kimin?</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786053961185</t>
+          <t>9786053962977</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Kartpostallarda Karadeniz</t>
+          <t>İstanbul'un Dört Tarafı Mercandan</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>40</v>
+        <v>220</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786053960782</t>
+          <t>9786053962489</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Karatepe Kabartmalarını Boyayalım</t>
+          <t>Bir Yerli Olmak</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786053963530</t>
+          <t>9786053963028</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Azra Erhat Mektupları - 2</t>
+          <t>Sceaux Byzantins Du Musee De Constantinople</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786053964056</t>
+          <t>9786053963080</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Tebriz Güneşi'nin Işığını Kim Söndürdü?</t>
+          <t>Kapadokya Bilemedin Zıngırbeş</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>220</v>
+        <v>30</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786053964094</t>
+          <t>9786053960799</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Kilikya'nın Son Korsanları</t>
+          <t>Karagöz Oyunlarında Düğün-Eğlence / Boyama Kitabı</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786053962854</t>
+          <t>9786053962458</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>The Dardanelles</t>
+          <t>Bedri Rahmi Nakışlı Bir Deneme</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>45</v>
+        <v>250</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786053963523</t>
+          <t>9786053961192</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Azra Erhat Mektupları -1</t>
+          <t>Tarihi Görünümleriyle Tekirdağ</t>
         </is>
       </c>
       <c r="C322" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786053960768</t>
+          <t>9786053960775</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Küçük Arkeolog</t>
+          <t>Karagöz Oyunlarında Evler ve Deniz / Boyama Kitabı</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786053962731</t>
+          <t>9786053961208</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>The Limyra Coloring Book / Limyra'yı Boyayalım / Das Limyra Malbuch</t>
+          <t>Karagöz Oyunlarında Hayali Tipler / Boyama Kitabı</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>145</v>
+        <v>100</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786053963462</t>
+          <t>9786053961079</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>İspanyol Dilinin En Eski Eserlerinden Biri Tormesli Lazarillo 1554</t>
+          <t>Tarihi Kartpostallarda Boğaziçi</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786053961574</t>
+          <t>9786053960805</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Nemrut Dağ Heykel ve Kabartmaları Boyama Kitabı</t>
+          <t>Karagöz Oyunlarında Kişiler-Tipler / Boyama Kitabı</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>15</v>
+        <v>100</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786053963653</t>
+          <t>9786053961185</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Türkiye ve Avrupa'dan 65 Güzel Tırmanış Rotası</t>
+          <t>Tarihi Kartpostallarda Karadeniz</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>70</v>
+        <v>40</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786053963493</t>
+          <t>9786053960782</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Antalya 2015</t>
+          <t>Karatepe Kabartmalarını Boyayalım</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>55</v>
+        <v>100</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786053963424</t>
+          <t>9786053963530</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Pamukkale Leylek Yuvası</t>
+          <t>Azra Erhat Mektupları - 2</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786053960584</t>
+          <t>9786053964056</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Su Perisinin Gözyaşları Allianoi</t>
+          <t>Tebriz Güneşi'nin Işığını Kim Söndürdü?</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>100</v>
+        <v>220</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786053963547</t>
+          <t>9786053964094</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzündeki Piramitler ve Bosna'nın Kayıp Piramitleri</t>
+          <t>Kilikya'nın Son Korsanları</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786053964193</t>
+          <t>9786053962854</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Zıkkımın Peki</t>
+          <t>The Dardanelles</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>140</v>
+        <v>45</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786053961703</t>
+          <t>9786053963523</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Anlamıyorlarsa Anlatamıyorsun</t>
+          <t>Azra Erhat Mektupları -1</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786053961673</t>
+          <t>9786053960768</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’lu İnsan Olmak 2006</t>
+          <t>Küçük Arkeolog</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>250</v>
+        <v>10</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786053964018</t>
+          <t>9786053962731</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Amerika Amerika Katlar Savaşı</t>
+          <t>The Limyra Coloring Book / Limyra'yı Boyayalım / Das Limyra Malbuch</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>250</v>
+        <v>145</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786053961529</t>
+          <t>9786053963462</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Ayasofya ve Fossati Kardeşler</t>
+          <t>İspanyol Dilinin En Eski Eserlerinden Biri Tormesli Lazarillo 1554</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>1250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786053964896</t>
+          <t>9786053961574</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Ayak İzinin 10.000 Yıllık Öyküsü ve Osmanlı Uygarlığında Ayakkabı</t>
+          <t>Nemrut Dağ Heykel ve Kabartmaları Boyama Kitabı</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>340</v>
+        <v>15</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9789756561447</t>
+          <t>9786053963653</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Resminde Üslup ve Anlam İlişkisi</t>
+          <t>Türkiye ve Avrupa'dan 65 Güzel Tırmanış Rotası</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>285</v>
+        <v>70</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9789756561478</t>
+          <t>9786053963493</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Attika Retoriğine Giriş</t>
+          <t>Antalya 2015</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>200</v>
+        <v>55</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9789756561843</t>
+          <t>9786053963424</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Atinalı Komutan ve Devlet Adamı Alkibiades</t>
+          <t>Pamukkale Leylek Yuvası</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>32.5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786053961413</t>
+          <t>9786053960584</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Eskiçağ Bilimleri Alanında İlk Yetişenler</t>
+          <t>Su Perisinin Gözyaşları Allianoi</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786053962007</t>
+          <t>9786053963547</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Aşkıdil Akarca Anısına Karya, Karyalılar ve Milas</t>
+          <t>Yeryüzündeki Piramitler ve Bosna'nın Kayıp Piramitleri</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>35</v>
+        <v>80</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786053964520</t>
+          <t>9786053964193</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Aşağı Akın</t>
+          <t>Zıkkımın Peki</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786053961628</t>
+          <t>9786053961703</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Aigina, Poros, Hydra, Midilli, Sakız</t>
+          <t>Anlamıyorlarsa Anlatamıyorsun</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>250</v>
+        <v>45</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786053960546</t>
+          <t>9786053961673</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Asar-ı Atika Müzesi'nde Meskukat Koleksiyonları</t>
+          <t>Anadolu’lu İnsan Olmak 2006</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>70</v>
+        <v>250</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786053961864</t>
+          <t>9786053964018</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Ars Poetica - Şiir Sanatı</t>
+          <t>Amerika Amerika Katlar Savaşı</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>40</v>
+        <v>250</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786053964766</t>
+          <t>9786053961529</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Mausolos'un Külleri</t>
+          <t>Ayasofya ve Fossati Kardeşler</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>285</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9789756561614</t>
+          <t>9786053964896</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Arkitekt Kaynakçası 1931-2003</t>
+          <t>Ayak İzinin 10.000 Yıllık Öyküsü ve Osmanlı Uygarlığında Ayakkabı</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>200</v>
+        <v>340</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9789756561959</t>
+          <t>9789756561447</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Arkeolojinin Politikası ve Politik Bir Araç Olarak Arkeoloji</t>
+          <t>Avrupa Resminde Üslup ve Anlam İlişkisi</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>220</v>
+        <v>285</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786053962427</t>
+          <t>9789756561478</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Yol Boyunca</t>
+          <t>Attika Retoriğine Giriş</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>40</v>
+        <v>200</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786053963578</t>
+          <t>9789756561843</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Arkeolojik Veriler Işığında Türkiye'nin En Eski Kültürleri MÖ 1.000.000-550</t>
+          <t>Atinalı Komutan ve Devlet Adamı Alkibiades</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>1000</v>
+        <v>32.5</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786053962601</t>
+          <t>9786053961413</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Troya'nın Gelini Helene</t>
+          <t>Eskiçağ Bilimleri Alanında İlk Yetişenler</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>75</v>
+        <v>200</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786053961444</t>
+          <t>9786053962007</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Arkeolojik Kazılar Bilimsel Çalışma mı? Toprak Hafriyatı mı?</t>
+          <t>Aşkıdil Akarca Anısına Karya, Karyalılar ve Milas</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>220</v>
+        <v>35</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786053962595</t>
+          <t>9786053964520</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Troya'nın Gelini Helene</t>
+          <t>Aşağı Akın</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>60</v>
+        <v>120</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9789757538745</t>
+          <t>9786053961628</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Arkeolojik Kazı Sistemi</t>
+          <t>Aigina, Poros, Hydra, Midilli, Sakız</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>32.41</v>
+        <v>250</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9789756561751</t>
+          <t>9786053960546</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Arkeolojik Kanıtlar Işığında Tarihte İlk Kentler ve Kentleşme Süreci</t>
+          <t>Asar-ı Atika Müzesi'nde Meskukat Koleksiyonları</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>200</v>
+        <v>70</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786053963691</t>
+          <t>9786053961864</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>The Christian Saints Of Turkey</t>
+          <t>Ars Poetica - Şiir Sanatı</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>120</v>
+        <v>40</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786053963455</t>
+          <t>9786053964766</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Arkeolojik Çalışmalarda Seramik Değerlendirme Yöntemleri</t>
+          <t>Mausolos'un Külleri</t>
         </is>
       </c>
       <c r="C358" s="1">
         <v>285</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786053964858</t>
+          <t>9789756561614</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Arkeolojik Alanlarda Koruma ve Alan Yönetimi</t>
+          <t>Arkitekt Kaynakçası 1931-2003</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>950</v>
+        <v>200</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786053963622</t>
+          <t>9789756561959</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Şu Edremit'in İçinde</t>
+          <t>Arkeolojinin Politikası ve Politik Bir Araç Olarak Arkeoloji</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786053964698</t>
+          <t>9786053962427</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Arkeoloji, Tarih ve Epigrafinin Arasında Prof. Dr. A. Vedat Çelgin' in 68. Doğum Günü Onuruna Makaleler</t>
+          <t>Yol Boyunca</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>3200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786053962298</t>
+          <t>9786053963578</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Poyrazaltı</t>
+          <t>Arkeolojik Veriler Işığında Türkiye'nin En Eski Kültürleri MÖ 1.000.000-550</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>380</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786053960690</t>
+          <t>9786053962601</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Kapadokya’da Dünden Bugüne Kaya Oymacılığı - Rock Carving İn Cappadocia From Past To Present</t>
+          <t>Troya'nın Gelini Helene</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>35</v>
+        <v>75</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786053960737</t>
+          <t>9786053961444</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles'ten Newton'a Paradigmatik Bilim Tarihi</t>
+          <t>Arkeolojik Kazılar Bilimsel Çalışma mı? Toprak Hafriyatı mı?</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>375</v>
+        <v>220</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786053963257</t>
+          <t>9786053962595</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Kapadokya'da Zeus Kültü</t>
+          <t>Troya'nın Gelini Helene</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786053960829</t>
+          <t>9789757538745</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Arif Müfid Mansel Trakya Tümülüs Kazıları</t>
+          <t>Arkeolojik Kazı Sistemi</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>40</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786053964971</t>
+          <t>9789756561751</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Kapadokya</t>
+          <t>Arkeolojik Kanıtlar Işığında Tarihte İlk Kentler ve Kentleşme Süreci</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>480</v>
+        <v>200</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9789757538914</t>
+          <t>9786053963691</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Büyük Saray Mozayiği</t>
+          <t>The Christian Saints Of Turkey</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>32.4</v>
+        <v>120</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786053960621</t>
+          <t>9786053963455</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Arif Müfid Mansel's Excavations</t>
+          <t>Arkeolojik Çalışmalarda Seramik Değerlendirme Yöntemleri</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>40</v>
+        <v>285</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9789756561157</t>
+          <t>9786053964858</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Kalıntılar ve Edebi Kaynaklar Işığında Antikçağ Kütüphaneleri</t>
+          <t>Arkeolojik Alanlarda Koruma ve Alan Yönetimi</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>90</v>
+        <v>950</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786053961550</t>
+          <t>9786053963622</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Archaeological Prospection</t>
+          <t>Şu Edremit'in İçinde</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786053962564</t>
+          <t>9786053964698</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Ula ve Ula Evleri</t>
+          <t>Arkeoloji, Tarih ve Epigrafinin Arasında Prof. Dr. A. Vedat Çelgin' in 68. Doğum Günü Onuruna Makaleler</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>750</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786053960669</t>
+          <t>9786053962298</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Kaleli Kentleriyle Türkiye - Country Of Walled Cities (Ciltli)</t>
+          <t>Poyrazaltı</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>650</v>
+        <v>380</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786053964599</t>
+          <t>9786053960690</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Kadim Avrasya'nın Bozkır İmparatorlukları</t>
+          <t>Kapadokya’da Dünden Bugüne Kaya Oymacılığı - Rock Carving İn Cappadocia From Past To Present</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>480</v>
+        <v>35</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786053962663</t>
+          <t>9786053960737</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>John Turtle Wood'un Anıları - Efes Kazıları</t>
+          <t>Aristoteles'ten Newton'a Paradigmatik Bilim Tarihi</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>585</v>
+        <v>375</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786053961833</t>
+          <t>9786053963257</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Kappadokia'da, Argaios Dağı Çevresinde Hellenistik-Roma Dönemi Mezarları ve Ölü Kültü / Graber und Totenkult In Der Hellenistich-Römischen Zeit In der Umgebung Des Argaios In Kappadokien</t>
+          <t>Kapadokya'da Zeus Kültü</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>90</v>
+        <v>70</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786053963103</t>
+          <t>9786053960829</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Apollonius Of Perga Treatise On Conic Sections</t>
+          <t>Arif Müfid Mansel Trakya Tümülüs Kazıları</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786053960874</t>
+          <t>9786053964971</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>John Freely’nin Gözünden İstanbul</t>
+          <t>Kapadokya</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>70</v>
+        <v>480</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9789756899014</t>
+          <t>9789757538914</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>The Anzaf Fortresses and The Gods Of Urartu</t>
+          <t>İstanbul Büyük Saray Mozayiği</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>700</v>
+        <v>32.4</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786053960706</t>
+          <t>9786053960621</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Karaburun Yarımadası'nda Türk Mimarisi</t>
+          <t>Arif Müfid Mansel's Excavations</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>70</v>
+        <v>40</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786053960218</t>
+          <t>9789756561157</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Ufuk Esin Yaşamı ve Çalışmaları</t>
+          <t>Kalıntılar ve Edebi Kaynaklar Işığında Antikçağ Kütüphaneleri</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>30</v>
+        <v>90</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786053963790</t>
+          <t>9786053961550</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Japonlarla Tarihin İzinde Güneşin Peşinde</t>
+          <t>Archaeological Prospection</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786053964926</t>
+          <t>9786053962564</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Luviya ( Dördüncü Kitap )</t>
+          <t>Ula ve Ula Evleri</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>580</v>
+        <v>750</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786053962762</t>
+          <t>9786053960669</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Karaelmas'ın İlk Madencileri</t>
+          <t>Kaleli Kentleriyle Türkiye - Country Of Walled Cities (Ciltli)</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9789756899625</t>
+          <t>9786053964599</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Antikçağ Anadolusu’nun Savaşçı Kavmi Galatlar</t>
+          <t>Kadim Avrasya'nın Bozkır İmparatorlukları</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>27.5</v>
+        <v>480</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9789757538936</t>
+          <t>9786053962663</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Toroslar’da Bir Antik Kent Eine Antike Stadt Im Taurusgebirge Lyrbe? - Seleukeia?</t>
+          <t>John Turtle Wood'un Anıları - Efes Kazıları</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>720</v>
+        <v>585</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786053965039</t>
+          <t>9786053961833</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>TYANA Kazı ve Araştırmalar I</t>
+          <t>Kappadokia'da, Argaios Dağı Çevresinde Hellenistik-Roma Dönemi Mezarları ve Ölü Kültü / Graber und Totenkult In Der Hellenistich-Römischen Zeit In der Umgebung Des Argaios In Kappadokien</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>1800</v>
+        <v>90</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9789944750141</t>
+          <t>9786053963103</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Trablus Haçlı Kontluğu Tarihi</t>
+          <t>Apollonius Of Perga Treatise On Conic Sections</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9789756899915</t>
+          <t>9786053960874</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunan'da Mitoloji</t>
+          <t>John Freely’nin Gözünden İstanbul</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>385</v>
+        <v>70</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786053965237</t>
+          <t>9789756899014</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>James Mellaart The Journey to Çatalhöyük (Ciltli)</t>
+          <t>The Anzaf Fortresses and The Gods Of Urartu</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>1350</v>
+        <v>700</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9789756561188</t>
+          <t>9786053960706</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Trabzon'da Türk Bakırcılık Sanatı'nın Tarihsel Gelişimi</t>
+          <t>Karaburun Yarımadası'nda Türk Mimarisi</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>500</v>
+        <v>70</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786053964612</t>
+          <t>9786053960218</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Luviya (Üçüncü Kitap)</t>
+          <t>Ufuk Esin Yaşamı ve Çalışmaları</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>485</v>
+        <v>30</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786053960201</t>
+          <t>9786053963790</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Çukurova Kadirli Dağkolu Türkmen Ağzı Sözlüğü</t>
+          <t>Japonlarla Tarihin İzinde Güneşin Peşinde</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9789756561409</t>
+          <t>9786053964926</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Tralleis Rehber / Guide</t>
+          <t>Luviya ( Dördüncü Kitap )</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>150</v>
+        <v>580</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9789756561416</t>
+          <t>9786053962762</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunan'dan Yaşayan Sözler</t>
+          <t>Karaelmas'ın İlk Madencileri</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>22</v>
+        <v>300</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786053960898</t>
+          <t>9789756899625</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Trilye (Zeytinbağı) Fatih Camisi</t>
+          <t>Antikçağ Anadolusu’nun Savaşçı Kavmi Galatlar</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>135</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9789756561263</t>
+          <t>9789757538936</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Troyalı Kadınlar</t>
+          <t>Toroslar’da Bir Antik Kent Eine Antike Stadt Im Taurusgebirge Lyrbe? - Seleukeia?</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>200</v>
+        <v>720</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786053964353</t>
+          <t>9786053965039</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Luviya (İkinci Kitap)</t>
+          <t>TYANA Kazı ve Araştırmalar I</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>455</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786053961826</t>
+          <t>9789944750141</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Tunç Çağını Sona Erdiren Halklar Deniz Kavimleri</t>
+          <t>Trablus Haçlı Kontluğu Tarihi</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>420</v>
+        <v>120</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9789756899854</t>
+          <t>9789756899915</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Türk Arkeolojisinin Sorunları ve Koruma Politikaları</t>
+          <t>Antik Yunan'da Mitoloji</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>280</v>
+        <v>385</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9789756561119</t>
+          <t>9786053965237</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Antik Sikkeler Bilimi Nümizmatik Genel Bakış</t>
+          <t>James Mellaart The Journey to Çatalhöyük (Ciltli)</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>70</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786053963776</t>
+          <t>9789756561188</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Luviya (Birinci Kitap)</t>
+          <t>Trabzon'da Türk Bakırcılık Sanatı'nın Tarihsel Gelişimi</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786053960171</t>
+          <t>9786053964612</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Türk Sanatında Gizli Yüz</t>
+          <t>Luviya (Üçüncü Kitap)</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>50</v>
+        <v>485</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9789757538738</t>
+          <t>9786053960201</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Türk ve İslam Sanatı Üzerine Denemeler</t>
+          <t>Çukurova Kadirli Dağkolu Türkmen Ağzı Sözlüğü</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>380</v>
+        <v>280</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786053964254</t>
+          <t>9789756561409</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Abazaca Konuşma Kılavuzu</t>
+          <t>Tralleis Rehber / Guide</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786053963141</t>
+          <t>9789756561416</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Knidos Ve Çevresi</t>
+          <t>Antik Yunan'dan Yaşayan Sözler</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>40</v>
+        <v>22</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786053962335</t>
+          <t>9786053960898</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Selçukluları ve Erken Beylikler Epigrafisine Giriş 1065-1350</t>
+          <t>Trilye (Zeytinbağı) Fatih Camisi</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>350</v>
+        <v>135</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786053960164</t>
+          <t>9789756561263</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'yi Kuşlarla Gezelim</t>
+          <t>Troyalı Kadınlar</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>750</v>
+        <v>200</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9789757538066</t>
+          <t>9786053964353</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Festschrift Für Jale İnan - Jale İnan Armağanı (Ciltli)</t>
+          <t>Luviya (İkinci Kitap)</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>250</v>
+        <v>455</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786053960072</t>
+          <t>9786053961826</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Arkeolojik Mirasın Korunamaması ve Allianoi</t>
+          <t>Tunç Çağını Sona Erdiren Halklar Deniz Kavimleri</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>125</v>
+        <v>420</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9789756896808</t>
+          <t>9789756899854</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Barajlar ve Göl Alanlarındaki Kültürel ve Doğal Miras</t>
+          <t>Türk Arkeolojisinin Sorunları ve Koruma Politikaları</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>25</v>
+        <v>280</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786053963110</t>
+          <t>9789756561119</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Toprak Altındaki Kadının Sessiz Çığlığı - Eskiçağ'da Kadın</t>
+          <t>Antik Sikkeler Bilimi Nümizmatik Genel Bakış</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9789757538841</t>
+          <t>9786053963776</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Urartu Krallığı Döneminde Elazığ (Alzi) ve Çevresi</t>
+          <t>Luviya (Birinci Kitap)</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>50</v>
+        <v>400</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786053962908</t>
+          <t>9786053960171</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Kirpinin Dansı</t>
+          <t>Türk Sanatında Gizli Yüz</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786053960386</t>
+          <t>9789757538738</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Toprağın Altından Kağıdın Üzerine Arkeoloji</t>
+          <t>Türk ve İslam Sanatı Üzerine Denemeler</t>
         </is>
       </c>
       <c r="C415" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9789756561829</t>
+          <t>9786053964254</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Toprağın Altındaki Geçmiş : Arkeoloji</t>
+          <t>Türkçe - Abazaca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>55</v>
+        <v>70</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9789757538295</t>
+          <t>9786053963141</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Antik Nümizmatiğe Giriş</t>
+          <t>Knidos Ve Çevresi</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9789756899786</t>
+          <t>9786053962335</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Topkapı Sarayı’ndaki Tasvirleriyle Karagöz</t>
+          <t>Türkiye Selçukluları ve Erken Beylikler Epigrafisine Giriş 1065-1350</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786053964681</t>
+          <t>9786053960164</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Tirilye (Zeytinbağı) Hagios Ioannes Theologos Pelekete Manastırı Kilisesi</t>
+          <t>Türkiye'yi Kuşlarla Gezelim</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>65</v>
+        <v>750</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786053960676</t>
+          <t>9789757538066</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Karşı Notlar</t>
+          <t>Festschrift Für Jale İnan - Jale İnan Armağanı (Ciltli)</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786053962342</t>
+          <t>9786053960072</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>İzmir-Buca All Saints British Protestant Church Atriumunda Yer Alan Mezar Taşları ve Lahitler</t>
+          <t>Türkiye’de Arkeolojik Mirasın Korunamaması ve Allianoi</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>150</v>
+        <v>125</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786053963318</t>
+          <t>9789756896808</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Yaban Çiçekleri</t>
+          <t>Türkiye'de Barajlar ve Göl Alanlarındaki Kültürel ve Doğal Miras</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>550</v>
+        <v>25</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9789757538515</t>
+          <t>9786053963110</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>The Story of Ephesus</t>
+          <t>Toprak Altındaki Kadının Sessiz Çığlığı - Eskiçağ'da Kadın</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>35</v>
+        <v>75</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786053962892</t>
+          <t>9789757538841</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>The Neolithic in Turkey (Ciltli)</t>
+          <t>Urartu Krallığı Döneminde Elazığ (Alzi) ve Çevresi</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>3000</v>
+        <v>50</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9799756899792</t>
+          <t>9786053962908</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Yazılar ve Diller</t>
+          <t>Kirpinin Dansı</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>70</v>
+        <v>40</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786053960607</t>
+          <t>9786053960386</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Antik Dünyanın Bir Harikası Efes Artemision'u</t>
+          <t>Toprağın Altından Kağıdın Üzerine Arkeoloji</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>40</v>
+        <v>380</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786053962311</t>
+          <t>9789756561829</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>The Neolithic in Turkey - Northwestern Turkey and İstanbul / Volume 5 (Ciltli)</t>
+          <t>Toprağın Altındaki Geçmiş : Arkeoloji</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>2500</v>
+        <v>55</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786053960331</t>
+          <t>9789757538295</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Tarihi Coğrafyası</t>
+          <t>Antik Nümizmatiğe Giriş</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786053961994</t>
+          <t>9789756899786</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>The Neolithic in Turkey - Western Turkey / Volume 4 (Ciltli)</t>
+          <t>Topkapı Sarayı’ndaki Tasvirleriyle Karagöz</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>2500</v>
+        <v>280</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786053963684</t>
+          <t>9786053964681</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Kar Üstünde Serçe İzi</t>
+          <t>Tirilye (Zeytinbağı) Hagios Ioannes Theologos Pelekete Manastırı Kilisesi</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>100</v>
+        <v>65</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9789756561010</t>
+          <t>9786053960676</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Byzantine (A.D. 498-1282) (Ciltli)</t>
+          <t>Karşı Notlar</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>175</v>
+        <v>50</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786053961932</t>
+          <t>9786053962342</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>The Neolithic in Turkey - Central Turkey / Volume 3 (Ciltli)</t>
+          <t>İzmir-Buca All Saints British Protestant Church Atriumunda Yer Alan Mezar Taşları ve Lahitler</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>2500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9789756561997</t>
+          <t>9786053963318</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Kazılarda Bulunan Sikkelerin Tanımlanması İçin Rehber Bizans</t>
+          <t>Türkiye'nin Yaban Çiçekleri</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>200</v>
+        <v>550</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786053961512</t>
+          <t>9789757538515</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>The Neolithic in Turkey - The Euphrates Basin / Volume 2 (Ciltli)</t>
+          <t>The Story of Ephesus</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>2200</v>
+        <v>35</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786053961406</t>
+          <t>9786053962892</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>İzmir Kartpostallarında İnsan Tipleri</t>
+          <t>The Neolithic in Turkey (Ciltli)</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>40</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786053962120</t>
+          <t>9799756899792</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de ki İtalyan Arkeolojik Araştırmaları Restorasyon ve Değerlendirmeleri</t>
+          <t>Kayıp Yazılar ve Diller</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>550</v>
+        <v>70</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9789756561027</t>
+          <t>9786053960607</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Guide For Coins Commonly Found At Anatolian Excavation Roman</t>
+          <t>Antik Dünyanın Bir Harikası Efes Artemision'u</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>175</v>
+        <v>40</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786053961505</t>
+          <t>9786053962311</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>The Neolithic in Turkey - The Tigris Basin / Volume 1 (Ciltli)</t>
+          <t>The Neolithic in Turkey - Northwestern Turkey and İstanbul / Volume 5 (Ciltli)</t>
         </is>
       </c>
       <c r="C438" s="1">
         <v>2500</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786053965312</t>
+          <t>9786053960331</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>The Late Chalcolithic and Early Bronze Age in Central Anatolia (Ciltli)</t>
+          <t>Türkiye'nin Tarihi Coğrafyası</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>1500</v>
+        <v>50</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9789757538221</t>
+          <t>9786053961994</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Antik Devirde Gladyatörler</t>
+          <t>The Neolithic in Turkey - Western Turkey / Volume 4 (Ciltli)</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>30</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9789756561003</t>
+          <t>9786053963684</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Kazılarda Bulunan Sikkelerin Tanımlanması İçin Rehber Roma</t>
+          <t>Kar Üstünde Serçe İzi</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>175</v>
+        <v>100</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786053961895</t>
+          <t>9789756561010</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Eski Kartpostallarda İzmir’in Karşıyakası</t>
+          <t>Byzantine (A.D. 498-1282) (Ciltli)</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>40</v>
+        <v>175</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786053961482</t>
+          <t>9786053961932</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>The Landwalls of Istanbul</t>
+          <t>The Neolithic in Turkey - Central Turkey / Volume 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>35</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786053963974</t>
+          <t>9789756561997</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>The Gaziantep Zeugma Mosaic Museum / Mozaik Müzesi</t>
+          <t>Kazılarda Bulunan Sikkelerin Tanımlanması İçin Rehber Bizans</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9789759735692</t>
+          <t>9786053961512</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>İşte Anadolu</t>
+          <t>The Neolithic in Turkey - The Euphrates Basin / Volume 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>280</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786053960539</t>
+          <t>9786053961406</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Temel Sualtı Arkeolojisi</t>
+          <t>İzmir Kartpostallarında İnsan Tipleri</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>500</v>
+        <v>40</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9789756561133</t>
+          <t>9786053962120</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Tekirdağ Mürefte - Şarköy Kıyı Şeridi Monografisi</t>
+          <t>Türkiye'de ki İtalyan Arkeolojik Araştırmaları Restorasyon ve Değerlendirmeleri</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>60</v>
+        <v>550</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9789944750097</t>
+          <t>9789756561027</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'un Son Nişan Taşları (Ciltli)</t>
+          <t>Guide For Coins Commonly Found At Anatolian Excavation Roman</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>600</v>
+        <v>175</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9789756561195</t>
+          <t>9786053961505</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Taşların İzinde Likya</t>
+          <t>The Neolithic in Turkey - The Tigris Basin / Volume 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>280</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9789757538305</t>
+          <t>9786053965312</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Antik Devirde Çocuk Eğitimi</t>
+          <t>The Late Chalcolithic and Early Bronze Age in Central Anatolia (Ciltli)</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>120</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9789944750226</t>
+          <t>9789757538221</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Neolitik Dönem : Anadolu'da Uygarlığın Doğuşu ve Avrupa'ya Yayılımı (Ciltli)</t>
+          <t>Antik Devirde Gladyatörler</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>185</v>
+        <v>30</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9789944750219</t>
+          <t>9789756561003</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Taş Çağı Avcılarının Gizemli Kutsal Alanı Göbekli Tepe - En Eski Tapınağı Yapanlar</t>
+          <t>Kazılarda Bulunan Sikkelerin Tanımlanması İçin Rehber Roma</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>80</v>
+        <v>175</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786053963332</t>
+          <t>9786053961895</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Christian Origins in Ephesus - Asia Minor</t>
+          <t>Eski Kartpostallarda İzmir’in Karşıyakası</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>85</v>
+        <v>40</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786053960379</t>
+          <t>9786053961482</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Yeşilköy</t>
+          <t>The Landwalls of Istanbul</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>250</v>
+        <v>35</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786053961215</t>
+          <t>9786053963974</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'dan Kitabeler -1- Çeşme Kitabeleri</t>
+          <t>The Gaziantep Zeugma Mosaic Museum / Mozaik Müzesi</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>70</v>
+        <v>175</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786053961086</t>
+          <t>9789759735692</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Tarihi ve Arkeolojisiyle Mesudiye</t>
+          <t>İşte Anadolu</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>50</v>
+        <v>280</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786053963783</t>
+          <t>9786053960539</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Harita ve Planlarda Batı Anadolu</t>
+          <t>Temel Sualtı Arkeolojisi</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>45</v>
+        <v>500</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786053962588</t>
+          <t>9789756561133</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Görünümleriyle Mardin</t>
+          <t>Tekirdağ Mürefte - Şarköy Kıyı Şeridi Monografisi</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786053960454</t>
+          <t>9789944750097</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Antik Çağda Kuşatmalar</t>
+          <t>İstanbul'un Son Nişan Taşları (Ciltli)</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>70</v>
+        <v>600</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786053963172</t>
+          <t>9789756561195</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Ağlayan Kaya Niobe Şiirler</t>
+          <t>Taşların İzinde Likya</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>100</v>
+        <v>280</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786053960904</t>
+          <t>9789757538305</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Fotoğraflarla Mermer Kule'den Ayvansaray'a İstanbul'un Karasurları</t>
+          <t>Antik Devirde Çocuk Eğitimi</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786053961888</t>
+          <t>9789944750226</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Fotoğraflarıyla Efes - Selçuk</t>
+          <t>Türkiye'de Neolitik Dönem : Anadolu'da Uygarlığın Doğuşu ve Avrupa'ya Yayılımı (Ciltli)</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>50</v>
+        <v>185</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786053960041</t>
+          <t>9789944750219</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Koleksiyonculuk Ve Arkeolojik Mirasın Korunması</t>
+          <t>Taş Çağı Avcılarının Gizemli Kutsal Alanı Göbekli Tepe - En Eski Tapınağı Yapanlar</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>125</v>
+        <v>80</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786056899812</t>
+          <t>9786053963332</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Antik Çağ'da Yaşamın ve Ölümün Bilinmezine Yolculuk Roma'nın Gizem Dinleri</t>
+          <t>Christian Origins in Ephesus - Asia Minor</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>285</v>
+        <v>85</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9789757538189</t>
+          <t>9786053960379</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Antik Çağda Kentler Nasıl Kuruldu?</t>
+          <t>Tarihte Yeşilköy</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>345</v>
+        <v>250</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786053964537</t>
+          <t>9786053961215</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Küçükçekmece Göl Havzası Kazıları / Excavations of Küçükçekmece Lake Basin ( BATHONEA) (Ciltli)</t>
+          <t>İstanbul'dan Kitabeler -1- Çeşme Kitabeleri</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>2500</v>
+        <v>70</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9789757538776</t>
+          <t>9786053961086</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Antik Çağ'da Doğan Bir Eğitim Sistemi Rhetorica</t>
+          <t>Tarihi ve Arkeolojisiyle Mesudiye</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>175</v>
+        <v>50</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786053960478</t>
+          <t>9786053963783</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Antik Çağ Kent Yaşamında Kamusal Spor Mekanları ve Hellenistik Çağ Anadolu Gymnasionları</t>
+          <t>Tarihi Harita ve Planlarda Batı Anadolu</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786053960058</t>
+          <t>9786053962588</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Tarihi Yarımada ve Arkeoloji 1860 - 1960</t>
+          <t>Tarihi Görünümleriyle Mardin</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>12.5</v>
+        <v>50</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9789757538272</t>
+          <t>9786053960454</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Antik Çağ İkonografisinde Erciyes</t>
+          <t>Antik Çağda Kuşatmalar</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>32.4</v>
+        <v>70</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786053960416</t>
+          <t>9786053963172</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Fotoğraflarla İstanbul / Through Old Photographs</t>
+          <t>Ağlayan Kaya Niobe Şiirler</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>650</v>
+        <v>100</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9789944750115</t>
+          <t>9786053960904</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Antik Çağ Ekonomisi (Ciltli)</t>
+          <t>Tarihi Fotoğraflarla Mermer Kule'den Ayvansaray'a İstanbul'un Karasurları</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>225</v>
+        <v>200</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786053961222</t>
+          <t>9786053961888</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Boğazı'nda Balıkçılık</t>
+          <t>Tarihi Fotoğraflarıyla Efes - Selçuk</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9799944750003</t>
+          <t>9786053960041</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Tarihi ve Doğal Değerleriyle Kırklareli</t>
+          <t>Türkiye'de Koleksiyonculuk Ve Arkeolojik Mirasın Korunması</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>300</v>
+        <v>125</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9789757538523</t>
+          <t>9786056899812</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Bibliography Of Ancient Numismatics For Anatolia (Ciltli)</t>
+          <t>Antik Çağ'da Yaşamın ve Ölümün Bilinmezine Yolculuk Roma'nın Gizem Dinleri</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>400</v>
+        <v>285</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786053961048</t>
+          <t>9789757538189</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Tarih Öncesinden Günümüze Başkentleriyle Türkiye</t>
+          <t>Antik Çağda Kentler Nasıl Kuruldu?</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>120</v>
+        <v>345</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786053960300</t>
+          <t>9786053964537</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Tarih Öncesinde Ticaret ve Değiş Tokuş</t>
+          <t>İstanbul Küçükçekmece Göl Havzası Kazıları / Excavations of Küçükçekmece Lake Basin ( BATHONEA) (Ciltli)</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>380</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9789757538325</t>
+          <t>9789757538776</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Tarihöncesi İnsanları</t>
+          <t>Antik Çağ'da Doğan Bir Eğitim Sistemi Rhetorica</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>380</v>
+        <v>175</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9789757538202</t>
+          <t>9786053960478</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Antik Anadolu Coğrafyası</t>
+          <t>Antik Çağ Kent Yaşamında Kamusal Spor Mekanları ve Hellenistik Çağ Anadolu Gymnasionları</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>425</v>
+        <v>40</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9789757538507</t>
+          <t>9786053960058</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Arkeoloji Müzeleri'nden Bir Grup Frig Keramiği (Ciltli)</t>
+          <t>İstanbul Tarihi Yarımada ve Arkeoloji 1860 - 1960</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>380</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786053961741</t>
+          <t>9789757538272</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Özlem Bağları - Tarih Boyunca İnsanların Mutluluk Arayışı</t>
+          <t>Antik Çağ İkonografisinde Erciyes</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>55</v>
+        <v>32.4</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9789756899977</t>
+          <t>9786053960416</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Tacitus - Annales’te Beliren Tarihçiliği ve Hümanizmi</t>
+          <t>Tarihi Fotoğraflarla İstanbul / Through Old Photographs</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>285</v>
+        <v>650</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786053961789</t>
+          <t>9789944750115</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Antalya’ya Adanmış Bir Yaşam</t>
+          <t>Antik Çağ Ekonomisi (Ciltli)</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>22.22</v>
+        <v>225</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9799756899822</t>
+          <t>9786053961222</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Şiirli Oyun - Kraliçe Stratonike</t>
+          <t>İstanbul Boğazı'nda Balıkçılık</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>85</v>
+        <v>40</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786053961451</t>
+          <t>9799944750003</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Arkeoloji Müzesi- İskender Lahti</t>
+          <t>Tarihi ve Doğal Değerleriyle Kırklareli</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>125</v>
+        <v>300</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786053962953</t>
+          <t>9789757538523</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Şanlıurfa Yazıtları ( Grekçe, Ermenice ve Süryanice )</t>
+          <t>Bibliography Of Ancient Numismatics For Anatolia (Ciltli)</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786053964629</t>
+          <t>9786053961048</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Sütun Tepesinde Bir Ömür Aziz Simeon</t>
+          <t>Tarih Öncesinden Günümüze Başkentleriyle Türkiye</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>320</v>
+        <v>120</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9786053964636</t>
+          <t>9786053960300</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Sualtı Kültür Mirasının Korunması</t>
+          <t>Tarih Öncesinde Ticaret ve Değiş Tokuş</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>350</v>
+        <v>380</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786053961437</t>
+          <t>9789757538325</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Stadiasmus Patarensis Likya Eyaleti Roma Yolları</t>
+          <t>Tarihöncesi İnsanları</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>50</v>
+        <v>380</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786053964605</t>
+          <t>9789757538202</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Söylence Kahramanlarından Sevdiceklerine Mektuplar</t>
+          <t>Antik Anadolu Coğrafyası</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>285</v>
+        <v>425</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9789944750264</t>
+          <t>9789757538507</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Arkeoloji Müzeleri'ndeki Bizans Kurşun Mühürleri</t>
+          <t>İstanbul Arkeoloji Müzeleri'nden Bir Grup Frig Keramiği (Ciltli)</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>350</v>
+        <v>380</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9786053961031</t>
+          <t>9786053961741</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Somnium Scipionis - Scipio'nun Düşü</t>
+          <t>Özlem Bağları - Tarih Boyunca İnsanların Mutluluk Arayışı</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>260</v>
+        <v>55</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9786053965282</t>
+          <t>9789756899977</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Silivrikapı Hadım İbrahim Paşa Camii ve Taş Süslemeleri</t>
+          <t>Tacitus - Annales’te Beliren Tarihçiliği ve Hümanizmi</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>440</v>
+        <v>285</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9786053964827</t>
+          <t>9786053961789</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Seyitömer Höyük 2</t>
+          <t>Antalya’ya Adanmış Bir Yaşam</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>225</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9786053963073</t>
+          <t>9799756899822</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>Seyitömer Höyük 1</t>
+          <t>Şiirli Oyun - Kraliçe Stratonike</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>750</v>
+        <v>85</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9789756561173</t>
+          <t>9786053961451</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Belgesel Sinema ve Arkeoloji</t>
+          <t>İstanbul Arkeoloji Müzesi- İskender Lahti</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>25</v>
+        <v>125</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9786053961062</t>
+          <t>9786053962953</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Hıristiyan Sanatında Melekler, Peygamberler ve Azizler - Angels, Prophets and Saints in Islamic and Christian Art</t>
+          <t>Şanlıurfa Yazıtları ( Grekçe, Ermenice ve Süryanice )</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>90</v>
+        <v>300</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9786053961352</t>
+          <t>9786053964629</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Seneca'nın Medea ve Phaedra Tragedyalarında Tutkuların Gizemli Çatışması</t>
+          <t>Sütun Tepesinde Bir Ömür Aziz Simeon</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>285</v>
+        <v>320</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9786053960287</t>
+          <t>9786053964636</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Kedreai - Sedir Island</t>
+          <t>Sualtı Kültür Mirasının Korunması</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>65</v>
+        <v>350</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9786053960225</t>
+          <t>9786053961437</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Kedreai - Sedir Adası</t>
+          <t>Stadiasmus Patarensis Likya Eyaleti Roma Yolları</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>65</v>
+        <v>50</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9786053964568</t>
+          <t>9786053964605</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>İslam Sanatında Antik Figürler</t>
+          <t>Söylence Kahramanlarından Sevdiceklerine Mektuplar</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>280</v>
+        <v>285</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9786053963196</t>
+          <t>9789944750264</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Örneklerle Geleneksel Edremit Evleri</t>
+          <t>İstanbul Arkeoloji Müzeleri'ndeki Bizans Kurşun Mühürleri</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9786053961871</t>
+          <t>9786053961031</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Satılık Filozoflar - Balıkçı veya Ölüler Canlanınca</t>
+          <t>Somnium Scipionis - Scipio'nun Düşü</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>35</v>
+        <v>260</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9786053960034</t>
+          <t>9786053965282</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Sanat Köprüsü Sırat Köprüsü</t>
+          <t>Silivrikapı Hadım İbrahim Paşa Camii ve Taş Süslemeleri</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>40</v>
+        <v>440</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9789756899526</t>
+          <t>9786053964827</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>İslam Öncesi Türk Sanatı</t>
+          <t>Seyitömer Höyük 2</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>18.52</v>
+        <v>225</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9786053964469</t>
+          <t>9786053963073</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Antalya-Kaleiçi Sırlı Seramikleri</t>
+          <t>Seyitömer Höyük 1</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>3400</v>
+        <v>750</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9789756561836</t>
+          <t>9789756561173</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>İstanbul - Ruhunu Arayan Şehir</t>
+          <t>Türkiye'de Belgesel Sinema ve Arkeoloji</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>500</v>
+        <v>25</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9786053963295</t>
+          <t>9786053961062</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>Antalya İkonaları</t>
+          <t>İslam ve Hıristiyan Sanatında Melekler, Peygamberler ve Azizler - Angels, Prophets and Saints in Islamic and Christian Art</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>500</v>
+        <v>90</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9786053964087</t>
+          <t>9786053961352</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>Roma'nın Anadolu'daki Egemenlik Politikası</t>
+          <t>Seneca'nın Medea ve Phaedra Tragedyalarında Tutkuların Gizemli Çatışması</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>380</v>
+        <v>285</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9786053965121</t>
+          <t>9786053960287</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>İnsanoğlunun Ebediyet Arayışına Sumerliler'den Edebi Bir Armağan</t>
+          <t>Kedreai - Sedir Island</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>285</v>
+        <v>65</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9786053965183</t>
+          <t>9786053960225</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>Antalya Beycik "Fırıncık Mevkii" Antik Yerleşimi</t>
+          <t>Kedreai - Sedir Adası</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>385</v>
+        <v>65</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9789756561485</t>
+          <t>9786053964568</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>Annemin Çıkını</t>
+          <t>İslam Sanatında Antik Figürler</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9789756561706</t>
+          <t>9786053963196</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>İnais’ten İnay’a</t>
+          <t>Seçilmiş Örneklerle Geleneksel Edremit Evleri</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>320</v>
+        <v>280</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9789944750165</t>
+          <t>9786053961871</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>Roma'nın Afrikalı İmparatoru Septimius Severus</t>
+          <t>Satılık Filozoflar - Balıkçı veya Ölüler Canlanınca</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>50</v>
+        <v>35</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9789756561782</t>
+          <t>9786053960034</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>Catalogue of the Yonca Döğerli Collection</t>
+          <t>Sanat Köprüsü Sırat Köprüsü</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>300</v>
+        <v>40</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>9786053962281</t>
+          <t>9789756899526</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>Romalıların Devleti'nin Makamları Hakkında</t>
+          <t>İslam Öncesi Türk Sanatı</t>
         </is>
       </c>
       <c r="C516" s="1">
-        <v>155</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>9789756899465</t>
+          <t>9786053964469</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>İmparator Julianus</t>
+          <t>Antalya-Kaleiçi Sırlı Seramikleri</t>
         </is>
       </c>
       <c r="C517" s="1">
-        <v>280</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>9789756899026</t>
+          <t>9789756561836</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>Titus Livius - Roma’nın Yurtsever Tarihçisi</t>
+          <t>İstanbul - Ruhunu Arayan Şehir</t>
         </is>
       </c>
       <c r="C518" s="1">
-        <v>320</v>
+        <v>500</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>9786053960683</t>
+          <t>9786053963295</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>Anlamın Sınırı</t>
+          <t>Antalya İkonaları</t>
         </is>
       </c>
       <c r="C519" s="1">
-        <v>50</v>
+        <v>500</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>9789757538566</t>
+          <t>9786053964087</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>İlkçağ Tarihinde Trakya (Ciltli)</t>
+          <t>Roma'nın Anadolu'daki Egemenlik Politikası</t>
         </is>
       </c>
       <c r="C520" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>9786053964452</t>
+          <t>9786053965121</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>Anıt Ağaç Kavramının Fiziksel, Görsel ve Sosyokültürel Dayanakları</t>
+          <t>İnsanoğlunun Ebediyet Arayışına Sumerliler'den Edebi Bir Armağan</t>
         </is>
       </c>
       <c r="C521" s="1">
-        <v>90</v>
+        <v>285</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>9789756899458</t>
+          <t>9786053965183</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>Roma Tarihi XXI-XXII (Ciltli)</t>
+          <t>Antalya Beycik "Fırıncık Mevkii" Antik Yerleşimi</t>
         </is>
       </c>
       <c r="C522" s="1">
-        <v>400</v>
+        <v>385</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>9786053960720</t>
+          <t>9789756561485</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>Anılarıyla Tahsin Öz</t>
+          <t>Annemin Çıkını</t>
         </is>
       </c>
       <c r="C523" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>9799756561309</t>
+          <t>9789756561706</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>Roma Tarihi XXIII-XXIV-XXV (Ciltli)</t>
+          <t>İnais’ten İnay’a</t>
         </is>
       </c>
       <c r="C524" s="1">
-        <v>400</v>
+        <v>320</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>9786053960645</t>
+          <t>9789944750165</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>İkiztepe Yapıları</t>
+          <t>Roma'nın Afrikalı İmparatoru Septimius Severus</t>
         </is>
       </c>
       <c r="C525" s="1">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>9789756899434</t>
+          <t>9789756561782</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>Roma Tarihi V-VI-VII (Ciltli)</t>
+          <t>Catalogue of the Yonca Döğerli Collection</t>
         </is>
       </c>
       <c r="C526" s="1">
-        <v>70</v>
+        <v>300</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>9786053963394</t>
+          <t>9786053962281</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>Ancient Neoklaudiopolis</t>
+          <t>Romalıların Devleti'nin Makamları Hakkında</t>
         </is>
       </c>
       <c r="C527" s="1">
-        <v>175</v>
+        <v>155</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>9789756899441</t>
+          <t>9789756899465</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>Roma Tarihi VIII-IX-X (Ciltli)</t>
+          <t>İmparator Julianus</t>
         </is>
       </c>
       <c r="C528" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>9789757538875</t>
+          <t>9789756899026</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>Roma Tarihi III-IV (Ciltli)</t>
+          <t>Titus Livius - Roma’nın Yurtsever Tarihçisi</t>
         </is>
       </c>
       <c r="C529" s="1">
-        <v>75</v>
+        <v>320</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>9786053960393</t>
+          <t>9786053960683</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>Anavatana Göç Edenler</t>
+          <t>Anlamın Sınırı</t>
         </is>
       </c>
       <c r="C530" s="1">
-        <v>175</v>
+        <v>50</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>9789757538233</t>
+          <t>9789757538566</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>Roma Tarihi - Kitap 1 (Ciltli)</t>
+          <t>İlkçağ Tarihinde Trakya (Ciltli)</t>
         </is>
       </c>
       <c r="C531" s="1">
-        <v>18.52</v>
+        <v>380</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>9789757538707</t>
+          <t>9786053964452</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>Roma Tarihi Şehrin Kuruluşundan İtibaren Cilt: 2 (Ciltli)</t>
+          <t>Anıt Ağaç Kavramının Fiziksel, Görsel ve Sosyokültürel Dayanakları</t>
         </is>
       </c>
       <c r="C532" s="1">
-        <v>20.37</v>
+        <v>90</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>9789756561249</t>
+          <t>9789756899458</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>Anatolia and its Biblical Visionaries</t>
+          <t>Roma Tarihi XXI-XXII (Ciltli)</t>
         </is>
       </c>
       <c r="C533" s="1">
-        <v>40</v>
+        <v>400</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>9786053964735</t>
+          <t>9786053960720</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>Gönül Öney'le Söyleşi “İki Dünya Arasında Mutlu ve Şaşkın Bir Gönül</t>
+          <t>Anılarıyla Tahsin Öz</t>
         </is>
       </c>
       <c r="C534" s="1">
-        <v>350</v>
+        <v>140</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>9789756899243</t>
+          <t>9799756561309</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>Roma Sikkeleri</t>
+          <t>Roma Tarihi XXIII-XXIV-XXV (Ciltli)</t>
         </is>
       </c>
       <c r="C535" s="1">
-        <v>27.5</v>
+        <v>400</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>9786053960126</t>
+          <t>9786053960645</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>İhanetin Darağacındaki Allionai</t>
+          <t>İkiztepe Yapıları</t>
         </is>
       </c>
       <c r="C536" s="1">
-        <v>12</v>
+        <v>70</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>9786053962052</t>
+          <t>9789756899434</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'nun Azizleri</t>
+          <t>Roma Tarihi V-VI-VII (Ciltli)</t>
         </is>
       </c>
       <c r="C537" s="1">
-        <v>485</v>
+        <v>70</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>9789756899922</t>
+          <t>9786053963394</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluk Dönemi Lahitleri</t>
+          <t>Ancient Neoklaudiopolis</t>
         </is>
       </c>
       <c r="C538" s="1">
-        <v>65</v>
+        <v>175</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>9786053961055</t>
+          <t>9789756899441</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluk Çağı Küçükasyası'nda Dionysos Kültü</t>
+          <t>Roma Tarihi VIII-IX-X (Ciltli)</t>
         </is>
       </c>
       <c r="C539" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>9786053964940</t>
+          <t>9789757538875</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'da Neolitik Çağ'da Şaman İnancı</t>
+          <t>Roma Tarihi III-IV (Ciltli)</t>
         </is>
       </c>
       <c r="C540" s="1">
-        <v>350</v>
+        <v>75</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>9789756561560</t>
+          <t>9786053960393</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>Iustinianus Döneminde İstanbul'da Yapılar</t>
+          <t>Anavatana Göç Edenler</t>
         </is>
       </c>
       <c r="C541" s="1">
-        <v>70</v>
+        <v>175</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>9786053963271</t>
+          <t>9789757538233</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu'nda Resmi Taşımacılık Hizmetleri</t>
+          <t>Roma Tarihi - Kitap 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C542" s="1">
-        <v>40</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>9789756899830</t>
+          <t>9789757538707</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>Roma Edebiyatında Satura Türü Kelimenin Kökeni ve Edebi Gelişimi</t>
+          <t>Roma Tarihi Şehrin Kuruluşundan İtibaren Cilt: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C543" s="1">
-        <v>180</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>9786053963202</t>
+          <t>9789756561249</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'da Romalılar 5</t>
+          <t>Anatolia and its Biblical Visionaries</t>
         </is>
       </c>
       <c r="C544" s="1">
-        <v>55</v>
+        <v>40</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>9789944750011</t>
+          <t>9786053964735</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>Roma Çağı Küçükasya Kentleri Arasında Homonia Anlaşmaları</t>
+          <t>Gönül Öney'le Söyleşi “İki Dünya Arasında Mutlu ve Şaşkın Bir Gönül</t>
         </is>
       </c>
       <c r="C545" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>9786053960003</t>
+          <t>9789756899243</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'da Romalılar</t>
+          <t>Roma Sikkeleri</t>
         </is>
       </c>
       <c r="C546" s="1">
-        <v>275</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>9789756899649</t>
+          <t>9786053960126</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>Resimlerle Antik Roma'da Mimarlık ve Mühendislik</t>
+          <t>İhanetin Darağacındaki Allionai</t>
         </is>
       </c>
       <c r="C547" s="1">
-        <v>285</v>
+        <v>12</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>9786053961260</t>
+          <t>9786053962052</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>Alexander Sarcophagus</t>
+          <t>Anadolu'nun Azizleri</t>
         </is>
       </c>
       <c r="C548" s="1">
-        <v>125</v>
+        <v>485</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>9789756561621</t>
+          <t>9789756899922</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'da Romalılar III</t>
+          <t>Roma İmparatorluk Dönemi Lahitleri</t>
         </is>
       </c>
       <c r="C549" s="1">
-        <v>50</v>
+        <v>65</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>9786053962151</t>
+          <t>9786053961055</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>Ioannes Lydos ve Peri Arkhon</t>
+          <t>Roma İmparatorluk Çağı Küçükasyası'nda Dionysos Kültü</t>
         </is>
       </c>
       <c r="C550" s="1">
-        <v>650</v>
+        <v>500</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>9789756561096</t>
+          <t>9786053964940</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'da Romalılar 2</t>
+          <t>Anadolu'da Neolitik Çağ'da Şaman İnancı</t>
         </is>
       </c>
       <c r="C551" s="1">
-        <v>40</v>
+        <v>350</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>9799756899495</t>
+          <t>9789756561560</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’da Romalılar 1</t>
+          <t>Iustinianus Döneminde İstanbul'da Yapılar</t>
         </is>
       </c>
       <c r="C552" s="1">
-        <v>16.2</v>
+        <v>70</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>9789756561920</t>
+          <t>9786053963271</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>Resimden Fotoğrafa Zamanın Tanığı Tophane Çeşmesi</t>
+          <t>Roma İmparatorluğu'nda Resmi Taşımacılık Hizmetleri</t>
         </is>
       </c>
       <c r="C553" s="1">
-        <v>500</v>
+        <v>40</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>9786053960638</t>
+          <t>9789756899830</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>Indo-Turkish Architecture (Ciltli)</t>
+          <t>Roma Edebiyatında Satura Türü Kelimenin Kökeni ve Edebi Gelişimi</t>
         </is>
       </c>
       <c r="C554" s="1">
-        <v>850</v>
+        <v>180</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>9786053963707</t>
+          <t>9786053963202</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>Münir Atalar Armağanı Ortaçağ Tarihi Yazıları</t>
+          <t>Anadolu'da Romalılar 5</t>
         </is>
       </c>
       <c r="C555" s="1">
-        <v>550</v>
+        <v>55</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>9786053964865</t>
+          <t>9789944750011</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'da Helenistik Dönem'de Resmi Yazışmalar</t>
+          <t>Roma Çağı Küçükasya Kentleri Arasında Homonia Anlaşmaları</t>
         </is>
       </c>
       <c r="C556" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>9786053964759</t>
+          <t>9786053960003</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'da Persler</t>
+          <t>Anadolu'da Romalılar</t>
         </is>
       </c>
       <c r="C557" s="1">
-        <v>580</v>
+        <v>275</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>9786053961420</t>
+          <t>9789756899649</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>Imperial Istanbul In Early Photographs</t>
+          <t>Resimlerle Antik Roma'da Mimarlık ve Mühendislik</t>
         </is>
       </c>
       <c r="C558" s="1">
-        <v>30</v>
+        <v>285</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>9789756561348</t>
+          <t>9786053961260</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>Pompeius'un Yetkisi Hakkında ( De Imperio Cn. Pompei )</t>
+          <t>Alexander Sarcophagus</t>
         </is>
       </c>
       <c r="C559" s="1">
-        <v>85</v>
+        <v>125</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>9786053961734</t>
+          <t>9789756561621</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'da Kadının Kültürel Şifreleri</t>
+          <t>Anadolu'da Romalılar III</t>
         </is>
       </c>
       <c r="C560" s="1">
-        <v>380</v>
+        <v>50</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>9786053964315</t>
+          <t>9786053962151</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>XI - XIII. Yüzyıl Kaynaklarıyla Anadolu'da Bizans, Haçlılar, Selçuklular</t>
+          <t>Ioannes Lydos ve Peri Arkhon</t>
         </is>
       </c>
       <c r="C561" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>9786053963714</t>
+          <t>9789756561096</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>Iconiumlu Azizler</t>
+          <t>Anadolu'da Romalılar 2</t>
         </is>
       </c>
       <c r="C562" s="1">
-        <v>320</v>
+        <v>40</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>9789756899360</t>
+          <t>9799756899495</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Kompozit Başlıkları</t>
+          <t>Anadolu’da Romalılar 1</t>
         </is>
       </c>
       <c r="C563" s="1">
-        <v>100</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>9786053964810</t>
+          <t>9789756561920</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Kent Modelinin Yayılımı</t>
+          <t>Resimden Fotoğrafa Zamanın Tanığı Tophane Çeşmesi</t>
         </is>
       </c>
       <c r="C564" s="1">
-        <v>385</v>
+        <v>500</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>9786053965206</t>
+          <t>9786053960638</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>Geldiklerinde Çirkince'ydi, Şimdi Şirince Mübadeleden bu yana Şirince'nin İnsan Tarihi</t>
+          <t>Indo-Turkish Architecture (Ciltli)</t>
         </is>
       </c>
       <c r="C565" s="1">
-        <v>585</v>
+        <v>850</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>9786053960614</t>
+          <t>9786053963707</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>Geç Antikçağ'da Hıristiyanlık</t>
+          <t>Münir Atalar Armağanı Ortaçağ Tarihi Yazıları</t>
         </is>
       </c>
       <c r="C566" s="1">
-        <v>245</v>
+        <v>550</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>9786053961093</t>
+          <t>9786053964865</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>Galaterra Galya'dan Galatya'ya</t>
+          <t>Anadolu'da Helenistik Dönem'de Resmi Yazışmalar</t>
         </is>
       </c>
       <c r="C567" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>9786053960065</t>
+          <t>9786053964759</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Gezi Notları (Ciltli)</t>
+          <t>Anadolu'da Persler</t>
         </is>
       </c>
       <c r="C568" s="1">
-        <v>200</v>
+        <v>580</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>9786053962205</t>
+          <t>9786053961420</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>Galata - Pera</t>
+          <t>Imperial Istanbul In Early Photographs</t>
         </is>
       </c>
       <c r="C569" s="1">
-        <v>125</v>
+        <v>30</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>9786053962373</t>
+          <t>9789756561348</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>Galata - Pera (İngilizce)</t>
+          <t>Pompeius'un Yetkisi Hakkında ( De Imperio Cn. Pompei )</t>
         </is>
       </c>
       <c r="C570" s="1">
-        <v>125</v>
+        <v>85</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>9789944750028</t>
+          <t>9786053961734</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>Anadolu XIX. Yüzyılda Karya, Frigya, Likya, ve Pisidya Antik Kentlerine Yapılan Bir Gezinin Öyküsü</t>
+          <t>Anadolu'da Kadının Kültürel Şifreleri</t>
         </is>
       </c>
       <c r="C571" s="1">
-        <v>430</v>
+        <v>380</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>9786053964513</t>
+          <t>9786053964315</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>I. Bohemund'dan Konstance'ye Kadar Antakya Haçlı Prensliği (1098-1149)</t>
+          <t>XI - XIII. Yüzyıl Kaynaklarıyla Anadolu'da Bizans, Haçlılar, Selçuklular</t>
         </is>
       </c>
       <c r="C572" s="1">
-        <v>70</v>
+        <v>400</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>9786053964797</t>
+          <t>9786053963714</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>Frig Kültürü ve Uygarlığı</t>
+          <t>Iconiumlu Azizler</t>
         </is>
       </c>
       <c r="C573" s="1">
-        <v>325</v>
+        <v>320</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>9786053964384</t>
+          <t>9789756899360</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>Filolojik Belgeler ve Arkeolojik Bulgular Işığında Eskiçağın Çocuk Kralları</t>
+          <t>Anadolu Kompozit Başlıkları</t>
         </is>
       </c>
       <c r="C574" s="1">
-        <v>240</v>
+        <v>100</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>9789756561331</t>
+          <t>9786053964810</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>Ana Hatlarıyla Mezopotamya</t>
+          <t>Anadolu Kent Modelinin Yayılımı</t>
         </is>
       </c>
       <c r="C575" s="1">
-        <v>60</v>
+        <v>385</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>9789756561966</t>
+          <t>9786053965206</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>Fırat'a Karışan Öyküler</t>
+          <t>Geldiklerinde Çirkince'ydi, Şimdi Şirince Mübadeleden bu yana Şirince'nin İnsan Tarihi</t>
         </is>
       </c>
       <c r="C576" s="1">
-        <v>300</v>
+        <v>585</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>9786053964773</t>
+          <t>9786053960614</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>Fırat Kıyısında Tanrı Krallar - Kommagene'de Yeni Kazılar ve Araştırmalar (Ciltli)</t>
+          <t>Geç Antikçağ'da Hıristiyanlık</t>
         </is>
       </c>
       <c r="C577" s="1">
-        <v>1400</v>
+        <v>245</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>9789756561492</t>
+          <t>9786053961093</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>Felsefeden Ekonomiye Antik Yunan Dünyası</t>
+          <t>Galaterra Galya'dan Galatya'ya</t>
         </is>
       </c>
       <c r="C578" s="1">
-        <v>280</v>
+        <v>40</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>9789757538684</t>
+          <t>9786053960065</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>Amorium Orta Anadolu'da Bulunan Bir Geç Roma ve Bizans Kenti (Ciltli)</t>
+          <t>Anadolu Gezi Notları (Ciltli)</t>
         </is>
       </c>
       <c r="C579" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>9786053961307</t>
+          <t>9786053962205</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>Fasad Tasarımı</t>
+          <t>Galata - Pera</t>
         </is>
       </c>
       <c r="C580" s="1">
-        <v>60</v>
+        <v>125</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>9786053963158</t>
+          <t>9786053962373</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>Hunların Hakanı Atilla</t>
+          <t>Galata - Pera (İngilizce)</t>
         </is>
       </c>
       <c r="C581" s="1">
-        <v>380</v>
+        <v>125</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>9786053965220</t>
+          <t>9789944750028</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>Etnoarkeolojik Yaklaşımlarla Troya'nın Prehistorik Dönem Dokuma Aletleri</t>
+          <t>Anadolu XIX. Yüzyılda Karya, Frigya, Likya, ve Pisidya Antik Kentlerine Yapılan Bir Gezinin Öyküsü</t>
         </is>
       </c>
       <c r="C582" s="1">
-        <v>350</v>
+        <v>430</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>9789757538042</t>
+          <t>9786053964513</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>Doğada Bilimde Sanatta Altın Oran</t>
+          <t>I. Bohemund'dan Konstance'ye Kadar Antakya Haçlı Prensliği (1098-1149)</t>
         </is>
       </c>
       <c r="C583" s="1">
-        <v>325</v>
+        <v>70</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>9786053964711</t>
+          <t>9786053964797</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>Eskiçağ Yazıları 12</t>
+          <t>Frig Kültürü ve Uygarlığı</t>
         </is>
       </c>
       <c r="C584" s="1">
-        <v>140</v>
+        <v>325</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>9786053960157</t>
+          <t>9786053964384</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>Homeros İlahileri</t>
+          <t>Filolojik Belgeler ve Arkeolojik Bulgular Işığında Eskiçağın Çocuk Kralları</t>
         </is>
       </c>
       <c r="C585" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>9786053961727</t>
+          <t>9789756561331</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>Altı Bin Düğüm Bir Yevmiye Gördes</t>
+          <t>Ana Hatlarıyla Mezopotamya</t>
         </is>
       </c>
       <c r="C586" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>9786053962229</t>
+          <t>9789756561966</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>Hititlerde Öteki Kurban ve Büyü-Cenaze/ Diğer Ritüeller</t>
+          <t>Fırat'a Karışan Öyküler</t>
         </is>
       </c>
       <c r="C587" s="1">
-        <v>645</v>
+        <v>300</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>9786053960348</t>
+          <t>9786053964773</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Atamız Homeros ve Odysseia</t>
+          <t>Fırat Kıyısında Tanrı Krallar - Kommagene'de Yeni Kazılar ve Araştırmalar (Ciltli)</t>
         </is>
       </c>
       <c r="C588" s="1">
-        <v>120</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>9786053964490</t>
+          <t>9789756561492</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>Eskiçağ Yazıları 11</t>
+          <t>Felsefeden Ekonomiye Antik Yunan Dünyası</t>
         </is>
       </c>
       <c r="C589" s="1">
-        <v>170</v>
+        <v>280</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>9789756561768</t>
+          <t>9789757538684</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>Hititler Döneminde Anadolu'da Ekmek (Ciltli)</t>
+          <t>Amorium Orta Anadolu'da Bulunan Bir Geç Roma ve Bizans Kenti (Ciltli)</t>
         </is>
       </c>
       <c r="C590" s="1">
-        <v>37.04</v>
+        <v>200</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>9786053960522</t>
+          <t>9786053961307</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>Altan Çilingiroğlu'na Armağan /Yukarı Denizin Kıyısına Urartu Krallığı'na Adanmış Bir Hayat (Ciltli)</t>
+          <t>Fasad Tasarımı</t>
         </is>
       </c>
       <c r="C591" s="1">
-        <v>4000</v>
+        <v>60</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>9786053960355</t>
+          <t>9786053963158</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Atamız Homeros ve İlyada</t>
+          <t>Hunların Hakanı Atilla</t>
         </is>
       </c>
       <c r="C592" s="1">
-        <v>60</v>
+        <v>380</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>9786053964155</t>
+          <t>9786053965220</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>Eskiçağ Yazıları 10</t>
+          <t>Etnoarkeolojik Yaklaşımlarla Troya'nın Prehistorik Dönem Dokuma Aletleri</t>
         </is>
       </c>
       <c r="C593" s="1">
-        <v>800</v>
+        <v>350</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>9786053961239</t>
+          <t>9789757538042</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>Allianoi Gerçeği</t>
+          <t>Doğada Bilimde Sanatta Altın Oran</t>
         </is>
       </c>
       <c r="C594" s="1">
-        <v>11.11</v>
+        <v>325</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>9789756561775</t>
+          <t>9786053964711</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>Hititler Devrinde Anadolu - 3</t>
+          <t>Eskiçağ Yazıları 12</t>
         </is>
       </c>
       <c r="C595" s="1">
-        <v>250</v>
+        <v>140</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>9789756561393</t>
+          <t>9786053960157</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>Hititler Devrinde Anadolu - 2</t>
+          <t>Homeros İlahileri</t>
         </is>
       </c>
       <c r="C596" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>9786053964162</t>
+          <t>9786053961727</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>Küçük Asyada Keşifler (2 Cilt)</t>
+          <t>Altı Bin Düğüm Bir Yevmiye Gördes</t>
         </is>
       </c>
       <c r="C597" s="1">
-        <v>585</v>
+        <v>300</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>9789757538051</t>
+          <t>9786053962229</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>Alkım Konferansları</t>
+          <t>Hititlerde Öteki Kurban ve Büyü-Cenaze/ Diğer Ritüeller</t>
         </is>
       </c>
       <c r="C598" s="1">
-        <v>25</v>
+        <v>645</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>9786053963851</t>
+          <t>9786053960348</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>Eskiçağ Yazıları 9</t>
+          <t>Kültürel Atamız Homeros ve Odysseia</t>
         </is>
       </c>
       <c r="C599" s="1">
-        <v>850</v>
+        <v>120</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>9786053963844</t>
+          <t>9786053964490</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>Eskiçağ Yazıları 8</t>
+          <t>Eskiçağ Yazıları 11</t>
         </is>
       </c>
       <c r="C600" s="1">
-        <v>825</v>
+        <v>170</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>9789756561126</t>
+          <t>9789756561768</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>Hititler Devrinde Anadolu - 1</t>
+          <t>Hititler Döneminde Anadolu'da Ekmek (Ciltli)</t>
         </is>
       </c>
       <c r="C601" s="1">
-        <v>65</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>9786053963226</t>
+          <t>9786053960522</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>Eskiçağ Yazıları 7</t>
+          <t>Altan Çilingiroğlu'na Armağan /Yukarı Denizin Kıyısına Urartu Krallığı'na Adanmış Bir Hayat (Ciltli)</t>
         </is>
       </c>
       <c r="C602" s="1">
-        <v>150</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>9789757538922</t>
+          <t>9786053960355</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>Aleksandros ya da Düzmece Yalvaç</t>
+          <t>Kültürel Atamız Homeros ve İlyada</t>
         </is>
       </c>
       <c r="C603" s="1">
-        <v>75</v>
+        <v>60</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>9786053962687</t>
+          <t>9786053964155</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>Eskiçağ Yazıları 6</t>
+          <t>Eskiçağ Yazıları 10</t>
         </is>
       </c>
       <c r="C604" s="1">
-        <v>825</v>
+        <v>800</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>9786053962366</t>
+          <t>9786053961239</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>Eskiçağ Yazıları 5</t>
+          <t>Allianoi Gerçeği</t>
         </is>
       </c>
       <c r="C605" s="1">
-        <v>800</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>9786053960256</t>
+          <t>9789756561775</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>Hitit Kralı 4. Tudhaliya</t>
+          <t>Hititler Devrinde Anadolu - 3</t>
         </is>
       </c>
       <c r="C606" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>9786053964391</t>
+          <t>9789756561393</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>Aksaray - Belisırma</t>
+          <t>Hititler Devrinde Anadolu - 2</t>
         </is>
       </c>
       <c r="C607" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>9786053964841</t>
+          <t>9786053964162</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz'in En Büyük Antik Tersanesi</t>
+          <t>Küçük Asyada Keşifler (2 Cilt)</t>
         </is>
       </c>
       <c r="C608" s="1">
-        <v>450</v>
+        <v>585</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>9786053962557</t>
+          <t>9789757538051</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>Akademik ve Disiplinlerarası Yeni Sanat Eleştirisi Kuramı (Ciltli)</t>
+          <t>Alkım Konferansları</t>
         </is>
       </c>
       <c r="C609" s="1">
-        <v>550</v>
+        <v>25</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>9786053962328</t>
+          <t>9786053963851</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>Eskiçağ Yazıları 4</t>
+          <t>Eskiçağ Yazıları 9</t>
         </is>
       </c>
       <c r="C610" s="1">
-        <v>800</v>
+        <v>850</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>9789756561423</t>
+          <t>9786053963844</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>Köyden Kente Yakındoğu'da İlk Yerleşimler 1 - 2</t>
+          <t>Eskiçağ Yazıları 8</t>
         </is>
       </c>
       <c r="C611" s="1">
-        <v>1500</v>
+        <v>825</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>9786053962083</t>
+          <t>9789756561126</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>Eskiçağ Yazıları - 3</t>
+          <t>Hititler Devrinde Anadolu - 1</t>
         </is>
       </c>
       <c r="C612" s="1">
-        <v>140</v>
+        <v>65</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>9786053961956</t>
+          <t>9786053963226</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>Eskiçağ Yazıları - 2</t>
+          <t>Eskiçağ Yazıları 7</t>
         </is>
       </c>
       <c r="C613" s="1">
-        <v>800</v>
+        <v>150</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>9786053964001</t>
+          <t>9789757538922</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Ünal Armağanı (Ciltli)</t>
+          <t>Aleksandros ya da Düzmece Yalvaç</t>
         </is>
       </c>
       <c r="C614" s="1">
-        <v>320</v>
+        <v>75</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>9786053961949</t>
+          <t>9786053962687</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>Eskiçağ Yazıları 1</t>
+          <t>Eskiçağ Yazıları 6</t>
         </is>
       </c>
       <c r="C615" s="1">
-        <v>120</v>
+        <v>825</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>9789756561140</t>
+          <t>9786053962366</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>Filozof İmparator Marcus Aurelius Antoninus</t>
+          <t>Eskiçağ Yazıları 5</t>
         </is>
       </c>
       <c r="C616" s="1">
-        <v>225</v>
+        <v>800</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>9786053961369</t>
+          <t>9786053960256</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>Eskiçağ Rehberi</t>
+          <t>Hitit Kralı 4. Tudhaliya</t>
         </is>
       </c>
       <c r="C617" s="1">
-        <v>50</v>
+        <v>180</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>9786053964506</t>
+          <t>9786053964391</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>Eskiçağ Mezopotamyası’nda Liderler Krallar Kahramanlar</t>
+          <t>Aksaray - Belisırma</t>
         </is>
       </c>
       <c r="C618" s="1">
-        <v>380</v>
+        <v>60</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>9789756561256</t>
+          <t>9786053964841</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>Eski Yunan ve Roma'da Tekinsizlik Antik Edebiyatta Hayalet Hikayeleri</t>
+          <t>Akdeniz'in En Büyük Antik Tersanesi</t>
         </is>
       </c>
       <c r="C619" s="1">
-        <v>280</v>
+        <v>450</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>9786053960577</t>
+          <t>9786053962557</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Son Avcı - Toplayıcılar</t>
+          <t>Akademik ve Disiplinlerarası Yeni Sanat Eleştirisi Kuramı (Ciltli)</t>
         </is>
       </c>
       <c r="C620" s="1">
-        <v>345</v>
+        <v>550</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>9786053963165</t>
+          <t>9786053962328</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>Eski Yunan ve Roma'da Büyü ve Büyücülük</t>
+          <t>Eskiçağ Yazıları 4</t>
         </is>
       </c>
       <c r="C621" s="1">
-        <v>490</v>
+        <v>800</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>9786053961321</t>
+          <t>9789756561423</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>Historia Augusta Hadrianus</t>
+          <t>Köyden Kente Yakındoğu'da İlk Yerleşimler 1 - 2</t>
         </is>
       </c>
       <c r="C622" s="1">
-        <v>280</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>9786053960232</t>
+          <t>9786053962083</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>Afrodisyas</t>
+          <t>Eskiçağ Yazıları - 3</t>
         </is>
       </c>
       <c r="C623" s="1">
-        <v>25</v>
+        <v>140</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>9786053964148</t>
+          <t>9786053961956</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>Eski Yunan ve Roma Kaplar - İşlevler</t>
+          <t>Eskiçağ Yazıları - 2</t>
         </is>
       </c>
       <c r="C624" s="1">
-        <v>400</v>
+        <v>800</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>9789944750103</t>
+          <t>9786053964001</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>Knidos - Mavide Uyuyan Güzel</t>
+          <t>Ahmet Ünal Armağanı (Ciltli)</t>
         </is>
       </c>
       <c r="C625" s="1">
-        <v>27.78</v>
+        <v>320</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>9786053961611</t>
+          <t>9786053961949</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>Eski Yunan Dramalarında Anaerkil İzler</t>
+          <t>Eskiçağ Yazıları 1</t>
         </is>
       </c>
       <c r="C626" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>9786053963868</t>
+          <t>9789756561140</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>Eski Yakındoğu Üzerine Notlar</t>
+          <t>Filozof İmparator Marcus Aurelius Antoninus</t>
         </is>
       </c>
       <c r="C627" s="1">
-        <v>480</v>
+        <v>225</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>9786053964742</t>
+          <t>9786053961369</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>Eski Mezopotamya Toplumlarında Yılanlar Ejderhalar ve Tanrılar</t>
+          <t>Eskiçağ Rehberi</t>
         </is>
       </c>
       <c r="C628" s="1">
-        <v>375</v>
+        <v>50</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>9789756561720</t>
+          <t>9786053964506</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>Hierapolis Tiyatro Kabartmaları (Ciltli)</t>
+          <t>Eskiçağ Mezopotamyası’nda Liderler Krallar Kahramanlar</t>
         </is>
       </c>
       <c r="C629" s="1">
-        <v>750</v>
+        <v>380</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" s="1" t="inlineStr">
         <is>
-          <t>9786053961857</t>
+          <t>9789756561256</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>Hero ile Leander - Ovidius</t>
+          <t>Eski Yunan ve Roma'da Tekinsizlik Antik Edebiyatta Hayalet Hikayeleri</t>
         </is>
       </c>
       <c r="C630" s="1">
-        <v>75</v>
+        <v>280</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>9786053964872</t>
+          <t>9786053960577</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>Eski Mezopotamya'da Ekonomik Hayat</t>
+          <t>Türkiye'de Son Avcı - Toplayıcılar</t>
         </is>
       </c>
       <c r="C631" s="1">
-        <v>385</v>
+        <v>345</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>9786053965077</t>
+          <t>9786053963165</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>Eski Mezopotamya Dini Ritüeller ve Kullanılan Objeler</t>
+          <t>Eski Yunan ve Roma'da Büyü ve Büyücülük</t>
         </is>
       </c>
       <c r="C632" s="1">
-        <v>580</v>
+        <v>490</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>9786053960485</t>
+          <t>9786053961321</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>Eski Kartpostallarla Batı Anadolu'da Antik Kentler</t>
+          <t>Historia Augusta Hadrianus</t>
         </is>
       </c>
       <c r="C633" s="1">
-        <v>30</v>
+        <v>280</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>9786053960911</t>
+          <t>9786053960232</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>Hermesler Hermesi - İslam Kaynakları Işığında Hermes ve Hermetik Düşünce</t>
+          <t>Afrodisyas</t>
         </is>
       </c>
       <c r="C634" s="1">
-        <v>22.22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>9786053960980</t>
+          <t>9786053964148</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>Eski Kartpostallarda Şehir Güzeli İzmir</t>
+          <t>Eski Yunan ve Roma Kaplar - İşlevler</t>
         </is>
       </c>
       <c r="C635" s="1">
-        <v>40</v>
+        <v>400</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>9786053961499</t>
+          <t>9789944750103</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>Eski Kartpostallarda Ayasofya</t>
+          <t>Knidos - Mavide Uyuyan Güzel</t>
         </is>
       </c>
       <c r="C636" s="1">
-        <v>30</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>9786053963721</t>
+          <t>9786053961611</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>Eski İranda Zerdüştlük ve Kutsal Ateş</t>
+          <t>Eski Yunan Dramalarında Anaerkil İzler</t>
         </is>
       </c>
       <c r="C637" s="1">
-        <v>255</v>
+        <v>250</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" s="1" t="inlineStr">
         <is>
-          <t>9789756561713</t>
+          <t>9786053963868</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>Eski Haritalarda Batı Anadolu</t>
+          <t>Eski Yakındoğu Üzerine Notlar</t>
         </is>
       </c>
       <c r="C638" s="1">
-        <v>19.44</v>
+        <v>480</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" s="1" t="inlineStr">
         <is>
-          <t>9786053961017</t>
+          <t>9786053964742</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>Hellenistik ve Roma Çağlarında Likya'da Yerel Tanrı ve Tanrıçalar</t>
+          <t>Eski Mezopotamya Toplumlarında Yılanlar Ejderhalar ve Tanrılar</t>
         </is>
       </c>
       <c r="C639" s="1">
-        <v>75</v>
+        <v>375</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>9786053960652</t>
+          <t>9789756561720</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>Eski Haritalarla Karadeniz</t>
+          <t>Hierapolis Tiyatro Kabartmaları (Ciltli)</t>
         </is>
       </c>
       <c r="C640" s="1">
-        <v>60</v>
+        <v>750</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" s="1" t="inlineStr">
         <is>
-          <t>9786053961000</t>
+          <t>9786053961857</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>Hellenistik ve Roma Çağlarında Likya'da Kent Birlikleri</t>
+          <t>Hero ile Leander - Ovidius</t>
         </is>
       </c>
       <c r="C641" s="1">
-        <v>65</v>
+        <v>75</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" s="1" t="inlineStr">
         <is>
-          <t>9789944750196</t>
+          <t>9786053964872</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>Eski Eser Yağması</t>
+          <t>Eski Mezopotamya'da Ekonomik Hayat</t>
         </is>
       </c>
       <c r="C642" s="1">
-        <v>280</v>
+        <v>385</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" s="1" t="inlineStr">
         <is>
-          <t>9786053965275</t>
+          <t>9786053965077</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>Hellenistik ve Roma Çağı Anadolu Okul Vakıfları</t>
+          <t>Eski Mezopotamya Dini Ritüeller ve Kullanılan Objeler</t>
         </is>
       </c>
       <c r="C643" s="1">
-        <v>280</v>
+        <v>580</v>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>9786053960850</t>
+          <t>9786053960485</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>Eskiçağ'da İstanbul'da Balık ve Balıkçılık</t>
+          <t>Eski Kartpostallarla Batı Anadolu'da Antik Kentler</t>
         </is>
       </c>
       <c r="C644" s="1">
-        <v>80</v>
+        <v>30</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" s="1" t="inlineStr">
         <is>
-          <t>9786053963479</t>
+          <t>9786053960911</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>Eski Çağ'da Bankacılığın Doğuşu ve Gelişmesi</t>
+          <t>Hermesler Hermesi - İslam Kaynakları Işığında Hermes ve Hermetik Düşünce</t>
         </is>
       </c>
       <c r="C645" s="1">
-        <v>75</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" s="1" t="inlineStr">
         <is>
-          <t>9786053960447</t>
+          <t>9786053960980</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>Erzurum Arkeoloji Müzesi Roma Sikkeleri</t>
+          <t>Eski Kartpostallarda Şehir Güzeli İzmir</t>
         </is>
       </c>
       <c r="C646" s="1">
-        <v>55</v>
+        <v>40</v>
       </c>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" s="1" t="inlineStr">
         <is>
-          <t>9789756899476</t>
+          <t>9786053961499</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>Erken Osmanlı Sanatı Beyliklerin Mirası / Akdeniz'de İslam Sanatı</t>
+          <t>Eski Kartpostallarda Ayasofya</t>
         </is>
       </c>
       <c r="C647" s="1">
-        <v>750</v>
+        <v>30</v>
       </c>
     </row>
     <row r="648" spans="1:3">
       <c r="A648" s="1" t="inlineStr">
         <is>
-          <t>9786053962960</t>
+          <t>9786053963721</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>Helenistik Grekçe</t>
+          <t>Eski İranda Zerdüştlük ve Kutsal Ateş</t>
         </is>
       </c>
       <c r="C648" s="1">
-        <v>140</v>
+        <v>255</v>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" s="1" t="inlineStr">
         <is>
-          <t>9786053963431</t>
+          <t>9789756561713</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>Erken Hıristiyan Sanatı</t>
+          <t>Eski Haritalarda Batı Anadolu</t>
         </is>
       </c>
       <c r="C649" s="1">
-        <v>540</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" s="1" t="inlineStr">
         <is>
-          <t>9786053960188</t>
+          <t>9786053961017</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>Erken Hiristiyanlık Sanatına Giriş (Ciltli)</t>
+          <t>Hellenistik ve Roma Çağlarında Likya'da Yerel Tanrı ve Tanrıçalar</t>
         </is>
       </c>
       <c r="C650" s="1">
-        <v>55</v>
+        <v>75</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" s="1" t="inlineStr">
         <is>
-          <t>9786053964575</t>
+          <t>9786053960652</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>Hellenistik Devir Heykeltraşlığı-3</t>
+          <t>Eski Haritalarla Karadeniz</t>
         </is>
       </c>
       <c r="C651" s="1">
-        <v>700</v>
+        <v>60</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" s="1" t="inlineStr">
         <is>
-          <t>9786053962113</t>
+          <t>9786053961000</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>Ene'l Hak'dan Enelpi'ye</t>
+          <t>Hellenistik ve Roma Çağlarında Likya'da Kent Birlikleri</t>
         </is>
       </c>
       <c r="C652" s="1">
-        <v>75</v>
+        <v>65</v>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" s="1" t="inlineStr">
         <is>
-          <t>9786053964131</t>
+          <t>9789944750196</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>Hellenistik Devir Heykeltraşlığı-2</t>
+          <t>Eski Eser Yağması</t>
         </is>
       </c>
       <c r="C653" s="1">
-        <v>500</v>
+        <v>280</v>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" s="1" t="inlineStr">
         <is>
-          <t>9786053962632</t>
+          <t>9786053965275</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>Endüstriyel Ürünleri Biçimlendiren Tasarım Akımları 1850-1950</t>
+          <t>Hellenistik ve Roma Çağı Anadolu Okul Vakıfları</t>
         </is>
       </c>
       <c r="C654" s="1">
-        <v>60</v>
+        <v>280</v>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" s="1" t="inlineStr">
         <is>
-          <t>9789756899267</t>
+          <t>9786053960850</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>Efsuncu Orpheus - Orpheus, The Magician</t>
+          <t>Eskiçağ'da İstanbul'da Balık ve Balıkçılık</t>
         </is>
       </c>
       <c r="C655" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" s="1" t="inlineStr">
         <is>
-          <t>9786053964124</t>
+          <t>9786053963479</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>Hellenistik Devir Heykeltraşlığı-1</t>
+          <t>Eski Çağ'da Bankacılığın Doğuşu ve Gelişmesi</t>
         </is>
       </c>
       <c r="C656" s="1">
-        <v>500</v>
+        <v>75</v>
       </c>
     </row>
     <row r="657" spans="1:3">
       <c r="A657" s="1" t="inlineStr">
         <is>
-          <t>9789756561270</t>
+          <t>9786053960447</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>Efsanelerden Günümüze İstanbul Seçme Yazılar 1</t>
+          <t>Erzurum Arkeoloji Müzesi Roma Sikkeleri</t>
         </is>
       </c>
       <c r="C657" s="1">
-        <v>400</v>
+        <v>55</v>
       </c>
     </row>
     <row r="658" spans="1:3">
       <c r="A658" s="1" t="inlineStr">
         <is>
-          <t>9786053963219</t>
+          <t>9789756899476</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>Efes'in Öyküsü</t>
+          <t>Erken Osmanlı Sanatı Beyliklerin Mirası / Akdeniz'de İslam Sanatı</t>
         </is>
       </c>
       <c r="C658" s="1">
-        <v>55</v>
+        <v>750</v>
       </c>
     </row>
     <row r="659" spans="1:3">
       <c r="A659" s="1" t="inlineStr">
         <is>
-          <t>9789944750233</t>
+          <t>9786053962960</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>Hellen ve Roma Tarihinin Ana Hatları (Ciltli)</t>
+          <t>Helenistik Grekçe</t>
         </is>
       </c>
       <c r="C659" s="1">
-        <v>380</v>
+        <v>140</v>
       </c>
     </row>
     <row r="660" spans="1:3">
       <c r="A660" s="1" t="inlineStr">
         <is>
-          <t>9786053965343</t>
+          <t>9786053963431</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>Edirne Kaleleri</t>
+          <t>Erken Hıristiyan Sanatı</t>
         </is>
       </c>
       <c r="C660" s="1">
-        <v>1350</v>
+        <v>540</v>
       </c>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" s="1" t="inlineStr">
         <is>
-          <t>9786053963882</t>
+          <t>9786053960188</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>Eastern Life And Scenery</t>
+          <t>Erken Hiristiyanlık Sanatına Giriş (Ciltli)</t>
         </is>
       </c>
       <c r="C661" s="1">
-        <v>180</v>
+        <v>55</v>
       </c>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" s="1" t="inlineStr">
         <is>
-          <t>9786053963981</t>
+          <t>9786053964575</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>Doğu-Batı Arasında Teknoloji Transferi (Geç Ortaçağlar)</t>
+          <t>Hellenistik Devir Heykeltraşlığı-3</t>
         </is>
       </c>
       <c r="C662" s="1">
-        <v>200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" s="1" t="inlineStr">
         <is>
-          <t>9789756561225</t>
+          <t>9786053962113</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>Doğu ve Güneydoğu Dolmenleri Işığında Anadolu Megalitleri</t>
+          <t>Ene'l Hak'dan Enelpi'ye</t>
         </is>
       </c>
       <c r="C663" s="1">
-        <v>425</v>
+        <v>75</v>
       </c>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" s="1" t="inlineStr">
         <is>
-          <t>9786053962694</t>
+          <t>9786053964131</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>Doğu Dağlık Kilikia Bölgesi Roma İmparatorluk Dönemi Detaylandırılmamış Korinth Başlıkları</t>
+          <t>Hellenistik Devir Heykeltraşlığı-2</t>
         </is>
       </c>
       <c r="C664" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" s="1" t="inlineStr">
         <is>
-          <t>9789757538905</t>
+          <t>9786053962632</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>Doğu Anadolu'da Urartu Sulama Kanalları</t>
+          <t>Endüstriyel Ürünleri Biçimlendiren Tasarım Akımları 1850-1950</t>
         </is>
       </c>
       <c r="C665" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" s="1" t="inlineStr">
         <is>
-          <t>9789756899717</t>
+          <t>9789756899267</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>Havadan Nemrut</t>
+          <t>Efsuncu Orpheus - Orpheus, The Magician</t>
         </is>
       </c>
       <c r="C666" s="1">
-        <v>400</v>
+        <v>60</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" s="1" t="inlineStr">
         <is>
-          <t>9786053962359</t>
+          <t>9786053964124</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>Doğu Anadolu Yayla Kültürü ve Yayla Mimarisi</t>
+          <t>Hellenistik Devir Heykeltraşlığı-1</t>
         </is>
       </c>
       <c r="C667" s="1">
-        <v>70</v>
+        <v>500</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" s="1" t="inlineStr">
         <is>
-          <t>9789756899724</t>
+          <t>9789756561270</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>Nemrut From The Air</t>
+          <t>Efsanelerden Günümüze İstanbul Seçme Yazılar 1</t>
         </is>
       </c>
       <c r="C668" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" s="1" t="inlineStr">
         <is>
-          <t>9786053961567</t>
+          <t>9786053963219</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>Doğu Anadolu Erken Transkafkasya Kültürü</t>
+          <t>Efes'in Öyküsü</t>
         </is>
       </c>
       <c r="C669" s="1">
-        <v>200</v>
+        <v>55</v>
       </c>
     </row>
     <row r="670" spans="1:3">
       <c r="A670" s="1" t="inlineStr">
         <is>
-          <t>9786053964957</t>
+          <t>9789944750233</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>Hammaddeden Ustalara Tarihöncesi Arkeolojisinde Malzeme</t>
+          <t>Hellen ve Roma Tarihinin Ana Hatları (Ciltli)</t>
         </is>
       </c>
       <c r="C670" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" s="1" t="inlineStr">
         <is>
-          <t>9789756561386</t>
+          <t>9786053965343</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>Doğu Anadolu Bölgesi'nde Erken Demir Çağı ve Nekropolleri</t>
+          <t>Edirne Kaleleri</t>
         </is>
       </c>
       <c r="C671" s="1">
-        <v>900</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" s="1" t="inlineStr">
         <is>
-          <t>9786053965022</t>
+          <t>9786053963882</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>Halikarnas Balıkçısı'nın Mirası</t>
+          <t>Eastern Life And Scenery</t>
         </is>
       </c>
       <c r="C672" s="1">
-        <v>380</v>
+        <v>180</v>
       </c>
     </row>
     <row r="673" spans="1:3">
       <c r="A673" s="1" t="inlineStr">
         <is>
-          <t>9786053964247</t>
+          <t>9786053963981</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>Doğu Akdeniz'de Amphoralar</t>
+          <t>Doğu-Batı Arasında Teknoloji Transferi (Geç Ortaçağlar)</t>
         </is>
       </c>
       <c r="C673" s="1">
-        <v>480</v>
+        <v>200</v>
       </c>
     </row>
     <row r="674" spans="1:3">
       <c r="A674" s="1" t="inlineStr">
         <is>
-          <t>9786053964117</t>
+          <t>9789756561225</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>Die Heerstrasse Von Belgrad Nach Constantinopel</t>
+          <t>Doğu ve Güneydoğu Dolmenleri Işığında Anadolu Megalitleri</t>
         </is>
       </c>
       <c r="C674" s="1">
-        <v>450</v>
+        <v>425</v>
       </c>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" s="1" t="inlineStr">
         <is>
-          <t>9786053961277</t>
+          <t>9786053962694</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>Halet Çambel - Nimet Özgüç</t>
+          <t>Doğu Dağlık Kilikia Bölgesi Roma İmparatorluk Dönemi Detaylandırılmamış Korinth Başlıkları</t>
         </is>
       </c>
       <c r="C675" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" s="1" t="inlineStr">
         <is>
-          <t>9786053963387</t>
+          <t>9789757538905</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>Deprem Yüklerine Uygun Doğu Anadolu Köy Evleri</t>
+          <t>Doğu Anadolu'da Urartu Sulama Kanalları</t>
         </is>
       </c>
       <c r="C676" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>9786053962649</t>
+          <t>9789756899717</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>Demre - Myra Aziz Nikolaos Kilisesi</t>
+          <t>Havadan Nemrut</t>
         </is>
       </c>
       <c r="C677" s="1">
-        <v>800</v>
+        <v>400</v>
       </c>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" s="1" t="inlineStr">
         <is>
-          <t>9786053960997</t>
+          <t>9786053962359</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>Halet Abla Destanı</t>
+          <t>Doğu Anadolu Yayla Kültürü ve Yayla Mimarisi</t>
         </is>
       </c>
       <c r="C678" s="1">
-        <v>350</v>
+        <v>70</v>
       </c>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" s="1" t="inlineStr">
         <is>
-          <t>9786053962656</t>
+          <t>9789756899724</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>Demre - Myra Aziz Nikolaos Kilisesi - Rusça</t>
+          <t>Nemrut From The Air</t>
         </is>
       </c>
       <c r="C679" s="1">
-        <v>50</v>
+        <v>400</v>
       </c>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" s="1" t="inlineStr">
         <is>
-          <t>9786053963608</t>
+          <t>9786053961567</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>Çölü Fethetmek Geç Antikçağ'da Mısır Manastırları</t>
+          <t>Doğu Anadolu Erken Transkafkasya Kültürü</t>
         </is>
       </c>
       <c r="C680" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" s="1" t="inlineStr">
         <is>
-          <t>9786053961819</t>
+          <t>9786053964957</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>Haleplibahçe Mozaikleri Şanlıurfa / Edessa (Ciltli)</t>
+          <t>Hammaddeden Ustalara Tarihöncesi Arkeolojisinde Malzeme</t>
         </is>
       </c>
       <c r="C681" s="1">
-        <v>1100</v>
+        <v>380</v>
       </c>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" s="1" t="inlineStr">
         <is>
-          <t>9789757538646</t>
+          <t>9789756561386</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>Çok Dilli Arkeoloji Sözlüğü</t>
+          <t>Doğu Anadolu Bölgesi'nde Erken Demir Çağı ve Nekropolleri</t>
         </is>
       </c>
       <c r="C682" s="1">
-        <v>280</v>
+        <v>900</v>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" s="1" t="inlineStr">
         <is>
-          <t>9786053963288</t>
+          <t>9786053965022</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>Çivi Yazılı Metinler ve Arkeolojik Kaynaklar Işığında Asur İmparatorluk Dönemi Kraliçeleri</t>
+          <t>Halikarnas Balıkçısı'nın Mirası</t>
         </is>
       </c>
       <c r="C683" s="1">
-        <v>250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" s="1" t="inlineStr">
         <is>
-          <t>9786053962380</t>
+          <t>9786053964247</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>HAGIA SOPHIA In Old Picture Postcard</t>
+          <t>Doğu Akdeniz'de Amphoralar</t>
         </is>
       </c>
       <c r="C684" s="1">
-        <v>340</v>
+        <v>480</v>
       </c>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" s="1" t="inlineStr">
         <is>
-          <t>9786053963837</t>
+          <t>9786053964117</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>Hacıbaba Dağı - Akron 11</t>
+          <t>Die Heerstrasse Von Belgrad Nach Constantinopel</t>
         </is>
       </c>
       <c r="C685" s="1">
-        <v>720</v>
+        <v>450</v>
       </c>
     </row>
     <row r="686" spans="1:3">
       <c r="A686" s="1" t="inlineStr">
         <is>
-          <t>9789944750158</t>
+          <t>9786053961277</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>Çifte Balta Labrys</t>
+          <t>Halet Çambel - Nimet Özgüç</t>
         </is>
       </c>
       <c r="C686" s="1">
-        <v>65</v>
+        <v>240</v>
       </c>
     </row>
     <row r="687" spans="1:3">
       <c r="A687" s="1" t="inlineStr">
         <is>
-          <t>9786053962106</t>
+          <t>9786053963387</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>Çerkes Arkeolojisi ve Sanatı Karşılaştırmalı Maykop ve Anadolu Hazineleri</t>
+          <t>Deprem Yüklerine Uygun Doğu Anadolu Köy Evleri</t>
         </is>
       </c>
       <c r="C687" s="1">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="688" spans="1:3">
       <c r="A688" s="1" t="inlineStr">
         <is>
-          <t>9786053960409</t>
+          <t>9786053962649</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>Gültekin Çizgen 50.Sanat Yılı Armağanı</t>
+          <t>Demre - Myra Aziz Nikolaos Kilisesi</t>
         </is>
       </c>
       <c r="C688" s="1">
-        <v>700</v>
+        <v>800</v>
       </c>
     </row>
     <row r="689" spans="1:3">
       <c r="A689" s="1" t="inlineStr">
         <is>
-          <t>9786053965398</t>
+          <t>9786053960997</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>Forum Constantini Çemberlitaş Sütunu ve Meydanı - Bir Pagan Kültürünün Sembolik İfadesi</t>
+          <t>Halet Abla Destanı</t>
         </is>
       </c>
       <c r="C689" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="690" spans="1:3">
       <c r="A690" s="1" t="inlineStr">
         <is>
-          <t>9789757538531</t>
+          <t>9786053962656</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>Grek Sikkeleri</t>
+          <t>Demre - Myra Aziz Nikolaos Kilisesi - Rusça</t>
         </is>
       </c>
       <c r="C690" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="691" spans="1:3">
       <c r="A691" s="1" t="inlineStr">
         <is>
-          <t>9789756561508</t>
+          <t>9786053963608</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>Çayönü'nde İnsan</t>
+          <t>Çölü Fethetmek Geç Antikçağ'da Mısır Manastırları</t>
         </is>
       </c>
       <c r="C691" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="692" spans="1:3">
       <c r="A692" s="1" t="inlineStr">
         <is>
-          <t>9786053962144</t>
+          <t>9786053961819</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>Çağlar Boyu Cam Tasarımı</t>
+          <t>Haleplibahçe Mozaikleri Şanlıurfa / Edessa (Ciltli)</t>
         </is>
       </c>
       <c r="C692" s="1">
-        <v>375</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="693" spans="1:3">
       <c r="A693" s="1" t="inlineStr">
         <is>
-          <t>9789756561935</t>
+          <t>9789757538646</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>Cennet Bursa Panoramalar</t>
+          <t>Çok Dilli Arkeoloji Sözlüğü</t>
         </is>
       </c>
       <c r="C693" s="1">
-        <v>13.89</v>
+        <v>280</v>
       </c>
     </row>
     <row r="694" spans="1:3">
       <c r="A694" s="1" t="inlineStr">
         <is>
-          <t>9786053962014</t>
+          <t>9786053963288</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>Gravürlerle Karia</t>
+          <t>Çivi Yazılı Metinler ve Arkeolojik Kaynaklar Işığında Asur İmparatorluk Dönemi Kraliçeleri</t>
         </is>
       </c>
       <c r="C694" s="1">
-        <v>40</v>
+        <v>250</v>
       </c>
     </row>
     <row r="695" spans="1:3">
       <c r="A695" s="1" t="inlineStr">
         <is>
-          <t>9789756561973</t>
+          <t>9786053962380</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>Bodrum - Müsgebi / Ortakent</t>
+          <t>HAGIA SOPHIA In Old Picture Postcard</t>
         </is>
       </c>
       <c r="C695" s="1">
-        <v>100</v>
+        <v>340</v>
       </c>
     </row>
     <row r="696" spans="1:3">
       <c r="A696" s="1" t="inlineStr">
         <is>
-          <t>9786053962472</t>
+          <t>9786053963837</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>Klasik Arkeoloji'ye Adanmış Bir Yaşam - Jale İnan (1914 - 2001)</t>
+          <t>Hacıbaba Dağı - Akron 11</t>
         </is>
       </c>
       <c r="C696" s="1">
-        <v>24</v>
+        <v>720</v>
       </c>
     </row>
     <row r="697" spans="1:3">
       <c r="A697" s="1" t="inlineStr">
         <is>
-          <t>9786053961796</t>
+          <t>9789944750158</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>Bizans İmparatoriçeleri</t>
+          <t>Çifte Balta Labrys</t>
         </is>
       </c>
       <c r="C697" s="1">
-        <v>40</v>
+        <v>65</v>
       </c>
     </row>
     <row r="698" spans="1:3">
       <c r="A698" s="1" t="inlineStr">
         <is>
-          <t>9786053963417</t>
+          <t>9786053962106</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>Gravürlerden Eski Fotoğraflara Kapadokya</t>
+          <t>Çerkes Arkeolojisi ve Sanatı Karşılaştırmalı Maykop ve Anadolu Hazineleri</t>
         </is>
       </c>
       <c r="C698" s="1">
-        <v>30</v>
+        <v>65</v>
       </c>
     </row>
     <row r="699" spans="1:3">
       <c r="A699" s="1" t="inlineStr">
         <is>
-          <t>9789757538787</t>
+          <t>9786053960409</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>Bizans II- Roma İmparatorluğunun Gerileyiş ve Çöküş Tarihi Cilt 5</t>
+          <t>Gültekin Çizgen 50.Sanat Yılı Armağanı</t>
         </is>
       </c>
       <c r="C699" s="1">
-        <v>250</v>
+        <v>700</v>
       </c>
     </row>
     <row r="700" spans="1:3">
       <c r="A700" s="1" t="inlineStr">
         <is>
-          <t>9786053960102</t>
+          <t>9786053965398</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>Birgi hakkında [Unutulan Bir] Rapor</t>
+          <t>Forum Constantini Çemberlitaş Sütunu ve Meydanı - Bir Pagan Kültürünün Sembolik İfadesi</t>
         </is>
       </c>
       <c r="C700" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="701" spans="1:3">
       <c r="A701" s="1" t="inlineStr">
         <is>
-          <t>9786053965169</t>
+          <t>9789757538531</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>Kibyra - Kibyra Kazı ve Araştırmaları Monografi Serisi 1 (Ciltli)</t>
+          <t>Grek Sikkeleri</t>
         </is>
       </c>
       <c r="C701" s="1">
-        <v>2400</v>
+        <v>50</v>
       </c>
     </row>
     <row r="702" spans="1:3">
       <c r="A702" s="1" t="inlineStr">
         <is>
-          <t>9786053964209</t>
+          <t>9789756561508</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>Göğün Altında Bir Dünya Çin'de 5 Yıl 10 Kent</t>
+          <t>Çayönü'nde İnsan</t>
         </is>
       </c>
       <c r="C702" s="1">
-        <v>55</v>
+        <v>100</v>
       </c>
     </row>
     <row r="703" spans="1:3">
       <c r="A703" s="1" t="inlineStr">
         <is>
-          <t>9786053962199</t>
+          <t>9786053962144</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>Birgi An Old Turkish Cultural Centre in Western Anatolia</t>
+          <t>Çağlar Boyu Cam Tasarımı</t>
         </is>
       </c>
       <c r="C703" s="1">
-        <v>80</v>
+        <v>375</v>
       </c>
     </row>
     <row r="704" spans="1:3">
       <c r="A704" s="1" t="inlineStr">
         <is>
-          <t>9786053960362</t>
+          <t>9789756561935</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>Kappadokia Bölgesi Sivrihisar'daki Kızıl Kilise</t>
+          <t>Cennet Bursa Panoramalar</t>
         </is>
       </c>
       <c r="C704" s="1">
-        <v>550</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="705" spans="1:3">
       <c r="A705" s="1" t="inlineStr">
         <is>
-          <t>9786053963264</t>
+          <t>9786053962014</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>Bir Mimarlık Laboratuvarı Kaunos 1982-2015</t>
+          <t>Gravürlerle Karia</t>
         </is>
       </c>
       <c r="C705" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="706" spans="1:3">
       <c r="A706" s="1" t="inlineStr">
         <is>
-          <t>9786053964889</t>
+          <t>9789756561973</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>Göbeklitepe'den Edessa'ya Şanlıurfa</t>
+          <t>Bodrum - Müsgebi / Ortakent</t>
         </is>
       </c>
       <c r="C706" s="1">
-        <v>480</v>
+        <v>100</v>
       </c>
     </row>
     <row r="707" spans="1:3">
       <c r="A707" s="1" t="inlineStr">
         <is>
-          <t>9786053961604</t>
+          <t>9786053962472</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>Sare - Bir Kadın Tanıdım Yaşarken</t>
+          <t>Klasik Arkeoloji'ye Adanmış Bir Yaşam - Jale İnan (1914 - 2001)</t>
         </is>
       </c>
       <c r="C707" s="1">
-        <v>420</v>
+        <v>24</v>
       </c>
     </row>
     <row r="708" spans="1:3">
       <c r="A708" s="1" t="inlineStr">
         <is>
-          <t>9786053964438</t>
+          <t>9786053961796</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>Kırsal Mimarlık Mirasının Korunması</t>
+          <t>Bizans İmparatoriçeleri</t>
         </is>
       </c>
       <c r="C708" s="1">
-        <v>550</v>
+        <v>40</v>
       </c>
     </row>
     <row r="709" spans="1:3">
       <c r="A709" s="1" t="inlineStr">
         <is>
-          <t>9786053962618</t>
+          <t>9786053963417</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>Kırklareli'nin Bilinmeyen Trak - Roma - Bizans Kaleleri</t>
+          <t>Gravürlerden Eski Fotoğraflara Kapadokya</t>
         </is>
       </c>
       <c r="C709" s="1">
-        <v>65</v>
+        <v>30</v>
       </c>
     </row>
     <row r="710" spans="1:3">
       <c r="A710" s="1" t="inlineStr">
         <is>
-          <t>9786053960133</t>
+          <t>9789757538787</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>Girit - Sarı Kitap</t>
+          <t>Bizans II- Roma İmparatorluğunun Gerileyiş ve Çöküş Tarihi Cilt 5</t>
         </is>
       </c>
       <c r="C710" s="1">
-        <v>29.62</v>
+        <v>250</v>
       </c>
     </row>
     <row r="711" spans="1:3">
       <c r="A711" s="1" t="inlineStr">
         <is>
-          <t>9789757538851</t>
+          <t>9786053960102</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>Van - Karagündüz / Bir Erken Demir Çağ Nekropolü</t>
+          <t>Birgi hakkında [Unutulan Bir] Rapor</t>
         </is>
       </c>
       <c r="C711" s="1">
-        <v>45</v>
+        <v>250</v>
       </c>
     </row>
     <row r="712" spans="1:3">
       <c r="A712" s="1" t="inlineStr">
         <is>
-          <t>9786053961765</t>
+          <t>9786053965169</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>Gezginlerin Gözüyle Tarsus</t>
+          <t>Kibyra - Kibyra Kazı ve Araştırmaları Monografi Serisi 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C712" s="1">
-        <v>280</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="713" spans="1:3">
       <c r="A713" s="1" t="inlineStr">
         <is>
-          <t>9786053961109</t>
+          <t>9786053964209</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>Kırılmalar, Sınırlar, Yolculuklar</t>
+          <t>Göğün Altında Bir Dünya Çin'de 5 Yıl 10 Kent</t>
         </is>
       </c>
       <c r="C713" s="1">
-        <v>32.41</v>
+        <v>55</v>
       </c>
     </row>
     <row r="714" spans="1:3">
       <c r="A714" s="1" t="inlineStr">
         <is>
-          <t>9789756561355</t>
+          <t>9786053962199</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>Kırgızistan’da Taş Balbal ve İnsan Biçimli Heykeller</t>
+          <t>Birgi An Old Turkish Cultural Centre in Western Anatolia</t>
         </is>
       </c>
       <c r="C714" s="1">
-        <v>650</v>
+        <v>80</v>
       </c>
     </row>
     <row r="715" spans="1:3">
       <c r="A715" s="1" t="inlineStr">
         <is>
-          <t>9789944750172</t>
+          <t>9786053960362</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>Gezdiklerim-Gördüklerim-Görüşlerim</t>
+          <t>Kappadokia Bölgesi Sivrihisar'daki Kızıl Kilise</t>
         </is>
       </c>
       <c r="C715" s="1">
-        <v>290</v>
+        <v>550</v>
       </c>
     </row>
     <row r="716" spans="1:3">
       <c r="A716" s="1" t="inlineStr">
         <is>
-          <t>9786053963943</t>
+          <t>9786053963264</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Yönleriyle Gördes</t>
+          <t>Bir Mimarlık Laboratuvarı Kaunos 1982-2015</t>
         </is>
       </c>
       <c r="C716" s="1">
-        <v>225</v>
+        <v>100</v>
       </c>
     </row>
     <row r="717" spans="1:3">
       <c r="A717" s="1" t="inlineStr">
         <is>
-          <t>9786053962045</t>
+          <t>9786053964889</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>Bilimin İlk kitabı - Pitaneli Autolykos</t>
+          <t>Göbeklitepe'den Edessa'ya Şanlıurfa</t>
         </is>
       </c>
       <c r="C717" s="1">
-        <v>285</v>
+        <v>480</v>
       </c>
     </row>
     <row r="718" spans="1:3">
       <c r="A718" s="1" t="inlineStr">
         <is>
-          <t>9789756899861</t>
+          <t>9786053961604</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>Genel Nümizmatik Sözlüğü</t>
+          <t>Sare - Bir Kadın Tanıdım Yaşarken</t>
         </is>
       </c>
       <c r="C718" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="719" spans="1:3">
       <c r="A719" s="1" t="inlineStr">
         <is>
-          <t>9786053963639</t>
+          <t>9786053964438</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs</t>
+          <t>Kırsal Mimarlık Mirasının Korunması</t>
         </is>
       </c>
       <c r="C719" s="1">
-        <v>80</v>
+        <v>550</v>
       </c>
     </row>
     <row r="720" spans="1:3">
       <c r="A720" s="1" t="inlineStr">
         <is>
-          <t>9786053961383</t>
+          <t>9786053962618</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>Bilim ve Metafizik Üzerine Tarihsel bir Soruşturma</t>
+          <t>Kırklareli'nin Bilinmeyen Trak - Roma - Bizans Kaleleri</t>
         </is>
       </c>
       <c r="C720" s="1">
-        <v>75</v>
+        <v>65</v>
       </c>
     </row>
     <row r="721" spans="1:3">
       <c r="A721" s="1" t="inlineStr">
         <is>
-          <t>9789756561963</t>
+          <t>9786053960133</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>Bilim olarak Sanat Tarihi Aklın İzleri</t>
+          <t>Girit - Sarı Kitap</t>
         </is>
       </c>
       <c r="C721" s="1">
-        <v>44.44</v>
+        <v>29.62</v>
       </c>
     </row>
     <row r="722" spans="1:3">
       <c r="A722" s="1" t="inlineStr">
         <is>
-          <t>9786053963936</t>
+          <t>9789757538851</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>Gelibolulu Şakir Efendi ve Divançesi</t>
+          <t>Van - Karagündüz / Bir Erken Demir Çağ Nekropolü</t>
         </is>
       </c>
       <c r="C722" s="1">
-        <v>280</v>
+        <v>45</v>
       </c>
     </row>
     <row r="723" spans="1:3">
       <c r="A723" s="1" t="inlineStr">
         <is>
-          <t>9786053963448</t>
+          <t>9786053961765</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>Kent, Kentsel Siyaset ve Çevre Yazıları</t>
+          <t>Gezginlerin Gözüyle Tarsus</t>
         </is>
       </c>
       <c r="C723" s="1">
-        <v>140</v>
+        <v>280</v>
       </c>
     </row>
     <row r="724" spans="1:3">
       <c r="A724" s="1" t="inlineStr">
         <is>
-          <t>9789756561904</t>
+          <t>9786053961109</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>Bilim Eşiği 2: Sanat Tarihinde Gençler Semineri 2004 Bildiriler</t>
+          <t>Kırılmalar, Sınırlar, Yolculuklar</t>
         </is>
       </c>
       <c r="C724" s="1">
-        <v>575</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="725" spans="1:3">
       <c r="A725" s="1" t="inlineStr">
         <is>
-          <t>9789756561676</t>
+          <t>9789756561355</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>Bilim Eşiği 1 : Sanat Tarihinde Gençler Semineri 2003 Bildiriler</t>
+          <t>Kırgızistan’da Taş Balbal ve İnsan Biçimli Heykeller</t>
         </is>
       </c>
       <c r="C725" s="1">
-        <v>500</v>
+        <v>650</v>
       </c>
     </row>
     <row r="726" spans="1:3">
       <c r="A726" s="1" t="inlineStr">
         <is>
-          <t>9786053961802</t>
+          <t>9789944750172</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>Poseidon - Euphrates Evleri Belkıs / Zeugma</t>
+          <t>Gezdiklerim-Gördüklerim-Görüşlerim</t>
         </is>
       </c>
       <c r="C726" s="1">
-        <v>1000</v>
+        <v>290</v>
       </c>
     </row>
     <row r="727" spans="1:3">
       <c r="A727" s="1" t="inlineStr">
         <is>
-          <t>9786053960751</t>
+          <t>9786053963943</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>Ayna - Geçmişten Günümüze Her Alanda Her Anlamda</t>
+          <t>Bilinmeyen Yönleriyle Gördes</t>
         </is>
       </c>
       <c r="C727" s="1">
-        <v>145</v>
+        <v>225</v>
       </c>
     </row>
     <row r="728" spans="1:3">
       <c r="A728" s="1" t="inlineStr">
         <is>
-          <t>9786053964803</t>
+          <t>9786053962045</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>Aydın'da Bir Dünya Kültür Mirası Latmos</t>
+          <t>Bilimin İlk kitabı - Pitaneli Autolykos</t>
         </is>
       </c>
       <c r="C728" s="1">
-        <v>145</v>
+        <v>285</v>
       </c>
     </row>
     <row r="729" spans="1:3">
       <c r="A729" s="1" t="inlineStr">
         <is>
-          <t>9786053965404</t>
+          <t>9789756899861</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>Her Kedi Başka Bir Alem</t>
+          <t>Genel Nümizmatik Sözlüğü</t>
         </is>
       </c>
       <c r="C729" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="730" spans="1:3">
       <c r="A730" s="1" t="inlineStr">
         <is>
-          <t>9786053963134</t>
+          <t>9786053963639</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>A History Of Greek Mathematics Volume 2</t>
+          <t>Kıbrıs</t>
         </is>
       </c>
       <c r="C730" s="1">
-        <v>125</v>
+        <v>80</v>
       </c>
     </row>
     <row r="731" spans="1:3">
       <c r="A731" s="1" t="inlineStr">
         <is>
-          <t>9786053963127</t>
+          <t>9786053961383</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>A History Of Greek Mathematics</t>
+          <t>Bilim ve Metafizik Üzerine Tarihsel bir Soruşturma</t>
         </is>
       </c>
       <c r="C731" s="1">
-        <v>120</v>
+        <v>75</v>
       </c>
     </row>
     <row r="732" spans="1:3">
       <c r="A732" s="1" t="inlineStr">
         <is>
-          <t>9786053962830</t>
+          <t>9789756561963</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>A Guide to Inscription in Milas and its Museum</t>
+          <t>Bilim olarak Sanat Tarihi Aklın İzleri</t>
         </is>
       </c>
       <c r="C732" s="1">
-        <v>120</v>
+        <v>44.44</v>
       </c>
     </row>
     <row r="733" spans="1:3">
       <c r="A733" s="1" t="inlineStr">
         <is>
-          <t>9789756561805</t>
+          <t>9786053963936</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>A Guide To Beyoğlu</t>
+          <t>Gelibolulu Şakir Efendi ve Divançesi</t>
         </is>
       </c>
       <c r="C733" s="1">
-        <v>80</v>
+        <v>280</v>
       </c>
     </row>
     <row r="734" spans="1:3">
       <c r="A734" s="1" t="inlineStr">
         <is>
-          <t>9789756561218</t>
+          <t>9786053963448</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>VI.Yüzyıl Bizans Kaynaklarına Göre Göktürk-Bizans İlişkileri</t>
+          <t>Kent, Kentsel Siyaset ve Çevre Yazıları</t>
         </is>
       </c>
       <c r="C734" s="1">
-        <v>40</v>
+        <v>140</v>
       </c>
     </row>
     <row r="735" spans="1:3">
       <c r="A735" s="1" t="inlineStr">
         <is>
-          <t>9789756561874</t>
+          <t>9789756561904</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>1892 Likya Günlüğü (Ciltli)</t>
+          <t>Bilim Eşiği 2: Sanat Tarihinde Gençler Semineri 2004 Bildiriler</t>
         </is>
       </c>
       <c r="C735" s="1">
-        <v>1500</v>
+        <v>575</v>
       </c>
     </row>
     <row r="736" spans="1:3">
       <c r="A736" s="1" t="inlineStr">
         <is>
-          <t>9786053965985</t>
+          <t>9789756561676</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>Mardin İli ve İlçeleri (Tur Abdin Bölgesi) Süryani İnziva Geleneğinin Mimari Tanıkları</t>
+          <t>Bilim Eşiği 1 : Sanat Tarihinde Gençler Semineri 2003 Bildiriler</t>
         </is>
       </c>
       <c r="C736" s="1">
-        <v>645</v>
+        <v>500</v>
       </c>
     </row>
     <row r="737" spans="1:3">
       <c r="A737" s="1" t="inlineStr">
         <is>
-          <t>9786053964025</t>
+          <t>9786053961802</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>Taş-Ahşap-Cam</t>
+          <t>Poseidon - Euphrates Evleri Belkıs / Zeugma</t>
         </is>
       </c>
       <c r="C737" s="1">
-        <v>250</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="738" spans="1:3">
       <c r="A738" s="1" t="inlineStr">
         <is>
-          <t>9786053966692</t>
+          <t>9786053960751</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>Tarihöncesi Dönemin Aletleri Aletlerin Tarihöncesi</t>
+          <t>Ayna - Geçmişten Günümüze Her Alanda Her Anlamda</t>
         </is>
       </c>
       <c r="C738" s="1">
-        <v>185</v>
+        <v>145</v>
       </c>
     </row>
     <row r="739" spans="1:3">
       <c r="A739" s="1" t="inlineStr">
         <is>
-          <t>9786053960973</t>
+          <t>9786053964803</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>Efes Arının Gizemi</t>
+          <t>Aydın'da Bir Dünya Kültür Mirası Latmos</t>
         </is>
       </c>
       <c r="C739" s="1">
-        <v>185</v>
+        <v>145</v>
       </c>
     </row>
     <row r="740" spans="1:3">
       <c r="A740" s="1" t="inlineStr">
         <is>
-          <t>9786053964483</t>
+          <t>9786053965404</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>Antikçağ'dan Bugüne Glykon Kültü</t>
+          <t>Her Kedi Başka Bir Alem</t>
         </is>
       </c>
       <c r="C740" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="741" spans="1:3">
       <c r="A741" s="1" t="inlineStr">
         <is>
-          <t>9786053966302</t>
+          <t>9786053963134</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>Hermetika: Corpus Hermeticum - Analizler ve Yorumlar</t>
+          <t>A History Of Greek Mathematics Volume 2</t>
         </is>
       </c>
       <c r="C741" s="1">
-        <v>650</v>
+        <v>125</v>
       </c>
     </row>
     <row r="742" spans="1:3">
       <c r="A742" s="1" t="inlineStr">
         <is>
-          <t>9786053964070</t>
+          <t>9786053963127</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>Bir Hıristiyan Meshebi Olarak Aryüsçülük</t>
+          <t>A History Of Greek Mathematics</t>
         </is>
       </c>
       <c r="C742" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="743" spans="1:3">
       <c r="A743" s="1" t="inlineStr">
         <is>
-          <t>9786053965381</t>
+          <t>9786053962830</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>Üsküdar Hamamları</t>
+          <t>A Guide to Inscription in Milas and its Museum</t>
         </is>
       </c>
       <c r="C743" s="1">
-        <v>720</v>
+        <v>120</v>
       </c>
     </row>
     <row r="744" spans="1:3">
       <c r="A744" s="1" t="inlineStr">
         <is>
-          <t>9786053962168</t>
+          <t>9789756561805</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>Yaşanası Kent 2012</t>
+          <t>A Guide To Beyoğlu</t>
         </is>
       </c>
       <c r="C744" s="1">
-        <v>250</v>
+        <v>80</v>
       </c>
     </row>
     <row r="745" spans="1:3">
       <c r="A745" s="1" t="inlineStr">
         <is>
-          <t>9786053963738</t>
+          <t>9789756561218</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>Sicilya'da Normanlar ve Müslümanlar</t>
+          <t>VI.Yüzyıl Bizans Kaynaklarına Göre Göktürk-Bizans İlişkileri</t>
         </is>
       </c>
       <c r="C745" s="1">
-        <v>445</v>
+        <v>40</v>
       </c>
     </row>
     <row r="746" spans="1:3">
       <c r="A746" s="1" t="inlineStr">
         <is>
+          <t>9789756561874</t>
+        </is>
+      </c>
+      <c r="B746" s="1" t="inlineStr">
+        <is>
+          <t>1892 Likya Günlüğü (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C746" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="747" spans="1:3">
+      <c r="A747" s="1" t="inlineStr">
+        <is>
+          <t>9786053965985</t>
+        </is>
+      </c>
+      <c r="B747" s="1" t="inlineStr">
+        <is>
+          <t>Mardin İli ve İlçeleri (Tur Abdin Bölgesi) Süryani İnziva Geleneğinin Mimari Tanıkları</t>
+        </is>
+      </c>
+      <c r="C747" s="1">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="748" spans="1:3">
+      <c r="A748" s="1" t="inlineStr">
+        <is>
+          <t>9786053964025</t>
+        </is>
+      </c>
+      <c r="B748" s="1" t="inlineStr">
+        <is>
+          <t>Taş-Ahşap-Cam</t>
+        </is>
+      </c>
+      <c r="C748" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="749" spans="1:3">
+      <c r="A749" s="1" t="inlineStr">
+        <is>
+          <t>9786053966692</t>
+        </is>
+      </c>
+      <c r="B749" s="1" t="inlineStr">
+        <is>
+          <t>Tarihöncesi Dönemin Aletleri Aletlerin Tarihöncesi</t>
+        </is>
+      </c>
+      <c r="C749" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="750" spans="1:3">
+      <c r="A750" s="1" t="inlineStr">
+        <is>
+          <t>9786053960973</t>
+        </is>
+      </c>
+      <c r="B750" s="1" t="inlineStr">
+        <is>
+          <t>Efes Arının Gizemi</t>
+        </is>
+      </c>
+      <c r="C750" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="751" spans="1:3">
+      <c r="A751" s="1" t="inlineStr">
+        <is>
+          <t>9786053964483</t>
+        </is>
+      </c>
+      <c r="B751" s="1" t="inlineStr">
+        <is>
+          <t>Antikçağ'dan Bugüne Glykon Kültü</t>
+        </is>
+      </c>
+      <c r="C751" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="752" spans="1:3">
+      <c r="A752" s="1" t="inlineStr">
+        <is>
+          <t>9786053966302</t>
+        </is>
+      </c>
+      <c r="B752" s="1" t="inlineStr">
+        <is>
+          <t>Hermetika: Corpus Hermeticum - Analizler ve Yorumlar</t>
+        </is>
+      </c>
+      <c r="C752" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="753" spans="1:3">
+      <c r="A753" s="1" t="inlineStr">
+        <is>
+          <t>9786053964070</t>
+        </is>
+      </c>
+      <c r="B753" s="1" t="inlineStr">
+        <is>
+          <t>Bir Hıristiyan Meshebi Olarak Aryüsçülük</t>
+        </is>
+      </c>
+      <c r="C753" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="754" spans="1:3">
+      <c r="A754" s="1" t="inlineStr">
+        <is>
+          <t>9786053965381</t>
+        </is>
+      </c>
+      <c r="B754" s="1" t="inlineStr">
+        <is>
+          <t>Üsküdar Hamamları</t>
+        </is>
+      </c>
+      <c r="C754" s="1">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="755" spans="1:3">
+      <c r="A755" s="1" t="inlineStr">
+        <is>
+          <t>9786053962168</t>
+        </is>
+      </c>
+      <c r="B755" s="1" t="inlineStr">
+        <is>
+          <t>Yaşanası Kent 2012</t>
+        </is>
+      </c>
+      <c r="C755" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="756" spans="1:3">
+      <c r="A756" s="1" t="inlineStr">
+        <is>
+          <t>9786053963738</t>
+        </is>
+      </c>
+      <c r="B756" s="1" t="inlineStr">
+        <is>
+          <t>Sicilya'da Normanlar ve Müslümanlar</t>
+        </is>
+      </c>
+      <c r="C756" s="1">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="757" spans="1:3">
+      <c r="A757" s="1" t="inlineStr">
+        <is>
           <t>9786053960430</t>
         </is>
       </c>
-      <c r="B746" s="1" t="inlineStr">
+      <c r="B757" s="1" t="inlineStr">
         <is>
           <t>Antik Çağ'da Tarsuslu Filozoflar</t>
         </is>
       </c>
-      <c r="C746" s="1">
+      <c r="C757" s="1">
         <v>280</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>