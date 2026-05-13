--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,715 +85,730 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259586663</t>
+          <t>9786259234403</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Süprematizm, Otuz Dört Çizim (Ciltli)</t>
+          <t>Mimarlığın Halleri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>550</v>
+        <v>580</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259586656</t>
+          <t>9786259586663</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yarının Bahçe Kentleri</t>
+          <t>Süprematizm, Otuz Dört Çizim (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>430</v>
+        <v>550</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259586632</t>
+          <t>9786259586656</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Birlikte İnşa Etmek Yeni Gurna'nın Öyküsü</t>
+          <t>Yarının Bahçe Kentleri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>790</v>
+        <v>430</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259586649</t>
+          <t>9786259586632</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Kuramına Katkı</t>
+          <t>Birlikte İnşa Etmek Yeni Gurna'nın Öyküsü</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>95</v>
+        <v>790</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259586625</t>
+          <t>9786259586649</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Müzik ve Açık Yapıt</t>
+          <t>Mimarlık Kuramına Katkı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>650</v>
+        <v>95</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259586601</t>
+          <t>9786259586625</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Restore Etmeyelim, Koruyalım!</t>
+          <t>Müzik ve Açık Yapıt</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>590</v>
+        <v>650</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259443195</t>
+          <t>9786259586601</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık ve Dil</t>
+          <t>Restore Etmeyelim, Koruyalım!</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>590</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259443133</t>
+          <t>9786259443195</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sanatsal İlkelere Göre Şehirlerin İnşası</t>
+          <t>Mimarlık ve Dil</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>590</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259443140</t>
+          <t>9786259443133</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sanatta Tinsellik Üzerine</t>
+          <t>Sanatsal İlkelere Göre Şehirlerin İnşası</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>430</v>
+        <v>590</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259443157</t>
+          <t>9786259443140</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Wittgenstein ve Mimarlık</t>
+          <t>Sanatta Tinsellik Üzerine</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>590</v>
+        <v>430</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259443119</t>
+          <t>9786259443157</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Öğretisi</t>
+          <t>Wittgenstein ve Mimarlık</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>430</v>
+        <v>590</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057293688</t>
+          <t>9786259443119</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>"Gödel, Escher, Bach" Üzerine</t>
+          <t>Mimarlık Öğretisi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>580</v>
+        <v>430</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057293657</t>
+          <t>9786057293688</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Modern Mimarlıkta Değişen İdealler</t>
+          <t>"Gödel, Escher, Bach" Üzerine</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>1250</v>
+        <v>580</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259443126</t>
+          <t>9786057293657</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yirminci Yüzyılda Kent Ütopyaları</t>
+          <t>Modern Mimarlıkta Değişen İdealler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>650</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259443102</t>
+          <t>9786259443126</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Cam Mimarlığı</t>
+          <t>Yirminci Yüzyılda Kent Ütopyaları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>430</v>
+        <v>650</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057293695</t>
+          <t>9786259443102</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Duran Her Şey Hareket Ediyor</t>
+          <t>Cam Mimarlığı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>370</v>
+        <v>430</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057293664</t>
+          <t>9786057293695</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ledoux'dan Le Corbusier'ye</t>
+          <t>Duran Her Şey Hareket Ediyor</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>580</v>
+        <v>370</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057293633</t>
+          <t>9786057293664</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'un Yabancı ve Levanten Mimarları</t>
+          <t>Ledoux'dan Le Corbusier'ye</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>580</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057293619</t>
+          <t>9786057293633</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Modern İşlevsel Yapı</t>
+          <t>İstanbul'un Yabancı ve Levanten Mimarları</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>580</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057293626</t>
+          <t>9786057293619</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Üslup</t>
+          <t>Modern İşlevsel Yapı</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>580</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057293602</t>
+          <t>9786057293626</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık ve Dekonstrüksiyon</t>
+          <t>Uluslararası Üslup</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>790</v>
+        <v>580</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057141392</t>
+          <t>9786057293602</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Rusya’da Konstrüktivist Mimarlık</t>
+          <t>Mimarlık ve Dekonstrüksiyon</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>580</v>
+        <v>790</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057141385</t>
+          <t>9786057141392</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Mimari Biçimin Dinamikleri</t>
+          <t>Rusya’da Konstrüktivist Mimarlık</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>890</v>
+        <v>580</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057141330</t>
+          <t>9786057141385</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Anlamın Sınırı</t>
+          <t>Mimari Biçimin Dinamikleri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>580</v>
+        <v>890</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057141354</t>
+          <t>9786057141330</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Özyaşamöyküsü</t>
+          <t>Anlamın Sınırı</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>580</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057141309</t>
+          <t>9786057141354</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Şehrin Tacı</t>
+          <t>Bilimsel Özyaşamöyküsü</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>580</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057141361</t>
+          <t>9786057141309</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Mimarlığın Modern Dili</t>
+          <t>Şehrin Tacı</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>580</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259586687</t>
+          <t>9786057141361</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Bu Mekan Artık Bu Yer Değil</t>
+          <t>Mimarlığın Modern Dili</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>580</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057141347</t>
+          <t>9786259586687</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Modern Anıt Kültü</t>
+          <t>Bu Mekan Artık Bu Yer Değil</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>580</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057141316</t>
+          <t>9786057141347</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Zorunlu Çoğulluk</t>
+          <t>Modern Anıt Kültü</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>580</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057455499</t>
+          <t>9786057141316</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Şehirler ve Yapılar</t>
+          <t>Zorunlu Çoğulluk</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>890</v>
+        <v>580</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057455482</t>
+          <t>9786057455499</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Şehircilik</t>
+          <t>Şehirler ve Yapılar</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>890</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057455451</t>
+          <t>9786057455482</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Modulor - Modulor 2</t>
+          <t>Şehircilik</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>1500</v>
+        <v>890</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057455420</t>
+          <t>9786057455451</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Mimarlıkta İçeriğin Beş Görünümü</t>
+          <t>Modulor - Modulor 2</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>580</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259443188</t>
+          <t>9786057455420</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Modern Mimarlık</t>
+          <t>Mimarlıkta İçeriğin Beş Görünümü</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>580</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056959547</t>
+          <t>9786259443188</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Cam Mimarlığı</t>
+          <t>Modern Mimarlık</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>430</v>
+        <v>580</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057455444</t>
+          <t>9786056959547</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Nokta ve Çizgiden Düzleme</t>
+          <t>Cam Mimarlığı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>580</v>
+        <v>430</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259443171</t>
+          <t>9786057455444</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Mimarlığı Görebilmek</t>
+          <t>Nokta ve Çizgiden Düzleme</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>580</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057455413</t>
+          <t>9786259443171</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Öğretisi</t>
+          <t>Mimarlığı Görebilmek</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>580</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786056959530</t>
+          <t>9786057455413</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'un Yabancı ve Levanten Mimarları</t>
+          <t>Mimarlık Öğretisi</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>580</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057293640</t>
+          <t>9786056959530</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Süsleme ve Cürüm</t>
+          <t>İstanbul'un Yabancı ve Levanten Mimarları</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>580</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786056959516</t>
+          <t>9786057293640</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Şehirler ve Yapılar</t>
+          <t>Süsleme ve Cürüm</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>79</v>
+        <v>580</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786056959554</t>
+          <t>9786056959516</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kitle İletişim Aracı Olarak Mimarlık</t>
+          <t>Şehirler ve Yapılar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>580</v>
+        <v>79</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786056959509</t>
+          <t>9786056959554</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Duran Her Şey Hareket Ediyor</t>
+          <t>Kitle İletişim Aracı Olarak Mimarlık</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>430</v>
+        <v>580</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
+          <t>9786056959509</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Duran Her Şey Hareket Ediyor</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
           <t>9786057293671</t>
         </is>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Modern Mimarlık - Eleştirel Bir Tarih</t>
         </is>
       </c>
-      <c r="C46" s="1">
+      <c r="C47" s="1">
         <v>1500</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>