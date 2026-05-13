--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,505 +85,730 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259386492</t>
+          <t>9786259249476</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Katliamın Sessizliği (Filistin)</t>
+          <t>Hercai</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>215</v>
+        <v>620</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259678641</t>
+          <t>9786259371955</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Hayallerin Pusulası</t>
+          <t>Ayakkabıyla Gelen Mutluluk</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>178</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259298610</t>
+          <t>9786259249469</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Habbab ve Nehar</t>
+          <t>The Champion Türkiye</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>330</v>
+        <v>390</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259386461</t>
+          <t>9786259249452</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Gazze’den Hayatlar ve Barış Umudu</t>
+          <t>Fıtratın Dirilişi ve Cumhuriyet Devrimi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>590</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259386416</t>
+          <t>9786259249445</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Denemeler ve Derlemeler</t>
+          <t>Minik Tırtıl ve Pırpır Kelebek</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>181</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259298634</t>
+          <t>9786259298689</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığı</t>
+          <t>Gözlemli - Yorum</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>210</v>
+        <v>280</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259386454</t>
+          <t>9786259249414</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yetim ve Öksüz Patiler</t>
+          <t>Bir Garip Şiirleri</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>302</v>
+        <v>290</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259298658</t>
+          <t>9786259249407</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kibir Matematiği Eksi Bir’in Gürültüsünde Bir’i Aramak</t>
+          <t>Zehir Değil Çığlık</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>268</v>
+        <v>245</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259298641</t>
+          <t>9786259249421</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Hophop Sincap ve Tıptıp Kaplumbağa</t>
+          <t>Son Kurtulan</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259386430</t>
+          <t>9786259371948</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Hayat Entarisi Giyinmiş Ruhlar</t>
+          <t>Lisa</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>411</v>
+        <v>226</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259371924</t>
+          <t>9786259249438</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Duygular İnce Gelir Üşürsün</t>
+          <t>Joji</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>366</v>
+        <v>244</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259386485</t>
+          <t>9786259298696</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Zannanza Hititli Prens</t>
+          <t>Hissiz O’nun Benimle Bir Derdi Var</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>411</v>
+        <v>412</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259386478</t>
+          <t>9786259371986</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Mavi Tüy</t>
+          <t>Otizmde Fısıldayan Nöronlar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>261</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259678689</t>
+          <t>9786259298672</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Çamurlu Yollar</t>
+          <t>Cebimdeki Çocukluğum</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>137</v>
+        <v>286</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259678672</t>
+          <t>9786259371979</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ahıska Kalpteki Yara</t>
+          <t>Spikerin Hatırası</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>266</v>
+        <v>162</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259678658</t>
+          <t>9786259386492</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Evrensel İlahi Yasalar</t>
+          <t>Katliamın Sessizliği (Filistin)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>247</v>
+        <v>376</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259386447</t>
+          <t>9786259678641</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Işığın Yankısı</t>
+          <t>Hayallerin Pusulası</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>463</v>
+        <v>178</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259644448</t>
+          <t>9786259298610</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarın Fısıltısı</t>
+          <t>Habbab ve Nehar</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>244</v>
+        <v>330</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259691237</t>
+          <t>9786259386461</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bipolar ile Yaşamak</t>
+          <t>Gazze’den Hayatlar ve Barış Umudu</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>257</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259691282</t>
+          <t>9786259386416</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İzi Kalır</t>
+          <t>Denemeler ve Derlemeler</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>178</v>
+        <v>181</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259678627</t>
+          <t>9786259298634</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İkiztepe - Kayıp Çağın Hikayesi</t>
+          <t>Ay Işığı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>268</v>
+        <v>210</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259691299</t>
+          <t>9786259386454</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Hiçsizler Serüveni- Fısıltı</t>
+          <t>Yetim ve Öksüz Patiler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>276</v>
+        <v>302</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259691275</t>
+          <t>9786259298658</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Halil’in Renkli Dünyası</t>
+          <t>Kibir Matematiği Eksi Bir’in Gürültüsünde Bir’i Aramak</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>199</v>
+        <v>271</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259691268</t>
+          <t>9786259298641</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bir Gün Daha Eva</t>
+          <t>Hophop Sincap ve Tıptıp Kaplumbağa</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>179</v>
+        <v>270</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259691251</t>
+          <t>9786259386430</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Puanna ve Tofuba’nın Parolası: İyilik Meleği</t>
+          <t>Hayat Entarisi Giyinmiş Ruhlar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>185</v>
+        <v>411</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259691206</t>
+          <t>9786259371924</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Düzen Hakkında Düşüncelerim</t>
+          <t>Duygular İnce Gelir Üşürsün</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>123</v>
+        <v>366</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259691220</t>
+          <t>9786259386485</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Ayetlerdeki Devlet</t>
+          <t>Zannanza Hititli Prens</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>136</v>
+        <v>411</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259691213</t>
+          <t>9786259386478</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sensin Yapay Zeka</t>
+          <t>Mavi Tüy</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>121</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259371962</t>
+          <t>9786259678689</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Battım Bey</t>
+          <t>Çamurlu Yollar</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>340</v>
+        <v>137</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259371993</t>
+          <t>9786259678672</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Elimde Çay Gönlümde Kahve</t>
+          <t>Ahıska Kalpteki Yara</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>242</v>
+        <v>266</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
+          <t>9786259678658</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Evrensel İlahi Yasalar</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786259386447</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Işığın Yankısı</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786259644448</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Rüzgarın Fısıltısı</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786259691237</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Bipolar ile Yaşamak</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786259691282</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>İzi Kalır</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786259678627</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>İkiztepe - Kayıp Çağın Hikayesi</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786259691299</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Hiçsizler Serüveni- Fısıltı</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786259691275</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Halil’in Renkli Dünyası</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786259691268</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Bir Gün Daha Eva</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786259691251</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Puanna ve Tofuba’nın Parolası: İyilik Meleği</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786259691206</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Toplumsal Düzen Hakkında Düşüncelerim</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786259691220</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Ayetlerdeki Devlet</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786259691213</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Sensin Yapay Zeka</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786259371962</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Battım Bey</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786259371993</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Elimde Çay Gönlümde Kahve</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
           <t>9786259644493</t>
         </is>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Vera &amp; Lena Doğada Neler Oluyor?</t>
         </is>
       </c>
-      <c r="C32" s="1">
-        <v>250</v>
+      <c r="C47" s="1">
+        <v>530</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>