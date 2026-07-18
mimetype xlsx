--- v1 (2026-05-13)
+++ v2 (2026-07-18)
@@ -85,730 +85,895 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259249476</t>
+          <t>9786259210933</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Hercai</t>
+          <t>Esaret Zinciri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>620</v>
+        <v>650</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259371955</t>
+          <t>9786259210902</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ayakkabıyla Gelen Mutluluk</t>
+          <t>Evreni Keşfet</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259249469</t>
+          <t>9786259210919</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>The Champion Türkiye</t>
+          <t>Geçmiş Anıların Kitapçısı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>390</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259249452</t>
+          <t>9786259210964</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Fıtratın Dirilişi ve Cumhuriyet Devrimi</t>
+          <t>Kendin Olmak</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>590</v>
+        <v>450</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259249445</t>
+          <t>9786259210971</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Minik Tırtıl ve Pırpır Kelebek</t>
+          <t>Uyanık Zihinle Öğrenme Mindflulness Learning</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>350</v>
+        <v>650</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259298689</t>
+          <t>9786259210926</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Gözlemli - Yorum</t>
+          <t>Sevgi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259249414</t>
+          <t>9786259210957</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bir Garip Şiirleri</t>
+          <t>Kendin Olmak</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>290</v>
+        <v>320</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259249407</t>
+          <t>9786259210995</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Zehir Değil Çığlık</t>
+          <t>Betanova Sonsuzluğun Çağrısı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>245</v>
+        <v>700</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259249421</t>
+          <t>9786259210940</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Son Kurtulan</t>
+          <t>Çaba Ağacının Meyveleri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259371948</t>
+          <t>9786259249483</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Lisa</t>
+          <t>Bilge Alp Yolu</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>226</v>
+        <v>700</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259249438</t>
+          <t>9786259249490</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Joji</t>
+          <t>Peri’nin Hayal Dünyası</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>244</v>
+        <v>600</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259298696</t>
+          <t>9786259249476</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Hissiz O’nun Benimle Bir Derdi Var</t>
+          <t>Hercai</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>412</v>
+        <v>620</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259371986</t>
+          <t>9786259371955</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Otizmde Fısıldayan Nöronlar</t>
+          <t>Ayakkabıyla Gelen Mutluluk</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>261</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259298672</t>
+          <t>9786259249469</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Cebimdeki Çocukluğum</t>
+          <t>The Champion Türkiye</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>286</v>
+        <v>390</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259371979</t>
+          <t>9786259249452</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Spikerin Hatırası</t>
+          <t>Fıtratın Dirilişi ve Cumhuriyet Devrimi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>162</v>
+        <v>590</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259386492</t>
+          <t>9786259249445</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Katliamın Sessizliği (Filistin)</t>
+          <t>Minik Tırtıl ve Pırpır Kelebek</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>376</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259678641</t>
+          <t>9786259298689</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Hayallerin Pusulası</t>
+          <t>Gözlemli - Yorum</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>178</v>
+        <v>280</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259298610</t>
+          <t>9786259249414</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Habbab ve Nehar</t>
+          <t>Bir Garip Şiirleri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>330</v>
+        <v>290</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259386461</t>
+          <t>9786259249407</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Gazze’den Hayatlar ve Barış Umudu</t>
+          <t>Zehir Değil Çığlık</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>245</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259386416</t>
+          <t>9786259249421</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Denemeler ve Derlemeler</t>
+          <t>Son Kurtulan</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>181</v>
+        <v>270</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259298634</t>
+          <t>9786259371948</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığı</t>
+          <t>Lisa</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>210</v>
+        <v>226</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259386454</t>
+          <t>9786259249438</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yetim ve Öksüz Patiler</t>
+          <t>Joji</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>302</v>
+        <v>244</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259298658</t>
+          <t>9786259298696</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kibir Matematiği Eksi Bir’in Gürültüsünde Bir’i Aramak</t>
+          <t>Hissiz O’nun Benimle Bir Derdi Var</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>271</v>
+        <v>412</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259298641</t>
+          <t>9786259371986</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Hophop Sincap ve Tıptıp Kaplumbağa</t>
+          <t>Otizmde Fısıldayan Nöronlar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>270</v>
+        <v>261</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259386430</t>
+          <t>9786259298672</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Hayat Entarisi Giyinmiş Ruhlar</t>
+          <t>Cebimdeki Çocukluğum</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>411</v>
+        <v>286</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259371924</t>
+          <t>9786259371979</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Duygular İnce Gelir Üşürsün</t>
+          <t>Spikerin Hatırası</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>366</v>
+        <v>162</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259386485</t>
+          <t>9786259386492</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Zannanza Hititli Prens</t>
+          <t>Katliamın Sessizliği (Filistin)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>411</v>
+        <v>376</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259386478</t>
+          <t>9786259678641</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Mavi Tüy</t>
+          <t>Hayallerin Pusulası</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>178</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259678689</t>
+          <t>9786259298610</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Çamurlu Yollar</t>
+          <t>Habbab ve Nehar</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>137</v>
+        <v>330</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259678672</t>
+          <t>9786259386461</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Ahıska Kalpteki Yara</t>
+          <t>Gazze’den Hayatlar ve Barış Umudu</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>266</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259678658</t>
+          <t>9786259386416</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Evrensel İlahi Yasalar</t>
+          <t>Denemeler ve Derlemeler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>247</v>
+        <v>181</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259386447</t>
+          <t>9786259298634</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Işığın Yankısı</t>
+          <t>Ay Işığı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>463</v>
+        <v>210</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259644448</t>
+          <t>9786259386454</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarın Fısıltısı</t>
+          <t>Yetim ve Öksüz Patiler</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>244</v>
+        <v>302</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259691237</t>
+          <t>9786259298658</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Bipolar ile Yaşamak</t>
+          <t>Kibir Matematiği Eksi Bir’in Gürültüsünde Bir’i Aramak</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>257</v>
+        <v>271</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259691282</t>
+          <t>9786259298641</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İzi Kalır</t>
+          <t>Hophop Sincap ve Tıptıp Kaplumbağa</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>178</v>
+        <v>270</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259678627</t>
+          <t>9786259386430</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İkiztepe - Kayıp Çağın Hikayesi</t>
+          <t>Hayat Entarisi Giyinmiş Ruhlar</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>268</v>
+        <v>411</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259691299</t>
+          <t>9786259371924</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Hiçsizler Serüveni- Fısıltı</t>
+          <t>Duygular İnce Gelir Üşürsün</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>276</v>
+        <v>366</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259691275</t>
+          <t>9786259386485</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Halil’in Renkli Dünyası</t>
+          <t>Zannanza Hititli Prens</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>199</v>
+        <v>411</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259691268</t>
+          <t>9786259386478</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Bir Gün Daha Eva</t>
+          <t>Mavi Tüy</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>179</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259691251</t>
+          <t>9786259678689</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Puanna ve Tofuba’nın Parolası: İyilik Meleği</t>
+          <t>Çamurlu Yollar</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>185</v>
+        <v>137</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259691206</t>
+          <t>9786259678672</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Düzen Hakkında Düşüncelerim</t>
+          <t>Ahıska Kalpteki Yara</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>123</v>
+        <v>266</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259691220</t>
+          <t>9786259678658</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Ayetlerdeki Devlet</t>
+          <t>Evrensel İlahi Yasalar</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>136</v>
+        <v>247</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259691213</t>
+          <t>9786259386447</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Sensin Yapay Zeka</t>
+          <t>Işığın Yankısı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>121</v>
+        <v>463</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259371962</t>
+          <t>9786259644448</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Battım Bey</t>
+          <t>Rüzgarın Fısıltısı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>340</v>
+        <v>244</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259371993</t>
+          <t>9786259691237</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Elimde Çay Gönlümde Kahve</t>
+          <t>Bipolar ile Yaşamak</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>242</v>
+        <v>257</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
+          <t>9786259691282</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>İzi Kalır</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786259678627</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>İkiztepe - Kayıp Çağın Hikayesi</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786259691299</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Hiçsizler Serüveni- Fısıltı</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786259691275</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Halil’in Renkli Dünyası</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786259691268</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Bir Gün Daha Eva</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786259691251</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Puanna ve Tofuba’nın Parolası: İyilik Meleği</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786259691206</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Toplumsal Düzen Hakkında Düşüncelerim</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786259691220</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Ayetlerdeki Devlet</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786259691213</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Sensin Yapay Zeka</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786259371962</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Battım Bey</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786259371993</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Elimde Çay Gönlümde Kahve</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
           <t>9786259644493</t>
         </is>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Vera &amp; Lena Doğada Neler Oluyor?</t>
         </is>
       </c>
-      <c r="C47" s="1">
+      <c r="C58" s="1">
         <v>530</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>