--- v0 (2026-02-26)
+++ v1 (2026-07-18)
@@ -85,1255 +85,1270 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256620070</t>
+          <t>9786256620087</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Lal Saki</t>
+          <t>Ruhumun İzdüşümü</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256620063</t>
+          <t>9786256620070</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Aşkbank</t>
+          <t>Lal Saki</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>275</v>
+        <v>180</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256620056</t>
+          <t>9786256620063</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Bozkırın Senfonisi Bülbülü Yaşatmak</t>
+          <t>Aşkbank</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786059660495</t>
+          <t>9786256620056</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Bioenerji Eğitim Rehberi</t>
+          <t>Bozkırın Senfonisi Bülbülü Yaşatmak</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256620049</t>
+          <t>9786059660495</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kalender'e Mektuplar</t>
+          <t>Bioenerji Eğitim Rehberi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256620032</t>
+          <t>9786256620049</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Gün’den Öte Gül’den Ziyade</t>
+          <t>Kalender'e Mektuplar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256620025</t>
+          <t>9786256620032</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Hayattan Beslen</t>
+          <t>Gün’den Öte Gül’den Ziyade</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>400</v>
+        <v>120</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256620018</t>
+          <t>9786256620025</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ocaklı Günlerim</t>
+          <t>Hayattan Beslen</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256620001</t>
+          <t>9786256620018</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Odgurmuş - 1</t>
+          <t>Ocaklı Günlerim</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059660938</t>
+          <t>9786256620001</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sporda Ergojenik Yardımcılar</t>
+          <t>Odgurmuş - 1</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>120</v>
+        <v>220</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059660921</t>
+          <t>9786059660938</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Ziya Gökalp</t>
+          <t>Sporda Ergojenik Yardımcılar</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059660907</t>
+          <t>9786059660921</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Muhsin</t>
+          <t>Bilinmeyen Ziya Gökalp</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>85</v>
+        <v>120</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059660884</t>
+          <t>9786059660907</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Gün Oldu</t>
+          <t>Muhsin</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>120</v>
+        <v>85</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059660877</t>
+          <t>9786059660884</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kesişen Yollar</t>
+          <t>Gün Oldu</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>45</v>
+        <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059660860</t>
+          <t>9786059660877</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Deprem Makinesi</t>
+          <t>Kesişen Yollar</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>60</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059660853</t>
+          <t>9786059660860</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Akıldan Kaleme</t>
+          <t>Deprem Makinesi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059660327</t>
+          <t>9786059660853</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Hayvanlarla İlgili Terimler</t>
+          <t>Akıldan Kaleme</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>45</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059660419</t>
+          <t>9786059660327</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İngilizce'den Türkçe'ye Geçmiş Kelimeler</t>
+          <t>İngilizce Hayvanlarla İlgili Terimler</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059660334</t>
+          <t>9786059660419</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Hukuki Terimler</t>
+          <t>İngilizce'den Türkçe'ye Geçmiş Kelimeler</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059660396</t>
+          <t>9786059660334</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Taşıtlar ve Otomotiv Terimler</t>
+          <t>İngilizce Hukuki Terimler</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059660341</t>
+          <t>9786059660396</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Askeri Terimler</t>
+          <t>İngilizce Taşıtlar ve Otomotiv Terimler</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059660426</t>
+          <t>9786059660341</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Tıbbi Terimler</t>
+          <t>İngilizce Askeri Terimler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059660358</t>
+          <t>9786059660426</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Coğrafi ve Tarihi Terimler</t>
+          <t>İngilizce Tıbbi Terimler</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059660457</t>
+          <t>9786059660358</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kalp Sızısı</t>
+          <t>İngilizce Coğrafi ve Tarihi Terimler</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>300</v>
+        <v>45</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059660440</t>
+          <t>9786059660457</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Öteki Yüzü</t>
+          <t>Kalp Sızısı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>17</v>
+        <v>300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059660433</t>
+          <t>9786059660440</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>İngilizce YDS ve TOEFL’da Geçen Terimler</t>
+          <t>Aşkın Öteki Yüzü</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>45</v>
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059660198</t>
+          <t>9786059660433</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Zihin Kontrolü</t>
+          <t>İngilizce YDS ve TOEFL’da Geçen Terimler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>45</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786059660044</t>
+          <t>9786059660198</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İlahi Komedya</t>
+          <t>Zihin Kontrolü</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>340</v>
+        <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059660174</t>
+          <t>9786059660044</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Hazreti Ali</t>
+          <t>İlahi Komedya</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>9.95</v>
+        <v>340</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786059660150</t>
+          <t>9786059660174</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Hafıza Teknikleri</t>
+          <t>Hazreti Ali</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>17.7</v>
+        <v>9.95</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059660105</t>
+          <t>9786059660150</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Deniz Gezmiş</t>
+          <t>Hafıza Teknikleri</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>9.95</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786059660082</t>
+          <t>9786059660105</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Hoşça Kal İki Gözüm</t>
+          <t>Deniz Gezmiş</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>9.95</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059660464</t>
+          <t>9786059660082</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kış Güneşi</t>
+          <t>Hoşça Kal İki Gözüm</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>150</v>
+        <v>9.95</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059660099</t>
+          <t>9786059660464</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>CHE</t>
+          <t>Kış Güneşi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>9.9</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059660167</t>
+          <t>9786059660099</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Hitler</t>
+          <t>CHE</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>9.95</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059660181</t>
+          <t>9786059660167</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Selahaddin Eyyubi</t>
+          <t>Hitler</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>13</v>
+        <v>9.95</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059660075</t>
+          <t>9786059660181</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Monte Kristo Kontu</t>
+          <t>Selahaddin Eyyubi</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059660129</t>
+          <t>9786059660075</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>MİT’in Gizli Tarihi</t>
+          <t>Monte Kristo Kontu</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059660365</t>
+          <t>9786059660129</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Dini Terimler</t>
+          <t>MİT’in Gizli Tarihi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>45</v>
+        <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059660389</t>
+          <t>9786059660365</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Tarımsal ve Bitkisel Terimler</t>
+          <t>İngilizce Dini Terimler</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059660372</t>
+          <t>9786059660389</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Siyasi Terimler</t>
+          <t>İngilizce Tarımsal ve Bitkisel Terimler</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059660259</t>
+          <t>9786059660372</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hürrem Sultan</t>
+          <t>İngilizce Siyasi Terimler</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059660228</t>
+          <t>9786059660259</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Gönül Kapısı İçeriden Açılır</t>
+          <t>Hürrem Sultan</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>17.61</v>
+        <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059660235</t>
+          <t>9786059660228</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Kitap Annem</t>
+          <t>Gönül Kapısı İçeriden Açılır</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>9.95</v>
+        <v>17.61</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786059660211</t>
+          <t>9786059660235</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Bakışını Değiştir Hayatın Değişsin</t>
+          <t>En Güzel Kitap Annem</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>9.95</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786059660204</t>
+          <t>9786059660211</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Aklınızı Yönetin</t>
+          <t>Bakışını Değiştir Hayatın Değişsin</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>17.61</v>
+        <v>9.95</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059660297</t>
+          <t>9786059660204</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Boş Ev Vakası</t>
+          <t>Aklınızı Yönetin</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>28</v>
+        <v>17.61</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786059660266</t>
+          <t>9786059660297</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İdam Görüşmeleri</t>
+          <t>Sherlock Holmes - Boş Ev Vakası</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>10</v>
+        <v>28</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059660136</t>
+          <t>9786059660266</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Yöneten Gizli Güçler</t>
+          <t>İdam Görüşmeleri</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>17.61</v>
+        <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059660310</t>
+          <t>9786059660136</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes: Bohemya'da Skandal</t>
+          <t>Dünyayı Yöneten Gizli Güçler</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>85</v>
+        <v>17.61</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059660242</t>
+          <t>9786059660310</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Cengiz Han</t>
+          <t>Sherlock Holmes: Bohemya'da Skandal</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>250</v>
+        <v>85</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059660273</t>
+          <t>9786059660242</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Safiye Sultan</t>
+          <t>Cengiz Han</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>10</v>
+        <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059660112</t>
+          <t>9786059660273</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Muhsin Yazıcıoğlu</t>
+          <t>Safiye Sultan</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>195</v>
+        <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786059660013</t>
+          <t>9786059660112</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>İki Şehrin Hikayesi</t>
+          <t>Muhsin Yazıcıoğlu</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>12</v>
+        <v>195</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786059660143</t>
+          <t>9786059660013</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Hacı Bektaş-ı Veli</t>
+          <t>İki Şehrin Hikayesi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786059660051</t>
+          <t>9786059660143</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Ölü Canlar</t>
+          <t>Hacı Bektaş-ı Veli</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>9.95</v>
+        <v>10</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059660006</t>
+          <t>9786059660051</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Goriot Baba</t>
+          <t>Ölü Canlar</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>9.95</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786059660037</t>
+          <t>9786059660006</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Don Kişot</t>
+          <t>Goriot Baba</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>9.95</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786059660020</t>
+          <t>9786059660037</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Gurur</t>
+          <t>Don Kişot</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>290</v>
+        <v>9.95</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786059660068</t>
+          <t>9786059660020</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Barış</t>
+          <t>Aşk ve Gurur</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>9.95</v>
+        <v>290</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059660747</t>
+          <t>9786059660068</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Pratik İngilizce Soru ve İfadeler</t>
+          <t>Savaş ve Barış</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>28</v>
+        <v>9.95</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059660839</t>
+          <t>9786059660747</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Ay’ın Parıltıları</t>
+          <t>Pratik İngilizce Soru ve İfadeler</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>85</v>
+        <v>28</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059660846</t>
+          <t>9786059660839</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Mercan Adası</t>
+          <t>Ay’ın Parıltıları</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786059660402</t>
+          <t>9786059660846</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Yabancı Medya ve Formal İngilizce Terimleri</t>
+          <t>Mercan Adası</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>45</v>
+        <v>85</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059660761</t>
+          <t>9786059660402</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Sık Kullanılan Zarflar ve Sıfatlar Yabancı Medyadan Fiiller</t>
+          <t>İngilizce Yabancı Medya ve Formal İngilizce Terimleri</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059660778</t>
+          <t>9786059660761</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İngilizce YDS ve TOEFL’da Geçen Bağlaçlar Deyimsel Fiiller Eşanlamlı Kelimeler</t>
+          <t>İngilizce Sık Kullanılan Zarflar ve Sıfatlar Yabancı Medyadan Fiiller</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059660624</t>
+          <t>9786059660778</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Deniz ve Balık Terimleri</t>
+          <t>İngilizce YDS ve TOEFL’da Geçen Bağlaçlar Deyimsel Fiiller Eşanlamlı Kelimeler</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059660754</t>
+          <t>9786059660624</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Turizm ve Seyahat Terim Cümle ve Sorular</t>
+          <t>İngilizce Deniz ve Balık Terimleri</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059660709</t>
+          <t>9786059660754</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Müzik ve Enstrüman Terimleri</t>
+          <t>İngilizce Turizm ve Seyahat Terim Cümle ve Sorular</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059660693</t>
+          <t>9786059660709</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Mutfak ve Yemek Terimleri ve İsimleri</t>
+          <t>İngilizce Müzik ve Enstrüman Terimleri</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059660600</t>
+          <t>9786059660693</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Atasözleri ve Deyimler</t>
+          <t>İngilizce Mutfak ve Yemek Terimleri ve İsimleri</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>25</v>
+        <v>45</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059660617</t>
+          <t>9786059660600</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Bilgisayar Terimleri</t>
+          <t>İngilizce Atasözleri ve Deyimler</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059660631</t>
+          <t>9786059660617</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Ekonomi Maliye ve Ticaret Terimleri</t>
+          <t>İngilizce Bilgisayar Terimleri</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059660648</t>
+          <t>9786059660631</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Askeri ve Sivil Havacılık Terimleri</t>
+          <t>İngilizce Ekonomi Maliye ve Ticaret Terimleri</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>11</v>
+        <v>45</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059660655</t>
+          <t>9786059660648</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>İngilizce İnşaat Terimleri</t>
+          <t>Askeri ve Sivil Havacılık Terimleri</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>45</v>
+        <v>11</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059660662</t>
+          <t>9786059660655</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Makamlar ve Mesleki Terimler</t>
+          <t>İngilizce İnşaat Terimleri</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059660679</t>
+          <t>9786059660662</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Mimarlık Terimleri</t>
+          <t>İngilizce Makamlar ve Mesleki Terimler</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059660686</t>
+          <t>9786059660679</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Mobilya El Aletleri ve Marangozluk Terimleri</t>
+          <t>İngilizce Mimarlık Terimleri</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059660716</t>
+          <t>9786059660686</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Polis Terimleri</t>
+          <t>İngilizce Mobilya El Aletleri ve Marangozluk Terimleri</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059660730</t>
+          <t>9786059660716</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Temel ve Basit Kelimeler</t>
+          <t>İngilizce Polis Terimleri</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>28</v>
+        <v>45</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
+          <t>9786059660730</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>İngilizce Temel ve Basit Kelimeler</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
           <t>9786059660723</t>
         </is>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>İngilizce Spor Terimleri</t>
         </is>
       </c>
-      <c r="C82" s="1">
+      <c r="C83" s="1">
         <v>45</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>