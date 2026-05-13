--- v0 (2026-03-19)
+++ v1 (2026-05-13)
@@ -124,51 +124,51 @@
         <is>
           <t>9786059291095</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Uçan Farecik Odi</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786059291071</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Dost Canavarlar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>390</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786059291026</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Gece Yarışları - Canlanan Kitap</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>45.9</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786059291040</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>