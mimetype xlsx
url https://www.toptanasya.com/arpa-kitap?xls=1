--- v1 (2026-05-13)
+++ v2 (2026-07-18)
@@ -124,51 +124,51 @@
         <is>
           <t>9786059291095</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Uçan Farecik Odi</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786059291071</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Dost Canavarlar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786059291026</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Gece Yarışları - Canlanan Kitap</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>45.9</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786059291040</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>