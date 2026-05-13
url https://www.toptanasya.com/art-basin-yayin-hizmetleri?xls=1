--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -2029,51 +2029,51 @@
         <is>
           <t>9799757008674</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Şifalı Bitkiler</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>4.58</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>9789757008118</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Umutsuzların Tanrısı</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>85</v>
+        <v>145</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>9789757008415</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Umudun Kanatları</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>9789757008255</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
@@ -2974,51 +2974,51 @@
         <is>
           <t>9789759818258</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>Avrupa Birliği Hibe Fonları Rehberi</t>
         </is>
       </c>
       <c r="C193" s="1">
         <v>115</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>9789757008323</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>Ateş Çiçeği</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>145</v>
+        <v>265</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>8545564754478</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>Atamız Atatürk</t>
         </is>
       </c>
       <c r="C195" s="1">
         <v>185</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>3990000005181</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>