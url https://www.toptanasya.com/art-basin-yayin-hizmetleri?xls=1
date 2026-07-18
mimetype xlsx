--- v1 (2026-05-13)
+++ v2 (2026-07-18)
@@ -484,51 +484,51 @@
         <is>
           <t>9780140331073</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>The Pearl</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>3990000017712</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Çıplak Aklın İncileri</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>25</v>
+        <v>170</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>3990000026259</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Tatlıcı Başının Tatlılar Kitabı</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>15.28</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>3990000026576</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
@@ -634,51 +634,51 @@
         <is>
           <t>3990000016883</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Genel Matematik Cilt: 2</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>3990000026434</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Bir Dönemden Yazılar 1980-1988</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>120</v>
+        <v>210</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9789758087600</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Japonca'dan Türkçe'ye Yolculuk</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786058972339</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
@@ -2539,96 +2539,96 @@
         <is>
           <t>9789757279099</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>KPDS ve ÜDS Soru Bankası (CD'li)</t>
         </is>
       </c>
       <c r="C164" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>3990000006739</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>Kadının Batı Serüveni 3: Çözülüş Öncesi Toplumcu Kadın</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>25</v>
+        <v>135</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>3990000006738</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>Kadının Batı Serüveni 2: Parabeylikten Karabeyliğe Kadın ve Cinsellik</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>35</v>
+        <v>165</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>3990000006737</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>Kadının Batı Serüveni 1: Kölebeylikten Derebeyliğe Tarih ve Kadın</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>3990000006740</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>Kadının Batı Serüveni (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>100</v>
+        <v>600</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>9799757008292</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>İnsanım Ben İnsan</t>
         </is>
       </c>
       <c r="C169" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>9789757008095</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>