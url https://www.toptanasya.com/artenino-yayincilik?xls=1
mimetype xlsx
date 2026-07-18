--- v0 (2026-02-26)
+++ v1 (2026-07-18)
@@ -85,2530 +85,2590 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255854582</t>
+          <t>9786255854810</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bekle Bekle Ağaç Oldum</t>
+          <t>Büyük Sorularım - Dinozorlar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255854384</t>
+          <t>9786255854803</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Starry Night</t>
+          <t>Büyük Sorularım - Uzay</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255854537</t>
+          <t>9786255854827</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Büyüyünce Ne Olacaksın Mavi?</t>
+          <t>Büyük Sorularım - Duygular</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>290</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255854544</t>
+          <t>9786255854759</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Biri Annemi Durdursun!</t>
+          <t>Şiirlerle Anadolu</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255854520</t>
+          <t>9786255854582</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Ağacın İzinde</t>
+          <t>Bekle Bekle Ağaç Oldum</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255854490</t>
+          <t>9786255854384</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Tini Mini Öyküler</t>
+          <t>Starry Night</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255854421</t>
+          <t>9786255854537</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bay Kuş'un Maceraları: Ejderha Kral’ın Dönüşü</t>
+          <t>Büyüyünce Ne Olacaksın Mavi?</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>275</v>
+        <v>290</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255854445</t>
+          <t>9786255854544</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bay Kuş'un Maceraları: Dinozorları Kurtarma Operasyonu</t>
+          <t>Biri Annemi Durdursun!</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>275</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255854230</t>
+          <t>9786255854520</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes: Mavi Taşı Kim Aldı?</t>
+          <t>Gümüş Ağacın İzinde</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255854216</t>
+          <t>9786255854490</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes: Beş Portakal Çekirdeği</t>
+          <t>Tini Mini Öyküler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255854223</t>
+          <t>9786255854421</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes: Gizemli Parmak</t>
+          <t>Bay Kuş'un Maceraları: Ejderha Kral’ın Dönüşü</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>180</v>
+        <v>275</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255854438</t>
+          <t>9786255854445</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Barışın Şifresi: Gizemli Mektup</t>
+          <t>Bay Kuş'un Maceraları: Dinozorları Kurtarma Operasyonu</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255854483</t>
+          <t>9786255854230</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Moonlight</t>
+          <t>Sherlock Holmes: Mavi Taşı Kim Aldı?</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255854476</t>
+          <t>9786255854216</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Zaman</t>
+          <t>Sherlock Holmes: Beş Portakal Çekirdeği</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255854469</t>
+          <t>9786255854223</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Krallığı</t>
+          <t>Sherlock Holmes: Gizemli Parmak</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255854452</t>
+          <t>9786255854438</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Soru İşareti Ailesi Çocukları Arıyor</t>
+          <t>Barışın Şifresi: Gizemli Mektup</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255854193</t>
+          <t>9786255854483</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Tavşan Nunu Şapkasını Arıyor</t>
+          <t>Moonlight</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>130</v>
+        <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255854247</t>
+          <t>9786255854476</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sınıf Fotoğrafı</t>
+          <t>Kayıp Zaman</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255854186</t>
+          <t>9786255854469</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kağıttan Hayaller</t>
+          <t>Gökyüzü Krallığı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255854155</t>
+          <t>9786255854452</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Nino Dino: Bir Şimşek</t>
+          <t>Soru İşareti Ailesi Çocukları Arıyor</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>135</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255854179</t>
+          <t>9786255854193</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Nino Dino: Son Bir Öpücük</t>
+          <t>Tavşan Nunu Şapkasını Arıyor</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255854148</t>
+          <t>9786255854247</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Nino Dino: Bir Karınca</t>
+          <t>Sınıf Fotoğrafı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>135</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255854162</t>
+          <t>9786255854186</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Nino Dino: Kar!</t>
+          <t>Kağıttan Hayaller</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>135</v>
+        <v>220</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255854261</t>
+          <t>9786255854155</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Küçük Bezelye</t>
+          <t>Nino Dino: Bir Şimşek</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>135</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255854278</t>
+          <t>9786255854179</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Küçük Bezelye’nin Resim Okulu</t>
+          <t>Nino Dino: Son Bir Öpücük</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>135</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255854254</t>
+          <t>9786255854148</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Küçük Bezelye’nin Büyük Macerası</t>
+          <t>Nino Dino: Bir Karınca</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>135</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255854209</t>
+          <t>9786255854162</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sıradan Bir Kutu</t>
+          <t>Nino Dino: Kar!</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>135</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259892207</t>
+          <t>9786255854261</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Benim İlk Çıkartmalı Boyama Kitabım – Araçlar</t>
+          <t>Küçük Bezelye</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259892238</t>
+          <t>9786255854278</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Benim İlk Çıkartmalı Boyama Kitabım – Egzotik Hayvanlar</t>
+          <t>Küçük Bezelye’nin Resim Okulu</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259892221</t>
+          <t>9786255854254</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Benim İlk Çıkartmalı Boyama Kitabım – Dinozorlar</t>
+          <t>Küçük Bezelye’nin Büyük Macerası</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259892214</t>
+          <t>9786255854209</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Benim İlk Çıkartmalı Boyama Kitabım – Çiftlik</t>
+          <t>Sıradan Bir Kutu</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255854131</t>
+          <t>9786259892207</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Zeytin Ağacı Masalı</t>
+          <t>Benim İlk Çıkartmalı Boyama Kitabım – Araçlar</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256056923</t>
+          <t>9786259892238</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Mozaik Sticker Çıkartma Kitabı - Lacivert</t>
+          <t>Benim İlk Çıkartmalı Boyama Kitabım – Egzotik Hayvanlar</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>185</v>
+        <v>120</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256056930</t>
+          <t>9786259892221</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Mozaik Sticker Çıkartma Kitabı - Sarı</t>
+          <t>Benim İlk Çıkartmalı Boyama Kitabım – Dinozorlar</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>185</v>
+        <v>120</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256056916</t>
+          <t>9786259892214</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Mozaik Sticker Çıkartma Kitabı - Turkuaz</t>
+          <t>Benim İlk Çıkartmalı Boyama Kitabım – Çiftlik</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>185</v>
+        <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256056909</t>
+          <t>9786255854131</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Mozaik Sticker Çıkartma Kitabı - Siyah</t>
+          <t>Zeytin Ağacı Masalı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>185</v>
+        <v>220</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255854100</t>
+          <t>9786256056923</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Soru İşareti Sevgiyi Sorguluyor</t>
+          <t>Mozaik Sticker Çıkartma Kitabı - Lacivert</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>185</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256056664</t>
+          <t>9786256056930</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Mavi Dünya</t>
+          <t>Mozaik Sticker Çıkartma Kitabı - Sarı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>450</v>
+        <v>185</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256056718</t>
+          <t>9786256056916</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kuzucuk</t>
+          <t>Mozaik Sticker Çıkartma Kitabı - Turkuaz</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>450</v>
+        <v>185</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256056688</t>
+          <t>9786256056909</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kaptan Pengu</t>
+          <t>Mozaik Sticker Çıkartma Kitabı - Siyah</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>450</v>
+        <v>185</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256056701</t>
+          <t>9786255854100</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Aslan</t>
+          <t>Çocuk Soru İşareti Sevgiyi Sorguluyor</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256056671</t>
+          <t>9786256056664</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Momo Akıllı Tavşan</t>
+          <t>Mavi Dünya</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256056695</t>
+          <t>9786256056718</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Eymen ile Çimen</t>
+          <t>Kuzucuk</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256056978</t>
+          <t>9786256056688</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Keşke</t>
+          <t>Kaptan Pengu</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256056961</t>
+          <t>9786256056701</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Bak Bul Boya – Saklı Resimler 7-8 Yaş</t>
+          <t>Aslan</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256056954</t>
+          <t>9786256056671</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Bak Bul Boya – Saklı Resimler 6 Yaş</t>
+          <t>Momo Akıllı Tavşan</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256056947</t>
+          <t>9786256056695</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Bak Bul Boya – Saklı Resimler 4-5 Yaş</t>
+          <t>Eymen ile Çimen</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256056879</t>
+          <t>9786256056978</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Dev Havuç Efsanesi</t>
+          <t>Keşke</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256056886</t>
+          <t>9786256056961</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Umudun Rengi Mavi</t>
+          <t>Bak Bul Boya – Saklı Resimler 7-8 Yaş</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256056428</t>
+          <t>9786256056954</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Mavi Dünya - TRT Çocuk Dokun ve Hisset Kitap</t>
+          <t>Bak Bul Boya – Saklı Resimler 6 Yaş</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>395</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256056411</t>
+          <t>9786256056947</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kuzucuk - TRT Çocuk Dokun ve Hisset Kitap</t>
+          <t>Bak Bul Boya – Saklı Resimler 4-5 Yaş</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>395</v>
+        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256056435</t>
+          <t>9786256056879</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Momo - TRT Çocuk Dokun ve Hisset Kitap</t>
+          <t>Dev Havuç Efsanesi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>395</v>
+        <v>280</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256056442</t>
+          <t>9786256056886</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kaptan Pengu - TRT Çocuk Dokun ve Hisset Kitap</t>
+          <t>Umudun Rengi Mavi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>395</v>
+        <v>230</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256056503</t>
+          <t>9786256056428</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kuzucuk – TRT Çocuk Cırt Cırtlı Kitap</t>
+          <t>Mavi Dünya - TRT Çocuk Dokun ve Hisset Kitap</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>395</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256056534</t>
+          <t>9786256056411</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kaptan Pengu – TRT Çocuk Cırt Cırtlı Kitap</t>
+          <t>Kuzucuk - TRT Çocuk Dokun ve Hisset Kitap</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>395</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256056541</t>
+          <t>9786256056435</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Eymen ile Çimen - TRT Çocuk Cırt Cırtlı Kitap</t>
+          <t>Momo - TRT Çocuk Dokun ve Hisset Kitap</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>395</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256056527</t>
+          <t>9786256056442</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Momo – TRT Çocuk Cırt Cırtlı Kitap</t>
+          <t>Kaptan Pengu - TRT Çocuk Dokun ve Hisset Kitap</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>395</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256056510</t>
+          <t>9786256056503</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Mavi Dünya – TRT Çocuk Cırt Cırtlı Kitap</t>
+          <t>Kuzucuk – TRT Çocuk Cırt Cırtlı Kitap</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>395</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256056466</t>
+          <t>9786256056534</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Mavi Dünya - TRT Çocuk Oynar Gözlü Kitap</t>
+          <t>Kaptan Pengu – TRT Çocuk Cırt Cırtlı Kitap</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>195</v>
+        <v>395</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256056480</t>
+          <t>9786256056541</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kaptan Pengu - TRT Çocuk Oynar Gözlü Kitap</t>
+          <t>Eymen ile Çimen - TRT Çocuk Cırt Cırtlı Kitap</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>195</v>
+        <v>395</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256056459</t>
+          <t>9786256056527</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kuzucuk - TRT Çocuk Oynar Gözlü Kitap</t>
+          <t>Momo – TRT Çocuk Cırt Cırtlı Kitap</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>195</v>
+        <v>395</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256056473</t>
+          <t>9786256056510</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Momo - TRT Çocuk Oynar Gözlü Kitap</t>
+          <t>Mavi Dünya – TRT Çocuk Cırt Cırtlı Kitap</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>195</v>
+        <v>395</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256056497</t>
+          <t>9786256056466</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Eymen ile Çimen - TRT Çocuk Oynar Gözlü Kitap</t>
+          <t>Mavi Dünya - TRT Çocuk Oynar Gözlü Kitap</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>195</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256056107</t>
+          <t>9786256056480</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Briko Eğlence Zamanı / Çıkartmalı Aktivite Kitabı Serisi</t>
+          <t>Kaptan Pengu - TRT Çocuk Oynar Gözlü Kitap</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>120</v>
+        <v>195</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256056114</t>
+          <t>9786256056459</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Briko Mevsimler / Çıkartmalı Aktivite Kitabı Serisi</t>
+          <t>Kuzucuk - TRT Çocuk Oynar Gözlü Kitap</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>120</v>
+        <v>195</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256056121</t>
+          <t>9786256056473</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Briko Taşıtlar / Çıkartmalı Aktivite Kitabı Serisi</t>
+          <t>Momo - TRT Çocuk Oynar Gözlü Kitap</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>120</v>
+        <v>195</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256056138</t>
+          <t>9786256056497</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Briko Uzay Macerası / Çıkartmalı Aktivite Kitabı Serisi</t>
+          <t>Eymen ile Çimen - TRT Çocuk Oynar Gözlü Kitap</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>120</v>
+        <v>195</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256056404</t>
+          <t>9786256056107</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>3. Sınıf BİLSEM Sınavına Hazırlık 5’li Deneme Sınavı</t>
+          <t>Briko Eğlence Zamanı / Çıkartmalı Aktivite Kitabı Serisi</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256056725</t>
+          <t>9786256056114</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Okyanusun Gizli Renkleri</t>
+          <t>Briko Mevsimler / Çıkartmalı Aktivite Kitabı Serisi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>260</v>
+        <v>120</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256056176</t>
+          <t>9786256056121</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Unicorn - Aktivite ve Boyama Kitabı Serisi</t>
+          <t>Briko Taşıtlar / Çıkartmalı Aktivite Kitabı Serisi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>175</v>
+        <v>120</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256056169</t>
+          <t>9786256056138</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Orman - Aktivite ve Boyama Kitabı Serisi</t>
+          <t>Briko Uzay Macerası / Çıkartmalı Aktivite Kitabı Serisi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>175</v>
+        <v>120</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256056152</t>
+          <t>9786256056404</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Dinozor - Aktivite ve Boyama Kitabı Serisi</t>
+          <t>3. Sınıf BİLSEM Sınavına Hazırlık 5’li Deneme Sınavı</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>175</v>
+        <v>250</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256056145</t>
+          <t>9786256056725</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Çiftlik - Aktivite ve Boyama Kitabı Serisi</t>
+          <t>Okyanusun Gizli Renkleri</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>175</v>
+        <v>260</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256056008</t>
+          <t>9786256056176</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Şekilli Hayvanlar Serisi - Rakun Aktivite Boyama Çıkartma Kitabı</t>
+          <t>Unicorn - Aktivite ve Boyama Kitabı Serisi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>125</v>
+        <v>175</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259834481</t>
+          <t>9786256056169</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Şekilli Hayvanlar Serisi - Lama Aktivite Boyama Çıkartma Kitabı</t>
+          <t>Orman - Aktivite ve Boyama Kitabı Serisi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>125</v>
+        <v>175</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259834498</t>
+          <t>9786256056152</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Şekilli Hayvanlar Serisi - Tembel Hayvan Aktivite Boyama Çıkartma Kitabı</t>
+          <t>Dinozor - Aktivite ve Boyama Kitabı Serisi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>125</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259834474</t>
+          <t>9786256056145</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Şekilli Hayvanlar Serisi - Timsah Aktivite Boyama Çıkartma Kitabı</t>
+          <t>Çiftlik - Aktivite ve Boyama Kitabı Serisi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>125</v>
+        <v>175</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256056206</t>
+          <t>9786256056008</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Pjmasks Sihirli Resim Boyama – Ahşap Kalem Hediyeli</t>
+          <t>Şekilli Hayvanlar Serisi - Rakun Aktivite Boyama Çıkartma Kitabı</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256056190</t>
+          <t>9786259834481</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Transformers Sihirli Resim Boyama – Ahşap Kalem Hediyeli</t>
+          <t>Şekilli Hayvanlar Serisi - Lama Aktivite Boyama Çıkartma Kitabı</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256056046</t>
+          <t>9786259834498</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Taşıtlar Serisi - Yardım Araçları Çıkartmalı Etkinlik Kitabı</t>
+          <t>Şekilli Hayvanlar Serisi - Tembel Hayvan Aktivite Boyama Çıkartma Kitabı</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256056015</t>
+          <t>9786259834474</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Taşıtlar Serisi - İş Araçları Çıkartmalı Etkinlik Kitabı</t>
+          <t>Şekilli Hayvanlar Serisi - Timsah Aktivite Boyama Çıkartma Kitabı</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256056053</t>
+          <t>9786256056206</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Taşıtlar Serisi - Yarış Arabası Çıkartmalı Etkinlik Kitabı</t>
+          <t>Pjmasks Sihirli Resim Boyama – Ahşap Kalem Hediyeli</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256056022</t>
+          <t>9786256056190</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Taşıtlar Serisi - Raylı Araçlar Çıkartmalı Etkinlik Kitabı</t>
+          <t>Transformers Sihirli Resim Boyama – Ahşap Kalem Hediyeli</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256056039</t>
+          <t>9786256056046</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Taşıtlar Serisi - Uzay Araçları Çıkartmalı Etkinlik Kitabı</t>
+          <t>Taşıtlar Serisi - Yardım Araçları Çıkartmalı Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256056282</t>
+          <t>9786256056015</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Kediler ve Büyücüler: Avalon Tehdit Altında</t>
+          <t>Taşıtlar Serisi - İş Araçları Çıkartmalı Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256056275</t>
+          <t>9786256056053</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Kediler ve Büyücüler: Büyü, Talihsizlikler ve Arkadaşlık</t>
+          <t>Taşıtlar Serisi - Yarış Arabası Çıkartmalı Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256056305</t>
+          <t>9786256056022</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Kediler ve Büyücüler: Tupilakların Kar Fırtınası</t>
+          <t>Taşıtlar Serisi - Raylı Araçlar Çıkartmalı Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256056299</t>
+          <t>9786256056039</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kediler ve Büyücüler: Sihirli Kuyu</t>
+          <t>Taşıtlar Serisi - Uzay Araçları Çıkartmalı Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256056268</t>
+          <t>9786256056282</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Zaman Çıkmazı</t>
+          <t>Kediler ve Büyücüler: Avalon Tehdit Altında</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256056312</t>
+          <t>9786256056275</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>2. Sınıf BİLSEM Sınavına Hazırlık 5’li Deneme Sınavı</t>
+          <t>Kediler ve Büyücüler: Büyü, Talihsizlikler ve Arkadaşlık</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256056251</t>
+          <t>9786256056305</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf BİLSEM Sınavına Hazırlık 5’li Deneme Sınavı</t>
+          <t>Kediler ve Büyücüler: Tupilakların Kar Fırtınası</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256056213</t>
+          <t>9786256056299</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Melodi &amp; Bayan Hoşses</t>
+          <t>Kediler ve Büyücüler: Sihirli Kuyu</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786259834467</t>
+          <t>9786256056268</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Odaklı Kodlama Serisi / Çıkarma İşlemi</t>
+          <t>Esrarengiz Zaman Çıkmazı</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>185</v>
+        <v>240</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786259834450</t>
+          <t>9786256056312</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Odaklı Kodlama Serisi - Toplama İşlemi</t>
+          <t>2. Sınıf BİLSEM Sınavına Hazırlık 5’li Deneme Sınavı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>185</v>
+        <v>250</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256056183</t>
+          <t>9786256056251</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Güneşli Kasabası Depreme Hazırlanıyor</t>
+          <t>1. Sınıf BİLSEM Sınavına Hazırlık 5’li Deneme Sınavı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786259834429</t>
+          <t>9786256056213</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Giligilis Uzayda / Boyama Kitabı Serisi</t>
+          <t>Melodi &amp; Bayan Hoşses</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786259834436</t>
+          <t>9786259834467</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Giligilis Ormanda / Boyama Kitabı Serisi</t>
+          <t>Dikkat Odaklı Kodlama Serisi / Çıkarma İşlemi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>100</v>
+        <v>185</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786259834405</t>
+          <t>9786259834450</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Giligilis Eğlence Parkında / Boyama Kitabı Serisi</t>
+          <t>Dikkat Odaklı Kodlama Serisi - Toplama İşlemi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>100</v>
+        <v>185</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786259834412</t>
+          <t>9786256056183</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Giligilis Yolculukta / Boyama Kitabı Serisi</t>
+          <t>Güneşli Kasabası Depreme Hazırlanıyor</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>100</v>
+        <v>220</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786259834443</t>
+          <t>9786259834429</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Suyun Gücü</t>
+          <t>Giligilis Uzayda / Boyama Kitabı Serisi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>230</v>
+        <v>100</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786259454375</t>
+          <t>9786259834436</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Pamuk Çocuk</t>
+          <t>Giligilis Ormanda / Boyama Kitabı Serisi</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>220</v>
+        <v>100</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786259454368</t>
+          <t>9786259834405</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Bir Çiftlik Masalı - Efe Çocuk Tiyatrosu Masal Kitabı Serisi</t>
+          <t>Giligilis Eğlence Parkında / Boyama Kitabı Serisi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786259454344</t>
+          <t>9786259834412</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Zorlu Bir Günün Ardından Empati</t>
+          <t>Giligilis Yolculukta / Boyama Kitabı Serisi</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>220</v>
+        <v>100</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786259454351</t>
+          <t>9786259834443</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Benekli Kelebek - Efe Çocuk Tiyatrosu Masal Kitabı Serisi</t>
+          <t>Suyun Gücü</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786259454399</t>
+          <t>9786259454375</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Ece ve Efe Yüzme Günü - Spor Yayıp Sağlıklı Besleniyorum</t>
+          <t>Pamuk Çocuk</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786259454382</t>
+          <t>9786259454368</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Ece ve Efe Yoga Günü - Spor Yayıp Sağlıklı Besleniyorum</t>
+          <t>Bir Çiftlik Masalı - Efe Çocuk Tiyatrosu Masal Kitabı Serisi</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786259960128</t>
+          <t>9786259454344</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Benim Küçük Hikayem Cesur Şövalye</t>
+          <t>Zorlu Bir Günün Ardından Empati</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>295</v>
+        <v>220</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786259960159</t>
+          <t>9786259454351</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Benim Küçük Hikayem Kırmızı İtfaiye</t>
+          <t>Benekli Kelebek - Efe Çocuk Tiyatrosu Masal Kitabı Serisi</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>295</v>
+        <v>180</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786259960166</t>
+          <t>9786259454399</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Benim Küçük Hikayem Küçük Prenses</t>
+          <t>Ece ve Efe Yüzme Günü - Spor Yayıp Sağlıklı Besleniyorum</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>295</v>
+        <v>200</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786259892269</t>
+          <t>9786259454382</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Çiçek Kızlar Sihirli Dönüşüm</t>
+          <t>Ece ve Efe Yoga Günü - Spor Yayıp Sağlıklı Besleniyorum</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786259960142</t>
+          <t>9786259960128</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Benim Küçük Hikayem Küçük Traktör</t>
+          <t>Benim Küçük Hikayem Cesur Şövalye</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>295</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786259960135</t>
+          <t>9786259960159</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Benim Küçük Hikayem Dikkat T-Rex</t>
+          <t>Benim Küçük Hikayem Kırmızı İtfaiye</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>295</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786259960173</t>
+          <t>9786259960166</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Benim Küçük Hikayem Yavru Kedi</t>
+          <t>Benim Küçük Hikayem Küçük Prenses</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>295</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786259892283</t>
+          <t>9786259892269</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Çiçek Kızlar Büyük Kaçış</t>
+          <t>Çiçek Kızlar Sihirli Dönüşüm</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786259892276</t>
+          <t>9786259960142</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Çiçek Kızlar Nehirdeki Gizem</t>
+          <t>Benim Küçük Hikayem Küçük Traktör</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>180</v>
+        <v>295</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786057231871</t>
+          <t>9786259960135</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Dikkat! Soğuk Espri</t>
+          <t>Benim Küçük Hikayem Dikkat T-Rex</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>150</v>
+        <v>295</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786057231895</t>
+          <t>9786259960173</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Mudskipper And Tortilo Sharing The River</t>
+          <t>Benim Küçük Hikayem Yavru Kedi</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>350</v>
+        <v>295</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786259960111</t>
+          <t>9786259892283</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Karamel Chased by the Wind</t>
+          <t>Çiçek Kızlar Büyük Kaçış</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786057231888</t>
+          <t>9786259892276</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Panda's Festival Song</t>
+          <t>Çiçek Kızlar Nehirdeki Gizem</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786259960104</t>
+          <t>9786057231871</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Meerkat Looking For Courage</t>
+          <t>Dikkat! Soğuk Espri</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786057231840</t>
+          <t>9786057231895</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Uğur Böcekleri</t>
+          <t>Mudskipper And Tortilo Sharing The River</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786057231864</t>
+          <t>9786259960111</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Çamur Zıpzıpı ve Tortilo Nehri Paylaşıyor</t>
+          <t>Karamel Chased by the Wind</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786057231857</t>
+          <t>9786057231888</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Pandanın Festival Şarkısı</t>
+          <t>Panda's Festival Song</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786057231833</t>
+          <t>9786259960104</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Pete Panka’nın Günlüğü</t>
+          <t>Meerkat Looking For Courage</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786057478023</t>
+          <t>9786057231840</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Bir Yıldız Olsa - Canım Kardeşim Benim Serisi</t>
+          <t>Mutlu Uğur Böcekleri</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>50</v>
+        <v>240</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786057478030</t>
+          <t>9786057231864</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Annemize Yardım Edelim - Canım Kardeşim Benim Serisi</t>
+          <t>Çamur Zıpzıpı ve Tortilo Nehri Paylaşıyor</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>50</v>
+        <v>280</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786057478054</t>
+          <t>9786057231857</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Briko Aktivite Kitabı - 2</t>
+          <t>Pandanın Festival Şarkısı</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>60</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786057478047</t>
+          <t>9786057231833</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Briko Aktivite Kitabı - 1</t>
+          <t>Pete Panka’nın Günlüğü</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>60</v>
+        <v>220</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786057321336</t>
+          <t>9786057478023</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Giligilis ile Şekiller - Eğitici Mini Karton Kitap Serisi</t>
+          <t>Bir Yıldız Olsa - Canım Kardeşim Benim Serisi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>95</v>
+        <v>50</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786057321343</t>
+          <t>9786057478030</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Giligilis ile Renkler - Eğitici Mini Karton Kitap Serisi</t>
+          <t>Annemize Yardım Edelim - Canım Kardeşim Benim Serisi</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>95</v>
+        <v>50</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786057180605</t>
+          <t>9786057478054</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Giligilis ile Sayılar - Eğitici Mini Karton Kitap Serisi</t>
+          <t>Briko Aktivite Kitabı - 2</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>95</v>
+        <v>60</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786057231819</t>
+          <t>9786057478047</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Giligilis ile Öğrenelim Seti - Eğitici Mini Karton Kitap Serisi</t>
+          <t>Briko Aktivite Kitabı - 1</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>450</v>
+        <v>60</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786057321329</t>
+          <t>9786057321336</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Giligilis ile Meyveler - Eğitici Mini Karton Kitap Serisi</t>
+          <t>Giligilis ile Şekiller - Eğitici Mini Karton Kitap Serisi</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786057321398</t>
+          <t>9786057321343</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Giligilis ile Mevsimler - Eğitici Mini Karton Kitap Serisi</t>
+          <t>Giligilis ile Renkler - Eğitici Mini Karton Kitap Serisi</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786057321374</t>
+          <t>9786057180605</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Giligilis and Numbers - İngilizce Eğitici Mini Karton Kitap Serisi</t>
+          <t>Giligilis ile Sayılar - Eğitici Mini Karton Kitap Serisi</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786057231802</t>
+          <t>9786057231819</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Giligilis and Shapes - İngilizce Eğitici Mini Karton Kitap Serisi</t>
+          <t>Giligilis ile Öğrenelim Seti - Eğitici Mini Karton Kitap Serisi</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>95</v>
+        <v>450</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786057231826</t>
+          <t>9786057321329</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Giligilis and Learning Box - İngilizce Eğitici Mini Karton Kitap Serisi</t>
+          <t>Giligilis ile Meyveler - Eğitici Mini Karton Kitap Serisi</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>450</v>
+        <v>95</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786057321350</t>
+          <t>9786057321398</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Giligilis And Colours - İngilizce Eğitici Mini Karton Kitap Serisi</t>
+          <t>Giligilis ile Mevsimler - Eğitici Mini Karton Kitap Serisi</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786057321381</t>
+          <t>9786057321374</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Giligilis and Seasons - İngilizce Eğitici Mini Karton Kitap Serisi</t>
+          <t>Giligilis and Numbers - İngilizce Eğitici Mini Karton Kitap Serisi</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786057321367</t>
+          <t>9786057231802</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Giligilis and Fruits - İngilizce Eğitici Mini Karton Kitap Serisi</t>
+          <t>Giligilis and Shapes - İngilizce Eğitici Mini Karton Kitap Serisi</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786057157751</t>
+          <t>9786057231826</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Yüzler - Kediler</t>
+          <t>Giligilis and Learning Box - İngilizce Eğitici Mini Karton Kitap Serisi</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>295</v>
+        <v>450</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786057180698</t>
+          <t>9786057321350</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Briko - Dönüştür Beni (Sarı Kitap)</t>
+          <t>Giligilis And Colours - İngilizce Eğitici Mini Karton Kitap Serisi</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>185</v>
+        <v>95</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786057321312</t>
+          <t>9786057321381</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Briko - Dönüştür Beni (Mavi Kitap)</t>
+          <t>Giligilis and Seasons - İngilizce Eğitici Mini Karton Kitap Serisi</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>185</v>
+        <v>95</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786057180681</t>
+          <t>9786057321367</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Briko - Dönüştür Beni (Kırmızı Kitap)</t>
+          <t>Giligilis and Fruits - İngilizce Eğitici Mini Karton Kitap Serisi</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>185</v>
+        <v>95</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786057180674</t>
+          <t>9786057157751</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Briko - Dönüştür Beni (Yeşil Kitap)</t>
+          <t>Mutlu Yüzler - Kediler</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>185</v>
+        <v>295</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786057180643</t>
+          <t>9786057180698</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Ormanında Saklambaç</t>
+          <t>Briko - Dönüştür Beni (Sarı Kitap)</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>395</v>
+        <v>185</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786057180636</t>
+          <t>9786057321312</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Miyu ve Robo Can Uzay Kaşifi</t>
+          <t>Briko - Dönüştür Beni (Mavi Kitap)</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>395</v>
+        <v>185</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786057157768</t>
+          <t>9786057180681</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Yüzler - Köpekler</t>
+          <t>Briko - Dönüştür Beni (Kırmızı Kitap)</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>295</v>
+        <v>185</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786057321305</t>
+          <t>9786057180674</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Yüzler - Tavşanlar</t>
+          <t>Briko - Dönüştür Beni (Yeşil Kitap)</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>295</v>
+        <v>185</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786057157775</t>
+          <t>9786057180643</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Yüzler - Kunduzlar</t>
+          <t>Yağmur Ormanında Saklambaç</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>295</v>
+        <v>395</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786057157782</t>
+          <t>9786057180636</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Yüzler - Pandalar</t>
+          <t>Miyu ve Robo Can Uzay Kaşifi</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>295</v>
+        <v>395</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786057157799</t>
+          <t>9786057157768</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Yüzler - Penguenler</t>
+          <t>Mutlu Yüzler - Köpekler</t>
         </is>
       </c>
       <c r="C153" s="1">
         <v>295</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786057180650</t>
+          <t>9786057321305</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Mercan Kayalığında Doğum Günü Partisi</t>
+          <t>Mutlu Yüzler - Tavşanlar</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>395</v>
+        <v>295</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786057180667</t>
+          <t>9786057157775</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Çiftlik Bizim Evimiz</t>
+          <t>Mutlu Yüzler - Kunduzlar</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>395</v>
+        <v>295</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786056979422</t>
+          <t>9786057157782</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Kukuli: Sihirli Lamba</t>
+          <t>Mutlu Yüzler - Pandalar</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>50</v>
+        <v>295</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786057396501</t>
+          <t>9786057157799</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Cesareti Arayan Mirket</t>
+          <t>Mutlu Yüzler - Penguenler</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786057396518</t>
+          <t>9786057180650</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarın Kovaladığı Karamel</t>
+          <t>Mercan Kayalığında Doğum Günü Partisi</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>280</v>
+        <v>395</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>8683148889021</t>
+          <t>9786057180667</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Boyama Kağıdı</t>
+          <t>Çiftlik Bizim Evimiz</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>200</v>
+        <v>395</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786255854599</t>
+          <t>9786056979422</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Ada ile Efe Depremde Güvende</t>
+          <t>Kukuli: Sihirli Lamba</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786255854568</t>
+          <t>9786057396501</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Ada ile Efe Okulda Güvende</t>
+          <t>Cesareti Arayan Mirket</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786255854551</t>
+          <t>9786057396518</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Ada ile Efe Denizde, Havuzda, Gölde Güvende</t>
+          <t>Rüzgarın Kovaladığı Karamel</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786255854575</t>
+          <t>8683148889021</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Ada ile Efe İnternette Güvende</t>
+          <t>Sihirli Boyama Kağıdı</t>
         </is>
       </c>
       <c r="C163" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786255854506</t>
+          <t>9786255854599</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Ada ile Efe Evde Güvende</t>
+          <t>Ada ile Efe Depremde Güvende</t>
         </is>
       </c>
       <c r="C164" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786255854513</t>
+          <t>9786255854568</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Ada ile Efe Ormanda Güvende</t>
+          <t>Ada ile Efe Okulda Güvende</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786256056602</t>
+          <t>9786255854551</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Ada ile Efe Şehirde Güvende</t>
+          <t>Ada ile Efe Denizde, Havuzda, Gölde Güvende</t>
         </is>
       </c>
       <c r="C166" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
+          <t>9786255854575</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Ada ile Efe İnternette Güvende</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>9786255854506</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Ada ile Efe Evde Güvende</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>9786255854513</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Ada ile Efe Ormanda Güvende</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>9786256056602</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Ada ile Efe Şehirde Güvende</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
           <t>9786256056619</t>
         </is>
       </c>
-      <c r="B167" s="1" t="inlineStr">
+      <c r="B171" s="1" t="inlineStr">
         <is>
           <t>Ada ile Efe Trafikte Güvende</t>
         </is>
       </c>
-      <c r="C167" s="1">
+      <c r="C171" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>