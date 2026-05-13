--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,2350 +85,2470 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255674364</t>
+          <t>9786255674562</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Serigrafi Tekniği ve 20. Yüzyıl Sanatındaki Rolü</t>
+          <t>Z Kuşağının Profesyonel ve Maneviyat Boyutlarında Öz Kimlik Algılaması Üzerine Bir Alan Araştırması</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>700</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255674319</t>
+          <t>9786255674623</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Current Approaches to Aviation Management</t>
+          <t>Kurumsal Genetik ve Zamansız Güç</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255674463</t>
+          <t>9786255674593</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Fen ve Mühendislikte Yeni Yaklaşımlar - 2025</t>
+          <t>Çağdaş Eğitim Sisteminde Öğretmen Dijital Okuryazarlığı ve Mesleki Öz-Yeterliği</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255674326</t>
+          <t>9786255674616</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Meat Inspection</t>
+          <t>Öğretmenlerde Yapay Zeka Okuryazarlığı</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255674340</t>
+          <t>9786255674609</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Multidisipliner Yaklaşımlarla Kronik Hastalık Yönetimi</t>
+          <t>Eğitimde Dijital Dönüşüm Süreci: Öğretmenlerin Yapay Zekaya Yönelik Tutumlu ve Mesleki Yeterlilikleri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255674388</t>
+          <t>9786255674548</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Doğa ve Dayanıklılık Ekosistem Yönetimi, Deprem Güvenliği ve Yaban Hayatı Üzerine Disiplinlerarası Yaklaşımlar</t>
+          <t>Advanced Photovoltaic Technologies and Systems</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255674531</t>
+          <t>9786255674555</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Araştırmalar Kitabı 6</t>
+          <t>I. Dünya Savaşı'nın Yönetim Kadrosu</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255674395</t>
+          <t>9786255674524</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ekoloji ve Su Yönetimi Antalya Düzlerçamı’nda Yırtıcı Memeliler Havza Süreçleri ve İnsan</t>
+          <t>Türk Piyadesinde Keskin Nişancılık</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255674517</t>
+          <t>9786255674364</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Турция и Советский Союз (1920–1991)</t>
+          <t>Serigrafi Tekniği ve 20. Yüzyıl Sanatındaki Rolü</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255674487</t>
+          <t>9786255674319</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Türkmenistan Coğrafyası ve Düğün Geleneği</t>
+          <t>Current Approaches to Aviation Management</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255674494</t>
+          <t>9786255674463</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Current Interdiscıplinary Academic Research</t>
+          <t>Fen ve Mühendislikte Yeni Yaklaşımlar - 2025</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255674357</t>
+          <t>9786255674326</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Fundamentals Of The Electron Theory Of Semıconductors</t>
+          <t>Meat Inspection</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255674449</t>
+          <t>9786255674340</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>New Approaches In Science And Engineering - 2025</t>
+          <t>Multidisipliner Yaklaşımlarla Kronik Hastalık Yönetimi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255674470</t>
+          <t>9786255674388</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Mücevher Tasarımı ve Kuyumculuk - 2</t>
+          <t>Doğa ve Dayanıklılık Ekosistem Yönetimi, Deprem Güvenliği ve Yaban Hayatı Üzerine Disiplinlerarası Yaklaşımlar</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255674401</t>
+          <t>9786255674531</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Oyun Yazımında Kurgusal Teknikler</t>
+          <t>Toplumsal Araştırmalar Kitabı 6</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255674418</t>
+          <t>9786255674395</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Markalar, Tüketiciler ve Etkileşim Dinamikleri</t>
+          <t>Ekoloji ve Su Yönetimi Antalya Düzlerçamı’nda Yırtıcı Memeliler Havza Süreçleri ve İnsan</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255674289</t>
+          <t>9786255674517</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Patolojik Benlik Örüntüleri: Kişilik Bozuklukları İncelemeleri</t>
+          <t>Турция и Советский Союз (1920–1991)</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255674525</t>
+          <t>9786255674487</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Göç ve Edebiyat Okumaları</t>
+          <t>Türkmenistan Coğrafyası ve Düğün Geleneği</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255674227</t>
+          <t>9786255674494</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Tarım Politikaları (1950-2025) II. Cilt</t>
+          <t>Current Interdiscıplinary Academic Research</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255674241</t>
+          <t>9786255674357</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kişilik Bozukluklarına Bütüncül Bir Bakış</t>
+          <t>Fundamentals Of The Electron Theory Of Semıconductors</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255674210</t>
+          <t>9786255674449</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Tarım Politikaları (1923-1950) I. Cilt</t>
+          <t>New Approaches In Science And Engineering - 2025</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255674142</t>
+          <t>9786255674470</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Kurumları Yönetimi</t>
+          <t>Mücevher Tasarımı ve Kuyumculuk - 2</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255674197</t>
+          <t>9786255674401</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya Alanında Akademik Çalışmalar - II (2025)</t>
+          <t>Oyun Yazımında Kurgusal Teknikler</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255674159</t>
+          <t>9786255674418</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Siyonizm Gerçeği</t>
+          <t>Markalar, Tüketiciler ve Etkileşim Dinamikleri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255674081</t>
+          <t>9786255674289</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Halı-Kilim ve Geleneksel Kumaş Desenleri-II</t>
+          <t>Patolojik Benlik Örüntüleri: Kişilik Bozuklukları İncelemeleri</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255674050</t>
+          <t>9786255674525</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir İşgücü ve Yeni Bir Yaşam Tarzı Olarak Dijital Göçebelik</t>
+          <t>Göç ve Edebiyat Okumaları</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255674036</t>
+          <t>9786255674227</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Resimsel Elemanlar Üzerine Sembolik Uygulamalar</t>
+          <t>Türkiye'nin Tarım Politikaları (1950-2025) II. Cilt</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255674043</t>
+          <t>9786255674241</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Curent Approaches to Crisis Management in Organizaition</t>
+          <t>Kişilik Bozukluklarına Bütüncül Bir Bakış</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256627857</t>
+          <t>9786255674210</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Psikiyatri Sağlık Kurulu El Kitabı</t>
+          <t>Türkiye'nin Tarım Politikaları (1923-1950) I. Cilt</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256627994</t>
+          <t>9786255674142</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>American Indıvidualism And  Female Autonomy In American Women’s Writing</t>
+          <t>Sağlık Kurumları Yönetimi</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256627925</t>
+          <t>9786255674197</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Gerçekçilik &amp; Foto Gerçekçilik</t>
+          <t>Coğrafya Alanında Akademik Çalışmalar - II (2025)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>480</v>
+        <v>500</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255674029</t>
+          <t>9786255674159</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bir Liderin Not Defteri</t>
+          <t>Siyonizm Gerçeği</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255674012</t>
+          <t>9786255674081</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Örnek Olaylara Vaka Analizi 2</t>
+          <t>Halı-Kilim ve Geleneksel Kumaş Desenleri-II</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>650</v>
+        <v>300</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256627956</t>
+          <t>9786255674050</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Eski Mezopotamya’da İlk Büyük Yapılar: Sosyo-Ekonomik ve Sosyo-Kültürel Süreç</t>
+          <t>Yeni Bir İşgücü ve Yeni Bir Yaşam Tarzı Olarak Dijital Göçebelik</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>650</v>
+        <v>500</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256627871</t>
+          <t>9786255674036</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Ön Hekimlere Yönelik Ruh Sağlığı ve Hastalıkları Uygulama Rehberi</t>
+          <t>Resimsel Elemanlar Üzerine Sembolik Uygulamalar</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256627895</t>
+          <t>9786255674043</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Sınırlarını Aşmak - Disiplinlerarası Sanat Eğitimi</t>
+          <t>Curent Approaches to Crisis Management in Organizaition</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256627888</t>
+          <t>9786256627857</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Marka Şehir Yönetimi</t>
+          <t>Psikiyatri Sağlık Kurulu El Kitabı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256627796</t>
+          <t>9786256627994</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Evren Yasalarına Dair</t>
+          <t>American Indıvidualism And  Female Autonomy In American Women’s Writing</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256627819</t>
+          <t>9786256627925</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yalın Üretimin Görselleştirilmesi: Değer Akış Haritalama</t>
+          <t>Gerçekçilik &amp; Foto Gerçekçilik</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>480</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256627840</t>
+          <t>9786255674029</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Acil Radyolojik İnceleme Temel İlke ve Teknikler</t>
+          <t>Bir Liderin Not Defteri</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256627512</t>
+          <t>9786255674012</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Pazarlamada İşbirliği ve Katılım: Geleceği Şekillendiren Stratejiler</t>
+          <t>Örnek Olaylara Vaka Analizi 2</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256627789</t>
+          <t>9786256627956</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Nöroebeveynlik</t>
+          <t>Eski Mezopotamya’da İlk Büyük Yapılar: Sosyo-Ekonomik ve Sosyo-Kültürel Süreç</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>450</v>
+        <v>650</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256627659</t>
+          <t>9786256627871</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Post- Truth Çağda Yeni Medyada Gerçeklik</t>
+          <t>Ön Hekimlere Yönelik Ruh Sağlığı ve Hastalıkları Uygulama Rehberi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>380</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256627611</t>
+          <t>9786256627895</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ordu ve Tokat İlleri Turizm Arzı</t>
+          <t>Sanatın Sınırlarını Aşmak - Disiplinlerarası Sanat Eğitimi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>380</v>
+        <v>300</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256627604</t>
+          <t>9786256627888</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de 1980-2002 Arası Sosyo-Ekonomik Dönüşümlerin Dünya-Sistemleri Yaklaşımıyla İncelenmesi</t>
+          <t>Marka Şehir Yönetimi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256627550</t>
+          <t>9786256627796</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Expectations Of Female Managers And Perception Of Executive Leadership: A Practical Study For The Service Sector</t>
+          <t>Evren Yasalarına Dair</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256627543</t>
+          <t>9786256627819</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Grafik Sanatların Resim Sanatı İle İlişkisi ve Algı Boyutu</t>
+          <t>Yalın Üretimin Görselleştirilmesi: Değer Akış Haritalama</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256627567</t>
+          <t>9786256627840</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Academic Studies In The Field Of Art</t>
+          <t>Acil Radyolojik İnceleme Temel İlke ve Teknikler</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>260</v>
+        <v>600</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256627376</t>
+          <t>9786256627512</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Takı ve Oyun: Kültürel Mirasın Tasarımda Yeniden Canlanışı</t>
+          <t>Pazarlamada İşbirliği ve Katılım: Geleceği Şekillendiren Stratejiler</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>320</v>
+        <v>550</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256627529</t>
+          <t>9786256627789</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Dijital İletişim ve Grafik Tasarımında Güncel Uygulamalar, Eğilimler ve Öneriler</t>
+          <t>Nöroebeveynlik</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256627451</t>
+          <t>9786256627659</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Çok Değişkenli Garch</t>
+          <t>Post- Truth Çağda Yeni Medyada Gerçeklik</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>220</v>
+        <v>380</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256627499</t>
+          <t>9786256627611</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Örnek Olaylarla Vaka Analizleri</t>
+          <t>Ordu ve Tokat İlleri Turizm Arzı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>320</v>
+        <v>380</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256627413</t>
+          <t>9786256627604</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Olgu Temelli Psikiyatrik Tanı ve Tedavi Rehberi</t>
+          <t>Türkiye'de 1980-2002 Arası Sosyo-Ekonomik Dönüşümlerin Dünya-Sistemleri Yaklaşımıyla İncelenmesi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256627437</t>
+          <t>9786256627550</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Hemşirelik Alanında Akademik Çalışmalar</t>
+          <t>Expectations Of Female Managers And Perception Of Executive Leadership: A Practical Study For The Service Sector</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256627444</t>
+          <t>9786256627543</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İnsanoğlunun Nöral Gelişim Sürecinde Türkçedeki Sayıların Kökeni</t>
+          <t>Grafik Sanatların Resim Sanatı İle İlişkisi ve Algı Boyutu</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256627390</t>
+          <t>9786256627567</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel Türk Sanatları Alanında Akademik Çalışmalar - 1</t>
+          <t>Academic Studies In The Field Of Art</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256627307</t>
+          <t>9786256627376</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Halı - Kilim ve Geleneksel Kumaş Desenleri</t>
+          <t>Takı ve Oyun: Kültürel Mirasın Tasarımda Yeniden Canlanışı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>240</v>
+        <v>320</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256627338</t>
+          <t>9786256627529</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Stratonikeia Yazıtlar ve Yapılar</t>
+          <t>Dijital İletişim ve Grafik Tasarımında Güncel Uygulamalar, Eğilimler ve Öneriler</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256627352</t>
+          <t>9786256627451</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Dynamic Market Modeling With Heterogeneous Agents: Applications In Diverse Markets</t>
+          <t>Çok Değişkenli Garch</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256627284</t>
+          <t>9786256627499</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Teknoloji ve Yeniklikçilik Odaklı Girişimler</t>
+          <t>Örnek Olaylarla Vaka Analizleri</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>490</v>
+        <v>320</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256627253</t>
+          <t>9786256627413</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Kültür Yönetiminde Nörobilim Yaklaşımı</t>
+          <t>Olgu Temelli Psikiyatrik Tanı ve Tedavi Rehberi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>290</v>
+        <v>350</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256627222</t>
+          <t>9786256627437</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Günah Keçisi</t>
+          <t>Hemşirelik Alanında Akademik Çalışmalar</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256627185</t>
+          <t>9786256627444</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Tekstil ve Giysi Terimleri Sözlüğü</t>
+          <t>İnsanoğlunun Nöral Gelişim Sürecinde Türkçedeki Sayıların Kökeni</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>450</v>
+        <v>270</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256627017</t>
+          <t>9786256627390</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Tıbbi Görüntü İşleme ve Derin Öğrenme Yöntemleriyle Hastalıklarda Teşhis Otomasyon Modeli</t>
+          <t>Geleneksel Türk Sanatları Alanında Akademik Çalışmalar - 1</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256627154</t>
+          <t>9786256627307</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Ekonomik, Siyasi ve Toplumsal Boyutlarıyla Boykot</t>
+          <t>Halı - Kilim ve Geleneksel Kumaş Desenleri</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256627062</t>
+          <t>9786256627338</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Medya Sektöründe Rekabet ve Yoğunlaşma</t>
+          <t>Stratonikeia Yazıtlar ve Yapılar</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>290</v>
+        <v>220</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256627119</t>
+          <t>9786256627352</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Ketamine</t>
+          <t>Dynamic Market Modeling With Heterogeneous Agents: Applications In Diverse Markets</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256627161</t>
+          <t>9786256627284</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Eski Türklerde Büyü Olgusu Türkmenistan Takı Geleneğine Yansıması</t>
+          <t>Teknoloji ve Yeniklikçilik Odaklı Girişimler</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>190</v>
+        <v>490</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256627147</t>
+          <t>9786256627253</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Teritoryal Çatışma ve Çözüm Dinamikleri: Gürcistan Örneği</t>
+          <t>İnsan ve Kültür Yönetiminde Nörobilim Yaklaşımı</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>310</v>
+        <v>290</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256627079</t>
+          <t>9786256627222</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Grafik Tasarım Sanat Tasarım Alanında Akademik Çalışmalar</t>
+          <t>Günah Keçisi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256627123</t>
+          <t>9786256627185</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimleri  Alanında Akademik Çalışmalar - VII</t>
+          <t>Tekstil ve Giysi Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>210</v>
+        <v>450</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256627130</t>
+          <t>9786256627017</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Social, Human And Administrative Sciences</t>
+          <t>Tıbbi Görüntü İşleme ve Derin Öğrenme Yöntemleriyle Hastalıklarda Teşhis Otomasyon Modeli</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256627116</t>
+          <t>9786256627154</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Topraklar ve Güvende Yaşam</t>
+          <t>Ekonomik, Siyasi ve Toplumsal Boyutlarıyla Boykot</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256627024</t>
+          <t>9786256627062</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Göç ve Mülteci Adölesan Gebeler, Klinik Sosyal Hizmet Uygulaması</t>
+          <t>Medya Sektöründe Rekabet ve Yoğunlaşma</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>320</v>
+        <v>290</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256627000</t>
+          <t>9786256627119</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>İllüstrasyonlarla  Fransız Basınında  II Abdülhamid Dönemi</t>
+          <t>Ketamine</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>450</v>
+        <v>170</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786258088953</t>
+          <t>9786256627161</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Tekirdağ Kurtuluşunun 100. Yılına Armağan (1922-2022)</t>
+          <t>Eski Türklerde Büyü Olgusu Türkmenistan Takı Geleneğine Yansıması</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>340</v>
+        <v>190</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786258088748</t>
+          <t>9786256627147</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kamu Mali Yönetim Reformu</t>
+          <t>Teritoryal Çatışma ve Çözüm Dinamikleri: Gürcistan Örneği</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>280</v>
+        <v>310</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786258088762</t>
+          <t>9786256627079</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Beşeri ve İdari Bilimler Temel Alanında Akademik Çalışmalar - 3</t>
+          <t>Grafik Tasarım Sanat Tasarım Alanında Akademik Çalışmalar</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786258088731</t>
+          <t>9786256627123</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>The Types of Freedom in the Apperception Of Pictorial Art Regarding Aesthetics</t>
+          <t>Sağlık Bilimleri  Alanında Akademik Çalışmalar - VII</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>280</v>
+        <v>210</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786258088663</t>
+          <t>9786256627130</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Kemal Sunal: Çöpcüler Kralı Filminin Göstergebilimsel Çözümlemesi</t>
+          <t>Social, Human And Administrative Sciences</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>200</v>
+        <v>210</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786258088533</t>
+          <t>9786256627116</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Sağlım Bilimleri Yönetimi Alanında Akademik Çalışmalar - IV</t>
+          <t>Yeşil Topraklar ve Güvende Yaşam</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786258088519</t>
+          <t>9786256627024</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Retail Marketing</t>
+          <t>Göç ve Mülteci Adölesan Gebeler, Klinik Sosyal Hizmet Uygulaması</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>140</v>
+        <v>320</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786258088564</t>
+          <t>9786256627000</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Sosyal, Beşeri ve İdare Bilimler Temel Alanında Akademik Çalışmalar - VIII</t>
+          <t>İllüstrasyonlarla  Fransız Basınında  II Abdülhamid Dönemi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>240</v>
+        <v>450</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786258088571</t>
+          <t>9786258088953</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Phase Change Materials Filled Polyesters For Heat Storage</t>
+          <t>Tekirdağ Kurtuluşunun 100. Yılına Armağan (1922-2022)</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>240</v>
+        <v>340</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786258088496</t>
+          <t>9786258088748</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>A Brief Summary of Some Understudied Postgraduate Topics in English Language Teaching: The Case of Turkiye</t>
+          <t>Kamu Mali Yönetim Reformu</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>110</v>
+        <v>280</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786258088625</t>
+          <t>9786258088762</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Supply Chain Management in Terms of Environmental Sustainability: An Application in Industrial Sector</t>
+          <t>Sosyal Beşeri ve İdari Bilimler Temel Alanında Akademik Çalışmalar - 3</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786258088601</t>
+          <t>9786258088731</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Tarihte İspanyol Göçü</t>
+          <t>The Types of Freedom in the Apperception Of Pictorial Art Regarding Aesthetics</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>210</v>
+        <v>280</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786258088557</t>
+          <t>9786258088663</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Yenilenebilir Kaynaklardan Elde Edilen Malzemeler ve Uygulamaları - 1</t>
+          <t>Kemal Sunal: Çöpcüler Kralı Filminin Göstergebilimsel Çözümlemesi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786258088617</t>
+          <t>9786258088533</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Yetenek Yönetimi</t>
+          <t>Sağlım Bilimleri Yönetimi Alanında Akademik Çalışmalar - IV</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786258088502</t>
+          <t>9786258088519</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilir Kentsel Formlar</t>
+          <t>Retail Marketing</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786258088526</t>
+          <t>9786258088564</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>St. John's Wort: Its Properties And Medicinal Effects</t>
+          <t>Sosyal, Beşeri ve İdare Bilimler Temel Alanında Akademik Çalışmalar - VIII</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>120</v>
+        <v>240</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786258088243</t>
+          <t>9786258088571</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Örgütlerde Güven, Kültür ve Psikolojik Güçlendirme Faktörlerinin Davranışa Etkisi</t>
+          <t>Phase Change Materials Filled Polyesters For Heat Storage</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786258088298</t>
+          <t>9786258088496</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Sosyal, Beşeri Ve İdari Bilimler Temel Alanında Akademik Çalışmalar - V</t>
+          <t>A Brief Summary of Some Understudied Postgraduate Topics in English Language Teaching: The Case of Turkiye</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>190</v>
+        <v>110</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786258088281</t>
+          <t>9786258088625</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Sosyal, Beşeri Ve İdari Bilimler Temel Alanında Akademik Çalışmalar - IV</t>
+          <t>Supply Chain Management in Terms of Environmental Sustainability: An Application in Industrial Sector</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786258088397</t>
+          <t>9786258088601</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Sosyal, Beşeri Ve İdari Bilimler Temel Alanında Akademik Çalışmalar - VI</t>
+          <t>Tarihte İspanyol Göçü</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>200</v>
+        <v>210</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786258088250</t>
+          <t>9786258088557</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Örnek Olay ve Uygulamalar ile Kariyer Yönetimi ve Planlaması</t>
+          <t>Yenilenebilir Kaynaklardan Elde Edilen Malzemeler ve Uygulamaları - 1</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>400</v>
+        <v>140</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786258088489</t>
+          <t>9786258088617</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Sosyal, Beşeri Ve İdari Bilimler Temel Alanında Akademik Çalışmalar - VII</t>
+          <t>Stratejik Yetenek Yönetimi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258088403</t>
+          <t>9786258088502</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>To Give You The Moon</t>
+          <t>Sürdürülebilir Kentsel Formlar</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>59</v>
+        <v>140</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786258088359</t>
+          <t>9786258088526</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Cumhuriyeti İnkılap Tarihi Ve Atatürkçülük Dersi Konu Anlatımlı - Yeni Müfredata Uygun - Derslere Yardımcı 12. Sınıf</t>
+          <t>St. John's Wort: Its Properties And Medicinal Effects</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786258088366</t>
+          <t>9786258088243</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Tarih Konu Anlatımlı Yeni Müfredata Uygun - Derslere Yardımcı 9. Sınıf</t>
+          <t>Örgütlerde Güven, Kültür ve Psikolojik Güçlendirme Faktörlerinin Davranışa Etkisi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>90</v>
+        <v>260</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786258088373</t>
+          <t>9786258088298</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Tarih Konu Anlatımlı Yeni Müfredata Uygun - Derslere Yardımcı 10. Sınıf</t>
+          <t>Sosyal, Beşeri Ve İdari Bilimler Temel Alanında Akademik Çalışmalar - V</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>90</v>
+        <v>190</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786258088380</t>
+          <t>9786258088281</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Tarih Konu Anlatımlı Yeni Müfredata Uygun - Derslere Yardımcı 11. Sınıf</t>
+          <t>Sosyal, Beşeri Ve İdari Bilimler Temel Alanında Akademik Çalışmalar - IV</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258088434</t>
+          <t>9786258088397</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>18. Yüzyıla Bir Osmanlı Şehrinden Bakmak</t>
+          <t>Sosyal, Beşeri Ve İdari Bilimler Temel Alanında Akademik Çalışmalar - VI</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786057121097</t>
+          <t>9786258088250</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>La Mujer En El Teatro Español Del Siglo XIX</t>
+          <t>Örnek Olay ve Uygulamalar ile Kariyer Yönetimi ve Planlaması</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786057058201</t>
+          <t>9786258088489</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kültür Tarihi ve Disiplinlerarası Sanat / Tasarım 1</t>
+          <t>Sosyal, Beşeri Ve İdari Bilimler Temel Alanında Akademik Çalışmalar - VII</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>110</v>
+        <v>250</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786057121059</t>
+          <t>9786258088403</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kültür Tarihi ve Disiplinlerarası Sanat Tasarım - IV</t>
+          <t>To Give You The Moon</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>130</v>
+        <v>59</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786057020635</t>
+          <t>9786258088359</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kültür ve Sanat Tarihi</t>
+          <t>Türkiye Cumhuriyeti İnkılap Tarihi Ve Atatürkçülük Dersi Konu Anlatımlı - Yeni Müfredata Uygun - Derslere Yardımcı 12. Sınıf</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786057406736</t>
+          <t>9786258088366</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Kültür Tarihi ve Disiplinlerarası Sanat / Tasarım III</t>
+          <t>Tarih Konu Anlatımlı Yeni Müfredata Uygun - Derslere Yardımcı 9. Sınıf</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>120</v>
+        <v>90</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786258088120</t>
+          <t>9786258088373</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Kültür Tarihi ve Disiplinlerarası Sanat Tasarım - V</t>
+          <t>Tarih Konu Anlatımlı Yeni Müfredata Uygun - Derslere Yardımcı 10. Sınıf</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>130</v>
+        <v>90</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786057121073</t>
+          <t>9786258088380</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Felsefe, Sosyoloji ve Filoloji Alanında Akademik Araştırmalar</t>
+          <t>Tarih Konu Anlatımlı Yeni Müfredata Uygun - Derslere Yardımcı 11. Sınıf</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>110</v>
+        <v>90</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786057121035</t>
+          <t>9786258088434</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Alanında Akademik Araştırmalar</t>
+          <t>18. Yüzyıla Bir Osmanlı Şehrinden Bakmak</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>130</v>
+        <v>350</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786057121028</t>
+          <t>9786057121097</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Ekonomi, Yönetim ve Pazarlama Alanında Akademik Araştırmalar</t>
+          <t>La Mujer En El Teatro Español Del Siglo XIX</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786258088182</t>
+          <t>9786057058201</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Ekonomi, Finans, İşletme ve Pazarlama Alanında Akademik Çalışmalar - I</t>
+          <t>Kültür Tarihi ve Disiplinlerarası Sanat / Tasarım 1</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786258088090</t>
+          <t>9786057121059</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Ekonomi, Finans ve İktisadi Bilimler Alanında Akademik Çalışmalar - I</t>
+          <t>Kültür Tarihi ve Disiplinlerarası Sanat Tasarım - IV</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786057058270</t>
+          <t>9786057020635</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Disiplinlerarası Akademik Çalışmalar</t>
+          <t>Kültür ve Sanat Tarihi</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786057058232</t>
+          <t>9786057406736</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Design Research for Social Innovation</t>
+          <t>Kültür Tarihi ve Disiplinlerarası Sanat / Tasarım III</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786057121011</t>
+          <t>9786258088120</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Academic Research in Life Sciences for Sustainability</t>
+          <t>Kültür Tarihi ve Disiplinlerarası Sanat Tasarım - V</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786057406798</t>
+          <t>9786057121073</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Dönüşüme Yolculuk</t>
+          <t>Felsefe, Sosyoloji ve Filoloji Alanında Akademik Araştırmalar</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>500</v>
+        <v>110</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786057058249</t>
+          <t>9786057121035</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Sanatta Özgürlük - Resim Sanatı</t>
+          <t>Eğitim Alanında Akademik Araştırmalar</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>110</v>
+        <v>130</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786258088113</t>
+          <t>9786057121028</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimleri ve Yönetimi Alanında Akademik Çalışmalar - I</t>
+          <t>Ekonomi, Yönetim ve Pazarlama Alanında Akademik Araştırmalar</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786258088199</t>
+          <t>9786258088182</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimleri ve Yönetimi Alanında Akademik Çalışmalar - II</t>
+          <t>Ekonomi, Finans, İşletme ve Pazarlama Alanında Akademik Çalışmalar - I</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786258088205</t>
+          <t>9786258088090</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Sosyal, Beşeri ve İdari Bilimler Temel Alanında Akademik Çalışmalar - II</t>
+          <t>Ekonomi, Finans ve İktisadi Bilimler Alanında Akademik Çalışmalar - I</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786258088106</t>
+          <t>9786057058270</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Sosyal, Beşeri ve İdari Bilimler Temel Alanında Akademik Çalışmalar - I</t>
+          <t>Disiplinlerarası Akademik Çalışmalar</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786258088212</t>
+          <t>9786057058232</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Sosyal, Beşeri ve İdari Bilimler Temel Alanında Akademik Çalışmalar - III</t>
+          <t>Design Research for Social Innovation</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786057020604</t>
+          <t>9786057121011</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Neoliberalizm ve Yolsuzluk Arasındaki İlişkinin Makro Ekonomik Değişkenler Üzerinden Analizi: OECD Ülkeleri Örneği</t>
+          <t>Academic Research in Life Sciences for Sustainability</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786057020611</t>
+          <t>9786057406798</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Çevik İş Güvenliği Yönetim Sistemi El Kitabı</t>
+          <t>Akıllı Dönüşüme Yolculuk</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>110</v>
+        <v>500</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786057121066</t>
+          <t>9786057058249</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilirlik için Multidisipliner Çalışmalar</t>
+          <t>Sanatta Özgürlük - Resim Sanatı</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786057121004</t>
+          <t>9786258088113</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilirlik için Akademik Araştırmalar - II</t>
+          <t>Sağlık Bilimleri ve Yönetimi Alanında Akademik Çalışmalar - I</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>180</v>
+        <v>110</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786057406750</t>
+          <t>9786258088199</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilirlik için Akademik Araştırmalar - I</t>
+          <t>Sağlık Bilimleri ve Yönetimi Alanında Akademik Çalışmalar - II</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>110</v>
+        <v>90</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786258088229</t>
+          <t>9786258088205</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilirlik İçin Akademik Araştırmalar - IV</t>
+          <t>Sosyal, Beşeri ve İdari Bilimler Temel Alanında Akademik Çalışmalar - II</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786258088137</t>
+          <t>9786258088106</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilirlik İçin Multidisipliner Çalışmalar - I</t>
+          <t>Sosyal, Beşeri ve İdari Bilimler Temel Alanında Akademik Çalışmalar - I</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786050636550</t>
+          <t>9786258088212</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Management &amp; Strategy</t>
+          <t>Sosyal, Beşeri ve İdari Bilimler Temel Alanında Akademik Çalışmalar - III</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>380</v>
+        <v>120</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786050636543</t>
+          <t>9786057020604</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Gazetelerde İfade Hürriyeti</t>
+          <t>Neoliberalizm ve Yolsuzluk Arasındaki İlişkinin Makro Ekonomik Değişkenler Üzerinden Analizi: OECD Ülkeleri Örneği</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786050636536</t>
+          <t>9786057020611</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>E-Ticaret Uygulamalarının Doğrudan Yabancı Sermaye</t>
+          <t>Çevik İş Güvenliği Yönetim Sistemi El Kitabı</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>130</v>
+        <v>110</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786050636512</t>
+          <t>9786057121066</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Müşteri Değerlidir</t>
+          <t>Sürdürülebilirlik için Multidisipliner Çalışmalar</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786050636505</t>
+          <t>9786057121004</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Sosyal, Beşeri ve İdari Alanda Akademik Çalışmalar</t>
+          <t>Sürdürülebilirlik için Akademik Araştırmalar - II</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786057058263</t>
+          <t>9786057406750</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Dijital Pazarlamada Güncel Araştırmalar</t>
+          <t>Sürdürülebilirlik için Akademik Araştırmalar - I</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>180</v>
+        <v>110</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786050636574</t>
+          <t>9786258088229</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>LGB Bireylerde Bağlanma ve Ruh Sağlığı</t>
+          <t>Sürdürülebilirlik İçin Akademik Araştırmalar - IV</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786057406767</t>
+          <t>9786258088137</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Lectures Of Pure Mathematics On Algebra Analysis and Geometry</t>
+          <t>Sürdürülebilirlik İçin Multidisipliner Çalışmalar - I</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786057406774</t>
+          <t>9786050636550</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>İç Mekan Çevre ve Bitkisel Tasarımda Güncel Araştırmalar - 1</t>
+          <t>Management &amp; Strategy</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>110</v>
+        <v>380</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786258088151</t>
+          <t>9786050636543</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Muhasebesel Örnekler ile TDHP'nin Geniş Perspektifi</t>
+          <t>Gazetelerde İfade Hürriyeti</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>450</v>
+        <v>110</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786050636529</t>
+          <t>9786050636536</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>From Showcase To Virtual Museum</t>
+          <t>E-Ticaret Uygulamalarının Doğrudan Yabancı Sermaye</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786050636581</t>
+          <t>9786050636512</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Estetik Zihin</t>
+          <t>Müşteri Değerlidir</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786050636567</t>
+          <t>9786050636505</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve Psikoloji Alanında Akademik Çalışmalar</t>
+          <t>Sosyal, Beşeri ve İdari Alanda Akademik Çalışmalar</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786258088076</t>
+          <t>9786057058263</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Beşeri ve İktisadi Coğrafya Açısından Gökçeada</t>
+          <t>Dijital Pazarlamada Güncel Araştırmalar</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786057121080</t>
+          <t>9786050636574</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Hukuku Siyasiye-i Osmaniye Dersleri</t>
+          <t>LGB Bireylerde Bağlanma ve Ruh Sağlığı</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786057406743</t>
+          <t>9786057406767</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Siz Olsaydınız Nasıl Karar Verirdiniz?</t>
+          <t>Lectures Of Pure Mathematics On Algebra Analysis and Geometry</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>149</v>
+        <v>110</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786057406712</t>
+          <t>9786057406774</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Arkeolojide Yazı(t)lı Malzeme Bilgisi (Epigrafi)</t>
+          <t>İç Mekan Çevre ve Bitkisel Tasarımda Güncel Araştırmalar - 1</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>90</v>
+        <v>110</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786056174551</t>
+          <t>9786258088151</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Deniz Gücünün Tarih Üzerine Etkisi 1660-1783</t>
+          <t>Muhasebesel Örnekler ile TDHP'nin Geniş Perspektifi</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786059273916</t>
+          <t>9786050636529</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Kuşadası Körfezi Kıyı Alanları Kullanımı ve Sorunları</t>
+          <t>From Showcase To Virtual Museum</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>450</v>
+        <v>140</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786057058294</t>
+          <t>9786050636581</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>İşletme ve İktisat Alanında Akademik Çalışmalar</t>
+          <t>Estetik Zihin</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786050636598</t>
+          <t>9786050636567</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Eski Türk (Türkmen) Takılarında At-Avrat-Silah</t>
+          <t>Sanat ve Psikoloji Alanında Akademik Çalışmalar</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>300</v>
+        <v>110</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786057020697</t>
+          <t>9786258088076</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>İş Dünyasında Yenilik Yönetimi ve Yenilikçi Yaklaşımlar</t>
+          <t>Beşeri ve İktisadi Coğrafya Açısından Gökçeada</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
+          <t>9786057121080</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Hukuku Siyasiye-i Osmaniye Dersleri</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>9786057406743</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Siz Olsaydınız Nasıl Karar Verirdiniz?</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9786057406712</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Arkeolojide Yazı(t)lı Malzeme Bilgisi (Epigrafi)</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9786056174551</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Deniz Gücünün Tarih Üzerine Etkisi 1660-1783</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9786059273916</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Kuşadası Körfezi Kıyı Alanları Kullanımı ve Sorunları</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9786057058294</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>İşletme ve İktisat Alanında Akademik Çalışmalar</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9786050636598</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Eski Türk (Türkmen) Takılarında At-Avrat-Silah</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9786057020697</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>İş Dünyasında Yenilik Yönetimi ve Yenilikçi Yaklaşımlar</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
           <t>9786255674500</t>
         </is>
       </c>
-      <c r="B155" s="1" t="inlineStr">
+      <c r="B163" s="1" t="inlineStr">
         <is>
           <t>Antik Kaynaklar Işığında Tarih Boyunca Tralleis’te Devlet İdaresi</t>
         </is>
       </c>
-      <c r="C155" s="1">
+      <c r="C163" s="1">
         <v>500</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>