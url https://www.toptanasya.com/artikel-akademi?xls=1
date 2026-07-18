--- v1 (2026-05-13)
+++ v2 (2026-07-18)
@@ -85,2470 +85,2650 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255674562</t>
+          <t>9786255674906</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Z Kuşağının Profesyonel ve Maneviyat Boyutlarında Öz Kimlik Algılaması Üzerine Bir Alan Araştırması</t>
+          <t>Bilimin Işığında Resim Sanatı Üzerine Söylemler 2</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>700</v>
+        <v>500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255674623</t>
+          <t>9786255674883</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal Genetik ve Zamansız Güç</t>
+          <t>Türkçe - Kazakça - Özbekçe Tematik Sözlük ve Konuşma Kalıpları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255674593</t>
+          <t>9786255674890</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Eğitim Sisteminde Öğretmen Dijital Okuryazarlığı ve Mesleki Öz-Yeterliği</t>
+          <t>Bilimin Işığında Resim Sanatı Üzerine Söylemler 1</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255674616</t>
+          <t>9786255674876</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenlerde Yapay Zeka Okuryazarlığı</t>
+          <t>Sanat Üzerine Metaforlar</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255674609</t>
+          <t>9786255674852</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde Dijital Dönüşüm Süreci: Öğretmenlerin Yapay Zekaya Yönelik Tutumlu ve Mesleki Yeterlilikleri</t>
+          <t>Geleneksel Sanatlarda Akademık Işıklar 1</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255674548</t>
+          <t>9786255674845</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Advanced Photovoltaic Technologies and Systems</t>
+          <t>Gelenekselden Endüstri 4.0’a Geçişte Depo Yönetiminin Evrimi</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255674555</t>
+          <t>9786255674869</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>I. Dünya Savaşı'nın Yönetim Kadrosu</t>
+          <t>Çağdaş Dramatik Yazımda Biçim ve Teknik</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255674524</t>
+          <t>9786255674821</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Türk Piyadesinde Keskin Nişancılık</t>
+          <t>Plastik Sanatlar Bağlamında Resim Üzerine Betimlemeler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255674364</t>
+          <t>9786255674661</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Serigrafi Tekniği ve 20. Yüzyıl Sanatındaki Rolü</t>
+          <t>Bir Noktayla Başlamak</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255674319</t>
+          <t>9786255674784</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Current Approaches to Aviation Management</t>
+          <t>Sanat Eğitimi Kapsamında Resim Üzerine Araştırmalar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255674463</t>
+          <t>9786255674791</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Fen ve Mühendislikte Yeni Yaklaşımlar - 2025</t>
+          <t>Sanat Bağlamında Resimde Estetik Düşünceler</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255674326</t>
+          <t>9786255674777</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Meat Inspection</t>
+          <t>Plastik Sanatlar Alanında Seramik ve Cam Üzerine Betimlemeler - 1</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255674340</t>
+          <t>9786255674562</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Multidisipliner Yaklaşımlarla Kronik Hastalık Yönetimi</t>
+          <t>Z Kuşağının Profesyonel ve Maneviyat Boyutlarında Öz Kimlik Algılaması Üzerine Bir Alan Araştırması</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>700</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255674388</t>
+          <t>9786255674623</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Doğa ve Dayanıklılık Ekosistem Yönetimi, Deprem Güvenliği ve Yaban Hayatı Üzerine Disiplinlerarası Yaklaşımlar</t>
+          <t>Kurumsal Genetik ve Zamansız Güç</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255674531</t>
+          <t>9786255674593</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Araştırmalar Kitabı 6</t>
+          <t>Çağdaş Eğitim Sisteminde Öğretmen Dijital Okuryazarlığı ve Mesleki Öz-Yeterliği</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255674395</t>
+          <t>9786255674616</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ekoloji ve Su Yönetimi Antalya Düzlerçamı’nda Yırtıcı Memeliler Havza Süreçleri ve İnsan</t>
+          <t>Öğretmenlerde Yapay Zeka Okuryazarlığı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255674517</t>
+          <t>9786255674609</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Турция и Советский Союз (1920–1991)</t>
+          <t>Eğitimde Dijital Dönüşüm Süreci: Öğretmenlerin Yapay Zekaya Yönelik Tutumlu ve Mesleki Yeterlilikleri</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255674487</t>
+          <t>9786255674548</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Türkmenistan Coğrafyası ve Düğün Geleneği</t>
+          <t>Advanced Photovoltaic Technologies and Systems</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255674494</t>
+          <t>9786255674555</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Current Interdiscıplinary Academic Research</t>
+          <t>I. Dünya Savaşı'nın Yönetim Kadrosu</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255674357</t>
+          <t>9786255674524</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Fundamentals Of The Electron Theory Of Semıconductors</t>
+          <t>Türk Piyadesinde Keskin Nişancılık</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255674449</t>
+          <t>9786255674364</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>New Approaches In Science And Engineering - 2025</t>
+          <t>Serigrafi Tekniği ve 20. Yüzyıl Sanatındaki Rolü</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255674470</t>
+          <t>9786255674319</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Mücevher Tasarımı ve Kuyumculuk - 2</t>
+          <t>Current Approaches to Aviation Management</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255674401</t>
+          <t>9786255674463</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Oyun Yazımında Kurgusal Teknikler</t>
+          <t>Fen ve Mühendislikte Yeni Yaklaşımlar - 2025</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255674418</t>
+          <t>9786255674326</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Markalar, Tüketiciler ve Etkileşim Dinamikleri</t>
+          <t>Meat Inspection</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255674289</t>
+          <t>9786255674340</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Patolojik Benlik Örüntüleri: Kişilik Bozuklukları İncelemeleri</t>
+          <t>Multidisipliner Yaklaşımlarla Kronik Hastalık Yönetimi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255674525</t>
+          <t>9786255674388</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Göç ve Edebiyat Okumaları</t>
+          <t>Doğa ve Dayanıklılık Ekosistem Yönetimi, Deprem Güvenliği ve Yaban Hayatı Üzerine Disiplinlerarası Yaklaşımlar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255674227</t>
+          <t>9786255674531</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Tarım Politikaları (1950-2025) II. Cilt</t>
+          <t>Toplumsal Araştırmalar Kitabı 6</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255674241</t>
+          <t>9786255674395</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kişilik Bozukluklarına Bütüncül Bir Bakış</t>
+          <t>Ekoloji ve Su Yönetimi Antalya Düzlerçamı’nda Yırtıcı Memeliler Havza Süreçleri ve İnsan</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255674210</t>
+          <t>9786255674517</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Tarım Politikaları (1923-1950) I. Cilt</t>
+          <t>Турция и Советский Союз (1920–1991)</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255674142</t>
+          <t>9786255674487</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Kurumları Yönetimi</t>
+          <t>Türkmenistan Coğrafyası ve Düğün Geleneği</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255674197</t>
+          <t>9786255674494</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya Alanında Akademik Çalışmalar - II (2025)</t>
+          <t>Current Interdiscıplinary Academic Research</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255674159</t>
+          <t>9786255674357</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Siyonizm Gerçeği</t>
+          <t>Fundamentals Of The Electron Theory Of Semıconductors</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255674081</t>
+          <t>9786255674449</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Halı-Kilim ve Geleneksel Kumaş Desenleri-II</t>
+          <t>New Approaches In Science And Engineering - 2025</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255674050</t>
+          <t>9786255674470</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir İşgücü ve Yeni Bir Yaşam Tarzı Olarak Dijital Göçebelik</t>
+          <t>Mücevher Tasarımı ve Kuyumculuk - 2</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255674036</t>
+          <t>9786255674401</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Resimsel Elemanlar Üzerine Sembolik Uygulamalar</t>
+          <t>Oyun Yazımında Kurgusal Teknikler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255674043</t>
+          <t>9786255674418</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Curent Approaches to Crisis Management in Organizaition</t>
+          <t>Markalar, Tüketiciler ve Etkileşim Dinamikleri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256627857</t>
+          <t>9786255674289</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Psikiyatri Sağlık Kurulu El Kitabı</t>
+          <t>Patolojik Benlik Örüntüleri: Kişilik Bozuklukları İncelemeleri</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256627994</t>
+          <t>9786255674525</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>American Indıvidualism And  Female Autonomy In American Women’s Writing</t>
+          <t>Göç ve Edebiyat Okumaları</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256627925</t>
+          <t>9786255674227</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Gerçekçilik &amp; Foto Gerçekçilik</t>
+          <t>Türkiye'nin Tarım Politikaları (1950-2025) II. Cilt</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>480</v>
+        <v>550</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255674029</t>
+          <t>9786255674241</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bir Liderin Not Defteri</t>
+          <t>Kişilik Bozukluklarına Bütüncül Bir Bakış</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255674012</t>
+          <t>9786255674210</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Örnek Olaylara Vaka Analizi 2</t>
+          <t>Türkiye'nin Tarım Politikaları (1923-1950) I. Cilt</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>650</v>
+        <v>400</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256627956</t>
+          <t>9786255674142</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Eski Mezopotamya’da İlk Büyük Yapılar: Sosyo-Ekonomik ve Sosyo-Kültürel Süreç</t>
+          <t>Sağlık Kurumları Yönetimi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>650</v>
+        <v>350</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256627871</t>
+          <t>9786255674197</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ön Hekimlere Yönelik Ruh Sağlığı ve Hastalıkları Uygulama Rehberi</t>
+          <t>Coğrafya Alanında Akademik Çalışmalar - II (2025)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256627895</t>
+          <t>9786255674159</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Sınırlarını Aşmak - Disiplinlerarası Sanat Eğitimi</t>
+          <t>Siyonizm Gerçeği</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256627888</t>
+          <t>9786255674081</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Marka Şehir Yönetimi</t>
+          <t>Halı-Kilim ve Geleneksel Kumaş Desenleri-II</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256627796</t>
+          <t>9786255674050</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Evren Yasalarına Dair</t>
+          <t>Yeni Bir İşgücü ve Yeni Bir Yaşam Tarzı Olarak Dijital Göçebelik</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256627819</t>
+          <t>9786255674036</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yalın Üretimin Görselleştirilmesi: Değer Akış Haritalama</t>
+          <t>Resimsel Elemanlar Üzerine Sembolik Uygulamalar</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256627840</t>
+          <t>9786255674043</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Acil Radyolojik İnceleme Temel İlke ve Teknikler</t>
+          <t>Curent Approaches to Crisis Management in Organizaition</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256627512</t>
+          <t>9786256627857</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Pazarlamada İşbirliği ve Katılım: Geleceği Şekillendiren Stratejiler</t>
+          <t>Psikiyatri Sağlık Kurulu El Kitabı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>550</v>
+        <v>400</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256627789</t>
+          <t>9786256627994</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Nöroebeveynlik</t>
+          <t>American Indıvidualism And  Female Autonomy In American Women’s Writing</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256627659</t>
+          <t>9786256627925</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Post- Truth Çağda Yeni Medyada Gerçeklik</t>
+          <t>Gerçekçilik &amp; Foto Gerçekçilik</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>380</v>
+        <v>480</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256627611</t>
+          <t>9786255674029</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Ordu ve Tokat İlleri Turizm Arzı</t>
+          <t>Bir Liderin Not Defteri</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256627604</t>
+          <t>9786255674012</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de 1980-2002 Arası Sosyo-Ekonomik Dönüşümlerin Dünya-Sistemleri Yaklaşımıyla İncelenmesi</t>
+          <t>Örnek Olaylara Vaka Analizi 2</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>320</v>
+        <v>650</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256627550</t>
+          <t>9786256627956</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Expectations Of Female Managers And Perception Of Executive Leadership: A Practical Study For The Service Sector</t>
+          <t>Eski Mezopotamya’da İlk Büyük Yapılar: Sosyo-Ekonomik ve Sosyo-Kültürel Süreç</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>280</v>
+        <v>650</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256627543</t>
+          <t>9786256627871</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Grafik Sanatların Resim Sanatı İle İlişkisi ve Algı Boyutu</t>
+          <t>Ön Hekimlere Yönelik Ruh Sağlığı ve Hastalıkları Uygulama Rehberi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256627567</t>
+          <t>9786256627895</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Academic Studies In The Field Of Art</t>
+          <t>Sanatın Sınırlarını Aşmak - Disiplinlerarası Sanat Eğitimi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256627376</t>
+          <t>9786256627888</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Takı ve Oyun: Kültürel Mirasın Tasarımda Yeniden Canlanışı</t>
+          <t>Marka Şehir Yönetimi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256627529</t>
+          <t>9786256627796</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Dijital İletişim ve Grafik Tasarımında Güncel Uygulamalar, Eğilimler ve Öneriler</t>
+          <t>Evren Yasalarına Dair</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256627451</t>
+          <t>9786256627819</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Çok Değişkenli Garch</t>
+          <t>Yalın Üretimin Görselleştirilmesi: Değer Akış Haritalama</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256627499</t>
+          <t>9786256627840</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Örnek Olaylarla Vaka Analizleri</t>
+          <t>Acil Radyolojik İnceleme Temel İlke ve Teknikler</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>320</v>
+        <v>600</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256627413</t>
+          <t>9786256627512</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Olgu Temelli Psikiyatrik Tanı ve Tedavi Rehberi</t>
+          <t>Pazarlamada İşbirliği ve Katılım: Geleceği Şekillendiren Stratejiler</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256627437</t>
+          <t>9786256627789</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Hemşirelik Alanında Akademik Çalışmalar</t>
+          <t>Nöroebeveynlik</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256627444</t>
+          <t>9786256627659</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>İnsanoğlunun Nöral Gelişim Sürecinde Türkçedeki Sayıların Kökeni</t>
+          <t>Post- Truth Çağda Yeni Medyada Gerçeklik</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>270</v>
+        <v>380</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256627390</t>
+          <t>9786256627611</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel Türk Sanatları Alanında Akademik Çalışmalar - 1</t>
+          <t>Ordu ve Tokat İlleri Turizm Arzı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>260</v>
+        <v>380</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256627307</t>
+          <t>9786256627604</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Halı - Kilim ve Geleneksel Kumaş Desenleri</t>
+          <t>Türkiye'de 1980-2002 Arası Sosyo-Ekonomik Dönüşümlerin Dünya-Sistemleri Yaklaşımıyla İncelenmesi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>240</v>
+        <v>320</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256627338</t>
+          <t>9786256627550</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Stratonikeia Yazıtlar ve Yapılar</t>
+          <t>Expectations Of Female Managers And Perception Of Executive Leadership: A Practical Study For The Service Sector</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256627352</t>
+          <t>9786256627543</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Dynamic Market Modeling With Heterogeneous Agents: Applications In Diverse Markets</t>
+          <t>Grafik Sanatların Resim Sanatı İle İlişkisi ve Algı Boyutu</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>190</v>
+        <v>550</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256627284</t>
+          <t>9786256627567</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Teknoloji ve Yeniklikçilik Odaklı Girişimler</t>
+          <t>Academic Studies In The Field Of Art</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>490</v>
+        <v>260</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256627253</t>
+          <t>9786256627376</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Kültür Yönetiminde Nörobilim Yaklaşımı</t>
+          <t>Takı ve Oyun: Kültürel Mirasın Tasarımda Yeniden Canlanışı</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>290</v>
+        <v>320</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256627222</t>
+          <t>9786256627529</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Günah Keçisi</t>
+          <t>Dijital İletişim ve Grafik Tasarımında Güncel Uygulamalar, Eğilimler ve Öneriler</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256627185</t>
+          <t>9786256627451</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Tekstil ve Giysi Terimleri Sözlüğü</t>
+          <t>Çok Değişkenli Garch</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>450</v>
+        <v>220</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256627017</t>
+          <t>9786256627499</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Tıbbi Görüntü İşleme ve Derin Öğrenme Yöntemleriyle Hastalıklarda Teşhis Otomasyon Modeli</t>
+          <t>Örnek Olaylarla Vaka Analizleri</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256627154</t>
+          <t>9786256627413</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Ekonomik, Siyasi ve Toplumsal Boyutlarıyla Boykot</t>
+          <t>Olgu Temelli Psikiyatrik Tanı ve Tedavi Rehberi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>160</v>
+        <v>350</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256627062</t>
+          <t>9786256627437</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Medya Sektöründe Rekabet ve Yoğunlaşma</t>
+          <t>Hemşirelik Alanında Akademik Çalışmalar</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>290</v>
+        <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256627119</t>
+          <t>9786256627444</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Ketamine</t>
+          <t>İnsanoğlunun Nöral Gelişim Sürecinde Türkçedeki Sayıların Kökeni</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>170</v>
+        <v>270</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256627161</t>
+          <t>9786256627390</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Eski Türklerde Büyü Olgusu Türkmenistan Takı Geleneğine Yansıması</t>
+          <t>Geleneksel Türk Sanatları Alanında Akademik Çalışmalar - 1</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>190</v>
+        <v>260</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256627147</t>
+          <t>9786256627307</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Teritoryal Çatışma ve Çözüm Dinamikleri: Gürcistan Örneği</t>
+          <t>Halı - Kilim ve Geleneksel Kumaş Desenleri</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>310</v>
+        <v>240</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256627079</t>
+          <t>9786256627338</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Grafik Tasarım Sanat Tasarım Alanında Akademik Çalışmalar</t>
+          <t>Stratonikeia Yazıtlar ve Yapılar</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256627123</t>
+          <t>9786256627352</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimleri  Alanında Akademik Çalışmalar - VII</t>
+          <t>Dynamic Market Modeling With Heterogeneous Agents: Applications In Diverse Markets</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>210</v>
+        <v>190</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256627130</t>
+          <t>9786256627284</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Social, Human And Administrative Sciences</t>
+          <t>Teknoloji ve Yeniklikçilik Odaklı Girişimler</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>210</v>
+        <v>490</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256627116</t>
+          <t>9786256627253</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Topraklar ve Güvende Yaşam</t>
+          <t>İnsan ve Kültür Yönetiminde Nörobilim Yaklaşımı</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>240</v>
+        <v>550</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256627024</t>
+          <t>9786256627222</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Göç ve Mülteci Adölesan Gebeler, Klinik Sosyal Hizmet Uygulaması</t>
+          <t>Günah Keçisi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256627000</t>
+          <t>9786256627185</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>İllüstrasyonlarla  Fransız Basınında  II Abdülhamid Dönemi</t>
+          <t>Tekstil ve Giysi Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786258088953</t>
+          <t>9786256627017</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Tekirdağ Kurtuluşunun 100. Yılına Armağan (1922-2022)</t>
+          <t>Tıbbi Görüntü İşleme ve Derin Öğrenme Yöntemleriyle Hastalıklarda Teşhis Otomasyon Modeli</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>340</v>
+        <v>220</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786258088748</t>
+          <t>9786256627154</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Kamu Mali Yönetim Reformu</t>
+          <t>Ekonomik, Siyasi ve Toplumsal Boyutlarıyla Boykot</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>280</v>
+        <v>160</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786258088762</t>
+          <t>9786256627062</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Beşeri ve İdari Bilimler Temel Alanında Akademik Çalışmalar - 3</t>
+          <t>Medya Sektöründe Rekabet ve Yoğunlaşma</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>240</v>
+        <v>290</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786258088731</t>
+          <t>9786256627119</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>The Types of Freedom in the Apperception Of Pictorial Art Regarding Aesthetics</t>
+          <t>Ketamine</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>280</v>
+        <v>170</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786258088663</t>
+          <t>9786256627161</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kemal Sunal: Çöpcüler Kralı Filminin Göstergebilimsel Çözümlemesi</t>
+          <t>Eski Türklerde Büyü Olgusu Türkmenistan Takı Geleneğine Yansıması</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786258088533</t>
+          <t>9786256627147</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Sağlım Bilimleri Yönetimi Alanında Akademik Çalışmalar - IV</t>
+          <t>Teritoryal Çatışma ve Çözüm Dinamikleri: Gürcistan Örneği</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>150</v>
+        <v>310</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786258088519</t>
+          <t>9786256627079</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Retail Marketing</t>
+          <t>Grafik Tasarım Sanat Tasarım Alanında Akademik Çalışmalar</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786258088564</t>
+          <t>9786256627123</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Sosyal, Beşeri ve İdare Bilimler Temel Alanında Akademik Çalışmalar - VIII</t>
+          <t>Sağlık Bilimleri  Alanında Akademik Çalışmalar - VII</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>240</v>
+        <v>210</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786258088571</t>
+          <t>9786256627130</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Phase Change Materials Filled Polyesters For Heat Storage</t>
+          <t>Social, Human And Administrative Sciences</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>240</v>
+        <v>210</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786258088496</t>
+          <t>9786256627116</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>A Brief Summary of Some Understudied Postgraduate Topics in English Language Teaching: The Case of Turkiye</t>
+          <t>Yeşil Topraklar ve Güvende Yaşam</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>110</v>
+        <v>240</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786258088625</t>
+          <t>9786256627024</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Supply Chain Management in Terms of Environmental Sustainability: An Application in Industrial Sector</t>
+          <t>Göç ve Mülteci Adölesan Gebeler, Klinik Sosyal Hizmet Uygulaması</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786258088601</t>
+          <t>9786256627000</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Tarihte İspanyol Göçü</t>
+          <t>İllüstrasyonlarla  Fransız Basınında  II Abdülhamid Dönemi</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>210</v>
+        <v>450</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786258088557</t>
+          <t>9786258088953</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Yenilenebilir Kaynaklardan Elde Edilen Malzemeler ve Uygulamaları - 1</t>
+          <t>Tekirdağ Kurtuluşunun 100. Yılına Armağan (1922-2022)</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>140</v>
+        <v>340</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786258088617</t>
+          <t>9786258088748</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Yetenek Yönetimi</t>
+          <t>Kamu Mali Yönetim Reformu</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258088502</t>
+          <t>9786258088762</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilir Kentsel Formlar</t>
+          <t>Sosyal Beşeri ve İdari Bilimler Temel Alanında Akademik Çalışmalar - 3</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786258088526</t>
+          <t>9786258088731</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>St. John's Wort: Its Properties And Medicinal Effects</t>
+          <t>The Types of Freedom in the Apperception Of Pictorial Art Regarding Aesthetics</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>120</v>
+        <v>280</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786258088243</t>
+          <t>9786258088663</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Örgütlerde Güven, Kültür ve Psikolojik Güçlendirme Faktörlerinin Davranışa Etkisi</t>
+          <t>Kemal Sunal: Çöpcüler Kralı Filminin Göstergebilimsel Çözümlemesi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786258088298</t>
+          <t>9786258088533</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Sosyal, Beşeri Ve İdari Bilimler Temel Alanında Akademik Çalışmalar - V</t>
+          <t>Sağlım Bilimleri Yönetimi Alanında Akademik Çalışmalar - IV</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786258088281</t>
+          <t>9786258088519</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Sosyal, Beşeri Ve İdari Bilimler Temel Alanında Akademik Çalışmalar - IV</t>
+          <t>Retail Marketing</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258088397</t>
+          <t>9786258088564</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Sosyal, Beşeri Ve İdari Bilimler Temel Alanında Akademik Çalışmalar - VI</t>
+          <t>Sosyal, Beşeri ve İdare Bilimler Temel Alanında Akademik Çalışmalar - VIII</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786258088250</t>
+          <t>9786258088571</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Örnek Olay ve Uygulamalar ile Kariyer Yönetimi ve Planlaması</t>
+          <t>Phase Change Materials Filled Polyesters For Heat Storage</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786258088489</t>
+          <t>9786258088496</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Sosyal, Beşeri Ve İdari Bilimler Temel Alanında Akademik Çalışmalar - VII</t>
+          <t>A Brief Summary of Some Understudied Postgraduate Topics in English Language Teaching: The Case of Turkiye</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>250</v>
+        <v>110</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786258088403</t>
+          <t>9786258088625</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>To Give You The Moon</t>
+          <t>Supply Chain Management in Terms of Environmental Sustainability: An Application in Industrial Sector</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>59</v>
+        <v>200</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786258088359</t>
+          <t>9786258088601</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Cumhuriyeti İnkılap Tarihi Ve Atatürkçülük Dersi Konu Anlatımlı - Yeni Müfredata Uygun - Derslere Yardımcı 12. Sınıf</t>
+          <t>Tarihte İspanyol Göçü</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>130</v>
+        <v>210</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786258088366</t>
+          <t>9786258088557</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Tarih Konu Anlatımlı Yeni Müfredata Uygun - Derslere Yardımcı 9. Sınıf</t>
+          <t>Yenilenebilir Kaynaklardan Elde Edilen Malzemeler ve Uygulamaları - 1</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>90</v>
+        <v>140</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786258088373</t>
+          <t>9786258088617</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Tarih Konu Anlatımlı Yeni Müfredata Uygun - Derslere Yardımcı 10. Sınıf</t>
+          <t>Stratejik Yetenek Yönetimi</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786258088380</t>
+          <t>9786258088502</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Tarih Konu Anlatımlı Yeni Müfredata Uygun - Derslere Yardımcı 11. Sınıf</t>
+          <t>Sürdürülebilir Kentsel Formlar</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>90</v>
+        <v>140</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786258088434</t>
+          <t>9786258088526</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>18. Yüzyıla Bir Osmanlı Şehrinden Bakmak</t>
+          <t>St. John's Wort: Its Properties And Medicinal Effects</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>350</v>
+        <v>120</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786057121097</t>
+          <t>9786258088243</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>La Mujer En El Teatro Español Del Siglo XIX</t>
+          <t>Örgütlerde Güven, Kültür ve Psikolojik Güçlendirme Faktörlerinin Davranışa Etkisi</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>150</v>
+        <v>260</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786057058201</t>
+          <t>9786258088298</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Kültür Tarihi ve Disiplinlerarası Sanat / Tasarım 1</t>
+          <t>Sosyal, Beşeri Ve İdari Bilimler Temel Alanında Akademik Çalışmalar - V</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>110</v>
+        <v>190</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786057121059</t>
+          <t>9786258088281</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Kültür Tarihi ve Disiplinlerarası Sanat Tasarım - IV</t>
+          <t>Sosyal, Beşeri Ve İdari Bilimler Temel Alanında Akademik Çalışmalar - IV</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786057020635</t>
+          <t>9786258088397</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Kültür ve Sanat Tarihi</t>
+          <t>Sosyal, Beşeri Ve İdari Bilimler Temel Alanında Akademik Çalışmalar - VI</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786057406736</t>
+          <t>9786258088250</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Kültür Tarihi ve Disiplinlerarası Sanat / Tasarım III</t>
+          <t>Örnek Olay ve Uygulamalar ile Kariyer Yönetimi ve Planlaması</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786258088120</t>
+          <t>9786258088489</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Kültür Tarihi ve Disiplinlerarası Sanat Tasarım - V</t>
+          <t>Sosyal, Beşeri Ve İdari Bilimler Temel Alanında Akademik Çalışmalar - VII</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786057121073</t>
+          <t>9786258088403</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Felsefe, Sosyoloji ve Filoloji Alanında Akademik Araştırmalar</t>
+          <t>To Give You The Moon</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>110</v>
+        <v>59</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786057121035</t>
+          <t>9786258088359</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Alanında Akademik Araştırmalar</t>
+          <t>Türkiye Cumhuriyeti İnkılap Tarihi Ve Atatürkçülük Dersi Konu Anlatımlı - Yeni Müfredata Uygun - Derslere Yardımcı 12. Sınıf</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786057121028</t>
+          <t>9786258088366</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Ekonomi, Yönetim ve Pazarlama Alanında Akademik Araştırmalar</t>
+          <t>Tarih Konu Anlatımlı Yeni Müfredata Uygun - Derslere Yardımcı 9. Sınıf</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786258088182</t>
+          <t>9786258088373</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Ekonomi, Finans, İşletme ve Pazarlama Alanında Akademik Çalışmalar - I</t>
+          <t>Tarih Konu Anlatımlı Yeni Müfredata Uygun - Derslere Yardımcı 10. Sınıf</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786258088090</t>
+          <t>9786258088380</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Ekonomi, Finans ve İktisadi Bilimler Alanında Akademik Çalışmalar - I</t>
+          <t>Tarih Konu Anlatımlı Yeni Müfredata Uygun - Derslere Yardımcı 11. Sınıf</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786057058270</t>
+          <t>9786258088434</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Disiplinlerarası Akademik Çalışmalar</t>
+          <t>18. Yüzyıla Bir Osmanlı Şehrinden Bakmak</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>110</v>
+        <v>350</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786057058232</t>
+          <t>9786057121097</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Design Research for Social Innovation</t>
+          <t>La Mujer En El Teatro Español Del Siglo XIX</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786057121011</t>
+          <t>9786057058201</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Academic Research in Life Sciences for Sustainability</t>
+          <t>Kültür Tarihi ve Disiplinlerarası Sanat / Tasarım 1</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786057406798</t>
+          <t>9786057121059</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Dönüşüme Yolculuk</t>
+          <t>Kültür Tarihi ve Disiplinlerarası Sanat Tasarım - IV</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>500</v>
+        <v>130</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786057058249</t>
+          <t>9786057020635</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Sanatta Özgürlük - Resim Sanatı</t>
+          <t>Kültür ve Sanat Tarihi</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786258088113</t>
+          <t>9786057406736</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimleri ve Yönetimi Alanında Akademik Çalışmalar - I</t>
+          <t>Kültür Tarihi ve Disiplinlerarası Sanat / Tasarım III</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786258088199</t>
+          <t>9786258088120</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimleri ve Yönetimi Alanında Akademik Çalışmalar - II</t>
+          <t>Kültür Tarihi ve Disiplinlerarası Sanat Tasarım - V</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>90</v>
+        <v>130</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786258088205</t>
+          <t>9786057121073</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Sosyal, Beşeri ve İdari Bilimler Temel Alanında Akademik Çalışmalar - II</t>
+          <t>Felsefe, Sosyoloji ve Filoloji Alanında Akademik Araştırmalar</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>140</v>
+        <v>110</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786258088106</t>
+          <t>9786057121035</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Sosyal, Beşeri ve İdari Bilimler Temel Alanında Akademik Çalışmalar - I</t>
+          <t>Eğitim Alanında Akademik Araştırmalar</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786258088212</t>
+          <t>9786057121028</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Sosyal, Beşeri ve İdari Bilimler Temel Alanında Akademik Çalışmalar - III</t>
+          <t>Ekonomi, Yönetim ve Pazarlama Alanında Akademik Araştırmalar</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786057020604</t>
+          <t>9786258088182</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Neoliberalizm ve Yolsuzluk Arasındaki İlişkinin Makro Ekonomik Değişkenler Üzerinden Analizi: OECD Ülkeleri Örneği</t>
+          <t>Ekonomi, Finans, İşletme ve Pazarlama Alanında Akademik Çalışmalar - I</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786057020611</t>
+          <t>9786258088090</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Çevik İş Güvenliği Yönetim Sistemi El Kitabı</t>
+          <t>Ekonomi, Finans ve İktisadi Bilimler Alanında Akademik Çalışmalar - I</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786057121066</t>
+          <t>9786057058270</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilirlik için Multidisipliner Çalışmalar</t>
+          <t>Disiplinlerarası Akademik Çalışmalar</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786057121004</t>
+          <t>9786057058232</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilirlik için Akademik Araştırmalar - II</t>
+          <t>Design Research for Social Innovation</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>180</v>
+        <v>110</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786057406750</t>
+          <t>9786057121011</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilirlik için Akademik Araştırmalar - I</t>
+          <t>Academic Research in Life Sciences for Sustainability</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786258088229</t>
+          <t>9786057406798</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilirlik İçin Akademik Araştırmalar - IV</t>
+          <t>Akıllı Dönüşüme Yolculuk</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>120</v>
+        <v>500</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786258088137</t>
+          <t>9786057058249</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilirlik İçin Multidisipliner Çalışmalar - I</t>
+          <t>Sanatta Özgürlük - Resim Sanatı</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786050636550</t>
+          <t>9786258088113</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Management &amp; Strategy</t>
+          <t>Sağlık Bilimleri ve Yönetimi Alanında Akademik Çalışmalar - I</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>380</v>
+        <v>110</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786050636543</t>
+          <t>9786258088199</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Gazetelerde İfade Hürriyeti</t>
+          <t>Sağlık Bilimleri ve Yönetimi Alanında Akademik Çalışmalar - II</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>110</v>
+        <v>90</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786050636536</t>
+          <t>9786258088205</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>E-Ticaret Uygulamalarının Doğrudan Yabancı Sermaye</t>
+          <t>Sosyal, Beşeri ve İdari Bilimler Temel Alanında Akademik Çalışmalar - II</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786050636512</t>
+          <t>9786258088106</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Müşteri Değerlidir</t>
+          <t>Sosyal, Beşeri ve İdari Bilimler Temel Alanında Akademik Çalışmalar - I</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786050636505</t>
+          <t>9786258088212</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Sosyal, Beşeri ve İdari Alanda Akademik Çalışmalar</t>
+          <t>Sosyal, Beşeri ve İdari Bilimler Temel Alanında Akademik Çalışmalar - III</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786057058263</t>
+          <t>9786057020604</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Dijital Pazarlamada Güncel Araştırmalar</t>
+          <t>Neoliberalizm ve Yolsuzluk Arasındaki İlişkinin Makro Ekonomik Değişkenler Üzerinden Analizi: OECD Ülkeleri Örneği</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786050636574</t>
+          <t>9786057020611</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>LGB Bireylerde Bağlanma ve Ruh Sağlığı</t>
+          <t>Çevik İş Güvenliği Yönetim Sistemi El Kitabı</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786057406767</t>
+          <t>9786057121066</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Lectures Of Pure Mathematics On Algebra Analysis and Geometry</t>
+          <t>Sürdürülebilirlik için Multidisipliner Çalışmalar</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786057406774</t>
+          <t>9786057121004</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>İç Mekan Çevre ve Bitkisel Tasarımda Güncel Araştırmalar - 1</t>
+          <t>Sürdürülebilirlik için Akademik Araştırmalar - II</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786258088151</t>
+          <t>9786057406750</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Muhasebesel Örnekler ile TDHP'nin Geniş Perspektifi</t>
+          <t>Sürdürülebilirlik için Akademik Araştırmalar - I</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>450</v>
+        <v>110</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786050636529</t>
+          <t>9786258088229</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>From Showcase To Virtual Museum</t>
+          <t>Sürdürülebilirlik İçin Akademik Araştırmalar - IV</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786050636581</t>
+          <t>9786258088137</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Estetik Zihin</t>
+          <t>Sürdürülebilirlik İçin Multidisipliner Çalışmalar - I</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786050636567</t>
+          <t>9786050636550</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve Psikoloji Alanında Akademik Çalışmalar</t>
+          <t>Management &amp; Strategy</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>110</v>
+        <v>380</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786258088076</t>
+          <t>9786050636543</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Beşeri ve İktisadi Coğrafya Açısından Gökçeada</t>
+          <t>Gazetelerde İfade Hürriyeti</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786057121080</t>
+          <t>9786050636536</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Hukuku Siyasiye-i Osmaniye Dersleri</t>
+          <t>E-Ticaret Uygulamalarının Doğrudan Yabancı Sermaye</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786057406743</t>
+          <t>9786050636512</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Siz Olsaydınız Nasıl Karar Verirdiniz?</t>
+          <t>Müşteri Değerlidir</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>149</v>
+        <v>120</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786057406712</t>
+          <t>9786050636505</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Arkeolojide Yazı(t)lı Malzeme Bilgisi (Epigrafi)</t>
+          <t>Sosyal, Beşeri ve İdari Alanda Akademik Çalışmalar</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>90</v>
+        <v>140</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786056174551</t>
+          <t>9786057058263</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Deniz Gücünün Tarih Üzerine Etkisi 1660-1783</t>
+          <t>Dijital Pazarlamada Güncel Araştırmalar</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>380</v>
+        <v>180</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786059273916</t>
+          <t>9786050636574</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Kuşadası Körfezi Kıyı Alanları Kullanımı ve Sorunları</t>
+          <t>LGB Bireylerde Bağlanma ve Ruh Sağlığı</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>450</v>
+        <v>120</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786057058294</t>
+          <t>9786057406767</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>İşletme ve İktisat Alanında Akademik Çalışmalar</t>
+          <t>Lectures Of Pure Mathematics On Algebra Analysis and Geometry</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786050636598</t>
+          <t>9786057406774</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Eski Türk (Türkmen) Takılarında At-Avrat-Silah</t>
+          <t>İç Mekan Çevre ve Bitkisel Tasarımda Güncel Araştırmalar - 1</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>300</v>
+        <v>110</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786057020697</t>
+          <t>9786258088151</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>İş Dünyasında Yenilik Yönetimi ve Yenilikçi Yaklaşımlar</t>
+          <t>Muhasebesel Örnekler ile TDHP'nin Geniş Perspektifi</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>240</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
+          <t>9786050636529</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>From Showcase To Virtual Museum</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>9786050636581</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Estetik Zihin</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9786050636567</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Sanat ve Psikoloji Alanında Akademik Çalışmalar</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9786258088076</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Beşeri ve İktisadi Coğrafya Açısından Gökçeada</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9786057121080</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Hukuku Siyasiye-i Osmaniye Dersleri</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>9786057406743</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Siz Olsaydınız Nasıl Karar Verirdiniz?</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>9786057406712</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Arkeolojide Yazı(t)lı Malzeme Bilgisi (Epigrafi)</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>9786056174551</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Deniz Gücünün Tarih Üzerine Etkisi 1660-1783</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>9786059273916</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Kuşadası Körfezi Kıyı Alanları Kullanımı ve Sorunları</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>9786057058294</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>İşletme ve İktisat Alanında Akademik Çalışmalar</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>9786050636598</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Eski Türk (Türkmen) Takılarında At-Avrat-Silah</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>9786057020697</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>İş Dünyasında Yenilik Yönetimi ve Yenilikçi Yaklaşımlar</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
           <t>9786255674500</t>
         </is>
       </c>
-      <c r="B163" s="1" t="inlineStr">
+      <c r="B175" s="1" t="inlineStr">
         <is>
           <t>Antik Kaynaklar Işığında Tarih Boyunca Tralleis’te Devlet İdaresi</t>
         </is>
       </c>
-      <c r="C163" s="1">
+      <c r="C175" s="1">
         <v>500</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>