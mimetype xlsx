--- v0 (2026-03-19)
+++ v1 (2026-07-18)
@@ -85,3565 +85,3580 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786052287842</t>
+          <t>9786052287859</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Uyuyunca Geçmeyen Şeyler Var</t>
+          <t>S*ktir Et Tartışma</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786052287835</t>
+          <t>9786052287842</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Lisa K-Pop Kraliçeleri</t>
+          <t>Uyuyunca Geçmeyen Şeyler Var</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786052287828</t>
+          <t>9786052287835</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Jennie K-Pop Kraliçeleri</t>
+          <t>Lisa K-Pop Kraliçeleri</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786052287811</t>
+          <t>9786052287828</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Rose K-Pop Kraliçeleri</t>
+          <t>Jennie K-Pop Kraliçeleri</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786052287804</t>
+          <t>9786052287811</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Jısoo K-Pop Kraliçeleri</t>
+          <t>Rose K-Pop Kraliçeleri</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786052287767</t>
+          <t>9786052287804</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ronaldo Futbolun Efsaneleri</t>
+          <t>Jısoo K-Pop Kraliçeleri</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786052287774</t>
+          <t>9786052287767</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Neymar Futbolun Efsaneleri</t>
+          <t>Ronaldo Futbolun Efsaneleri</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786052287781</t>
+          <t>9786052287774</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Mbappe Futbolun Efsaneleri</t>
+          <t>Neymar Futbolun Efsaneleri</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786052287798</t>
+          <t>9786052287781</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Haaland Futbolun Efsaneleri</t>
+          <t>Mbappe Futbolun Efsaneleri</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786052287750</t>
+          <t>9786052287798</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Messi Futbolun Efsaneleri</t>
+          <t>Haaland Futbolun Efsaneleri</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786052287743</t>
+          <t>9786052287750</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Nutuk</t>
+          <t>Messi Futbolun Efsaneleri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>89</v>
+        <v>120</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786052287736</t>
+          <t>9786052287743</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Hepsi İneğin Suçu</t>
+          <t>Nutuk</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>120</v>
+        <v>89</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786054751761</t>
+          <t>9786052287736</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Allah Nasip Ederse Olur</t>
+          <t>Hepsi İneğin Suçu</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>20</v>
+        <v>120</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786052287149</t>
+          <t>9786054751761</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Gurur</t>
+          <t>Allah Nasip Ederse Olur</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>180</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786052287071</t>
+          <t>9786052287149</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Uyanış</t>
+          <t>Aşk ve Gurur</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786052287118</t>
+          <t>9786052287071</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ceylan</t>
+          <t>Uyanış</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786052287002</t>
+          <t>9786052287118</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Gamzelim</t>
+          <t>Ceylan</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>80</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786052287446</t>
+          <t>9786052287002</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Konuşmamız Gereken Şeyler Var</t>
+          <t>Gamzelim</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786052287354</t>
+          <t>9786052287446</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Yakıcı Sır</t>
+          <t>Konuşmamız Gereken Şeyler Var</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>50</v>
+        <v>180</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786052287392</t>
+          <t>9786052287354</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Korku</t>
+          <t>Yakıcı Sır</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786052287408</t>
+          <t>9786052287392</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Olağanüstü Bir Gece</t>
+          <t>Korku</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786052287385</t>
+          <t>9786052287408</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Amok Koşucusu</t>
+          <t>Olağanüstü Bir Gece</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786052287361</t>
+          <t>9786052287385</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Amok Koşucusu</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>39</v>
+        <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786052287279</t>
+          <t>9786052287361</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes Bütün Hikayeleri (5 Kitap Takım)</t>
+          <t>Satranç</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>175</v>
+        <v>39</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786052287095</t>
+          <t>9786052287279</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Mülakat ve İş Arama Teknikleri</t>
+          <t>Sherlock Holmes Bütün Hikayeleri (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>100</v>
+        <v>175</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786052287309</t>
+          <t>9786052287095</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Derin Ateş</t>
+          <t>Mülakat ve İş Arama Teknikleri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786052287330</t>
+          <t>9786052287309</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Nar</t>
+          <t>Derin Ateş</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786052287064</t>
+          <t>9786052287330</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sevgi ve Saygı</t>
+          <t>Nar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786052287088</t>
+          <t>9786052287064</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Çocuklara Nutuk</t>
+          <t>Sevgi ve Saygı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>89</v>
+        <v>140</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786054751983</t>
+          <t>9786052287088</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Efendisi</t>
+          <t>Çocuklara Nutuk</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>180</v>
+        <v>89</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786054751907</t>
+          <t>9786054751983</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Aşksız</t>
+          <t>Dünyanın Efendisi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>25</v>
+        <v>180</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786052287057</t>
+          <t>9786054751907</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluk Çiçeği</t>
+          <t>Aşksız</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>100</v>
+        <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786054751990</t>
+          <t>9786052287057</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Uğultulu Tepeler</t>
+          <t>Sonsuzluk Çiçeği</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786052287033</t>
+          <t>9786054751990</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Bir Deli Ayaz</t>
+          <t>Uğultulu Tepeler</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786054751976</t>
+          <t>9786052287033</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Anıları</t>
+          <t>Bir Deli Ayaz</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>15</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786052287422</t>
+          <t>9786054751976</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Mutluluğu Seçtim Ya Sen?</t>
+          <t>Bir Kadının Anıları</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>24</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786052287316</t>
+          <t>9786052287422</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Atatürk Kutulu Set (2 Kitap Takım)</t>
+          <t>Mutluluğu Seçtim Ya Sen?</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>175</v>
+        <v>24</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786054751723</t>
+          <t>9786052287316</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Kadın</t>
+          <t>Çocuklar İçin Atatürk Kutulu Set (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>15</v>
+        <v>175</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786052287286</t>
+          <t>9786054751723</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Deniz</t>
+          <t>Yalnız Kadın</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>160</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786054751891</t>
+          <t>9786052287286</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşı Şişeleri</t>
+          <t>Deniz</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>35</v>
+        <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786052287026</t>
+          <t>9786054751891</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Yeter Ki Bismillah De (Menekşe Kokulu)</t>
+          <t>Gözyaşı Şişeleri</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>17</v>
+        <v>35</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786054751884</t>
+          <t>9786052287026</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Plaza Kızları</t>
+          <t>Yeter Ki Bismillah De (Menekşe Kokulu)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>24</v>
+        <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786054751693</t>
+          <t>9786054751884</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Endorphin - Büyükler için Boyama Kitabı</t>
+          <t>Plaza Kızları</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786054751655</t>
+          <t>9786054751693</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Cevap S*ktir Et</t>
+          <t>Endorphin - Büyükler için Boyama Kitabı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786054751570</t>
+          <t>9786054751655</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Amerikan Rüyası</t>
+          <t>Cevap S*ktir Et</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>50</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054751679</t>
+          <t>9786054751570</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Hayal Kafeste</t>
+          <t>Amerikan Rüyası</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>160</v>
+        <v>50</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054751525</t>
+          <t>9786054751679</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Veba Savaşı</t>
+          <t>Hayal Kafeste</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>45</v>
+        <v>160</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054751396</t>
+          <t>9786054751525</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>5. 6. 7. 8. Sınıflar İçin Yetenek Geliştirici Matematik Soru Bankası</t>
+          <t>Veba Savaşı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>13.89</v>
+        <v>45</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786054503759</t>
+          <t>9786054751396</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İçecekler Hakkında Her Şey</t>
+          <t>5. 6. 7. 8. Sınıflar İçin Yetenek Geliştirici Matematik Soru Bankası</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>35</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054751624</t>
+          <t>9786054503759</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Allah Nasip Ederse Olur</t>
+          <t>İçecekler Hakkında Her Şey</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>99</v>
+        <v>35</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054751501</t>
+          <t>9786054751624</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Küçük Sırlar</t>
+          <t>Allah Nasip Ederse Olur</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>19</v>
+        <v>99</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054751365</t>
+          <t>9786054751501</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Veba Yılı</t>
+          <t>Küçük Sırlar</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054751457</t>
+          <t>9786054751365</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Nefes</t>
+          <t>Veba Yılı</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054751433</t>
+          <t>9786054751457</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Eyvah! Babama Dönüşüyorum!</t>
+          <t>Nefes</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>90</v>
+        <v>19</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054751440</t>
+          <t>9786054751433</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Eyvah! Anneme Dönüşüyorum!</t>
+          <t>Eyvah! Babama Dönüşüyorum!</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>12</v>
+        <v>90</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054751556</t>
+          <t>9786054751440</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Ayrılık</t>
+          <t>Eyvah! Anneme Dönüşüyorum!</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>40</v>
+        <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054751532</t>
+          <t>9786054751556</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>No ve Ben</t>
+          <t>Ayrılık</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786052287217</t>
+          <t>9786054751532</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Poyraz</t>
+          <t>No ve Ben</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>80</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786052287262</t>
+          <t>9786052287217</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>S*ktir Et</t>
+          <t>Poyraz</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786052287231</t>
+          <t>9786052287262</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Sobotta Kadar Sevmek</t>
+          <t>S*ktir Et</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786052287248</t>
+          <t>9786052287231</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Sen Fark Ediş</t>
+          <t>Sobotta Kadar Sevmek</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786052287224</t>
+          <t>9786052287248</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Son Öfke</t>
+          <t>Yeniden Sen Fark Ediş</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786052287040</t>
+          <t>9786052287224</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Düşünen Deli</t>
+          <t>Son Öfke</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054751969</t>
+          <t>9786052287040</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Ölüm, Ruhlar ve Sonrası</t>
+          <t>Düşünen Deli</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>17</v>
+        <v>80</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786054751952</t>
+          <t>9786054751969</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Gri Mavi</t>
+          <t>Ölüm, Ruhlar ve Sonrası</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>24</v>
+        <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054751709</t>
+          <t>9786054751952</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimin Dibine Kadar Yolun Var</t>
+          <t>Gri Mavi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>75</v>
+        <v>24</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786054751686</t>
+          <t>9786054751709</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Hayatına Renk Kat</t>
+          <t>Yüreğimin Dibine Kadar Yolun Var</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>15</v>
+        <v>75</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786054751921</t>
+          <t>9786054751686</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>The Little Prince - Küçük Prens</t>
+          <t>Hayatına Renk Kat</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054751860</t>
+          <t>9786054751921</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Nar Çiçeği</t>
+          <t>The Little Prince - Küçük Prens</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>160</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786052287019</t>
+          <t>9786054751860</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Spiritus Ruhlar Dünyası</t>
+          <t>Nar Çiçeği</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>20</v>
+        <v>160</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054751945</t>
+          <t>9786052287019</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Eleanor</t>
+          <t>Spiritus Ruhlar Dünyası</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>260</v>
+        <v>20</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054751853</t>
+          <t>9786054751945</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Alaz (Ciltli)</t>
+          <t>Eleanor</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>25</v>
+        <v>260</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786054751839</t>
+          <t>9786054751853</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Ve Mucizeydi Yaşamak</t>
+          <t>Alaz (Ciltli)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>17</v>
+        <v>25</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786054751587</t>
+          <t>9786054751839</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Evet Enerjisi</t>
+          <t>Ve Mucizeydi Yaşamak</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>150</v>
+        <v>17</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786054751594</t>
+          <t>9786054751587</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Reseph</t>
+          <t>Evet Enerjisi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>59</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786054503285</t>
+          <t>9786054751594</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Şeytanın Çırağı</t>
+          <t>Reseph</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>17</v>
+        <v>59</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786054503254</t>
+          <t>9786054503285</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Hassecret</t>
+          <t>Şeytanın Çırağı</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>7.5</v>
+        <v>17</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786054751488</t>
+          <t>9786054503254</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Risk Mevsimi</t>
+          <t>Hassecret</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>100</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786054751471</t>
+          <t>9786054751488</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Tutsak</t>
+          <t>Risk Mevsimi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>19</v>
+        <v>100</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786054751464</t>
+          <t>9786054751471</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>5 Faktör Dünya Diyeti</t>
+          <t>Tutsak</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786054429493</t>
+          <t>9786054751464</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Hiçbir Erkeğin Olmadığı Yer</t>
+          <t>5 Faktör Dünya Diyeti</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786054751495</t>
+          <t>9786054429493</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Ruhlar</t>
+          <t>Hiçbir Erkeğin Olmadığı Yer</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786054751846</t>
+          <t>9786054751495</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Duyguları Becermek</t>
+          <t>Kayıp Ruhlar</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786054751808</t>
+          <t>9786054751846</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>S*ktir Et Sevdiğin İşi Yap</t>
+          <t>Duyguları Becermek</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786054751648</t>
+          <t>9786054751808</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Hayırlısı Neyse O Olsun</t>
+          <t>S*ktir Et Sevdiğin İşi Yap</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786054751716</t>
+          <t>9786054751648</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Morte(e)</t>
+          <t>Hayırlısı Neyse O Olsun</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786054751600</t>
+          <t>9786054751716</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Veba Bölgesi</t>
+          <t>Morte(e)</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>20</v>
+        <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786054751877</t>
+          <t>9786054751600</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Yook Artık</t>
+          <t>Veba Bölgesi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786054751822</t>
+          <t>9786054751877</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Tutkunun Savaşı (Ciltli)</t>
+          <t>Yook Artık</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>25</v>
+        <v>100</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786054503216</t>
+          <t>9786054751822</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Geceye Veda</t>
+          <t>Tutkunun Savaşı (Ciltli)</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>17</v>
+        <v>25</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786054503247</t>
+          <t>9786054503216</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Umutlar</t>
+          <t>Geceye Veda</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786054751549</t>
+          <t>9786054503247</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Londra İblisi</t>
+          <t>Kaybolan Umutlar</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>300</v>
+        <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786054751563</t>
+          <t>9786054751549</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Başka Odalarda Başka Hayatlar</t>
+          <t>Londra İblisi</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>17</v>
+        <v>300</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786054751518</t>
+          <t>9786054751563</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Thanatos</t>
+          <t>Başka Odalarda Başka Hayatlar</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786054751617</t>
+          <t>9786054751518</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Annem ve Annem</t>
+          <t>Thanatos</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786054751662</t>
+          <t>9786054751617</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Bir Aşk Örgüsü</t>
+          <t>Annem ve Annem</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786054751341</t>
+          <t>9786054751662</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Atlas Çocuk - Hayalya</t>
+          <t>Sihirli Bir Aşk Örgüsü</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786054751631</t>
+          <t>9786054751341</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Sorunsuzlaştıramadıklarımızdanmısınız?</t>
+          <t>Atlas Çocuk - Hayalya</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786055575038</t>
+          <t>9786054751631</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Zehirli Şeker</t>
+          <t>Sorunsuzlaştıramadıklarımızdanmısınız?</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786054503780</t>
+          <t>9786055575038</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Zaman Yolculuğu Aşıkları</t>
+          <t>Zehirli Şeker</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786055575342</t>
+          <t>9786054503780</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Zaman Makinesi</t>
+          <t>Zaman Yolculuğu Aşıkları</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>9.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786054751402</t>
+          <t>9786055575342</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Yürüyen Ölüler - İsyan</t>
+          <t>Zaman Makinesi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>19</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786054503957</t>
+          <t>9786054751402</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Yürüyen Ölüler - Ölüp Ölüp Dirileceksiniz (Ciltli)</t>
+          <t>Yürüyen Ölüler - İsyan</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>23.15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786054503797</t>
+          <t>9786054503957</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Yürüyen Ölüler - Ölüp Ölüp Dirileceksiniz</t>
+          <t>Yürüyen Ölüler - Ölüp Ölüp Dirileceksiniz (Ciltli)</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>19</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786054503612</t>
+          <t>9786054503797</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Yeraltı Saatleri</t>
+          <t>Yürüyen Ölüler - Ölüp Ölüp Dirileceksiniz</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>120</v>
+        <v>19</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786055575014</t>
+          <t>9786054503612</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Vampir Öpücükleri 1 / Kan Akrabaları</t>
+          <t>Yeraltı Saatleri</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>10</v>
+        <v>120</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786054429141</t>
+          <t>9786055575014</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Vahşetin Çağrısı</t>
+          <t>Vampir Öpücükleri 1 / Kan Akrabaları</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>9.5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786055575281</t>
+          <t>9786054429141</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Tüylü Şeftali</t>
+          <t>Vahşetin Çağrısı</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>10</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786055575380</t>
+          <t>9786055575281</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Tom Sawyer</t>
+          <t>Tüylü Şeftali</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>9.5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786054503032</t>
+          <t>9786055575380</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Temas</t>
+          <t>Tom Sawyer</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>14</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786054503476</t>
+          <t>9786054503032</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Tanrı’nın B Planı</t>
+          <t>Temas</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>70</v>
+        <v>14</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786054503827</t>
+          <t>9786054503476</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Tabiatın Bilinmeyen Mucizeleri</t>
+          <t>Tanrı’nın B Planı</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786054503926</t>
+          <t>9786054503827</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Şey</t>
+          <t>Tabiatın Bilinmeyen Mucizeleri</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>20</v>
+        <v>80</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786054503353</t>
+          <t>9786054503926</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Süheyla’nın Mezeleri</t>
+          <t>Şey</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>23.15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786054751389</t>
+          <t>9786054503353</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Suikast Meleği</t>
+          <t>Süheyla’nın Mezeleri</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>19</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786054429059</t>
+          <t>9786054751389</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Gece</t>
+          <t>Suikast Meleği</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786054429349</t>
+          <t>9786054429059</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Son Umutlar Kraliçesi</t>
+          <t>Sonsuz Gece</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786054429394</t>
+          <t>9786054429349</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Sığınak</t>
+          <t>Son Umutlar Kraliçesi</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786054503988</t>
+          <t>9786054429394</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Peçeli Kiracı</t>
+          <t>Sığınak</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>8</v>
+        <v>19</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786054503537</t>
+          <t>9786054503988</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Mazarin Elması</t>
+          <t>Sherlock Holmes - Peçeli Kiracı</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786054503971</t>
+          <t>9786054503537</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Emekleyen Adam</t>
+          <t>Sherlock Holmes - Mazarin Elması</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786054503803</t>
+          <t>9786054503971</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Dörtlerin İmzası</t>
+          <t>Sherlock Holmes - Emekleyen Adam</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786054429233</t>
+          <t>9786054503803</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes</t>
+          <t>Sherlock Holmes - Dörtlerin İmzası</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>8.8</v>
+        <v>8</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786054429400</t>
+          <t>9786054429233</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Işıklar Şehri</t>
+          <t>Sherlock Holmes</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>17</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786054503230</t>
+          <t>9786054429400</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Senin Erkeğin Benim</t>
+          <t>Sessiz Işıklar Şehri</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786054429660</t>
+          <t>9786054503230</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Seni Seviyorum, Hoşçakal</t>
+          <t>Senin Erkeğin Benim</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786054429332</t>
+          <t>9786054429660</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Seni Kaybedemem</t>
+          <t>Seni Seviyorum, Hoşçakal</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786054503964</t>
+          <t>9786054429332</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>S*ktir Et Terapi</t>
+          <t>Seni Kaybedemem</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786054503346</t>
+          <t>9786054503964</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>S*ktir Et Demenin Yolları</t>
+          <t>S*ktir Et Terapi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>10</v>
+        <v>22</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786054503278</t>
+          <t>9786054503346</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>S*ktir Et (Ciltli)</t>
+          <t>S*ktir Et Demenin Yolları</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786054429325</t>
+          <t>9786054503278</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>S*ktir Et</t>
+          <t>S*ktir Et (Ciltli)</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786054503209</t>
+          <t>9786054429325</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>S Topluluğu</t>
+          <t>S*ktir Et</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>100</v>
+        <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786054429486</t>
+          <t>9786054503209</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Ruhlar Çemberi</t>
+          <t>S Topluluğu</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>19</v>
+        <v>100</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786055575366</t>
+          <t>9786054429486</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Robinson Crusoe</t>
+          <t>Ruhlar Çemberi</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>9.5</v>
+        <v>19</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786055575274</t>
+          <t>9786055575366</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Prenses Ai - 1: Yokluk</t>
+          <t>Robinson Crusoe</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>25</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786054751419</t>
+          <t>9786055575274</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Prens Sabahaddin’in Saklı Hayat(lar)ı</t>
+          <t>Prenses Ai - 1: Yokluk</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786054429134</t>
+          <t>9786054751419</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Prens ile Dilenci</t>
+          <t>Prens Sabahaddin’in Saklı Hayat(lar)ı</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>9.5</v>
+        <v>19</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786054503360</t>
+          <t>9786054429134</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Paris’te Aşk</t>
+          <t>Prens ile Dilenci</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>17</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786054503483</t>
+          <t>9786054503360</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğe Mahkum</t>
+          <t>Paris’te Aşk</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>12</v>
+        <v>17</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786054429998</t>
+          <t>9786054503483</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Ezgisi</t>
+          <t>Özgürlüğe Mahkum</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>19</v>
+        <v>12</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786054503490</t>
+          <t>9786054429998</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Adası</t>
+          <t>Ölüm Ezgisi</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786054751099</t>
+          <t>9786054503490</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Olivera</t>
+          <t>Ölüm Adası</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786054503223</t>
+          <t>9786054751099</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>New York Beyazı, Roma Mavisi, Paris Grisi</t>
+          <t>Olivera</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>80</v>
+        <v>19</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786054503551</t>
+          <t>9786054503223</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Nazifa</t>
+          <t>New York Beyazı, Roma Mavisi, Paris Grisi</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>11</v>
+        <v>80</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786055575410</t>
+          <t>9786054503551</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Moby Dick</t>
+          <t>Nazifa</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>9.5</v>
+        <v>11</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786054429073</t>
+          <t>9786055575410</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Malikanedeki Sırlar</t>
+          <t>Moby Dick</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>19</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786054503766</t>
+          <t>9786054429073</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Limos</t>
+          <t>Malikanedeki Sırlar</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786055575021</t>
+          <t>9786054503766</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Labirente Geri Dönüş</t>
+          <t>Limos</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>60</v>
+        <v>19</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786054503841</t>
+          <t>9786055575021</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Koçluk Ajandası 2013</t>
+          <t>Labirente Geri Dönüş</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>17.59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786054429455</t>
+          <t>9786054503841</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Bakım ve Güzellik Rehberi</t>
+          <t>Koçluk Ajandası 2013</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>80</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786054751334</t>
+          <t>9786054429455</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Kimlik</t>
+          <t>Kişisel Bakım ve Güzellik Rehberi</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>19</v>
+        <v>80</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786054503865</t>
+          <t>9786054751334</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Dosya - Sherlock Holmes</t>
+          <t>Kimlik</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>8</v>
+        <v>19</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786054503506</t>
+          <t>9786054503865</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Kayıplar Yılı</t>
+          <t>Kızıl Dosya - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>100</v>
+        <v>8</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786054429479</t>
+          <t>9786054503506</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Karşı Konulmaz Aşk</t>
+          <t>Kayıplar Yılı</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>18</v>
+        <v>100</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786054503414</t>
+          <t>9786054429479</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Kara Para</t>
+          <t>Karşı Konulmaz Aşk</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>11</v>
+        <v>18</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786055575748</t>
+          <t>9786054503414</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Kan Akrabaları 3</t>
+          <t>Kara Para</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786055575731</t>
+          <t>9786055575748</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Vampir Öpücükleri : Kan Akrabaları 2</t>
+          <t>Kan Akrabaları 3</t>
         </is>
       </c>
       <c r="C158" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786054503858</t>
+          <t>9786055575731</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Ne İster</t>
+          <t>Vampir Öpücükleri : Kan Akrabaları 2</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>3990000017512</t>
+          <t>9786054503858</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>İkra</t>
+          <t>Kadınlar Ne İster</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>11.11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786054503001</t>
+          <t>3990000017512</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>İkinci Şans</t>
+          <t>İkra</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>17.59</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786054503636</t>
+          <t>9786054503001</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>İçinizdeki Güç</t>
+          <t>İkinci Şans</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>6</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786054503131</t>
+          <t>9786054503636</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Her Şeye Rağmen Rahatla</t>
+          <t>İçinizdeki Güç</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>80</v>
+        <v>6</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786054503544</t>
+          <t>9786054503131</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Hayatını Boynunda Taşıyan Adam</t>
+          <t>Her Şeye Rağmen Rahatla</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>16</v>
+        <v>80</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786054751426</t>
+          <t>9786054503544</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Gündüz Erkek Gece Kadın</t>
+          <t>Hayatını Boynunda Taşıyan Adam</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786054503391</t>
+          <t>9786054751426</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Gümüş</t>
+          <t>Gündüz Erkek Gece Kadın</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>21.22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786054429202</t>
+          <t>9786054503391</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Güliver’in Gezileri</t>
+          <t>Gümüş</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>9.5</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786055575427</t>
+          <t>9786054429202</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Görünmez Adam</t>
+          <t>Güliver’in Gezileri</t>
         </is>
       </c>
       <c r="C168" s="1">
         <v>9.5</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786054429066</t>
+          <t>9786055575427</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Ötesi</t>
+          <t>Görünmez Adam</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>19</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786054429677</t>
+          <t>9786054429066</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Estergon Kalesi</t>
+          <t>Gecenin Ötesi</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786054503155</t>
+          <t>9786054429677</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Esperanza’nın Kutusu</t>
+          <t>Estergon Kalesi</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>120</v>
+        <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786054429219</t>
+          <t>9786054503155</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Eros - Çalınan Kalpler</t>
+          <t>Esperanza’nın Kutusu</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>20</v>
+        <v>120</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786055575359</t>
+          <t>9786054429219</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Merkezine Yolculuk</t>
+          <t>Eros - Çalınan Kalpler</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>9.5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786055575335</t>
+          <t>9786055575359</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Hakimi</t>
+          <t>Dünyanın Merkezine Yolculuk</t>
         </is>
       </c>
       <c r="C174" s="1">
         <v>9.5</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786055575304</t>
+          <t>9786055575335</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Dramacon</t>
+          <t>Dünyanın Hakimi</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>10</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786054429158</t>
+          <t>9786055575304</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Dr. Jekyll ve Bay Hyde</t>
+          <t>Dramacon</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>9.5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786054503773</t>
+          <t>9786054429158</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm Yolu</t>
+          <t>Dr. Jekyll ve Bay Hyde</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>13.89</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786055575373</t>
+          <t>9786054503773</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Denizler Altında 20.000 Fersah</t>
+          <t>Dönüşüm Yolu</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>9.5</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786054503384</t>
+          <t>9786055575373</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Demir Gül</t>
+          <t>Denizler Altında 20.000 Fersah</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>12</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786055575403</t>
+          <t>9786054503384</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Define Adası</t>
+          <t>Demir Gül</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>9.5</v>
+        <v>12</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786054751372</t>
+          <t>9786055575403</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Davet - Gölge Varlıklar Serisi</t>
+          <t>Define Adası</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>19</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786055575298</t>
+          <t>9786054751372</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>CSI: Staj Yapmak Risk Almaktır</t>
+          <t>Davet - Gölge Varlıklar Serisi</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>12</v>
+        <v>19</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786055575311</t>
+          <t>9786055575298</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Cadılar Bayramını Seviyorum 1</t>
+          <t>CSI: Staj Yapmak Risk Almaktır</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786054503056</t>
+          <t>9786055575311</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Büyük İnsanlar Gibi Olmak</t>
+          <t>Cadılar Bayramını Seviyorum 1</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786055575397</t>
+          <t>9786054503056</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Bir Noel Şarkısı</t>
+          <t>Büyük İnsanlar Gibi Olmak</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>90</v>
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786054503193</t>
+          <t>9786055575397</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Bir Kırmızı Ataç</t>
+          <t>Bir Noel Şarkısı</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>17</v>
+        <v>90</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786055575328</t>
+          <t>9786054503193</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Benim Ölü Sevgilim</t>
+          <t>Bir Kırmızı Ataç</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786054429042</t>
+          <t>9786055575328</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Benim Ebedi Aşkım</t>
+          <t>Benim Ölü Sevgilim</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786054503629</t>
+          <t>9786054429042</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Bencil Kırılmalar</t>
+          <t>Benim Ebedi Aşkım</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786054503933</t>
+          <t>9786054503629</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Ben Kimim?</t>
+          <t>Bencil Kırılmalar</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786054429974</t>
+          <t>9786054503933</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Beden Dili</t>
+          <t>Ben Kimim?</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>7</v>
+        <v>17</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786055575045</t>
+          <t>9786054429974</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Bizenghast Kayıp Ruhlar Kasabası</t>
+          <t>Beden Dili</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786054503940</t>
+          <t>9786055575045</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>"Barbaros! Sevgilim..."</t>
+          <t>Bizenghast Kayıp Ruhlar Kasabası</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786054503520</t>
+          <t>9786054503940</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Atlıkarınca</t>
+          <t>"Barbaros! Sevgilim..."</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786054751105</t>
+          <t>9786054503520</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Atlas Çocuk - Hayalya (Ciltli)</t>
+          <t>Atlıkarınca</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786054503407</t>
+          <t>9786054751105</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Aşk Mektupları</t>
+          <t>Atlas Çocuk - Hayalya (Ciltli)</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>9.5</v>
+        <v>16</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786054503810</t>
+          <t>9786054503407</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Astoloji ve Aşk</t>
+          <t>Aşk Mektupları</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>7.41</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786055575052</t>
+          <t>9786054503810</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Aptalların Altını</t>
+          <t>Astoloji ve Aşk</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>60</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786054503148</t>
+          <t>9786055575052</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Akılçelen</t>
+          <t>Aptalların Altını</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>17</v>
+        <v>60</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786054751327</t>
+          <t>9786054503148</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Aile Güvenliği ve İlkyardım</t>
+          <t>Akılçelen</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>9</v>
+        <v>17</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786054503063</t>
+          <t>9786054751327</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>7 Adımda Etkili İletişim</t>
+          <t>Aile Güvenliği ve İlkyardım</t>
         </is>
       </c>
       <c r="C201" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786054429462</t>
+          <t>9786054503063</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>7 Adımda Daha İyi İlişkiler</t>
+          <t>7 Adımda Etkili İletişim</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>80</v>
+        <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786054503513</t>
+          <t>9786054429462</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>7 Adımda Başarı</t>
+          <t>7 Adımda Daha İyi İlişkiler</t>
         </is>
       </c>
       <c r="C203" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786054503377</t>
+          <t>9786054503513</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Ares</t>
+          <t>7 Adımda Başarı</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>17</v>
+        <v>80</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786052287729</t>
+          <t>9786054503377</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Seni Anlatmak Ne Güzel Anne</t>
+          <t>Ares</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>60</v>
+        <v>17</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786054503100</t>
+          <t>9786052287729</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Hafıza İçin 27 İpucu</t>
+          <t>Seni Anlatmak Ne Güzel Anne</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>7</v>
+        <v>60</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786054503094</t>
+          <t>9786054503100</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Şeytani Aşk</t>
+          <t>Mükemmel Hafıza İçin 27 İpucu</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>160</v>
+        <v>7</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786052287583</t>
+          <t>9786054503094</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Sayılar - Dahi Çocuklar Dikkat ve Zeka Gelişimi İçin Aktivite Kitabı</t>
+          <t>Şeytani Aşk</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>90</v>
+        <v>160</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786052287606</t>
+          <t>9786052287583</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Dikkat ve Çizgiler - Dahi Çocuklar Dikkat ve Zeka Gelişimi İçin Aktivite Kitabı</t>
+          <t>Sayılar - Dahi Çocuklar Dikkat ve Zeka Gelişimi İçin Aktivite Kitabı</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>30</v>
+        <v>90</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786052287590</t>
+          <t>9786052287606</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>El Becerisi ve Boyama - Dahi Çocuklar Dikkat ve Zeka Gelişimi İçin Aktivite Kitabı</t>
+          <t>Dikkat ve Çizgiler - Dahi Çocuklar Dikkat ve Zeka Gelişimi İçin Aktivite Kitabı</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>90</v>
+        <v>30</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786052287521</t>
+          <t>9786052287590</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Matematik ve Mantık - Dahi Çocuklar Dikkat ve Zeka Gelişimi İçin Aktivite Kitabı</t>
+          <t>El Becerisi ve Boyama - Dahi Çocuklar Dikkat ve Zeka Gelişimi İçin Aktivite Kitabı</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>30</v>
+        <v>90</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786052287453</t>
+          <t>9786052287521</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Karanlıktan Sızan Hikayeler</t>
+          <t>Matematik ve Mantık - Dahi Çocuklar Dikkat ve Zeka Gelişimi İçin Aktivite Kitabı</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>45</v>
+        <v>30</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786052287637</t>
+          <t>9786052287453</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Dahi Çocuklar Serisi Aktivite Seti 4-5 Yaş – (3 Kitap Takım)</t>
+          <t>Karanlıktan Sızan Hikayeler</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786052287644</t>
+          <t>9786052287637</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Dahi Çocuklar Serisi Aktivite Seti 5-6 Yaş (3 Kitap Takım)</t>
+          <t>Dahi Çocuklar Serisi Aktivite Seti 4-5 Yaş – (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C214" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786052287620</t>
+          <t>9786052287644</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Dahi Çocuklar Serisi Aktivite Seti 3-4 Yaş – (3 Kitap Takım)</t>
+          <t>Dahi Çocuklar Serisi Aktivite Seti 5-6 Yaş (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C215" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786052287613</t>
+          <t>9786052287620</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Büyükler İçin Aktivite Kitabı</t>
+          <t>Dahi Çocuklar Serisi Aktivite Seti 3-4 Yaş – (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786052287712</t>
+          <t>9786052287613</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>2 Yaş İrade Eğitim Etkinliği</t>
+          <t>Büyükler İçin Aktivite Kitabı</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786052287705</t>
+          <t>9786052287712</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>3 Yaş İrade Eğitim Etkinliği</t>
+          <t>2 Yaş İrade Eğitim Etkinliği</t>
         </is>
       </c>
       <c r="C218" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786052287699</t>
+          <t>9786052287705</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>4 Yaş İrade Eğitim Etkinliği</t>
+          <t>3 Yaş İrade Eğitim Etkinliği</t>
         </is>
       </c>
       <c r="C219" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786052287682</t>
+          <t>9786052287699</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>5 Yaş İrade Eğitim Etkinliği</t>
+          <t>4 Yaş İrade Eğitim Etkinliği</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>90</v>
+        <v>30</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786052287552</t>
+          <t>9786052287682</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Matematik - Dahi Çocuklar Dikkat ve Zeka Gelişimi İçin Aktivite Kitabı (4-5 Yaş)</t>
+          <t>5 Yaş İrade Eğitim Etkinliği</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>30</v>
+        <v>90</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786052287569</t>
+          <t>9786052287552</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Bulmaca - Dahi Çocuklar Dikkat ve Zeka Gelişimi İçin Aktivite Kitabı (4-5 Yaş)</t>
+          <t>Matematik - Dahi Çocuklar Dikkat ve Zeka Gelişimi İçin Aktivite Kitabı (4-5 Yaş)</t>
         </is>
       </c>
       <c r="C222" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786052287576</t>
+          <t>9786052287569</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Alfabe - Dahi Çocuklar Dikkat ve Zeka Gelişimi İçin Aktivite Kitabı (4-5 Yaş)</t>
+          <t>Bulmaca - Dahi Çocuklar Dikkat ve Zeka Gelişimi İçin Aktivite Kitabı (4-5 Yaş)</t>
         </is>
       </c>
       <c r="C223" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786052287651</t>
+          <t>9786052287576</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Büyükler İçin Aktivite Kitabı 2</t>
+          <t>Alfabe - Dahi Çocuklar Dikkat ve Zeka Gelişimi İçin Aktivite Kitabı (4-5 Yaş)</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786052287378</t>
+          <t>9786052287651</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Bir Kadının Mektubu</t>
+          <t>Büyükler İçin Aktivite Kitabı 2</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786052287293</t>
+          <t>9786052287378</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Umursama</t>
+          <t>Bilinmeyen Bir Kadının Mektubu</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>27</v>
+        <v>50</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786052287347</t>
+          <t>9786052287293</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Mor Oda</t>
+          <t>Umursama</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>100</v>
+        <v>27</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786052287255</t>
+          <t>9786052287347</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Aşkı Becermek</t>
+          <t>Mor Oda</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786052287125</t>
+          <t>9786052287255</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Çocuklara Atatürk</t>
+          <t>Aşkı Becermek</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>89</v>
+        <v>140</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786052287170</t>
+          <t>9786052287125</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Kusursuz Cinayet - Sherlock Holmes</t>
+          <t>Çocuklara Atatürk</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786052287194</t>
+          <t>9786052287170</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Şüphe Varsa Asla Durma - Sherlock Holmes</t>
+          <t>Kusursuz Cinayet - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C231" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786052287187</t>
+          <t>9786052287194</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Suç Maskesi Düşüyor - Sherlock Holmes</t>
+          <t>Şüphe Varsa Asla Durma - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C232" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786052287200</t>
+          <t>9786052287187</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Korkunun Gölgesinde - Sherlock Holmes</t>
+          <t>Suç Maskesi Düşüyor - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C233" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786052287156</t>
+          <t>9786052287200</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Cinayet Günlüğü - Sherlock Holmes</t>
+          <t>Korkunun Gölgesinde - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C234" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786052287538</t>
+          <t>9786052287156</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Farkı Bul - Dahi Çocuklar Dikkat ve Zeka Gelişimi İçin Aktivite Kitabı</t>
+          <t>Cinayet Günlüğü - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>30</v>
+        <v>90</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
+          <t>9786052287538</t>
+        </is>
+      </c>
+      <c r="B236" s="1" t="inlineStr">
+        <is>
+          <t>Farkı Bul - Dahi Çocuklar Dikkat ve Zeka Gelişimi İçin Aktivite Kitabı</t>
+        </is>
+      </c>
+      <c r="C236" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3">
+      <c r="A237" s="1" t="inlineStr">
+        <is>
           <t>9786052287545</t>
         </is>
       </c>
-      <c r="B236" s="1" t="inlineStr">
+      <c r="B237" s="1" t="inlineStr">
         <is>
           <t>Beyin Egzersizleri - Dahi Çocuklar Dikkat ve Zeka Gelişimi İçin Aktivite Kitabı</t>
         </is>
       </c>
-      <c r="C236" s="1">
+      <c r="C237" s="1">
         <v>30</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>