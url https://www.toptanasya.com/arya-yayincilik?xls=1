--- v0 (2026-03-19)
+++ v1 (2026-05-13)
@@ -85,2515 +85,2530 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786054876891</t>
+          <t>9786054876914</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Özdeyişler Güç ve İktidar</t>
+          <t>Zazalar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>260</v>
+        <v>420</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786054876877</t>
+          <t>9786054876891</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Epikür’ün Öğretileri ve Doğa Felsefesi</t>
+          <t>Özdeyişler Güç ve İktidar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786054876860</t>
+          <t>9786054876877</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Epikuros’un Ahlak - Etik Anlayışı</t>
+          <t>Epikür’ün Öğretileri ve Doğa Felsefesi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786054876853</t>
+          <t>9786054876860</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Epikuros ve Demokritos’un Doğa Felsefeleri ve Aralarındaki Farklar</t>
+          <t>Epikuros’un Ahlak - Etik Anlayışı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786054876846</t>
+          <t>9786054876853</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Üç Mektup - Temel Özdeyişler</t>
+          <t>Epikuros ve Demokritos’un Doğa Felsefeleri ve Aralarındaki Farklar</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786054876884</t>
+          <t>9786054876846</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Rahva - Zemheride Kuşatma</t>
+          <t>Üç Mektup - Temel Özdeyişler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786054876822</t>
+          <t>9786054876884</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Peşmerge</t>
+          <t>Rahva - Zemheride Kuşatma</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786054876839</t>
+          <t>9786054876822</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Meyrık</t>
+          <t>Peşmerge</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786054876808</t>
+          <t>9786054876839</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Roportaje Zazaki</t>
+          <t>Meyrık</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786054876815</t>
+          <t>9786054876808</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Nuşteyi Serrande Newayinan</t>
+          <t>Roportaje Zazaki</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786054876778</t>
+          <t>9786054876815</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Marx’ın Felsefesi</t>
+          <t>Nuşteyi Serrande Newayinan</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786054876792</t>
+          <t>9786054876778</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Asê Xençer Xemiland</t>
+          <t>Marx’ın Felsefesi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786054876785</t>
+          <t>9786054876792</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Gönüllü Kulluk Üzerine Söylev</t>
+          <t>Asê Xençer Xemiland</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>136</v>
+        <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786054876761</t>
+          <t>9786054876785</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kaybolmuş Bir Kavimdir Aşk</t>
+          <t>Gönüllü Kulluk Üzerine Söylev</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>160</v>
+        <v>136</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786054876686</t>
+          <t>9786054876761</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Marksist Devrimci Hareket</t>
+          <t>Kaybolmuş Bir Kavimdir Aşk</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786054876754</t>
+          <t>9786054876686</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Marksist Evrensel Tarihe Giriş</t>
+          <t>Marksist Devrimci Hareket</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786054876747</t>
+          <t>9786054876754</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Komünizm ve Din</t>
+          <t>Marksist Evrensel Tarihe Giriş</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786054876730</t>
+          <t>9786054876747</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Materyalist Tarih Anlayışı</t>
+          <t>Komünizm ve Din</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>196</v>
+        <v>320</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054876723</t>
+          <t>9786054876730</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Proletaryanın Doğal Diyalektiği</t>
+          <t>Materyalist Tarih Anlayışı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>140</v>
+        <v>196</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054876716</t>
+          <t>9786054876723</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kapital'i Anlamaya Bir Yardım</t>
+          <t>Proletaryanın Doğal Diyalektiği</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>240</v>
+        <v>140</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786054876709</t>
+          <t>9786054876716</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Fetişizmi</t>
+          <t>Kapital'i Anlamaya Bir Yardım</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>190</v>
+        <v>240</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786054876693</t>
+          <t>9786054876709</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sartre'de Çağları Aşan Gerçekler</t>
+          <t>Özgürlük Fetişizmi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786054876679</t>
+          <t>9786054876693</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Eşkıya</t>
+          <t>Sartre'de Çağları Aşan Gerçekler</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786054876655</t>
+          <t>9786054876679</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Acı ve Haz</t>
+          <t>Eşkıya</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786054876648</t>
+          <t>9786054876655</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Sokrates’ten İnsanlığa Öğütler</t>
+          <t>Acı ve Haz</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786054876662</t>
+          <t>9786054876648</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kürdistan ve Kürtler</t>
+          <t>Sokrates’ten İnsanlığa Öğütler</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786054876631</t>
+          <t>9786054876662</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Beka-Mız</t>
+          <t>Kürdistan ve Kürtler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>350</v>
+        <v>160</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054876617</t>
+          <t>9786054876631</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Halkla İlişkilerde, İş Hayatında ve Politikada Propaganda</t>
+          <t>Beka-Mız</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>170</v>
+        <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786054876600</t>
+          <t>9786054876617</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Mülkiyet’in Tarihçesi</t>
+          <t>Halkla İlişkilerde, İş Hayatında ve Politikada Propaganda</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>160</v>
+        <v>170</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786054876624</t>
+          <t>9786054876600</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Goebbels’in Propaganda İlkeleri</t>
+          <t>Mülkiyet’in Tarihçesi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>194</v>
+        <v>160</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786054876594</t>
+          <t>9786054876624</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Üç Modern Filozof</t>
+          <t>Goebbels’in Propaganda İlkeleri</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>126</v>
+        <v>194</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786054876570</t>
+          <t>9786054876594</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük, Demokrasi ve Kültür</t>
+          <t>Üç Modern Filozof</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>140</v>
+        <v>126</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786054876563</t>
+          <t>9786054876570</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kürdistan</t>
+          <t>Özgürlük, Demokrasi ve Kültür</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786054876556</t>
+          <t>9786054876563</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Anılar ve Siyasi İrdelemeler</t>
+          <t>Kürdistan</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>280</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786054876549</t>
+          <t>9786054876556</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>DHKD 1976-1980 - Devrimci Halk Kültür Derneği</t>
+          <t>Anılar ve Siyasi İrdelemeler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786054876402</t>
+          <t>9786054876549</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Özlemler Bazen Çığlıklaşır - Ayla</t>
+          <t>DHKD 1976-1980 - Devrimci Halk Kültür Derneği</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>40</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786054876358</t>
+          <t>9786054876402</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Cehennemi</t>
+          <t>Özlemler Bazen Çığlıklaşır - Ayla</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786054876303</t>
+          <t>9786054876358</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Putların Batışı</t>
+          <t>Kadınlar Cehennemi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786054876365</t>
+          <t>9786054876303</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Abim Kral</t>
+          <t>Putların Batışı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>30</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786058264007</t>
+          <t>9786054876365</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Aşka Darbe</t>
+          <t>Abim Kral</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786054876037</t>
+          <t>9786058264007</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Dahinin Dedikleri Aforizmalar</t>
+          <t>Aşka Darbe</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>60</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786054876020</t>
+          <t>9786054876037</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Bir Gezginin Düşleri</t>
+          <t>Dahinin Dedikleri Aforizmalar</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789758491452</t>
+          <t>9786054876020</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ahlakın Soy Kütüğü Üstüne</t>
+          <t>Bir Gezginin Düşleri</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>22</v>
+        <v>62</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789758491995</t>
+          <t>9789758491452</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Umut</t>
+          <t>Ahlakın Soy Kütüğü Üstüne</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>80</v>
+        <v>22</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786054876105</t>
+          <t>9789758491995</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Özdeyişler, Mektuplar ve Aforizmalar</t>
+          <t>Kaybolan Umut</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>160</v>
+        <v>80</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054876082</t>
+          <t>9786054876105</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Candide</t>
+          <t>Özdeyişler, Mektuplar ve Aforizmalar</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>106</v>
+        <v>160</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789758491124</t>
+          <t>9786054876082</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Div Div Sanika Şari</t>
+          <t>Candide</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>14</v>
+        <v>106</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054876167</t>
+          <t>9789758491124</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Haz ve Bilgelik Diyalogları</t>
+          <t>Div Div Sanika Şari</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>80</v>
+        <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786054876341</t>
+          <t>9786054876167</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Hayal Fotoğrafçısı</t>
+          <t>Haz ve Bilgelik Diyalogları</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>26</v>
+        <v>80</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054876372</t>
+          <t>9786054876341</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İnsani Bir Yaşam Düzeni Kuran Lykurgos’un Hayatı</t>
+          <t>Hayal Fotoğrafçısı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>60</v>
+        <v>26</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054876334</t>
+          <t>9786054876372</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Joseph Goebbels: Büyük Yalan Tekniği Ustası</t>
+          <t>İnsani Bir Yaşam Düzeni Kuran Lykurgos’un Hayatı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>166</v>
+        <v>60</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054876136</t>
+          <t>9786054876334</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Düşbaz ile CIA</t>
+          <t>Joseph Goebbels: Büyük Yalan Tekniği Ustası</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>100</v>
+        <v>166</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054876389</t>
+          <t>9786054876136</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Ahlaki ve Sosyal Düşünceler Maksimler</t>
+          <t>Düşbaz ile CIA</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>66</v>
+        <v>100</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054876327</t>
+          <t>9786054876389</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Geceye Sen Bulaştı</t>
+          <t>Ahlaki ve Sosyal Düşünceler Maksimler</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>120</v>
+        <v>66</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054876273</t>
+          <t>9786054876327</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>Geceye Sen Bulaştı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>104</v>
+        <v>120</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054876150</t>
+          <t>9786054876273</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Bir Köpeğin Araştırmaları</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>62</v>
+        <v>104</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054876242</t>
+          <t>9786054876150</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sızı</t>
+          <t>Bir Köpeğin Araştırmaları</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786054876259</t>
+          <t>9786054876242</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Özdeyişler</t>
+          <t>Sızı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>124</v>
+        <v>60</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054876235</t>
+          <t>9786054876259</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Dine Karşı Özgür Düşüncenin Tarihi</t>
+          <t>Özdeyişler</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786054876181</t>
+          <t>9786054876235</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Zadig ve Erdemli</t>
+          <t>Dine Karşı Özgür Düşüncenin Tarihi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>86</v>
+        <v>122</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786054876044</t>
+          <t>9786054876181</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Sır</t>
+          <t>Zadig ve Erdemli</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>40</v>
+        <v>86</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786054876211</t>
+          <t>9786054876044</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Dee Ha De</t>
+          <t>Sır</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786054876204</t>
+          <t>9786054876211</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Arin Re Deri</t>
+          <t>Dee Ha De</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054876099</t>
+          <t>9786054876204</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Metafizik Söylemler</t>
+          <t>Arin Re Deri</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786054876013</t>
+          <t>9786054876099</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Na Fin Do</t>
+          <t>Metafizik Söylemler</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789758491445</t>
+          <t>9786054876013</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İyinin ve Kötünün Ötesinde</t>
+          <t>Na Fin Do</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>20</v>
+        <v>120</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786054876006</t>
+          <t>9789758491445</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kadın ve Kertenkele</t>
+          <t>İyinin ve Kötünün Ötesinde</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>84</v>
+        <v>20</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786054876266</t>
+          <t>9786054876006</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Zazaki Istaneki</t>
+          <t>Kadın ve Kertenkele</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>120</v>
+        <v>84</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054876228</t>
+          <t>9786054876266</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Cimri veya Yalan Okulu</t>
+          <t>Zazaki Istaneki</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>40</v>
+        <v>120</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054876174</t>
+          <t>9786054876228</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>İki Yüzlü Hayatlar ve Hileler</t>
+          <t>Cimri veya Yalan Okulu</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>124</v>
+        <v>40</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054876075</t>
+          <t>9786054876174</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet'e Marmaris Katkısı</t>
+          <t>İki Yüzlü Hayatlar ve Hileler</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>360</v>
+        <v>124</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054876068</t>
+          <t>9786054876075</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Zaza Halk Tarihinin Büyük Hatları</t>
+          <t>Cumhuriyet'e Marmaris Katkısı</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>25</v>
+        <v>360</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786054876143</t>
+          <t>9786054876068</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>İşte Böyle Buyurdu Zerdüşt</t>
+          <t>Zaza Halk Tarihinin Büyük Hatları</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>240</v>
+        <v>25</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786054876198</t>
+          <t>9786054876143</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>İki Direk Arasında Çiçekli Bir Bahçe</t>
+          <t>İşte Böyle Buyurdu Zerdüşt</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>142</v>
+        <v>240</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786054876129</t>
+          <t>9786054876198</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Toplumlar</t>
+          <t>İki Direk Arasında Çiçekli Bir Bahçe</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>260</v>
+        <v>142</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786054876501</t>
+          <t>9786054876129</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>İmralı’ya Ne’ye Gittim?</t>
+          <t>Toplumlar</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786054876495</t>
+          <t>9786054876501</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Öğütler</t>
+          <t>İmralı’ya Ne’ye Gittim?</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>66</v>
+        <v>280</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786054876297</t>
+          <t>9786054876495</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Ecco Homo</t>
+          <t>Öğütler</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>90</v>
+        <v>66</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789758491643</t>
+          <t>9786054876297</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Düşler Eskicisi</t>
+          <t>Ecco Homo</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789758491490</t>
+          <t>9789758491643</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Düşler Eskicisi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>42</v>
+        <v>60</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789758491698</t>
+          <t>9789758491490</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Doğanın Evrimi</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>186</v>
+        <v>42</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789758491469</t>
+          <t>9789758491698</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Diz a Seregi (Siverek Kalaesi)</t>
+          <t>Doğanın Evrimi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>90</v>
+        <v>186</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789758491513</t>
+          <t>9789758491469</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Dinle Küçük Adam</t>
+          <t>Diz a Seregi (Siverek Kalaesi)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>25</v>
+        <v>90</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789758491964</t>
+          <t>9789758491513</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Din, Ahlak, Evrim ve Toplumsal Yaşam’a Dair Diyaloglar</t>
+          <t>Dinle Küçük Adam</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>126</v>
+        <v>25</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789758491568</t>
+          <t>9789758491964</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Dikkat! Umut Var!!</t>
+          <t>Din, Ahlak, Evrim ve Toplumsal Yaşam’a Dair Diyaloglar</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>130</v>
+        <v>126</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789758491346</t>
+          <t>9789758491568</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Devlet</t>
+          <t>Dikkat! Umut Var!!</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>84</v>
+        <v>130</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789758491926</t>
+          <t>9789758491346</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Denemeler</t>
+          <t>Devlet</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>130</v>
+        <v>84</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789758491605</t>
+          <t>9789758491926</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Denemeler</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>106</v>
+        <v>130</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789758491353</t>
+          <t>9789758491605</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Deliliğe Övgü</t>
+          <t>Denemeler</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>72</v>
+        <v>106</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789758491759</t>
+          <t>9789758491353</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Deli Dumrul</t>
+          <t>Deliliğe Övgü</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>40</v>
+        <v>72</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789758491681</t>
+          <t>9789758491759</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Değişen Kafalar</t>
+          <t>Deli Dumrul</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786054876280</t>
+          <t>9789758491681</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Deccal</t>
+          <t>Değişen Kafalar</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>96</v>
+        <v>80</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789758491902</t>
+          <t>9786054876280</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Çay İçmeyen Çiğdem</t>
+          <t>Deccal</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>110</v>
+        <v>96</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789758491216</t>
+          <t>9789758491902</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Cesaretini Bana Bırak ve Git</t>
+          <t>Çay İçmeyen Çiğdem</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>5</v>
+        <v>110</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9799758491109</t>
+          <t>9789758491216</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Burçlar Yıldızlar ve Siz</t>
+          <t>Cesaretini Bana Bırak ve Git</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>25</v>
+        <v>5</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789758491742</t>
+          <t>9799758491109</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Bir Şeftali Bin Şeftali</t>
+          <t>Burçlar Yıldızlar ve Siz</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>40</v>
+        <v>25</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789758491988</t>
+          <t>9789758491742</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Bir Delinin Denemeleri</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>160</v>
+        <v>40</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789758491308</t>
+          <t>9789758491988</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyene Doğru</t>
+          <t>Bir Delinin Denemeleri</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789758491858</t>
+          <t>9789758491308</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Aykırı Düşünceler</t>
+          <t>Bilinmeyene Doğru</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>16</v>
+        <v>100</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789758491650</t>
+          <t>9789758491858</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Metafiziği</t>
+          <t>Aykırı Düşünceler</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>96</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789758491711</t>
+          <t>9789758491650</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Analektler</t>
+          <t>Aşkın Metafiziği</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>160</v>
+        <v>96</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789758491841</t>
+          <t>9789758491711</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Atinalıların Devleti</t>
+          <t>Analektler</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>22</v>
+        <v>160</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789758491704</t>
+          <t>9789758491841</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Dostluk ve Yaşlılık</t>
+          <t>Atinalıların Devleti</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>94</v>
+        <v>22</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786054876518</t>
+          <t>9789758491704</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Paradokslar</t>
+          <t>Dostluk ve Yaşlılık</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>64</v>
+        <v>94</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786054876532</t>
+          <t>9786054876518</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Büyük Bilgi</t>
+          <t>Paradokslar</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786054876525</t>
+          <t>9786054876532</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kadim Öğretiler - Doğanın Akışı</t>
+          <t>Büyük Bilgi</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786054876464</t>
+          <t>9786054876525</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Eldivenli Ölüm Meleği Dr. Josef Mengele</t>
+          <t>Kadim Öğretiler - Doğanın Akışı</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>146</v>
+        <v>68</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786054876440</t>
+          <t>9786054876464</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Bir Anarşist İdeoloğun Söylemleri</t>
+          <t>Beyaz Eldivenli Ölüm Meleği Dr. Josef Mengele</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>84</v>
+        <v>146</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786054876457</t>
+          <t>9786054876440</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Devrim</t>
+          <t>Bir Anarşist İdeoloğun Söylemleri</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>66</v>
+        <v>84</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789758491223</t>
+          <t>9786054876457</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Zazaca-Türkçe / Türkçe-Zazaca Sözlük</t>
+          <t>Aşk ve Devrim</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>340</v>
+        <v>66</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789758491483</t>
+          <t>9789758491223</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Yunanlıların Trajik Çağında Felsefe</t>
+          <t>Zazaca-Türkçe / Türkçe-Zazaca Sözlük</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>100</v>
+        <v>340</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789758491537</t>
+          <t>9789758491483</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Yılmaz Güney’li Günler</t>
+          <t>Yunanlıların Trajik Çağında Felsefe</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>14</v>
+        <v>100</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789758491636</t>
+          <t>9789758491537</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Yeni Atlantis</t>
+          <t>Yılmaz Güney’li Günler</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>60</v>
+        <v>14</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789758491285</t>
+          <t>9789758491636</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Yargıda Dört Mevsim</t>
+          <t>Yeni Atlantis</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>20</v>
+        <v>60</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789758491629</t>
+          <t>9789758491285</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Dağına Giden Yol</t>
+          <t>Yargıda Dört Mevsim</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>60</v>
+        <v>20</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789758491896</t>
+          <t>9789758491629</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Weliye Hediki u Ez Qelbinij</t>
+          <t>Yağmur Dağına Giden Yol</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9799758491093</t>
+          <t>9789758491896</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Verilmiş Sözümdür</t>
+          <t>Weliye Hediki u Ez Qelbinij</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789758491391</t>
+          <t>9799758491093</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Ütopya</t>
+          <t>Verilmiş Sözümdür</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>86</v>
+        <v>90</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789758491865</t>
+          <t>9789758491391</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Totem ve Tabu</t>
+          <t>Ütopya</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>100</v>
+        <v>86</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786054876310</t>
+          <t>9789758491865</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Materyalizm ve Diyalektik Materyalizm</t>
+          <t>Totem ve Tabu</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>164</v>
+        <v>100</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789758491278</t>
+          <t>9786054876310</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Doğanın Sunduğu Alternatif Tıp Şifalı Bitkiler</t>
+          <t>Tarihsel Materyalizm ve Diyalektik Materyalizm</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>308</v>
+        <v>164</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789758491834</t>
+          <t>9789758491278</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Zuwan Vinibose</t>
+          <t>Doğanın Sunduğu Alternatif Tıp Şifalı Bitkiler</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>100</v>
+        <v>308</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9799758491086</t>
+          <t>9789758491834</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluk Ülkesi’nden Masallar</t>
+          <t>Zuwan Vinibose</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789758491414</t>
+          <t>9799758491086</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Sokrates’in Savunması</t>
+          <t>Sonsuzluk Ülkesi’nden Masallar</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>66</v>
+        <v>100</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789758491810</t>
+          <t>9789758491414</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Masalı</t>
+          <t>Sokrates’in Savunması</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>40</v>
+        <v>66</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789758491254</t>
+          <t>9789758491810</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Selimiye Yolcuları</t>
+          <t>Sevgi Masalı</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>8</v>
+        <v>40</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789758491506</t>
+          <t>9789758491254</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Savaş Sanatı</t>
+          <t>Selimiye Yolcuları</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>100</v>
+        <v>8</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789758491322</t>
+          <t>9789758491506</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizmin ABC’si</t>
+          <t>Savaş Sanatı</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>84</v>
+        <v>100</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789758491551</t>
+          <t>9789758491322</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Sarı - Unuttuğumuz 78</t>
+          <t>Sosyalizmin ABC’si</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>15</v>
+        <v>84</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789758491728</t>
+          <t>9789758491551</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Rubailer</t>
+          <t>Sarı - Unuttuğumuz 78</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>100</v>
+        <v>15</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789758491803</t>
+          <t>9789758491728</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Püsküllü Deve</t>
+          <t>Rubailer</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789758491797</t>
+          <t>9789758491803</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Pancarcı Çocuk</t>
+          <t>Püsküllü Deve</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789758491933</t>
+          <t>9789758491797</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Öyle Yakın Uzakta ki Hatıralarım</t>
+          <t>Pancarcı Çocuk</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789758491674</t>
+          <t>9789758491933</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Mevsimsiz Aşklar ve Tanrısal Satrançlar</t>
+          <t>Öyle Yakın Uzakta ki Hatıralarım</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789758491940</t>
+          <t>9789758491674</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Modern Hükümdar</t>
+          <t>Mevsimsiz Aşklar ve Tanrısal Satrançlar</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789758491827</t>
+          <t>9789758491940</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Açıklamalı Zazaca Dil Dersleri ve Zazaca Hikayeler / Dersen Zuwene Zazaki</t>
+          <t>Modern Hükümdar</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789758491407</t>
+          <t>9789758491827</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Komünist Partisi Manifestosu</t>
+          <t>Türkçe Açıklamalı Zazaca Dil Dersleri ve Zazaca Hikayeler / Dersen Zuwene Zazaki</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>12</v>
+        <v>240</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789758491773</t>
+          <t>9789758491407</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Kar Tanesinin Serüveni</t>
+          <t>Komünist Partisi Manifestosu</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>40</v>
+        <v>12</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789758491520</t>
+          <t>9789758491773</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Kaosun Eşiğinde Beliren Olasılıksız Yazılar</t>
+          <t>Kar Tanesinin Serüveni</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789758491957</t>
+          <t>9789758491520</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>İki Dilde Barış Şiirleri Antolojisi</t>
+          <t>Kaosun Eşiğinde Beliren Olasılıksız Yazılar</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789758491575</t>
+          <t>9789758491957</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed ve Arap İslam Kültürü</t>
+          <t>İki Dilde Barış Şiirleri Antolojisi</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789758491421</t>
+          <t>9789758491575</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Hükümdar</t>
+          <t>Hz. Muhammed ve Arap İslam Kültürü</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>76</v>
+        <v>120</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789758491292</t>
+          <t>9789758491421</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Hedef Belirle Uygula Keyfini Çıkar</t>
+          <t>Hükümdar</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>30</v>
+        <v>76</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789758491780</t>
+          <t>9789758491292</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Hedef Belirle Uygula Keyfini Çıkar</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789758491032</t>
+          <t>9789758491780</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Haydari Kampı</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>120</v>
+        <v>40</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789758491766</t>
+          <t>9789758491032</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Güvercinci Kel Çocuk</t>
+          <t>Haydari Kampı</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>40</v>
+        <v>120</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789758491360</t>
+          <t>9789758491766</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Güneş Ülkesi</t>
+          <t>Güvercinci Kel Çocuk</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>82</v>
+        <v>40</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789758491971</t>
+          <t>9789758491360</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Günah ve Umut Aforizmalar</t>
+          <t>Güneş Ülkesi</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>60</v>
+        <v>82</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789758491476</t>
+          <t>9789758491971</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Gençlik Üzerine Yazılar</t>
+          <t>Günah ve Umut Aforizmalar</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>106</v>
+        <v>60</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789758491612</t>
+          <t>9789758491476</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Temel İlkeleri</t>
+          <t>Gençlik Üzerine Yazılar</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>388</v>
+        <v>106</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789758491339</t>
+          <t>9789758491612</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Başlangıç İlkeleri</t>
+          <t>Felsefenin Temel İlkeleri</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>146</v>
+        <v>388</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789758491872</t>
+          <t>9789758491339</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Engels’e Göre Doğanın Diyalektiği</t>
+          <t>Felsefenin Başlangıç İlkeleri</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>124</v>
+        <v>146</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786054876433</t>
+          <t>9789758491872</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>İntiharı Sevenler Cemiyeti</t>
+          <t>Engels’e Göre Doğanın Diyalektiği</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>34</v>
+        <v>124</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786054876488</t>
+          <t>9786054876433</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Zaza Halk Tarihi 2 - Başlangıcından Günümüze</t>
+          <t>İntiharı Sevenler Cemiyeti</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>220</v>
+        <v>34</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786054876051</t>
+          <t>9786054876488</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Yılkı Atları</t>
+          <t>Zaza Halk Tarihi 2 - Başlangıcından Günümüze</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>50</v>
+        <v>220</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786054876112</t>
+          <t>9786054876051</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Diyalektik Materyalizm ve Psikanaliz</t>
+          <t>Yılkı Atları</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>124</v>
+        <v>50</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786054876396</t>
+          <t>9786054876112</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>İçindeki Sesi Dinle</t>
+          <t>Diyalektik Materyalizm ve Psikanaliz</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>110</v>
+        <v>124</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786054876471</t>
+          <t>9786054876396</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Empedokles'in Papucu</t>
+          <t>İçindeki Sesi Dinle</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789758491230</t>
+          <t>9786054876471</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Allah’ın Resulü Hazreti Muhammed (s.a.v.)</t>
+          <t>Empedokles'in Papucu</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>25</v>
+        <v>100</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789758491667</t>
+          <t>9789758491230</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Alacakaranlıkta</t>
+          <t>Allah’ın Resulü Hazreti Muhammed (s.a.v.)</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>60</v>
+        <v>25</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789758491735</t>
+          <t>9789758491667</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Ah Masalı</t>
+          <t>Alacakaranlıkta</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789758491919</t>
+          <t>9789758491735</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar</t>
+          <t>Ah Masalı</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>76</v>
+        <v>40</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789758491438</t>
+          <t>9789758491919</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>4-5-6 Hamlede Matlar Kitabı</t>
+          <t>Aforizmalar</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>220</v>
+        <v>76</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786054876426</t>
+          <t>9789758491438</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Güzel Bir Şeyler Söyle</t>
+          <t>4-5-6 Hamlede Matlar Kitabı</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
+          <t>9786054876426</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Güzel Bir Şeyler Söyle</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
           <t>9786054876419</t>
         </is>
       </c>
-      <c r="B166" s="1" t="inlineStr">
+      <c r="B167" s="1" t="inlineStr">
         <is>
           <t>Demokrasi ve Değişim İçin Biraz Daha Işık</t>
         </is>
       </c>
-      <c r="C166" s="1">
+      <c r="C167" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>