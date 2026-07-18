--- v1 (2026-05-13)
+++ v2 (2026-07-18)
@@ -85,2530 +85,2545 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786054876914</t>
+          <t>9786054876921</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Zazalar</t>
+          <t>Piroz Coğrafya</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>420</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786054876891</t>
+          <t>9786054876914</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Özdeyişler Güç ve İktidar</t>
+          <t>Zazalar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>260</v>
+        <v>420</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786054876877</t>
+          <t>9786054876891</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Epikür’ün Öğretileri ve Doğa Felsefesi</t>
+          <t>Özdeyişler Güç ve İktidar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786054876860</t>
+          <t>9786054876877</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Epikuros’un Ahlak - Etik Anlayışı</t>
+          <t>Epikür’ün Öğretileri ve Doğa Felsefesi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786054876853</t>
+          <t>9786054876860</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Epikuros ve Demokritos’un Doğa Felsefeleri ve Aralarındaki Farklar</t>
+          <t>Epikuros’un Ahlak - Etik Anlayışı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786054876846</t>
+          <t>9786054876853</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Üç Mektup - Temel Özdeyişler</t>
+          <t>Epikuros ve Demokritos’un Doğa Felsefeleri ve Aralarındaki Farklar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786054876884</t>
+          <t>9786054876846</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Rahva - Zemheride Kuşatma</t>
+          <t>Üç Mektup - Temel Özdeyişler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786054876822</t>
+          <t>9786054876884</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Peşmerge</t>
+          <t>Rahva - Zemheride Kuşatma</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786054876839</t>
+          <t>9786054876822</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Meyrık</t>
+          <t>Peşmerge</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786054876808</t>
+          <t>9786054876839</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Roportaje Zazaki</t>
+          <t>Meyrık</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786054876815</t>
+          <t>9786054876808</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Nuşteyi Serrande Newayinan</t>
+          <t>Roportaje Zazaki</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786054876778</t>
+          <t>9786054876815</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Marx’ın Felsefesi</t>
+          <t>Nuşteyi Serrande Newayinan</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786054876792</t>
+          <t>9786054876778</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Asê Xençer Xemiland</t>
+          <t>Marx’ın Felsefesi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786054876785</t>
+          <t>9786054876792</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Gönüllü Kulluk Üzerine Söylev</t>
+          <t>Asê Xençer Xemiland</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>136</v>
+        <v>350</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786054876761</t>
+          <t>9786054876785</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kaybolmuş Bir Kavimdir Aşk</t>
+          <t>Gönüllü Kulluk Üzerine Söylev</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>160</v>
+        <v>136</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786054876686</t>
+          <t>9786054876761</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Marksist Devrimci Hareket</t>
+          <t>Kaybolmuş Bir Kavimdir Aşk</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786054876754</t>
+          <t>9786054876686</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Marksist Evrensel Tarihe Giriş</t>
+          <t>Marksist Devrimci Hareket</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786054876747</t>
+          <t>9786054876754</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Komünizm ve Din</t>
+          <t>Marksist Evrensel Tarihe Giriş</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054876730</t>
+          <t>9786054876747</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Materyalist Tarih Anlayışı</t>
+          <t>Komünizm ve Din</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>196</v>
+        <v>320</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054876723</t>
+          <t>9786054876730</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Proletaryanın Doğal Diyalektiği</t>
+          <t>Materyalist Tarih Anlayışı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>140</v>
+        <v>196</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786054876716</t>
+          <t>9786054876723</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kapital'i Anlamaya Bir Yardım</t>
+          <t>Proletaryanın Doğal Diyalektiği</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>240</v>
+        <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786054876709</t>
+          <t>9786054876716</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Fetişizmi</t>
+          <t>Kapital'i Anlamaya Bir Yardım</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>190</v>
+        <v>240</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786054876693</t>
+          <t>9786054876709</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sartre'de Çağları Aşan Gerçekler</t>
+          <t>Özgürlük Fetişizmi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786054876679</t>
+          <t>9786054876693</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Eşkıya</t>
+          <t>Sartre'de Çağları Aşan Gerçekler</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786054876655</t>
+          <t>9786054876679</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Acı ve Haz</t>
+          <t>Eşkıya</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786054876648</t>
+          <t>9786054876655</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sokrates’ten İnsanlığa Öğütler</t>
+          <t>Acı ve Haz</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786054876662</t>
+          <t>9786054876648</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kürdistan ve Kürtler</t>
+          <t>Sokrates’ten İnsanlığa Öğütler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054876631</t>
+          <t>9786054876662</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Beka-Mız</t>
+          <t>Kürdistan ve Kürtler</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>350</v>
+        <v>160</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786054876617</t>
+          <t>9786054876631</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Halkla İlişkilerde, İş Hayatında ve Politikada Propaganda</t>
+          <t>Beka-Mız</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>170</v>
+        <v>350</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786054876600</t>
+          <t>9786054876617</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Mülkiyet’in Tarihçesi</t>
+          <t>Halkla İlişkilerde, İş Hayatında ve Politikada Propaganda</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>160</v>
+        <v>170</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786054876624</t>
+          <t>9786054876600</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Goebbels’in Propaganda İlkeleri</t>
+          <t>Mülkiyet’in Tarihçesi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>194</v>
+        <v>160</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786054876594</t>
+          <t>9786054876624</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Üç Modern Filozof</t>
+          <t>Goebbels’in Propaganda İlkeleri</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>126</v>
+        <v>194</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786054876570</t>
+          <t>9786054876594</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük, Demokrasi ve Kültür</t>
+          <t>Üç Modern Filozof</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>140</v>
+        <v>126</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786054876563</t>
+          <t>9786054876570</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kürdistan</t>
+          <t>Özgürlük, Demokrasi ve Kültür</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786054876556</t>
+          <t>9786054876563</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Anılar ve Siyasi İrdelemeler</t>
+          <t>Kürdistan</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>280</v>
+        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786054876549</t>
+          <t>9786054876556</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>DHKD 1976-1980 - Devrimci Halk Kültür Derneği</t>
+          <t>Anılar ve Siyasi İrdelemeler</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786054876402</t>
+          <t>9786054876549</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Özlemler Bazen Çığlıklaşır - Ayla</t>
+          <t>DHKD 1976-1980 - Devrimci Halk Kültür Derneği</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>40</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786054876358</t>
+          <t>9786054876402</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Cehennemi</t>
+          <t>Özlemler Bazen Çığlıklaşır - Ayla</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786054876303</t>
+          <t>9786054876358</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Putların Batışı</t>
+          <t>Kadınlar Cehennemi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786054876365</t>
+          <t>9786054876303</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Abim Kral</t>
+          <t>Putların Batışı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>30</v>
+        <v>120</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786058264007</t>
+          <t>9786054876365</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Aşka Darbe</t>
+          <t>Abim Kral</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786054876037</t>
+          <t>9786058264007</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Dahinin Dedikleri Aforizmalar</t>
+          <t>Aşka Darbe</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>60</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786054876020</t>
+          <t>9786054876037</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Bir Gezginin Düşleri</t>
+          <t>Dahinin Dedikleri Aforizmalar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789758491452</t>
+          <t>9786054876020</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ahlakın Soy Kütüğü Üstüne</t>
+          <t>Bir Gezginin Düşleri</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>22</v>
+        <v>62</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789758491995</t>
+          <t>9789758491452</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Umut</t>
+          <t>Ahlakın Soy Kütüğü Üstüne</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>80</v>
+        <v>22</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054876105</t>
+          <t>9789758491995</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Özdeyişler, Mektuplar ve Aforizmalar</t>
+          <t>Kaybolan Umut</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>160</v>
+        <v>80</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054876082</t>
+          <t>9786054876105</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Candide</t>
+          <t>Özdeyişler, Mektuplar ve Aforizmalar</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>106</v>
+        <v>160</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789758491124</t>
+          <t>9786054876082</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Div Div Sanika Şari</t>
+          <t>Candide</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>14</v>
+        <v>106</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786054876167</t>
+          <t>9789758491124</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Haz ve Bilgelik Diyalogları</t>
+          <t>Div Div Sanika Şari</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>80</v>
+        <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054876341</t>
+          <t>9786054876167</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Hayal Fotoğrafçısı</t>
+          <t>Haz ve Bilgelik Diyalogları</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>26</v>
+        <v>80</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054876372</t>
+          <t>9786054876341</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>İnsani Bir Yaşam Düzeni Kuran Lykurgos’un Hayatı</t>
+          <t>Hayal Fotoğrafçısı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>60</v>
+        <v>26</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054876334</t>
+          <t>9786054876372</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Joseph Goebbels: Büyük Yalan Tekniği Ustası</t>
+          <t>İnsani Bir Yaşam Düzeni Kuran Lykurgos’un Hayatı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>166</v>
+        <v>60</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054876136</t>
+          <t>9786054876334</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Düşbaz ile CIA</t>
+          <t>Joseph Goebbels: Büyük Yalan Tekniği Ustası</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>100</v>
+        <v>166</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054876389</t>
+          <t>9786054876136</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Ahlaki ve Sosyal Düşünceler Maksimler</t>
+          <t>Düşbaz ile CIA</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>66</v>
+        <v>100</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054876327</t>
+          <t>9786054876389</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Geceye Sen Bulaştı</t>
+          <t>Ahlaki ve Sosyal Düşünceler Maksimler</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>120</v>
+        <v>66</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054876273</t>
+          <t>9786054876327</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>Geceye Sen Bulaştı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>104</v>
+        <v>120</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054876150</t>
+          <t>9786054876273</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Bir Köpeğin Araştırmaları</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>62</v>
+        <v>104</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786054876242</t>
+          <t>9786054876150</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Sızı</t>
+          <t>Bir Köpeğin Araştırmaları</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054876259</t>
+          <t>9786054876242</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Özdeyişler</t>
+          <t>Sızı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>124</v>
+        <v>60</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786054876235</t>
+          <t>9786054876259</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Dine Karşı Özgür Düşüncenin Tarihi</t>
+          <t>Özdeyişler</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786054876181</t>
+          <t>9786054876235</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Zadig ve Erdemli</t>
+          <t>Dine Karşı Özgür Düşüncenin Tarihi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>86</v>
+        <v>122</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786054876044</t>
+          <t>9786054876181</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Sır</t>
+          <t>Zadig ve Erdemli</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>40</v>
+        <v>86</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786054876211</t>
+          <t>9786054876044</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Dee Ha De</t>
+          <t>Sır</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054876204</t>
+          <t>9786054876211</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Arin Re Deri</t>
+          <t>Dee Ha De</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786054876099</t>
+          <t>9786054876204</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Metafizik Söylemler</t>
+          <t>Arin Re Deri</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054876013</t>
+          <t>9786054876099</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Na Fin Do</t>
+          <t>Metafizik Söylemler</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789758491445</t>
+          <t>9786054876013</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>İyinin ve Kötünün Ötesinde</t>
+          <t>Na Fin Do</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>20</v>
+        <v>120</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786054876006</t>
+          <t>9789758491445</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kadın ve Kertenkele</t>
+          <t>İyinin ve Kötünün Ötesinde</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>84</v>
+        <v>20</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054876266</t>
+          <t>9786054876006</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Zazaki Istaneki</t>
+          <t>Kadın ve Kertenkele</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>120</v>
+        <v>84</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054876228</t>
+          <t>9786054876266</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Cimri veya Yalan Okulu</t>
+          <t>Zazaki Istaneki</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>40</v>
+        <v>120</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054876174</t>
+          <t>9786054876228</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>İki Yüzlü Hayatlar ve Hileler</t>
+          <t>Cimri veya Yalan Okulu</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>124</v>
+        <v>40</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054876075</t>
+          <t>9786054876174</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet'e Marmaris Katkısı</t>
+          <t>İki Yüzlü Hayatlar ve Hileler</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>360</v>
+        <v>124</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786054876068</t>
+          <t>9786054876075</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Zaza Halk Tarihinin Büyük Hatları</t>
+          <t>Cumhuriyet'e Marmaris Katkısı</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>25</v>
+        <v>360</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786054876143</t>
+          <t>9786054876068</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>İşte Böyle Buyurdu Zerdüşt</t>
+          <t>Zaza Halk Tarihinin Büyük Hatları</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>240</v>
+        <v>25</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786054876198</t>
+          <t>9786054876143</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>İki Direk Arasında Çiçekli Bir Bahçe</t>
+          <t>İşte Böyle Buyurdu Zerdüşt</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>142</v>
+        <v>240</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786054876129</t>
+          <t>9786054876198</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Toplumlar</t>
+          <t>İki Direk Arasında Çiçekli Bir Bahçe</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>260</v>
+        <v>142</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786054876501</t>
+          <t>9786054876129</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>İmralı’ya Ne’ye Gittim?</t>
+          <t>Toplumlar</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786054876495</t>
+          <t>9786054876501</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Öğütler</t>
+          <t>İmralı’ya Ne’ye Gittim?</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>66</v>
+        <v>280</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786054876297</t>
+          <t>9786054876495</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Ecco Homo</t>
+          <t>Öğütler</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>90</v>
+        <v>66</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789758491643</t>
+          <t>9786054876297</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Düşler Eskicisi</t>
+          <t>Ecco Homo</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789758491490</t>
+          <t>9789758491643</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Düşler Eskicisi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>42</v>
+        <v>60</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789758491698</t>
+          <t>9789758491490</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Doğanın Evrimi</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>186</v>
+        <v>62</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789758491469</t>
+          <t>9789758491698</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Diz a Seregi (Siverek Kalaesi)</t>
+          <t>Doğanın Evrimi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>90</v>
+        <v>186</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789758491513</t>
+          <t>9789758491469</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Dinle Küçük Adam</t>
+          <t>Diz a Seregi (Siverek Kalaesi)</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>25</v>
+        <v>90</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789758491964</t>
+          <t>9789758491513</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Din, Ahlak, Evrim ve Toplumsal Yaşam’a Dair Diyaloglar</t>
+          <t>Dinle Küçük Adam</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>126</v>
+        <v>25</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789758491568</t>
+          <t>9789758491964</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Dikkat! Umut Var!!</t>
+          <t>Din, Ahlak, Evrim ve Toplumsal Yaşam’a Dair Diyaloglar</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>130</v>
+        <v>126</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789758491346</t>
+          <t>9789758491568</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Devlet</t>
+          <t>Dikkat! Umut Var!!</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>84</v>
+        <v>130</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789758491926</t>
+          <t>9789758491346</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Denemeler</t>
+          <t>Devlet</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>130</v>
+        <v>84</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789758491605</t>
+          <t>9789758491926</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Denemeler</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>106</v>
+        <v>130</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789758491353</t>
+          <t>9789758491605</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Deliliğe Övgü</t>
+          <t>Denemeler</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>72</v>
+        <v>106</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789758491759</t>
+          <t>9789758491353</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Deli Dumrul</t>
+          <t>Deliliğe Övgü</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>40</v>
+        <v>72</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789758491681</t>
+          <t>9789758491759</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Değişen Kafalar</t>
+          <t>Deli Dumrul</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786054876280</t>
+          <t>9789758491681</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Deccal</t>
+          <t>Değişen Kafalar</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>96</v>
+        <v>80</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789758491902</t>
+          <t>9786054876280</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Çay İçmeyen Çiğdem</t>
+          <t>Deccal</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>110</v>
+        <v>96</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789758491216</t>
+          <t>9789758491902</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Cesaretini Bana Bırak ve Git</t>
+          <t>Çay İçmeyen Çiğdem</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>5</v>
+        <v>110</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9799758491109</t>
+          <t>9789758491216</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Burçlar Yıldızlar ve Siz</t>
+          <t>Cesaretini Bana Bırak ve Git</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>25</v>
+        <v>5</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789758491742</t>
+          <t>9799758491109</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Bir Şeftali Bin Şeftali</t>
+          <t>Burçlar Yıldızlar ve Siz</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>40</v>
+        <v>25</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789758491988</t>
+          <t>9789758491742</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Bir Delinin Denemeleri</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>160</v>
+        <v>40</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789758491308</t>
+          <t>9789758491988</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyene Doğru</t>
+          <t>Bir Delinin Denemeleri</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789758491858</t>
+          <t>9789758491308</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Aykırı Düşünceler</t>
+          <t>Bilinmeyene Doğru</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>16</v>
+        <v>100</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789758491650</t>
+          <t>9789758491858</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Metafiziği</t>
+          <t>Aykırı Düşünceler</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>96</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789758491711</t>
+          <t>9789758491650</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Analektler</t>
+          <t>Aşkın Metafiziği</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>160</v>
+        <v>96</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789758491841</t>
+          <t>9789758491711</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Atinalıların Devleti</t>
+          <t>Analektler</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>22</v>
+        <v>160</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789758491704</t>
+          <t>9789758491841</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Dostluk ve Yaşlılık</t>
+          <t>Atinalıların Devleti</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>94</v>
+        <v>22</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786054876518</t>
+          <t>9789758491704</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Paradokslar</t>
+          <t>Dostluk ve Yaşlılık</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>64</v>
+        <v>94</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786054876532</t>
+          <t>9786054876518</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Büyük Bilgi</t>
+          <t>Paradokslar</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786054876525</t>
+          <t>9786054876532</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kadim Öğretiler - Doğanın Akışı</t>
+          <t>Büyük Bilgi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786054876464</t>
+          <t>9786054876525</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Eldivenli Ölüm Meleği Dr. Josef Mengele</t>
+          <t>Kadim Öğretiler - Doğanın Akışı</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>146</v>
+        <v>68</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786054876440</t>
+          <t>9786054876464</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Bir Anarşist İdeoloğun Söylemleri</t>
+          <t>Beyaz Eldivenli Ölüm Meleği Dr. Josef Mengele</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>84</v>
+        <v>146</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786054876457</t>
+          <t>9786054876440</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Devrim</t>
+          <t>Bir Anarşist İdeoloğun Söylemleri</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>66</v>
+        <v>84</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789758491223</t>
+          <t>9786054876457</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Zazaca-Türkçe / Türkçe-Zazaca Sözlük</t>
+          <t>Aşk ve Devrim</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>340</v>
+        <v>66</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789758491483</t>
+          <t>9789758491223</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Yunanlıların Trajik Çağında Felsefe</t>
+          <t>Zazaca-Türkçe / Türkçe-Zazaca Sözlük</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>100</v>
+        <v>340</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789758491537</t>
+          <t>9789758491483</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Yılmaz Güney’li Günler</t>
+          <t>Yunanlıların Trajik Çağında Felsefe</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>14</v>
+        <v>100</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789758491636</t>
+          <t>9789758491537</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Yeni Atlantis</t>
+          <t>Yılmaz Güney’li Günler</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>60</v>
+        <v>14</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789758491285</t>
+          <t>9789758491636</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Yargıda Dört Mevsim</t>
+          <t>Yeni Atlantis</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>20</v>
+        <v>60</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789758491629</t>
+          <t>9789758491285</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Dağına Giden Yol</t>
+          <t>Yargıda Dört Mevsim</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>60</v>
+        <v>20</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789758491896</t>
+          <t>9789758491629</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Weliye Hediki u Ez Qelbinij</t>
+          <t>Yağmur Dağına Giden Yol</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9799758491093</t>
+          <t>9789758491896</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Verilmiş Sözümdür</t>
+          <t>Weliye Hediki u Ez Qelbinij</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789758491391</t>
+          <t>9799758491093</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Ütopya</t>
+          <t>Verilmiş Sözümdür</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>86</v>
+        <v>90</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789758491865</t>
+          <t>9789758491391</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Totem ve Tabu</t>
+          <t>Ütopya</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>100</v>
+        <v>86</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786054876310</t>
+          <t>9789758491865</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Materyalizm ve Diyalektik Materyalizm</t>
+          <t>Totem ve Tabu</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>164</v>
+        <v>100</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789758491278</t>
+          <t>9786054876310</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Doğanın Sunduğu Alternatif Tıp Şifalı Bitkiler</t>
+          <t>Tarihsel Materyalizm ve Diyalektik Materyalizm</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>308</v>
+        <v>164</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789758491834</t>
+          <t>9789758491278</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Zuwan Vinibose</t>
+          <t>Doğanın Sunduğu Alternatif Tıp Şifalı Bitkiler</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>100</v>
+        <v>308</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9799758491086</t>
+          <t>9789758491834</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluk Ülkesi’nden Masallar</t>
+          <t>Zuwan Vinibose</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789758491414</t>
+          <t>9799758491086</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Sokrates’in Savunması</t>
+          <t>Sonsuzluk Ülkesi’nden Masallar</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>66</v>
+        <v>100</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789758491810</t>
+          <t>9789758491414</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Masalı</t>
+          <t>Sokrates’in Savunması</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>40</v>
+        <v>66</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789758491254</t>
+          <t>9789758491810</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Selimiye Yolcuları</t>
+          <t>Sevgi Masalı</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>8</v>
+        <v>40</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789758491506</t>
+          <t>9789758491254</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Savaş Sanatı</t>
+          <t>Selimiye Yolcuları</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>100</v>
+        <v>8</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789758491322</t>
+          <t>9789758491506</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizmin ABC’si</t>
+          <t>Savaş Sanatı</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>84</v>
+        <v>100</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789758491551</t>
+          <t>9789758491322</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Sarı - Unuttuğumuz 78</t>
+          <t>Sosyalizmin ABC’si</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>15</v>
+        <v>84</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789758491728</t>
+          <t>9789758491551</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Rubailer</t>
+          <t>Sarı - Unuttuğumuz 78</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>100</v>
+        <v>15</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789758491803</t>
+          <t>9789758491728</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Püsküllü Deve</t>
+          <t>Rubailer</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789758491797</t>
+          <t>9789758491803</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Pancarcı Çocuk</t>
+          <t>Püsküllü Deve</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789758491933</t>
+          <t>9789758491797</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Öyle Yakın Uzakta ki Hatıralarım</t>
+          <t>Pancarcı Çocuk</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789758491674</t>
+          <t>9789758491933</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Mevsimsiz Aşklar ve Tanrısal Satrançlar</t>
+          <t>Öyle Yakın Uzakta ki Hatıralarım</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789758491940</t>
+          <t>9789758491674</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Modern Hükümdar</t>
+          <t>Mevsimsiz Aşklar ve Tanrısal Satrançlar</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789758491827</t>
+          <t>9789758491940</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Açıklamalı Zazaca Dil Dersleri ve Zazaca Hikayeler / Dersen Zuwene Zazaki</t>
+          <t>Modern Hükümdar</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789758491407</t>
+          <t>9789758491827</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Komünist Partisi Manifestosu</t>
+          <t>Türkçe Açıklamalı Zazaca Dil Dersleri ve Zazaca Hikayeler / Dersen Zuwene Zazaki</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>12</v>
+        <v>240</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789758491773</t>
+          <t>9789758491407</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Kar Tanesinin Serüveni</t>
+          <t>Komünist Partisi Manifestosu</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>40</v>
+        <v>12</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789758491520</t>
+          <t>9789758491773</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Kaosun Eşiğinde Beliren Olasılıksız Yazılar</t>
+          <t>Kar Tanesinin Serüveni</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789758491957</t>
+          <t>9789758491520</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>İki Dilde Barış Şiirleri Antolojisi</t>
+          <t>Kaosun Eşiğinde Beliren Olasılıksız Yazılar</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789758491575</t>
+          <t>9789758491957</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed ve Arap İslam Kültürü</t>
+          <t>İki Dilde Barış Şiirleri Antolojisi</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789758491421</t>
+          <t>9789758491575</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Hükümdar</t>
+          <t>Hz. Muhammed ve Arap İslam Kültürü</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>76</v>
+        <v>120</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789758491292</t>
+          <t>9789758491421</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Hedef Belirle Uygula Keyfini Çıkar</t>
+          <t>Hükümdar</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>30</v>
+        <v>76</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789758491780</t>
+          <t>9789758491292</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Hedef Belirle Uygula Keyfini Çıkar</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789758491032</t>
+          <t>9789758491780</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Haydari Kampı</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>120</v>
+        <v>40</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789758491766</t>
+          <t>9789758491032</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Güvercinci Kel Çocuk</t>
+          <t>Haydari Kampı</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>40</v>
+        <v>120</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789758491360</t>
+          <t>9789758491766</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Güneş Ülkesi</t>
+          <t>Güvercinci Kel Çocuk</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>82</v>
+        <v>40</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789758491971</t>
+          <t>9789758491360</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Günah ve Umut Aforizmalar</t>
+          <t>Güneş Ülkesi</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>60</v>
+        <v>82</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789758491476</t>
+          <t>9789758491971</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Gençlik Üzerine Yazılar</t>
+          <t>Günah ve Umut Aforizmalar</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>106</v>
+        <v>60</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789758491612</t>
+          <t>9789758491476</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Temel İlkeleri</t>
+          <t>Gençlik Üzerine Yazılar</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>388</v>
+        <v>106</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789758491339</t>
+          <t>9789758491612</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Başlangıç İlkeleri</t>
+          <t>Felsefenin Temel İlkeleri</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>146</v>
+        <v>388</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789758491872</t>
+          <t>9789758491339</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Engels’e Göre Doğanın Diyalektiği</t>
+          <t>Felsefenin Başlangıç İlkeleri</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>124</v>
+        <v>146</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786054876433</t>
+          <t>9789758491872</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>İntiharı Sevenler Cemiyeti</t>
+          <t>Engels’e Göre Doğanın Diyalektiği</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>34</v>
+        <v>124</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786054876488</t>
+          <t>9786054876433</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Zaza Halk Tarihi 2 - Başlangıcından Günümüze</t>
+          <t>İntiharı Sevenler Cemiyeti</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>220</v>
+        <v>34</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786054876051</t>
+          <t>9786054876488</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Yılkı Atları</t>
+          <t>Zaza Halk Tarihi 2 - Başlangıcından Günümüze</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>50</v>
+        <v>220</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786054876112</t>
+          <t>9786054876051</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Diyalektik Materyalizm ve Psikanaliz</t>
+          <t>Yılkı Atları</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>124</v>
+        <v>50</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786054876396</t>
+          <t>9786054876112</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>İçindeki Sesi Dinle</t>
+          <t>Diyalektik Materyalizm ve Psikanaliz</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>110</v>
+        <v>124</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786054876471</t>
+          <t>9786054876396</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Empedokles'in Papucu</t>
+          <t>İçindeki Sesi Dinle</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789758491230</t>
+          <t>9786054876471</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Allah’ın Resulü Hazreti Muhammed (s.a.v.)</t>
+          <t>Empedokles'in Papucu</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>25</v>
+        <v>100</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789758491667</t>
+          <t>9789758491230</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Alacakaranlıkta</t>
+          <t>Allah’ın Resulü Hazreti Muhammed (s.a.v.)</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>60</v>
+        <v>25</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789758491735</t>
+          <t>9789758491667</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Ah Masalı</t>
+          <t>Alacakaranlıkta</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789758491919</t>
+          <t>9789758491735</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar</t>
+          <t>Ah Masalı</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>76</v>
+        <v>40</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789758491438</t>
+          <t>9789758491919</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>4-5-6 Hamlede Matlar Kitabı</t>
+          <t>Aforizmalar</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>220</v>
+        <v>76</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786054876426</t>
+          <t>9789758491438</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Güzel Bir Şeyler Söyle</t>
+          <t>4-5-6 Hamlede Matlar Kitabı</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
+          <t>9786054876426</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Güzel Bir Şeyler Söyle</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
           <t>9786054876419</t>
         </is>
       </c>
-      <c r="B167" s="1" t="inlineStr">
+      <c r="B168" s="1" t="inlineStr">
         <is>
           <t>Demokrasi ve Değişim İçin Biraz Daha Işık</t>
         </is>
       </c>
-      <c r="C167" s="1">
+      <c r="C168" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>