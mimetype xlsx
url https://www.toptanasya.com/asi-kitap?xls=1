--- v0 (2025-11-03)
+++ v1 (2026-05-13)
@@ -85,700 +85,1660 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057941169</t>
+          <t>9786057760104</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Alışkanlıklarımız</t>
+          <t>Çanakkale Efsanesi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057760340</t>
+          <t>9786059331609</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Öyfi - Mitler, Kentler, Cinayetler…</t>
+          <t>Evrim</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786059331562</t>
+          <t>9786059331999</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Şaman</t>
+          <t>Biyolojik Saat</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>440</v>
+        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057760333</t>
+          <t>9786059331852</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Resimdeki Boşluk</t>
+          <t>Savruluş</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>90</v>
+        <v>110</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057760326</t>
+          <t>9786059331470</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Türk İzi</t>
+          <t>Zamanın Ruhu</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057760319</t>
+          <t>9786059023085</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyeti Kuran Ölümsüz Türkler</t>
+          <t>Fotoğraflarla Atatürk'ün Cumhuriyeti (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>220</v>
+        <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057760302</t>
+          <t>9786059331791</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Atlantik Çözülürken</t>
+          <t>Sarı Sessizlik</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057760265</t>
+          <t>9786059331302</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Adaletin İzinde Seyfi Oktay</t>
+          <t>Beni Hatırlayınız</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>180</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057941961</t>
+          <t>9786059331593</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Rüyalarını Türkçe Gören Bir Bilim Adamı: Ord. Prof. Dr. Curt Kosswig</t>
+          <t>Çanakkale 1915 Almanların Büyük Tuzağı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>125</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059331906</t>
+          <t>9786059331876</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Efe Başvekil</t>
+          <t>Suyun Hikayesi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057941671</t>
+          <t>9786056548093</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Türkiye ve İran</t>
+          <t>Para Oyunu</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>160</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057941145</t>
+          <t>9786057941206</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bu Topraklarda Biyolojinin Tarihi</t>
+          <t>Cern ve Büyük Patlama</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057941039</t>
+          <t>9786057941015</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ankara'da Sıcak Bir Yaz Günü</t>
+          <t>Şaman Masalları</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059331388</t>
+          <t>9786059331340</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bahriye</t>
+          <t>Uygarlık ve Bilim</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>230</v>
+        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059331869</t>
+          <t>9786059331708</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>İz Bırakanlar 1</t>
+          <t>Yaptıklarım Yazdıklarım</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>110</v>
+        <v>90</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059331838</t>
+          <t>9786059331692</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Pusula Sarkacı</t>
+          <t>Renklerin Kökeni</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059331821</t>
+          <t>9786056599620</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Mesture</t>
+          <t>Bir</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>110</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059331753</t>
+          <t>9786056548024</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet'in Trajedisi</t>
+          <t>Görünmeyen Düşman</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059331760</t>
+          <t>9786059331401</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Doktor Hikmet Kıvılcımlı</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059331258</t>
+          <t>9786059331425</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ego Yaşam Oyunu</t>
+          <t>Türkiye Kime Kalacak</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>180</v>
+        <v>110</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059331548</t>
+          <t>9786056599699</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Aydınlık Hareketi</t>
+          <t>Erol Mütercimler - Hayat Bir Tesadüf</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059331487</t>
+          <t>9786059331357</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Harp ve Sulh: Mustafa Kemal’in Önderliğinde</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>280</v>
+        <v>35</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059331463</t>
+          <t>9786059023139</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Nutuk</t>
+          <t>Çoban Ateşi (Ciltli)</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059331036</t>
+          <t>9786056548000</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ah Şu Biz Kara Bıyıklı Türkler</t>
+          <t>Yavuz’un Aklı : İdris-i Bitlisi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>60</v>
+        <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059331210</t>
+          <t>9786056599613</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ah Şu Osmanlı</t>
+          <t>Aydın Doğan - Bir Medya Patronunun Öyküsü</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>220</v>
+        <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059331227</t>
+          <t>9786056331081</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>CIA Kürtleri</t>
+          <t>Efendiler ve Uşakları</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>180</v>
+        <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059331296</t>
+          <t>9786056548031</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kral Çıplak</t>
+          <t>Masal - Onlar Anlattı Biz İnandık</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>90</v>
+        <v>35</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786059331289</t>
+          <t>9786059331074</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Solunun Kısa Tarihi</t>
+          <t>İsyanlar-İhtilaller-Darbeler</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>160</v>
+        <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059331333</t>
+          <t>9786059331128</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Çöl Filizi</t>
+          <t>Bir Devletin Çöküşü</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>90</v>
+        <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786059331142</t>
+          <t>9786056548086</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kriz Üçgeninde Türkiye 1. Cilt</t>
+          <t>Musa'nın Çocukları</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>180</v>
+        <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059331234</t>
+          <t>9786059331616</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Çöp Adamın Gayri Resmi Tarih Tanıklığı</t>
+          <t>En Uzun Gece</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786059331197</t>
+          <t>9786056599668</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Korku İmparatorluğu</t>
+          <t>Sopanın Ucundaki Müttefik</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>180</v>
+        <v>110</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059331203</t>
+          <t>9786059331432</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Demokrasi - Başka Bir Düzen Mümkün</t>
+          <t>Atatürk’ün Ailesi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059331029</t>
+          <t>9786059331159</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Nörofinans</t>
+          <t>Bizans Osmanlı Sentezi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>220</v>
+        <v>50</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059331104</t>
+          <t>9786059331395</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Biri Sizi Gözetliyor</t>
+          <t>Çocuklar İçin Nutuk</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>90</v>
+        <v>60</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056599675</t>
+          <t>9786059331500</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Partiler Birer İnsan Olsaydı</t>
+          <t>Toprak Biterken</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059331067</t>
+          <t>9786059331098</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Küresel Düzenin Şifreleri</t>
+          <t>Teşkilat 1965-2016</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059331043</t>
+          <t>9786059331135</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Mona Lisa</t>
+          <t>Ben Size Demiştim</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>110</v>
+        <v>30</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786056599644</t>
+          <t>9786059331111</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Halk Çocuğu</t>
+          <t>Muazzam Muazzez</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786056599637</t>
+          <t>9786056599682</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Aydın İhaneti</t>
+          <t>Amerika Başkanlık Sistemi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786056548062</t>
+          <t>9786056548079</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Aksaray'ın Sırları</t>
+          <t>Hollywood İşi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>160</v>
+        <v>25</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786056548048</t>
+          <t>9786056599651</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Bana Akıl Verme Huzur Ver</t>
+          <t>Evanjelizm</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>80</v>
+        <v>35</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786056548017</t>
+          <t>9786057760142</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Huu Komşu! Ankara’ya Gidiyoruz!</t>
+          <t>Deprem ve Tsunami</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>90</v>
+        <v>30</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
+          <t>9786057760067</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>CHP Üzerine Denemeler</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786057760289</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Faiz Kıskancında Devlet ve Tarım</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786057941565</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Son Dev Genç’li Anılar</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786059331418</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Bizans Osmanlı Sentezi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786057941626</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Deyimler ve Atasözleri</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786057941602</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Fıkralar</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786057760272</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Turizm - Dün Bugün ve Yarın</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786057760081</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Atatürk Türk Dünyası ve Mazlum Milletler</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786057941664</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>2035 Sonun Başlangıcı</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786057941596</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Umut Yeşerdi</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786059331845</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Ustaca Yaşam</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786059331739</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar için Evrim</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786059331777</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Ekmek Biterken</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786057941398</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Bir Aşk Bin Şifa</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786057760159</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Doğaperest</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786057941138</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>İlk 1 Saniye</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786057941343</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Ustaca Yaşlanma</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786057760173</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Sizi Babasız Bırakmadım (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786059331784</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Kemalyeri</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786059331647</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Körü Körüne İnanç</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786059331937</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Yaşlanmanın Evrimi</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786057941169</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Alışkanlıklarımız</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786057760340</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Öyfi - Mitler, Kentler, Cinayetler…</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786059331562</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Şaman</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786057760333</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Resimdeki Boşluk</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786057760326</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Türk İzi</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786057760319</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Cumhuriyeti Kuran Ölümsüz Türkler</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786057760302</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Atlantik Çözülürken</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786057760265</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Adaletin İzinde Seyfi Oktay</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786057941961</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Rüyalarını Türkçe Gören Bir Bilim Adamı: Ord. Prof. Dr. Curt Kosswig</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786059331906</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Efe Başvekil</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786057941671</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye ve İran</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786057941145</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Bu Topraklarda Biyolojinin Tarihi</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786057941039</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Ankara'da Sıcak Bir Yaz Günü</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786059331388</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Bahriye</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786059331869</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>İz Bırakanlar 1</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786059331838</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Pusula Sarkacı</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786059331821</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Mesture</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786059331753</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Cumhuriyet'in Trajedisi</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786059331760</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Doktor Hikmet Kıvılcımlı</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786059331258</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Ego Yaşam Oyunu</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786059331548</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Aydınlık Hareketi</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786059331487</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Harp ve Sulh: Mustafa Kemal’in Önderliğinde</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786059331463</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Nutuk</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786059331036</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Ah Şu Biz Kara Bıyıklı Türkler</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786059331210</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Ah Şu Osmanlı</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786059331227</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>CIA Kürtleri</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786059331296</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Kral Çıplak</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786059331289</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Solunun Kısa Tarihi</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786059331333</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Çöl Filizi</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786059331142</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Kriz Üçgeninde Türkiye 1. Cilt</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786059331234</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Çöp Adamın Gayri Resmi Tarih Tanıklığı</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786059331197</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Korku İmparatorluğu</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786059331203</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Sosyal Demokrasi - Başka Bir Düzen Mümkün</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786059331029</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Nörofinans</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786059331104</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Biri Sizi Gözetliyor</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786056599675</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Partiler Birer İnsan Olsaydı</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786059331067</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Küresel Düzenin Şifreleri</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786059331043</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Mona Lisa</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786056599644</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Halk Çocuğu</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786056599637</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Aydın İhaneti</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786056548062</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Aksaray'ın Sırları</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786056548048</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Bana Akıl Verme Huzur Ver</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786056548017</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Huu Komşu! Ankara’ya Gidiyoruz!</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
           <t>9786059331012</t>
         </is>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Hafta Sonu Sevişmeleri</t>
         </is>
       </c>
-      <c r="C45" s="1">
+      <c r="C109" s="1">
         <v>90</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>