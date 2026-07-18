--- v0 (2026-02-26)
+++ v1 (2026-07-18)
@@ -94,51 +94,51 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786258466508</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Ben de Yaşadım</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>160</v>
+        <v>184</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9789758289493</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Aşk İklimi</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786052083000</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
@@ -199,81 +199,81 @@
         <is>
           <t>9789756267899</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Zamana Göre Şiirler</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786054031450</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Bir Dilek Tuttum</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>90</v>
+        <v>104</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9789758289929</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Kutlu Sultan Kutlu Belde</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9789759559250</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Türk Dili Varlığımızdır</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>231</v>
+        <v>266</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9789758289356</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Dua</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>10.56</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9789758289479</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
@@ -424,211 +424,211 @@
         <is>
           <t>9789756267622</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Sevgiliye Şiirler</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786054031474</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Karga Haber Getirdi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>59</v>
+        <v>68</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9789756267486</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>İslam ve Sanat</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9789758289691</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Aşk; Hüzün Yazıları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>215</v>
+        <v>248</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9789758289523</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Akhisarlı Şeyh İsa Menakıbnamesi 16. Yüzyıl</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>42.24</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786052083727</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Kırık Kalpler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>218</v>
+        <v>251</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9789759559229</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Türk Dilinde Bağımlı Birleşik Cümle Söz Dizimi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>231</v>
+        <v>266</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786052083871</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Kiraz Çiçekleri</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9799758289966</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Açıklamalı Rüya Tabirleri</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>281</v>
+        <v>324</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9789944622813</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Zerre Zerre Ziyan</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>75</v>
+        <v>86</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786052083758</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Gerçek Hayat</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>179</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9789944621199</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Kanserin Beyaz Yüzü ve Kuantum İyileşme</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>341</v>
+        <v>393</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786255858290</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Ayaklar Değil İrade Taşır</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>280</v>
+        <v>322</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>