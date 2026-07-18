--- v0 (2026-02-26)
+++ v1 (2026-07-18)
@@ -85,670 +85,700 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059956499</t>
+          <t>9786255917409</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Tıryoşeçka</t>
+          <t>Ömürden Düşen Mısralar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>50</v>
+        <v>325</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786059956567</t>
+          <t>9786255917188</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kedi ile Tilki</t>
+          <t>Aç Artık Kanatlarını!</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>50</v>
+        <v>450</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786059956826</t>
+          <t>9786059956499</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Salala</t>
+          <t>Tıryoşeçka</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786059956796</t>
+          <t>9786059956567</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Köpeğim Riki</t>
+          <t>Kedi ile Tilki</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786059956710</t>
+          <t>9786059956826</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Denizanaları</t>
+          <t>Salala</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>35</v>
+        <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059956789</t>
+          <t>9786059956796</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Nehrin Kıyısında</t>
+          <t>Köpeğim Riki</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059956697</t>
+          <t>9786059956710</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Havuç Suyu</t>
+          <t>Yaramaz Denizanaları</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059956727</t>
+          <t>9786059956789</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Gizli Buluşmalar</t>
+          <t>Sessiz Nehrin Kıyısında</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059956802</t>
+          <t>9786059956697</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Deniz Kervanı</t>
+          <t>Havuç Suyu</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>90</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059956703</t>
+          <t>9786059956727</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Jale'nin Elleri</t>
+          <t>Gizli Buluşmalar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059956659</t>
+          <t>9786059956802</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Çocukları Seven Bilge Nasrettin (6 Kitap)</t>
+          <t>Deniz Kervanı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059956819</t>
+          <t>9786059956703</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bir'den Sonra</t>
+          <t>Jale'nin Elleri</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059956673</t>
+          <t>9786059956659</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Karabağ Sandığı</t>
+          <t>Çocukları Seven Bilge Nasrettin (6 Kitap)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059956598</t>
+          <t>9786059956819</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Çilekli Dere</t>
+          <t>Bir'den Sonra</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059956444</t>
+          <t>9786059956673</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Helva</t>
+          <t>Karabağ Sandığı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059956369</t>
+          <t>9786059956598</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İsimsiz Sesler</t>
+          <t>Çilekli Dere</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059956338</t>
+          <t>9786059956444</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarımıza Öğrencilerimize ve Arkadaşlarımıza Namazı Nasıl Öğretip Sevdirebiliriz?</t>
+          <t>Helva</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>180</v>
+        <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059956215</t>
+          <t>9786059956369</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Değişiyorum - Satışın Yol Haritası</t>
+          <t>İsimsiz Sesler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>110</v>
+        <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059956055</t>
+          <t>9786059956338</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Iskalama Lüksün Yok</t>
+          <t>Çocuklarımıza Öğrencilerimize ve Arkadaşlarımıza Namazı Nasıl Öğretip Sevdirebiliriz?</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059956086</t>
+          <t>9786059956215</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Az Acılı ve Kalıcı İngilizce</t>
+          <t>Değişiyorum - Satışın Yol Haritası</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059956307</t>
+          <t>9786059956055</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Nerdeyse Herşey Hakkında Okunaklı Sözler</t>
+          <t>Hayatı Iskalama Lüksün Yok</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059956277</t>
+          <t>9786059956086</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yabancı Dil Serüvenimiz Hakkında Yerli Yazılar</t>
+          <t>Az Acılı ve Kalıcı İngilizce</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059956017</t>
+          <t>9786059956307</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Çay Saati İçin Hafif Yazılar</t>
+          <t>Nerdeyse Herşey Hakkında Okunaklı Sözler</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059956505</t>
+          <t>9786059956277</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kış Masalı</t>
+          <t>Yabancı Dil Serüvenimiz Hakkında Yerli Yazılar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>65</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059956581</t>
+          <t>9786059956017</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Gaga İle Hamham'ın Maceraları</t>
+          <t>Çay Saati İçin Hafif Yazılar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>65</v>
+        <v>160</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059956536</t>
+          <t>9786059956505</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Artık Zaman Senfonisi</t>
+          <t>Kış Masalı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>40</v>
+        <v>65</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059956529</t>
+          <t>9786059956581</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Şifa Kaynağı Kur'an-ı Kerim</t>
+          <t>Gaga İle Hamham'ın Maceraları</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>65</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786059956550</t>
+          <t>9786059956536</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ölümle Yüz yüze</t>
+          <t>Artık Zaman Senfonisi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059956482</t>
+          <t>9786059956529</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Çeyrek Mafya</t>
+          <t>Şifa Kaynağı Kur'an-ı Kerim</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786059956413</t>
+          <t>9786059956550</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Hadis Yazıları - 1</t>
+          <t>Ölümle Yüz yüze</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059956345</t>
+          <t>9786059956482</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Hadi Beni İkna Et</t>
+          <t>Çeyrek Mafya</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>90</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786059956604</t>
+          <t>9786059956413</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Koyun Virüsü</t>
+          <t>Hadis Yazıları - 1</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059956543</t>
+          <t>9786059956345</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Fener Cevizi ‘’Şiirler</t>
+          <t>Hadi Beni İkna Et</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>40</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059956451</t>
+          <t>9786059956604</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yumru Yumak</t>
+          <t>Koyun Virüsü</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059956468</t>
+          <t>9786059956543</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Karı Koca Oyunu</t>
+          <t>Fener Cevizi ‘’Şiirler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059956475</t>
+          <t>9786059956451</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Müjde</t>
+          <t>Yumru Yumak</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059956376</t>
+          <t>9786059956468</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kış Güneşi</t>
+          <t>Karı Koca Oyunu</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059956406</t>
+          <t>9786059956475</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Tabiatın Dostları</t>
+          <t>Müjde</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059956390</t>
+          <t>9786059956376</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Dede ve Torun</t>
+          <t>Kış Güneşi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>125</v>
+        <v>70</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059956352</t>
+          <t>9786059956406</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Namazımı Huşu İle Nasıl Kılabilirim?</t>
+          <t>Tabiatın Dostları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059956383</t>
+          <t>9786059956390</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Köpek Balıkları</t>
+          <t>Dede ve Torun</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
+          <t>9786059956352</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Namazımı Huşu İle Nasıl Kılabilirim?</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786059956383</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Köpek Balıkları</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
           <t>9786059956680</t>
         </is>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Gizli Kapılar</t>
         </is>
       </c>
-      <c r="C43" s="1">
+      <c r="C45" s="1">
         <v>50</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>