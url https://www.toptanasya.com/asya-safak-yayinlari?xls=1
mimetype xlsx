--- v1 (2026-02-26)
+++ v2 (2026-07-18)
@@ -214,51 +214,51 @@
         <is>
           <t>9789759159153</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Batı’nın Maskesi Düşüyor</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9789759159368</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Kalkınma Teorisi ve Politikası</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9789759159351</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Çin Ekonomisinin Yapısal Dönüşümü ve İnovasyon Kapsamında Gelişmiş Ülkelere Etkileri</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9789759159061</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
@@ -274,81 +274,81 @@
         <is>
           <t>9789759159009</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Anti İnsan</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9789759159344</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Türkiye İçin Kalkınma Modeli</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9789759159320</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Ekonomide Derin Göçük</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9789759159313</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Demokrasi ve Kalkınmada Zor Geçit</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9789759159290</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Amerika Türkiye</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9789759159283</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>