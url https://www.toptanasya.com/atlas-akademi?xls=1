--- v1 (2026-02-26)
+++ v2 (2026-05-13)
@@ -85,2410 +85,3505 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255604040</t>
+          <t>9786255604446</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sürpriz Öğretmen</t>
+          <t>Adım Adım Geogebra İle Matematik Etkinlikleri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>89</v>
+        <v>245</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255604125</t>
+          <t>9786258101164</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yolunuz Açık Olsun</t>
+          <t>Kartografya</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>239</v>
+        <v>558</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255604095</t>
+          <t>9786255604392</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sırlı Cam</t>
+          <t>Kitab’ül- Hakikat</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>210</v>
+        <v>174</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255604118</t>
+          <t>9786255604385</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Niyaz</t>
+          <t>Kitab’ül- Hakikat</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255604088</t>
+          <t>9786255604408</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Demsaz</t>
+          <t>Özbek Üstadların Kaleminden Yesevilik ve Türkistan’ın Gönül İklimi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>283</v>
+        <v>210</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255604101</t>
+          <t>9786255604361</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Yağmurla Başladı</t>
+          <t>Güvenlik ve İstihbarat Sözlüğü</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>210</v>
+        <v>450</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789752480049</t>
+          <t>9786255604354</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medyayla Mesafeni Koru</t>
+          <t>Kamu Güvenliğinde Yeni Paradigmalar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255604002</t>
+          <t>9786255604330</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Güvenlik ve İstihbarat Sözlüğü</t>
+          <t>Ali Şir Nevai’nin İrfan Dünyası</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>386</v>
+        <v>317</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255604064</t>
+          <t>9786255604194</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Balkanlar’da İnsan Hakları İhlallerinin Uluslararası Güvenlik Ve Uluslararası Hukuka Yansımaları</t>
+          <t>Festival Günü Kod 4K - 3. Kitap (Sticker Hediyeli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>176</v>
+        <v>180</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255604019</t>
+          <t>9786255604170</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İstihbarat Paradigmaları</t>
+          <t>Küçük Yelkenli Mavi Mührün Pesinde - 4. Kitap (Sticker Hediyeli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258101997</t>
+          <t>9786255604224</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Gabdullah Tukay’ın şirler Rusçaya Çevileri</t>
+          <t>Kristal Salon'dan Evrenin Geometrisine 5. Kitap - (Sticker Hediyeli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>130</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255604033</t>
+          <t>9786255604217</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Emir Timur ve İmparator Napolyon</t>
+          <t>Hava Lidar</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>234</v>
+        <v>436</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255604026</t>
+          <t>9786255604187</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Dönüşen Ben Değişen Dünya</t>
+          <t>Türk Boğazlarında Kaybolan Servet: Borç Sarmalından Kurtuluşun İlk Adımı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>289</v>
+        <v>182</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258101850</t>
+          <t>9786255604200</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Dil ve Kültür</t>
+          <t>Ali Şir Nevayi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>199</v>
+        <v>379</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786056541315</t>
+          <t>9786255604057</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>İktisada Giriş</t>
+          <t>Üçgen Adası: Kayıp Broş</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786253861025</t>
+          <t>9786258101904</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Veteriner Zooteknide Hayvan Islahı Prensipleri</t>
+          <t>Temel Makroekonomik Göstergeler ile Türkiye’nin Ekonomik Performansı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>262</v>
+        <v>238</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258101812</t>
+          <t>9786258101911</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İstihbarat Paradigmaları Teori Tanım Teşkilat</t>
+          <t>Jodezik Astronomi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>323</v>
+        <v>286</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258101713</t>
+          <t>9786057839190</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Güvenlik ve İstihbarat</t>
+          <t>Niğde İlinde Süt Piyasasının ve Uluslararası Rekabet Gücünün Araştırılması</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>288</v>
+        <v>266</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258101638</t>
+          <t>4440000003208</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>English In Use For Teachers</t>
+          <t>Güvenlik ve İstihbarat</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258101645</t>
+          <t>9786057283757</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Karşılatırmalı İşletme Yönetim Terimleri Sözlüğü</t>
+          <t>YKSMETRE Motivasyon ve Planlama Defteri - Günlük ve Haftalık Planlayıcı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>310</v>
+        <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258101577</t>
+          <t>9786057283740</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Tarsus Mersin Turizmi</t>
+          <t>LGSMETRE Motivasyon ve Planlama Defteri - Günlük ve Haftalık Planlayıcı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>187</v>
+        <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258101584</t>
+          <t>9786258101034</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Fizyoloji Laboratuvar Uygulamaları</t>
+          <t>Niğde İlinde Elma Üretiminin Rekabet Analizi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>172</v>
+        <v>265</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258101515</t>
+          <t>9786058288966</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kamu Güvenliğinde Yeni Paradigmalar</t>
+          <t>Torosların Gizemli Bitkileri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>203</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057839954</t>
+          <t>9786057839992</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Çiftçiler İçin Pratik Bitki Besleme ve Gübreleme</t>
+          <t>Etik ve Güven</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>414</v>
+        <v>198</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258101478</t>
+          <t>9786058399301</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Tüm Yönleriyle Yeşil İşletme</t>
+          <t>Yol Projesi (Netpro)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>515</v>
+        <v>197</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258101362</t>
+          <t>9786057839282</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yol Projesi Hesaplamaları</t>
+          <t>2020 Fiziksel Jeodezi - Teori ve Uygulama</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>236</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258101348</t>
+          <t>9786057839855</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İnsansız Hava Aracı Teknolojisi ve Operatörlüğü Eğitim Kitabı</t>
+          <t>Zoo Tekni 1: Süt Sığırcılığı, Sığır Besiciliği, At Yetiştirme</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>258</v>
+        <v>530</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258101171</t>
+          <t>9786057087768</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Biyoteknolojide Kullanılan Teknikler ve Protokoller</t>
+          <t>Disiplinler Arası Yaklaşımla Tarım-Gıda Tedarik Zinciri Yönetimi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>143</v>
+        <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258101188</t>
+          <t>9786057839107</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Temel Moleküler Biyoloji ve Genetik Teknikleri</t>
+          <t>Bilgisayar Destekli Harita Çizimi NETCAD 5.0</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>142</v>
+        <v>630</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258101201</t>
+          <t>9786055616038</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Geogebra ile Matematik Etkinlikleri</t>
+          <t>Oduncu ve Ağaç Çırağı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>118</v>
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258101249</t>
+          <t>9786057839046</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kamu Güvenliğinde Yeni Paradigmalar</t>
+          <t>Dış Ticaret ve Ekonomik Büyümenin Anahtarı Teknoloji</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>163</v>
+        <v>27</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258101126</t>
+          <t>9786057895745</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Aplikasyon</t>
+          <t>İstanbul'da Büyük Ölçekli Kentsel Projeler ve Planlama Süreçleri</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>248</v>
+        <v>54</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258101102</t>
+          <t>9786056668906</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Tarım İşletmelerinde Sürdürülebilirlik Yaklaşımları ve Araştırmaları Çalıştayı</t>
+          <t>Kütahya'da Planlama Düşünceleri Üzerine</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>120</v>
+        <v>271</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258101096</t>
+          <t>9786058278561</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Step By Step Agisoft - Metashape</t>
+          <t>Bitki Koruma</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>242</v>
+        <v>54</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258101119</t>
+          <t>9786050306743</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Mühendislikte Yol Bilgisi ve Projesi</t>
+          <t>Ermenek (Taşeli) Bölgesi'nde Yetişen Bazı Endemik Bitkiler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>580</v>
+        <v>125</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258101065</t>
+          <t>3990006266953</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Microstation Temel Bilgiler</t>
+          <t>Toplam Kalite Yönetimi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>38</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258101041</t>
+          <t>9786058158962</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Tarım Ürünlerinde Maliyet Hesaplama - Yöntem ve Uygulamalar</t>
+          <t>Kartografya</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>125</v>
+        <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258101027</t>
+          <t>9786056541377</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İnsansız Hava Aracı Uygulamaları: Agisoft - Metashape</t>
+          <t>Mermer ve Parlatılabilir Kayaçlar</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>503</v>
+        <v>45</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258101003</t>
+          <t>9786057839794</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Bitki Koruma</t>
+          <t>Türk Hukuk Tarihi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>288</v>
+        <v>75</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057839978</t>
+          <t>9786056668937</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Konya İlinde Kuraklık ve Su Yönetimi</t>
+          <t>Zootekni 1</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>218</v>
+        <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057839923</t>
+          <t>9786056668968</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kamu Güvenliğinde Yeni Paradigmalar</t>
+          <t>Siyasette Halkla İlişkiler</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>134</v>
+        <v>34</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057839121</t>
+          <t>9786057839510</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Ulaşım Planlama Deneyimi: Ankara Örneği</t>
+          <t>Mikro İktisat Soru Bankası</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>330</v>
+        <v>34</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057839169</t>
+          <t>9786058158917</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Örgüt Psikolojisi: Yeni Yaklaşımlar Güncel Konular</t>
+          <t>Farket</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>310</v>
+        <v>17.9</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786056337338</t>
+          <t>9786056126031</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Tarım Ekonomisi</t>
+          <t>Bitkilerin İklim ve Toprak İstekleri</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>155</v>
+        <v>178</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786058158948</t>
+          <t>9789752480032</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>İktisada Giriş</t>
+          <t>Kolay Vertigo</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>360</v>
+        <v>40</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057839640</t>
+          <t>9786058278578</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Netcad 8.0 İle Haritacılık Uygulamaları</t>
+          <t>Toplu Yemek Sistemleri (Catering) ve Menü Planlama</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>275</v>
+        <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057839565</t>
+          <t>9786056541322</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Ilıman İklim Meyve Ağaçları Fizyolojisi</t>
+          <t>Mikro İktisadi Analiz Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>461</v>
+        <v>30</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057839473</t>
+          <t>9786056337314</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Günümüzde Anadolu Yaban Hayatı</t>
+          <t>Ben ve Ailem</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>155</v>
+        <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057839725</t>
+          <t>9786058633186</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kategorik Veri Analizi</t>
+          <t>Toplam Kalite Yönetimi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>175</v>
+        <v>27</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057839732</t>
+          <t>9786056337369</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Beşinci Sanayi Devrimine Doğru</t>
+          <t>Örgüt Psikolojisi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>185</v>
+        <v>28</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057839596</t>
+          <t>9786057839329</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Ergonomik ve Stratejik Antrenman</t>
+          <t>Harita ve Kadastroda Arazi Ölçmeleri 2</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>172</v>
+        <v>412</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258101799</t>
+          <t>9786057839671</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Gül Bahçelerinden Bir Demet</t>
+          <t>Uluslararası Hukukta İnsani Müdahale ve Koruma Sorumluluğu</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>110</v>
+        <v>426</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786258101973</t>
+          <t>9786254069161</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Diyalektiğin Diyalektiği-21 Yüzyılın Pratiği Üzerine Diyalektiksel Bir Olumsuzlama</t>
+          <t>Temel Makroekonomik Göstergeler</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>282</v>
+        <v>54</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786258101980</t>
+          <t>9786057839701</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Süldürülebilirlik (Kavramlar &amp; Terimler ) Sözlüğü</t>
+          <t>1890'da Nize'den Amerika'ya Göçenlerin Dediği Gibi: Köylerin Kraliçesi Benim Nize'm (Ciltli)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057839176</t>
+          <t>9786056940217</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Türk Ceza Hukuku Mevzuatı (Ciltli)</t>
+          <t>Orta Torosların Şifalı Dağ Çayları ve Kekikleri (Ciltli)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>599</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786258101720</t>
+          <t>9786057839844</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kamu Güvenliğinde Yeni Paradigmalar</t>
+          <t>Mikro İktisat Soru Bankası (Özet Konu Anlatımlı)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>227</v>
+        <v>100</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786258101867</t>
+          <t>9789752480377</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sayısal Arazi Modellerinin Temelleri ve Analizi</t>
+          <t>Veteriner Sistematik Anatomi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>260</v>
+        <v>330</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786258101560</t>
+          <t>9786254092527</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Oyuncak Temizleme Kılavuzu</t>
+          <t>Parlatılmış Yıldızlar</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>150</v>
+        <v>44</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786258101706</t>
+          <t>9786057839526</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Tatarika: Tatar Edebiyatının Milli Kahramanları</t>
+          <t>Milli Gelir ve Harcama Bileşenleri</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>234</v>
+        <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786258101652</t>
+          <t>9789752480056</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Application of Geographic Information System (GIS) In The Urban Earthquake Crisis Management</t>
+          <t>Aforizmalar</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>354</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786258101607</t>
+          <t>9786056541391</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İnsansız Hava Aracı Uygulama Alanları</t>
+          <t>Etik ve Güven</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>218</v>
+        <v>17</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786258101430</t>
+          <t>9786057839152</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Güvenlik ve İstihbarat Sözlüğü</t>
+          <t>Tasarı Geometri - 1</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>199</v>
+        <v>25</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786258101447</t>
+          <t>9786058783324</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Kültürü ve Öyküleri ile Hatay</t>
+          <t>2. Sınıf Genç Zeka Dünyası</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>238</v>
+        <v>25</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786258101386</t>
+          <t>9786058783346</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Highway Project Calculations</t>
+          <t>3. Sınıf Genç Zeka Dünyası</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>238</v>
+        <v>25</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786258101218</t>
+          <t>9786058783348</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Çevresel Tasarım Yoluyla Terörizmin Önlenmesi Diyarabakır Suriçi Örneği</t>
+          <t>4. Sınıf Genç Zeka Dünyası</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>138</v>
+        <v>25</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786258101294</t>
+          <t>9786059269841</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Değişim Yönetimi ve Tarım Çalıştayı</t>
+          <t>İnovasyon</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>124</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786258101270</t>
+          <t>9786056126055</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Tarım Sektörünün Sürdürülebilirliği İçin Politik Yaklaşımların Değerlendirilmesi Çalıştayı</t>
+          <t>Anayasa Hukuku</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>130</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786258101058</t>
+          <t>9789756266374</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Nüfus ve Temettuat Defterlerinde Mut'un Sosyal ve Ekonomik Tarihi (1830-1845)</t>
+          <t>Klinik Biyokimya El Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>260</v>
+        <v>120</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786258101072</t>
+          <t>9786057839664</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kent Kimliği İzmir Tarihi Kemeraltı Çarşısı</t>
+          <t>Ben ve Ailem</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786058101010</t>
+          <t>9786057839428</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>İmar Bilgisi ve Projesi</t>
+          <t>Alet Bilgisi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>534</v>
+        <v>350</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786058158986</t>
+          <t>9786057839213</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>İdeolojik ve Estetik Boyutu ile Politik Sinema</t>
+          <t>Topografya</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>182</v>
+        <v>554</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786056668951</t>
+          <t>9786057839404</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>İletişim Kurmak İstiyorum</t>
+          <t>Mesleki Trigonometri</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>228</v>
+        <v>78</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057839763</t>
+          <t>9786057839350</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Meslek Matematiği</t>
+          <t>Harita ve Kadastroda Arazi Ölçmeleri 4</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>152</v>
+        <v>440</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057839770</t>
+          <t>9786255604040</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Gençleri Dinlemek</t>
+          <t>Sürpriz Öğretmen</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>152</v>
+        <v>110</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057839572</t>
+          <t>9786255604125</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Sığınmacılara Yönelik Algılar ve Gerçekler Üzerinden Bir Analiz</t>
+          <t>Yolunuz Açık Olsun</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>227</v>
+        <v>260</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786257258555</t>
+          <t>9786255604095</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Genel İşletme</t>
+          <t>Sırlı Cam</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>450</v>
+        <v>230</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057839145</t>
+          <t>9786255604118</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Ölçme Bilgisi 1</t>
+          <t>Niyaz</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>490</v>
+        <v>150</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057839398</t>
+          <t>9786255604088</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Arazi Ölçmeleri 1</t>
+          <t>Demsaz</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>233</v>
+        <v>310</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057839275</t>
+          <t>9786255604101</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Harita ve Kadastro'da Mesleki Hesaplamalar</t>
+          <t>Her Şey Yağmurla Başladı</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>248</v>
+        <v>230</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786258101508</t>
+          <t>9789752480049</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İstihbarat ve Güvenlik</t>
+          <t>Sosyal Medyayla Mesafeni Koru</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786258101300</t>
+          <t>9786255604002</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Mystic Liar</t>
+          <t>Güvenlik ve İstihbarat Sözlüğü</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>222</v>
+        <v>450</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786258101225</t>
+          <t>9786255604064</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Harita Mühendisliği Öğrencileri İçin Dengeleme Hesabı</t>
+          <t>Balkanlar’da İnsan Hakları İhlallerinin Uluslararası Güvenlik Ve Uluslararası Hukuka Yansımaları</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>156</v>
+        <v>210</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057839800</t>
+          <t>9786255604019</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Dengeleme Hesabı</t>
+          <t>İstihbarat Paradigmaları</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>245</v>
+        <v>450</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057839886</t>
+          <t>9786258101997</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Zootekni II - Küçükbaş ve Kanatlı Hayvan Yetiştiriciliği</t>
+          <t>Gabdullah Tukay’ın şirler Rusçaya Çevileri</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>426</v>
+        <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786057839893</t>
+          <t>9786255604033</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Jeodezi 2</t>
+          <t>Emir Timur ve İmparator Napolyon</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>209</v>
+        <v>280</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786058278516</t>
+          <t>9786255604026</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>C/C++ Programlama Dili İle Uygulama Geliştirme</t>
+          <t>Dönüşen Ben Değişen Dünya</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>239</v>
+        <v>347</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786056497858</t>
+          <t>9786258101850</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Türk Kamu Yönetiminde Yapısal Dönüşüm ve E-Devlet</t>
+          <t>Dil ve Kültür</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>232</v>
+        <v>199</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786057839602</t>
+          <t>9786056541315</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>2021 Fiziksel Jeodezi</t>
+          <t>İktisada Giriş</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>173</v>
+        <v>300</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786058278554</t>
+          <t>9786253861025</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Autocad 2018 - 2013 Versiyonundan Günümüze</t>
+          <t>Veteriner Zooteknide Hayvan Islahı Prensipleri</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>112</v>
+        <v>314</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786057839589</t>
+          <t>9786258101812</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Duyuların Etkileşimi Sinestezik Pazarlama</t>
+          <t>İstihbarat Paradigmaları Teori Tanım Teşkilat</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>198</v>
+        <v>486</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786258101843</t>
+          <t>9786258101713</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Türkiyede Bulunmuş Tatar İzleri</t>
+          <t>Güvenlik ve İstihbarat</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>249</v>
+        <v>390</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786258101928</t>
+          <t>9786258101638</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Arı Yetiştiriciliği</t>
+          <t>English In Use For Teachers</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>138</v>
+        <v>132</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786258101621</t>
+          <t>9786258101645</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Fundamentals and Analysis of Digital Terrain Models (DTM)</t>
+          <t>Karşılatırmalı İşletme Yönetim Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>268</v>
+        <v>394</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057839695</t>
+          <t>9786258101577</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Harita Çizimi Netcad 8.0</t>
+          <t>Tarsus Mersin Turizmi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>557</v>
+        <v>319</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786258101829</t>
+          <t>9786258101584</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Güvenlik ve İstihbarat Sözlüğü</t>
+          <t>Fizyoloji Laboratuvar Uygulamaları</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>252</v>
+        <v>260</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786258101737</t>
+          <t>9786258101515</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Marmara Bölgesi Atlası</t>
+          <t>Kamu Güvenliğinde Yeni Paradigmalar</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>294</v>
+        <v>300</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786258101676</t>
+          <t>9786057839954</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Mersin Mitolojisi</t>
+          <t>Çiftçiler İçin Pratik Bitki Besleme ve Gübreleme</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>174</v>
+        <v>647</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258101614</t>
+          <t>9786258101478</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Mezbaha Bilgisi ve Pratik Et Muayenesi</t>
+          <t>Tüm Yönleriyle Yeşil İşletme</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>360</v>
+        <v>700</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786258101553</t>
+          <t>9786258101362</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Erdemli Mersin Turizmi</t>
+          <t>Yol Projesi Hesaplamaları</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>218</v>
+        <v>419</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786258101591</t>
+          <t>9786258101348</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Excel 2003 ile Userform’un Anatomisi</t>
+          <t>İnsansız Hava Aracı Teknolojisi ve Operatörlüğü Eğitim Kitabı</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>220</v>
+        <v>520</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786258101355</t>
+          <t>9786258101171</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Sinan Paşa Manileri</t>
+          <t>Biyoteknolojide Kullanılan Teknikler ve Protokoller</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>156</v>
+        <v>209</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786258101393</t>
+          <t>9786258101188</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Mersin Turizm Atlası</t>
+          <t>Temel Moleküler Biyoloji ve Genetik Teknikleri</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>259</v>
+        <v>200</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786056541360</t>
+          <t>9786258101201</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Kalkülüs Cilt 2</t>
+          <t>Adım Adım Geogebra ile Matematik Etkinlikleri</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>264</v>
+        <v>169</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786258101454</t>
+          <t>9786258101249</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Erciyes’ten Everest’e</t>
+          <t>Kamu Güvenliğinde Yeni Paradigmalar</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>163</v>
+        <v>239</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786258101423</t>
+          <t>9786258101126</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Ege Bölgesi Atlası</t>
+          <t>Aplikasyon</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>287</v>
+        <v>440</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786258101379</t>
+          <t>9786258101102</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz Bölgesi Atlası</t>
+          <t>Tarım İşletmelerinde Sürdürülebilirlik Yaklaşımları ve Araştırmaları Çalıştayı</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>265</v>
+        <v>175</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786258101409</t>
+          <t>9786258101096</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Giyilebilir Mobil Lidar ve Uygulamaları</t>
+          <t>Step By Step Agisoft - Metashape</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>236</v>
+        <v>430</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786057283733</t>
+          <t>9786258101119</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>DERSMETRE Motivasyon ve Planlama Defteri - Günlük ve Haftalık Planlayıcı</t>
+          <t>Mühendislikte Yol Bilgisi ve Projesi</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>29</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786258101324</t>
+          <t>9786258101065</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Mucitin Yok Etme Planı</t>
+          <t>Microstation Temel Bilgiler</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>162</v>
+        <v>535</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786258101133</t>
+          <t>9786258101041</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal Kapasite</t>
+          <t>Tarım Ürünlerinde Maliyet Hesaplama - Yöntem ve Uygulamalar</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>186</v>
+        <v>178</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786258101287</t>
+          <t>9786258101027</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Zootekni - 3</t>
+          <t>İnsansız Hava Aracı Uygulamaları: Agisoft - Metashape</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>258</v>
+        <v>900</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786258101263</t>
+          <t>9786258101003</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Sigara Ve Mahiyeti</t>
+          <t>Bitki Koruma</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>132</v>
+        <v>372</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786258101157</t>
+          <t>9786057839978</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimin Esintisi</t>
+          <t>Konya İlinde Kuraklık ve Su Yönetimi</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>206</v>
+        <v>336</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786258101089</t>
+          <t>9786057839923</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>The Essentials of Microstation</t>
+          <t>Kamu Güvenliğinde Yeni Paradigmalar</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>298</v>
+        <v>197</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786057839961</t>
+          <t>9786057839121</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Drenaj Havzaları Atlası</t>
+          <t>Türkiye'de Ulaşım Planlama Deneyimi: Ankara Örneği</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>164</v>
+        <v>516</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786057839831</t>
+          <t>9786057839169</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Milli Gelir ve Harcama Bileşenleri</t>
+          <t>Örgüt Psikolojisi: Yeni Yaklaşımlar Güncel Konular</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>104</v>
+        <v>358</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789756266960</t>
+          <t>9786056337338</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Özel Eğitim Alanında Yapılmış Kategorik Tez Çalışmaları</t>
+          <t>Tarım Ekonomisi</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>450</v>
+        <v>284</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786057839817</t>
+          <t>9786058158948</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Bozyazı Mersin Turizm Destinasyonu</t>
+          <t>İktisada Giriş</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>128</v>
+        <v>360</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786057839879</t>
+          <t>9786057839640</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Jeodezi -1 Küre yüzeyinde uygulamalar</t>
+          <t>Netcad 8.0 İle Haritacılık Uygulamaları</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>155</v>
+        <v>490</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786057839916</t>
+          <t>9786057839565</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Excel ve Matlab Uygulamaları ile Sayısal Analiz</t>
+          <t>Ilıman İklim Meyve Ağaçları Fizyolojisi</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>320</v>
+        <v>840</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786254397547</t>
+          <t>9786057839473</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Göstergeler ile Ekonomik Denge Analizi</t>
+          <t>Günümüzde Anadolu Yaban Hayatı</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>35</v>
+        <v>220</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786057839787</t>
+          <t>9786057839725</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Refah Göstergesi Olarak Mutluluk</t>
+          <t>Kategorik Veri Analizi</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>178</v>
+        <v>264</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786057839688</t>
+          <t>9786057839732</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Toprak Araştırmaları</t>
+          <t>Beşinci Sanayi Devrimine Doğru</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>140</v>
+        <v>264</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786057839657</t>
+          <t>9786057839596</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Harita Mühendisliğinde Kestirme Hesabı</t>
+          <t>Ergonomik ve Stratejik Antrenman</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>233</v>
+        <v>172</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786057839633</t>
+          <t>9786258101799</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel ve Kuramsal Boyutlarıyla  Avrupa Birliği Genişlemesi</t>
+          <t>Gül Bahçelerinden Bir Demet</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>137</v>
+        <v>156</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786058278585</t>
+          <t>9786258101973</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Kısa Film</t>
+          <t>Diyalektiğin Diyalektiği-21 Yüzyılın Pratiği Üzerine Diyalektiksel Bir Olumsuzlama</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>142</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786057839619</t>
+          <t>9786258101980</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Organik Gübreler ve Yeşil Gübreleme Bitkileri</t>
+          <t>Süldürülebilirlik (Kavramlar &amp; Terimler ) Sözlüğü</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>178</v>
+        <v>500</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786254097225</t>
+          <t>9786057839176</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Mor Menekşe</t>
+          <t>Türk Ceza Hukuku Mevzuatı (Ciltli)</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>29</v>
+        <v>599</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786057839312</t>
+          <t>9786258101720</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Hacim Hesapları</t>
+          <t>Kamu Güvenliğinde Yeni Paradigmalar</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786057839503</t>
+          <t>9786258101867</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Sıladan Sılaya</t>
+          <t>Sayısal Arazi Modellerinin Temelleri ve Analizi</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>143</v>
+        <v>400</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786057839527</t>
+          <t>9786258101560</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Yöre Araştırmaları (Hassa Örneği)</t>
+          <t>Oyuncak Temizleme Kılavuzu</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>217</v>
+        <v>215</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786057839466</t>
+          <t>9786258101706</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Surveying A Comprehensive Guide To Geomatics Engineering Applications</t>
+          <t>Tatarika: Tatar Edebiyatının Milli Kahramanları</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>541</v>
+        <v>319</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786057839480</t>
+          <t>9786258101652</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Mistik Yalancı</t>
+          <t>Application of Geographic Information System (GIS) In The Urban Earthquake Crisis Management</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>198</v>
+        <v>488</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9756056337379</t>
+          <t>9786258101607</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Kalite Yönetimi</t>
+          <t>İnsansız Hava Aracı Uygulama Alanları</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>179</v>
+        <v>377</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786057839442</t>
+          <t>9786258101430</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Kent Saçaklarında Tarım İşletmelerinin Ekonomik Faaliyetlerinin Değerlendirilmesi</t>
+          <t>Güvenlik ve İstihbarat Sözlüğü</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>179</v>
+        <v>324</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786057839435</t>
+          <t>9786258101447</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Örgütlü Kadınların Girişimcilik Potansiyellerinin Belirlenmesi</t>
+          <t>Tarihi Kültürü ve Öyküleri ile Hatay</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>132</v>
+        <v>325</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786057839411</t>
+          <t>9786258101386</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Arazi Ölçmeleri 3</t>
+          <t>Highway Project Calculations</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>240</v>
+        <v>420</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786057839336</t>
+          <t>9786258101218</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Takeometri Hesabı</t>
+          <t>Çevresel Tasarım Yoluyla Terörizmin Önlenmesi Diyarabakır Suriçi Örneği</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>148</v>
+        <v>199</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786057839367</t>
+          <t>9786258101294</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Parsellerin Bölünmesi</t>
+          <t>Değişim Yönetimi ve Tarım Çalıştayı</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>154</v>
+        <v>180</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786057839343</t>
+          <t>9786258101270</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Koordinat Dönüşümü</t>
+          <t>Tarım Sektörünün Sürdürülebilirliği İçin Politik Yaklaşımların Değerlendirilmesi Çalıştayı</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>248</v>
+        <v>190</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786057839237</t>
+          <t>9786258101058</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Poligon Hesabı Çözümlü Örnekler</t>
+          <t>Nüfus ve Temettuat Defterlerinde Mut'un Sosyal ve Ekonomik Tarihi (1830-1845)</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>197</v>
+        <v>394</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786057839305</t>
+          <t>9786258101072</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Nivelman Hesabı</t>
+          <t>Kent Kimliği İzmir Tarihi Kemeraltı Çarşısı</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>287</v>
+        <v>347</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786057839220</t>
+          <t>9786058101010</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Temel Ödevler</t>
+          <t>İmar Bilgisi ve Projesi</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>174</v>
+        <v>534</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786057839244</t>
+          <t>9786058158986</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Ölçü Hataları ve Alan Hesapları</t>
+          <t>İdeolojik ve Estetik Boyutu ile Politik Sinema</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>202</v>
+        <v>298</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786057839251</t>
+          <t>9786056668951</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Ölçme Bilgisi 2</t>
+          <t>İletişim Kurmak İstiyorum</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>395</v>
+        <v>260</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786057839268</t>
+          <t>9786057839763</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Küçük Yan Nokta Kesişim</t>
+          <t>Meslek Matematiği</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786057839183</t>
+          <t>9786057839770</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Sinema ve Televizyonda Yeni Yaklaşımlar</t>
+          <t>Gençleri Dinlemek</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>172</v>
+        <v>220</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786057839459</t>
+          <t>9786057839572</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Hata Kuramı ve Parametre Kestirimi</t>
+          <t>Sığınmacılara Yönelik Algılar ve Gerçekler Üzerinden Bir Analiz</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>137</v>
+        <v>340</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786058158931</t>
+          <t>9786257258555</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Sinemada Görsel Efektler</t>
+          <t>Genel İşletme</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>155</v>
+        <v>450</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786056497834</t>
+          <t>9786057839145</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Aydınlatan Sinema</t>
+          <t>Ölçme Bilgisi 1</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>179</v>
+        <v>599</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786058158979</t>
+          <t>9786057839398</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Çevre Mikrobiyolojisi ve Biyoteknoloji</t>
+          <t>Arazi Ölçmeleri 1</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>176</v>
+        <v>412</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786056541339</t>
+          <t>9786057839275</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Sağlık İşletmelerinde Finansal Muhasebe Uygulamaları</t>
+          <t>Harita ve Kadastro'da Mesleki Hesaplamalar</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>179</v>
+        <v>440</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786058278530</t>
+          <t>9786258101508</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Destekli Harita Yapımı Uygulamaları</t>
+          <t>İstihbarat ve Güvenlik</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>170</v>
+        <v>347</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786058278523</t>
+          <t>9786258101300</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Tarım Ekonomisinde Araştırma ve Örnekleme Metodolojisi</t>
+          <t>Mystic Liar</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>158</v>
+        <v>250</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789756266830</t>
+          <t>9786258101225</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Sosyal Hizmet Eğitimi</t>
+          <t>Harita Mühendisliği Öğrencileri İçin Dengeleme Hesabı</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786056541308</t>
+          <t>9786057839800</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Finansal Tablolar Analizi</t>
+          <t>Dengeleme Hesabı</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>142</v>
+        <v>392</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786056541346</t>
+          <t>9786057839886</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Uluslararası İmajı</t>
+          <t>Zootekni II - Küçükbaş ve Kanatlı Hayvan Yetiştiriciliği</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>194</v>
+        <v>676</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
+          <t>9786057839893</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Jeodezi 2</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9786058278516</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>C/C++ Programlama Dili İle Uygulama Geliştirme</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9786056497858</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Türk Kamu Yönetiminde Yapısal Dönüşüm ve E-Devlet</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9786057839602</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>2021 Fiziksel Jeodezi</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9786058278554</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Autocad 2018 - 2013 Versiyonundan Günümüze</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>9786057839589</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Duyuların Etkileşimi Sinestezik Pazarlama</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9786258101843</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Türkiyede Bulunmuş Tatar İzleri</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9786258101928</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Arı Yetiştiriciliği</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9786258101621</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Fundamentals and Analysis of Digital Terrain Models (DTM)</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>9786057839695</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Harita Çizimi Netcad 8.0</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>9786258101829</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Güvenlik ve İstihbarat Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>9786258101737</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Marmara Bölgesi Atlası</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>9786258101676</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Mersin Mitolojisi</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>9786258101614</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Mezbaha Bilgisi ve Pratik Et Muayenesi</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>9786258101553</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Erdemli Mersin Turizmi</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>9786258101591</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Excel 2003 ile Userform’un Anatomisi</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>9786258101355</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Sinan Paşa Manileri</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>9786258101393</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Mersin Turizm Atlası</t>
+        </is>
+      </c>
+      <c r="C176" s="1">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>9786056541360</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Kalkülüs Cilt 2</t>
+        </is>
+      </c>
+      <c r="C177" s="1">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>9786258101454</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Erciyes’ten Everest’e</t>
+        </is>
+      </c>
+      <c r="C178" s="1">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>9786258101423</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Ege Bölgesi Atlası</t>
+        </is>
+      </c>
+      <c r="C179" s="1">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>9786258101379</t>
+        </is>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Akdeniz Bölgesi Atlası</t>
+        </is>
+      </c>
+      <c r="C180" s="1">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>9786258101409</t>
+        </is>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Giyilebilir Mobil Lidar ve Uygulamaları</t>
+        </is>
+      </c>
+      <c r="C181" s="1">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
+          <t>9786057283733</t>
+        </is>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>DERSMETRE Motivasyon ve Planlama Defteri - Günlük ve Haftalık Planlayıcı</t>
+        </is>
+      </c>
+      <c r="C182" s="1">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>9786258101324</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Mucitin Yok Etme Planı</t>
+        </is>
+      </c>
+      <c r="C183" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>9786258101133</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Kurumsal Kapasite</t>
+        </is>
+      </c>
+      <c r="C184" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>9786258101287</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Zootekni - 3</t>
+        </is>
+      </c>
+      <c r="C185" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>9786258101263</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Sigara Ve Mahiyeti</t>
+        </is>
+      </c>
+      <c r="C186" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>9786258101157</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Yüreğimin Esintisi</t>
+        </is>
+      </c>
+      <c r="C187" s="1">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>9786258101089</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>The Essentials of Microstation</t>
+        </is>
+      </c>
+      <c r="C188" s="1">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>9786057839961</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’nin Drenaj Havzaları Atlası</t>
+        </is>
+      </c>
+      <c r="C189" s="1">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>9786057839831</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Milli Gelir ve Harcama Bileşenleri</t>
+        </is>
+      </c>
+      <c r="C190" s="1">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>9789756266960</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Özel Eğitim Alanında Yapılmış Kategorik Tez Çalışmaları</t>
+        </is>
+      </c>
+      <c r="C191" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>9786057839817</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Bozyazı Mersin Turizm Destinasyonu</t>
+        </is>
+      </c>
+      <c r="C192" s="1">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>9786057839879</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>Jeodezi -1 Küre yüzeyinde uygulamalar</t>
+        </is>
+      </c>
+      <c r="C193" s="1">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>9786057839916</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Excel ve Matlab Uygulamaları ile Sayısal Analiz</t>
+        </is>
+      </c>
+      <c r="C194" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>9786254397547</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Göstergeler ile Ekonomik Denge Analizi</t>
+        </is>
+      </c>
+      <c r="C195" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>9786057839787</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>Refah Göstergesi Olarak Mutluluk</t>
+        </is>
+      </c>
+      <c r="C196" s="1">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>9786057839688</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>Toprak Araştırmaları</t>
+        </is>
+      </c>
+      <c r="C197" s="1">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>9786057839657</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>Harita Mühendisliğinde Kestirme Hesabı</t>
+        </is>
+      </c>
+      <c r="C198" s="1">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>9786057839633</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Tarihsel ve Kuramsal Boyutlarıyla  Avrupa Birliği Genişlemesi</t>
+        </is>
+      </c>
+      <c r="C199" s="1">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>9786058278585</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>Kısa Film</t>
+        </is>
+      </c>
+      <c r="C200" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>9786057839619</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>Organik Gübreler ve Yeşil Gübreleme Bitkileri</t>
+        </is>
+      </c>
+      <c r="C201" s="1">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>9786254097225</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Mor Menekşe</t>
+        </is>
+      </c>
+      <c r="C202" s="1">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>9786057839312</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>Hacim Hesapları</t>
+        </is>
+      </c>
+      <c r="C203" s="1">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
+          <t>9786057839503</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Sıladan Sılaya</t>
+        </is>
+      </c>
+      <c r="C204" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>9786057839527</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Yöre Araştırmaları (Hassa Örneği)</t>
+        </is>
+      </c>
+      <c r="C205" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>9786057839466</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Surveying A Comprehensive Guide To Geomatics Engineering Applications</t>
+        </is>
+      </c>
+      <c r="C206" s="1">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>9786057839480</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Mistik Yalancı</t>
+        </is>
+      </c>
+      <c r="C207" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>9756056337379</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Kalite Yönetimi</t>
+        </is>
+      </c>
+      <c r="C208" s="1">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>9786057839442</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Kent Saçaklarında Tarım İşletmelerinin Ekonomik Faaliyetlerinin Değerlendirilmesi</t>
+        </is>
+      </c>
+      <c r="C209" s="1">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>9786057839435</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Örgütlü Kadınların Girişimcilik Potansiyellerinin Belirlenmesi</t>
+        </is>
+      </c>
+      <c r="C210" s="1">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>9786057839411</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>Arazi Ölçmeleri 3</t>
+        </is>
+      </c>
+      <c r="C211" s="1">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>9786057839336</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Takeometri Hesabı</t>
+        </is>
+      </c>
+      <c r="C212" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
+          <t>9786057839367</t>
+        </is>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>Parsellerin Bölünmesi</t>
+        </is>
+      </c>
+      <c r="C213" s="1">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="1" t="inlineStr">
+        <is>
+          <t>9786057839343</t>
+        </is>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>Koordinat Dönüşümü</t>
+        </is>
+      </c>
+      <c r="C214" s="1">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3">
+      <c r="A215" s="1" t="inlineStr">
+        <is>
+          <t>9786057839237</t>
+        </is>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>Poligon Hesabı Çözümlü Örnekler</t>
+        </is>
+      </c>
+      <c r="C215" s="1">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3">
+      <c r="A216" s="1" t="inlineStr">
+        <is>
+          <t>9786057839305</t>
+        </is>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>Nivelman Hesabı</t>
+        </is>
+      </c>
+      <c r="C216" s="1">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3">
+      <c r="A217" s="1" t="inlineStr">
+        <is>
+          <t>9786057839220</t>
+        </is>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>Temel Ödevler</t>
+        </is>
+      </c>
+      <c r="C217" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3">
+      <c r="A218" s="1" t="inlineStr">
+        <is>
+          <t>9786057839244</t>
+        </is>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>Ölçü Hataları ve Alan Hesapları</t>
+        </is>
+      </c>
+      <c r="C218" s="1">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3">
+      <c r="A219" s="1" t="inlineStr">
+        <is>
+          <t>9786057839251</t>
+        </is>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>Ölçme Bilgisi 2</t>
+        </is>
+      </c>
+      <c r="C219" s="1">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3">
+      <c r="A220" s="1" t="inlineStr">
+        <is>
+          <t>9786057839268</t>
+        </is>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Yan Nokta Kesişim</t>
+        </is>
+      </c>
+      <c r="C220" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3">
+      <c r="A221" s="1" t="inlineStr">
+        <is>
+          <t>9786057839183</t>
+        </is>
+      </c>
+      <c r="B221" s="1" t="inlineStr">
+        <is>
+          <t>Sinema ve Televizyonda Yeni Yaklaşımlar</t>
+        </is>
+      </c>
+      <c r="C221" s="1">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3">
+      <c r="A222" s="1" t="inlineStr">
+        <is>
+          <t>9786057839459</t>
+        </is>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>Hata Kuramı ve Parametre Kestirimi</t>
+        </is>
+      </c>
+      <c r="C222" s="1">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3">
+      <c r="A223" s="1" t="inlineStr">
+        <is>
+          <t>9786058158931</t>
+        </is>
+      </c>
+      <c r="B223" s="1" t="inlineStr">
+        <is>
+          <t>Sinemada Görsel Efektler</t>
+        </is>
+      </c>
+      <c r="C223" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3">
+      <c r="A224" s="1" t="inlineStr">
+        <is>
+          <t>9786056497834</t>
+        </is>
+      </c>
+      <c r="B224" s="1" t="inlineStr">
+        <is>
+          <t>Tarihi Aydınlatan Sinema</t>
+        </is>
+      </c>
+      <c r="C224" s="1">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3">
+      <c r="A225" s="1" t="inlineStr">
+        <is>
+          <t>9786058158979</t>
+        </is>
+      </c>
+      <c r="B225" s="1" t="inlineStr">
+        <is>
+          <t>Çevre Mikrobiyolojisi ve Biyoteknoloji</t>
+        </is>
+      </c>
+      <c r="C225" s="1">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3">
+      <c r="A226" s="1" t="inlineStr">
+        <is>
+          <t>9786056541339</t>
+        </is>
+      </c>
+      <c r="B226" s="1" t="inlineStr">
+        <is>
+          <t>Sağlık İşletmelerinde Finansal Muhasebe Uygulamaları</t>
+        </is>
+      </c>
+      <c r="C226" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3">
+      <c r="A227" s="1" t="inlineStr">
+        <is>
+          <t>9786058278530</t>
+        </is>
+      </c>
+      <c r="B227" s="1" t="inlineStr">
+        <is>
+          <t>Bilgisayar Destekli Harita Yapımı Uygulamaları</t>
+        </is>
+      </c>
+      <c r="C227" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3">
+      <c r="A228" s="1" t="inlineStr">
+        <is>
+          <t>9786058278523</t>
+        </is>
+      </c>
+      <c r="B228" s="1" t="inlineStr">
+        <is>
+          <t>Tarım Ekonomisinde Araştırma ve Örnekleme Metodolojisi</t>
+        </is>
+      </c>
+      <c r="C228" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3">
+      <c r="A229" s="1" t="inlineStr">
+        <is>
+          <t>9789756266830</t>
+        </is>
+      </c>
+      <c r="B229" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de Sosyal Hizmet Eğitimi</t>
+        </is>
+      </c>
+      <c r="C229" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3">
+      <c r="A230" s="1" t="inlineStr">
+        <is>
+          <t>9786056541308</t>
+        </is>
+      </c>
+      <c r="B230" s="1" t="inlineStr">
+        <is>
+          <t>Finansal Tablolar Analizi</t>
+        </is>
+      </c>
+      <c r="C230" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3">
+      <c r="A231" s="1" t="inlineStr">
+        <is>
+          <t>9786056541346</t>
+        </is>
+      </c>
+      <c r="B231" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'nin Uluslararası İmajı</t>
+        </is>
+      </c>
+      <c r="C231" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3">
+      <c r="A232" s="1" t="inlineStr">
+        <is>
           <t>9786057839541</t>
         </is>
       </c>
-      <c r="B159" s="1" t="inlineStr">
+      <c r="B232" s="1" t="inlineStr">
         <is>
           <t>Teoriden Uygulamaya E-Devlet</t>
         </is>
       </c>
-      <c r="C159" s="1">
-        <v>192</v>
+      <c r="C232" s="1">
+        <v>286</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>