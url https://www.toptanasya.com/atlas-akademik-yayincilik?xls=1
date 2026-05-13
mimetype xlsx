--- v0 (2025-11-03)
+++ v1 (2026-05-13)
@@ -85,220 +85,430 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258101966</t>
+          <t>9786258101881</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Wearable Mobile Lidar And Applications</t>
+          <t>Kabine Bağlamında Karşılaştırmalı Ülke İncelemeleri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>287</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258101942</t>
+          <t>9789756574409</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Licad GIS Bilgisayar Destekli Harita Çizimi</t>
+          <t>Pro Engineer ile Tasarım Teknikleri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>424</v>
+        <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789759735173</t>
+          <t>9789756574027</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Nekropsi ve Makroskobik Tanı</t>
+          <t>Beton</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>325</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057839947</t>
+          <t>9789756574232</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Veteriner Hekimlikte Zehirlenmelere Genel Yaklaşım</t>
+          <t>Beton Teknolojisi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>74</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789756574102</t>
+          <t>9789756574294</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Uzman Sistemler</t>
+          <t>Bilgisayar İşletmenliği (Operatörlük) Kurs Kitabı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>160</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789756574188</t>
+          <t>9789756574355</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Lojik Tasarımın Temelleri ve Uygulamaları</t>
+          <t>Lazerler ve Materyal İşleme Uygulamaları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>230</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789756574270</t>
+          <t>9789756574133</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>AutoCad 2002</t>
+          <t>Piyasa Gücü ve Firma Davranışları</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>140</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789756574126</t>
+          <t>9789756574393</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Temel Elektrik ve Mağnetizma</t>
+          <t>Cadd / Cam Bilgisayar Destekli Çizim ve Üretimin Temelleri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>210</v>
+        <v>160</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789756574454</t>
+          <t>9789756574324</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kamu Hizmetleri ve Yerinden Yönetim</t>
+          <t>Bilgisayar Bilimleri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>115</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789756574287</t>
+          <t>9789756574072</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Revolution 1.1 Nesne Tabanlı Programlama Dili</t>
+          <t>Elektrik Makinalarının Tasarımı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>210</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789756574034</t>
+          <t>9789756574249</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Üretim ve Servis Sistemlerinde Pratik Simülasyon Teknikleri</t>
+          <t>CNC Tezgahlarının Programlanması</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>140</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
+          <t>9789756574416</t>
+        </is>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Genel Fizik 1-2</t>
+        </is>
+      </c>
+      <c r="C13" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="1" t="inlineStr">
+        <is>
+          <t>9789756574263</t>
+        </is>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Pro Engineer</t>
+        </is>
+      </c>
+      <c r="C14" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="1" t="inlineStr">
+        <is>
+          <t>9789752480216</t>
+        </is>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Cino ile Ceren</t>
+        </is>
+      </c>
+      <c r="C15" s="1">
+        <v>9.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>9786258101966</t>
+        </is>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Wearable Mobile Lidar And Applications</t>
+        </is>
+      </c>
+      <c r="C16" s="1">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>9786258101942</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Licad GIS Bilgisayar Destekli Harita Çizimi</t>
+        </is>
+      </c>
+      <c r="C17" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>9789759735173</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Nekropsi ve Makroskobik Tanı</t>
+        </is>
+      </c>
+      <c r="C18" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>9786057839947</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Veteriner Hekimlikte Zehirlenmelere Genel Yaklaşım</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9789756574102</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Uzman Sistemler</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9789756574188</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Lojik Tasarımın Temelleri ve Uygulamaları</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9789756574270</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>AutoCad 2002</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9789756574126</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Temel Elektrik ve Mağnetizma</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9789756574454</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Kamu Hizmetleri ve Yerinden Yönetim</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9789756574287</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Revolution 1.1 Nesne Tabanlı Programlama Dili</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9789756574034</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Üretim ve Servis Sistemlerinde Pratik Simülasyon Teknikleri</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
           <t>9789756574317</t>
         </is>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Oracle Veritabanı Yönetim Sistemi</t>
         </is>
       </c>
-      <c r="C13" s="1">
+      <c r="C27" s="1">
         <v>125</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>