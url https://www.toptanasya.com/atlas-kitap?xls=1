--- v0 (2026-02-26)
+++ v1 (2026-07-18)
@@ -85,1165 +85,1180 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059689823</t>
+          <t>9786256266070</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Dini Felsefi Sohbetler - Ferid Kam</t>
+          <t>Siyasette Müslümanca Duruş Siyasetname</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256266100</t>
+          <t>9786059689823</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Talim ve Terbiye Kurulundan Hatıralarım</t>
+          <t>Dini Felsefi Sohbetler - Ferid Kam</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256266087</t>
+          <t>9786256266100</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ateşten Yolda Bir Şair Mehmet Âkif</t>
+          <t>Talim ve Terbiye Kurulundan Hatıralarım</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>185</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256266001</t>
+          <t>9786256266087</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Söyleşiler Muhavereler</t>
+          <t>Ateşten Yolda Bir Şair Mehmet Âkif</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>135</v>
+        <v>185</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786059689946</t>
+          <t>9786256266001</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>28 Şubat Üniversitesi</t>
+          <t>Söyleşiler Muhavereler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>340</v>
+        <v>135</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059689984</t>
+          <t>9786059689946</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Tenkit Sayfalarında Mehmet Akif</t>
+          <t>28 Şubat Üniversitesi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>140</v>
+        <v>340</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059689939</t>
+          <t>9786059689984</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bir Arınma Eylemi Olarak Namaz</t>
+          <t>Tenkit Sayfalarında Mehmet Akif</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>185</v>
+        <v>140</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059689885</t>
+          <t>9786059689939</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Tayyib Okiç ve Hadisçiliği</t>
+          <t>Bir Arınma Eylemi Olarak Namaz</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>320</v>
+        <v>185</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059689809</t>
+          <t>9786059689885</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Hadislerde Mekkilik ve Medenilik</t>
+          <t>Tayyib Okiç ve Hadisçiliği</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>210</v>
+        <v>320</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059689861</t>
+          <t>9786059689809</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Şahsiyet Ve Şahsiyetler Manzumesi - Mehmet Akif, İstiklal Marşı, Çanakkale Şehitlerine</t>
+          <t>Hadislerde Mekkilik ve Medenilik</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>145</v>
+        <v>210</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059689854</t>
+          <t>9786059689861</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Hac Kültürünün Dolaşımında Hac El Yazmaları: Nebzetü’l-Menasik Mekke Medine Kudüs</t>
+          <t>Şahsiyet Ve Şahsiyetler Manzumesi - Mehmet Akif, İstiklal Marşı, Çanakkale Şehitlerine</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>260</v>
+        <v>145</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059689267</t>
+          <t>9786059689854</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Ruhçu ve Maddeci Görüşün Mücadelesi</t>
+          <t>Osmanlı’da Hac Kültürünün Dolaşımında Hac El Yazmaları: Nebzetü’l-Menasik Mekke Medine Kudüs</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059689410</t>
+          <t>9786059689267</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Gezginlerin Gözünden Ortaçağ'ın Fantastik Hikayeleri</t>
+          <t>Türkiye'de Ruhçu ve Maddeci Görüşün Mücadelesi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059689397</t>
+          <t>9786059689410</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Akif Ersoy’un Fikir Dünyası</t>
+          <t>Gezginlerin Gözünden Ortaçağ'ın Fantastik Hikayeleri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059689373</t>
+          <t>9786059689397</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bilim Politikası ve Bilginin Gücü</t>
+          <t>Mehmet Akif Ersoy’un Fikir Dünyası</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786056555602</t>
+          <t>9786059689373</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Süleyman Şah Türbesi Bir Vatan Toprağı</t>
+          <t>Bilim Politikası ve Bilginin Gücü</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059689359</t>
+          <t>9786056555602</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Tıbbi Nebevi Cilt 1</t>
+          <t>Süleyman Şah Türbesi Bir Vatan Toprağı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>110</v>
+        <v>240</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059689342</t>
+          <t>9786059689359</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Görevimiz Tehlike</t>
+          <t>Tıbbi Nebevi Cilt 1</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>280</v>
+        <v>110</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059689328</t>
+          <t>9786059689342</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Vuslatın Önündeki Engeller</t>
+          <t>Görevimiz Tehlike</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059689335</t>
+          <t>9786059689328</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Nasıl İman Edelim</t>
+          <t>Vuslatın Önündeki Engeller</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>320</v>
+        <v>260</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059689069</t>
+          <t>9786059689335</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Cem Karaca ve Die Kanaken</t>
+          <t>Nasıl İman Edelim</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>25</v>
+        <v>320</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059689045</t>
+          <t>9786059689069</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Akif Ersoy - Mektuplar</t>
+          <t>Cem Karaca ve Die Kanaken</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>185</v>
+        <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059689366</t>
+          <t>9786059689045</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Erbakan Etkisi</t>
+          <t>Mehmet Akif Ersoy - Mektuplar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>240</v>
+        <v>185</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059689137</t>
+          <t>9786059689366</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Halide Edip Adıvar İncelemeleri</t>
+          <t>Erbakan Etkisi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>185</v>
+        <v>240</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059689205</t>
+          <t>9786059689137</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Aydınlık Mesajı</t>
+          <t>Halide Edip Adıvar İncelemeleri</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>145</v>
+        <v>185</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059689175</t>
+          <t>9786059689205</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Gaye İnsan Hz. Muhammed</t>
+          <t>İslam ve Aydınlık Mesajı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>240</v>
+        <v>145</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059689168</t>
+          <t>9786059689175</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İsra Suresi 32. Ayet Tefsiri</t>
+          <t>Gaye İnsan Hz. Muhammed</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>165</v>
+        <v>240</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786059689144</t>
+          <t>9786059689168</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Türkmeneli Türklüğü</t>
+          <t>İsra Suresi 32. Ayet Tefsiri</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>125</v>
+        <v>165</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059689182</t>
+          <t>9786059689144</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim'e Göre Hazreti Muhammed (Sallallahu Aleyhi ve Sellem)</t>
+          <t>Türkmeneli Türklüğü</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786059689151</t>
+          <t>9786059689182</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Türk Şiirinde Fatih Sultan Mehmet ve İstanbul’un Fethi</t>
+          <t>Kur'an-ı Kerim'e Göre Hazreti Muhammed (Sallallahu Aleyhi ve Sellem)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>250</v>
+        <v>125</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059689076</t>
+          <t>9786059689151</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Bazı Hadis Meseleleri Üzerinde Tetkikler</t>
+          <t>Türk Şiirinde Fatih Sultan Mehmet ve İstanbul’un Fethi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786059689199</t>
+          <t>9786059689076</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Modernleşmenin Bedeli</t>
+          <t>Bazı Hadis Meseleleri Üzerinde Tetkikler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059689083</t>
+          <t>9786059689199</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Tefsir ve Hadis Ders Notları</t>
+          <t>Modernleşmenin Bedeli</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059689120</t>
+          <t>9786059689083</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Savaşları ve Mehmet Akif</t>
+          <t>Tefsir ve Hadis Ders Notları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>125</v>
+        <v>240</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059689007</t>
+          <t>9786059689120</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kutup Musahabeleri</t>
+          <t>Çanakkale Savaşları ve Mehmet Akif</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>210</v>
+        <v>125</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059689229</t>
+          <t>9786059689007</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sarı Saltuk Meselesi</t>
+          <t>Kutup Musahabeleri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059689236</t>
+          <t>9786059689229</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Mevlana Defteri</t>
+          <t>Sarı Saltuk Meselesi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059689090</t>
+          <t>9786059689236</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İnsanlık Anayasası Kavramı</t>
+          <t>Mevlana Defteri</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>25</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059689038</t>
+          <t>9786059689090</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>On Altıncı Yüzyılın Tanıklarından Cuşi ve Divanı</t>
+          <t>İnsanlık Anayasası Kavramı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059689250</t>
+          <t>9786059689038</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Sanayi Tarihi</t>
+          <t>On Altıncı Yüzyılın Tanıklarından Cuşi ve Divanı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>340</v>
+        <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059689243</t>
+          <t>9786059689250</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Eğitimi</t>
+          <t>Sanayi Tarihi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>240</v>
+        <v>340</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786056555671</t>
+          <t>9786059689243</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Heidegger</t>
+          <t>Çocuk Eğitimi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>18.52</v>
+        <v>240</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059689755</t>
+          <t>9786056555671</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Türk Düşüncesinde Gezintiler</t>
+          <t>Heidegger</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>420</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059689380</t>
+          <t>9786059689755</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Aristo ve Gazzali Metafizikleri</t>
+          <t>Türk Düşüncesinde Gezintiler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>320</v>
+        <v>420</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786059689212</t>
+          <t>9786059689380</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Tefsirde Öteki Celaleyn’de İsrailiyat</t>
+          <t>Aristo ve Gazzali Metafizikleri</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>210</v>
+        <v>320</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786059689052</t>
+          <t>9786059689212</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Tasannusuz Bir Sanatkar Mehmet Akif</t>
+          <t>Tefsirde Öteki Celaleyn’de İsrailiyat</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>240</v>
+        <v>210</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786056555695</t>
+          <t>9786059689052</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kafkas Yollarında</t>
+          <t>Tasannusuz Bir Sanatkar Mehmet Akif</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>165</v>
+        <v>240</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786056555619</t>
+          <t>9786056555695</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Yeni Eleştiri Bağlamında Hüseyin Su Öyküsü</t>
+          <t>Kafkas Yollarında</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>340</v>
+        <v>165</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786056555640</t>
+          <t>9786056555619</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Tezkire</t>
+          <t>Yeni Eleştiri Bağlamında Hüseyin Su Öyküsü</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>120</v>
+        <v>340</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786056555626</t>
+          <t>9786056555640</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Cengiz Aytmatov Kitabı</t>
+          <t>Tezkire</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>260</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059689014</t>
+          <t>9786056555626</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Menkıbelerle Kudüs Tarihi</t>
+          <t>Cengiz Aytmatov Kitabı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>190</v>
+        <v>260</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786056555688</t>
+          <t>9786059689014</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İki Komite İki Kıtal</t>
+          <t>Menkıbelerle Kudüs Tarihi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>165</v>
+        <v>190</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059689021</t>
+          <t>9786056555688</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Şimal Hatıraları</t>
+          <t>İki Komite İki Kıtal</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>140</v>
+        <v>165</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786056555664</t>
+          <t>9786059689021</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Novgorod Knezliği’nden 21. Yüzyıla Rus İmparatoruk Stratejisi</t>
+          <t>Şimal Hatıraları</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>460</v>
+        <v>140</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789752480254</t>
+          <t>9786056555664</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Cino İle Ceren Dikkat Geliştiren Boyama Kitabı 2. Kitap - 4 Etkinlik 1 Arada</t>
+          <t>Novgorod Knezliği’nden 21. Yüzyıla Rus İmparatoruk Stratejisi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>15</v>
+        <v>460</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789752480247</t>
+          <t>9789752480254</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Cino İle Ceren Dikkat Geliştiren Boyama Kitabı 1. Kitap - 4 Etkinlik 1 Arada</t>
+          <t>Cino İle Ceren Dikkat Geliştiren Boyama Kitabı 2. Kitap - 4 Etkinlik 1 Arada</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059689670</t>
+          <t>9789752480247</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Makaleler 2</t>
+          <t>Cino İle Ceren Dikkat Geliştiren Boyama Kitabı 1. Kitap - 4 Etkinlik 1 Arada</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>340</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786059689656</t>
+          <t>9786059689670</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İslamiyette Kadın Öğretimi</t>
+          <t>Makaleler 2</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>110</v>
+        <v>340</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786059689434</t>
+          <t>9786059689656</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Felsefesinde Özgecilik</t>
+          <t>İslamiyette Kadın Öğretimi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>165</v>
+        <v>110</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786059689694</t>
+          <t>9786059689434</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İslam Geleneği</t>
+          <t>Ahlak Felsefesinde Özgecilik</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>145</v>
+        <v>165</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059689731</t>
+          <t>9786059689694</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Hazreti Peygamberin Tefsir Yöntemi</t>
+          <t>İslam Geleneği</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>145</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059689717</t>
+          <t>9786059689731</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Dinlerarası Diyaloğa Reddiye</t>
+          <t>Hazreti Peygamberin Tefsir Yöntemi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>145</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059689304</t>
+          <t>9786059689717</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Doktrinleri ve Terimleri Sözlüğü</t>
+          <t>Dinlerarası Diyaloğa Reddiye</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>320</v>
+        <v>145</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786059689113</t>
+          <t>9786059689304</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Bir Fikir Adamının Romanı: Ziya Gökalp</t>
+          <t>Felsefe Doktrinleri ve Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>185</v>
+        <v>320</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059689106</t>
+          <t>9786059689113</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İslamcı Bir Şairin Romanı Mehmet Akif</t>
+          <t>Bir Fikir Adamının Romanı: Ziya Gökalp</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>340</v>
+        <v>185</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059689663</t>
+          <t>9786059689106</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Makaleler 1</t>
+          <t>İslamcı Bir Şairin Romanı Mehmet Akif</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>320</v>
+        <v>340</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059689458</t>
+          <t>9786059689663</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Seyahat - 1893 Yazında Avrupa</t>
+          <t>Makaleler 1</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>140</v>
+        <v>320</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059689427</t>
+          <t>9786059689458</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Süreç İçinde Özgürlük Anlayışı</t>
+          <t>Seyahat - 1893 Yazında Avrupa</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>340</v>
+        <v>140</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059689403</t>
+          <t>9786059689427</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Duygu Felsefesi</t>
+          <t>Tarihi Süreç İçinde Özgürlük Anlayışı</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>145</v>
+        <v>340</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059689274</t>
+          <t>9786059689403</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Ferid Kam</t>
+          <t>Duygu Felsefesi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>185</v>
+        <v>145</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059689281</t>
+          <t>9786059689274</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Dünyasında Gezintiler</t>
+          <t>Ferid Kam</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>340</v>
+        <v>185</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059689298</t>
+          <t>9786059689281</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Bilimin Değeri Meselesi</t>
+          <t>Felsefe Dünyasında Gezintiler</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>185</v>
+        <v>340</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059689311</t>
+          <t>9786059689298</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamber’e Yapılan İsnatlar ve Cevaplar</t>
+          <t>Bilimin Değeri Meselesi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>125</v>
+        <v>185</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059689441</t>
+          <t>9786059689311</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Çinlilik ve Çin’de Ötekiler</t>
+          <t>Hz. Peygamber’e Yapılan İsnatlar ve Cevaplar</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>80</v>
+        <v>125</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
+          <t>9786059689441</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Çinlilik ve Çin’de Ötekiler</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
           <t>9786056555633</t>
         </is>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Farabi'nin Siyaset Felsefesi</t>
         </is>
       </c>
-      <c r="C76" s="1">
+      <c r="C77" s="1">
         <v>360</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>