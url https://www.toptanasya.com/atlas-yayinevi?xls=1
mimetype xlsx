--- v0 (2026-02-26)
+++ v1 (2026-07-18)
@@ -154,51 +154,51 @@
         <is>
           <t>9789759735159</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Veteriner Sistemik Patoloji Cilt 1: Sindirim - Solunum</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>145</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9789752480025</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Toplam Kalite Yönetimi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>145</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9789756058893</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Kasaplık Kuzu Üretimi ve Kuzu Besiciliği</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>54</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786059689960</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>