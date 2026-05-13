--- v0 (2026-03-19)
+++ v1 (2026-05-13)
@@ -85,955 +85,1165 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059627052</t>
+          <t>9786259318301</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sakar Sihirbaz</t>
+          <t>Hayal Eden Tırtıl</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786052256831</t>
+          <t>9786259318356</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Şarlo ve Dünyanın En Maceralı Köyü</t>
+          <t>Sevimli Prensesler Boyama Kitabı Sticker Çıkartmalı (10'lu Set)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>130</v>
+        <v>275</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786052256824</t>
+          <t>6430000000682</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Mevlana’dan Çağrı</t>
+          <t>Püsküllü Mandala Ayraç Yetişkinler İçin (400'lü Set)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>130</v>
+        <v>4250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786052256808</t>
+          <t>6430000000683</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Su Misali</t>
+          <t>Püsküllü Mandala Ayraç Çocuklar İçin (400'lü Set)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>160</v>
+        <v>4250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786052256695</t>
+          <t>9786259318325</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kedidir O Kedi</t>
+          <t>Arya</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>110</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786052256787</t>
+          <t>9786259318363</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Yıldızlar</t>
+          <t>Neşeli Boyama Kitabı Sticker (6 Kitap Set)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>180</v>
+        <v>277.5</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786052256633</t>
+          <t>9786052256855</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Define</t>
+          <t>Sevimli Robotlar Boyoma Kitabı Sticker Çıkartmalı (10 Kitap Set)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>50</v>
+        <v>275</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786052256749</t>
+          <t>9786259318332</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kutlu İle Mutlu Kayıp Çocuklar</t>
+          <t>Sevimli Dinozorlar Boyama Kitabı Sticker Çıkartmalı (10 Kitap Set)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>80</v>
+        <v>275</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786052256756</t>
+          <t>9786052256862</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kutlu İle Mutlu Şifre</t>
+          <t>Sevimli Prensesler Boyama Kitabı Sticker Çıkartmalı (10 Kitap Set)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>80</v>
+        <v>275</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786052256718</t>
+          <t>9786052256879</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kutlu İle Mutlu Kötü Arkadaş</t>
+          <t>1. Sınıf Maceralı Öyküler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>80</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786052256732</t>
+          <t>9786259627007</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kutlu İle Mutlu Tatilde</t>
+          <t>Çiz - Sil Minik Ellerle Sayı Çalışması (Kalem Hediyeli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>80</v>
+        <v>112.5</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786052256725</t>
+          <t>9786259627014</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kutlu İle Mutlu Trafik Kuralları</t>
+          <t>Çiz - Sil Minik Ellerle Harf Çalışması (Kalem Hediyeli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>80</v>
+        <v>112.5</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786052256763</t>
+          <t>9786052256992</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Şivlilik</t>
+          <t>Çiz - Sil Minik Ellerle Çizgi Çalışması (Kalem Hediyeli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>120</v>
+        <v>112.5</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057082039</t>
+          <t>9786259627076</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>4. Sınıf Etkinliklerle Haftalık Çalışma Yaprakları</t>
+          <t>Boya Sil Bitmeyen Boyama 3 Kitap + Boya Kalemi Hediyeli</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>56</v>
+        <v>687.5</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786052256701</t>
+          <t>9786059627052</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Makalat</t>
+          <t>Sakar Sihirbaz</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786058298965</t>
+          <t>9786052256831</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Efsane - Aziz'in Yolculuğu</t>
+          <t>Şarlo ve Dünyanın En Maceralı Köyü</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786052256428</t>
+          <t>9786052256824</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Yolculuk</t>
+          <t>Mevlana’dan Çağrı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786056661488</t>
+          <t>9786052256808</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kağıt Toplayan Profesör</t>
+          <t>Su Misali</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786052256053</t>
+          <t>9786052256695</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Engelsiz Şampiyon</t>
+          <t>Kedidir O Kedi</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057070128</t>
+          <t>9786052256787</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>4. Sınıf Ünite Yeni Nesi Soru Bankası</t>
+          <t>İçimizdeki Yıldızlar</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>256</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057070111</t>
+          <t>9786052256633</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>3. Sınıf Ünite Yeni Nesil Soru Bankası</t>
+          <t>Define</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>256</v>
+        <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057070104</t>
+          <t>9786052256749</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>2. Sınıf Ünite Yeni Nesil Soru Bankası</t>
+          <t>Kutlu İle Mutlu Kayıp Çocuklar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>236</v>
+        <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786052256411</t>
+          <t>9786052256756</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>4. Sınıf Etkinliklerle Haftalık Çalışma Yaprakları</t>
+          <t>Kutlu İle Mutlu Şifre</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>56</v>
+        <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786052256404</t>
+          <t>9786052256718</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>3. Sınıf Etkinliklerle Haftalık Çalışma Yaprakları</t>
+          <t>Kutlu İle Mutlu Kötü Arkadaş</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>56</v>
+        <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786052256398</t>
+          <t>9786052256732</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>2. Sınıf Etkinliklerle Haftalık Çalışma Yaprakları</t>
+          <t>Kutlu İle Mutlu Tatilde</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>56</v>
+        <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786052256558</t>
+          <t>9786052256725</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>2. Sınıf Ünite Ünite Yeni Nesil Soru Bankası</t>
+          <t>Kutlu İle Mutlu Trafik Kuralları</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>86</v>
+        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786058298903</t>
+          <t>9786052256763</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale - Cennet Yolu</t>
+          <t>Şivlilik</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786052256381</t>
+          <t>9786057082039</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ne İdim Ney Oldum</t>
+          <t>4. Sınıf Etkinliklerle Haftalık Çalışma Yaprakları</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786058298910</t>
+          <t>9786052256701</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yeni Gün Yeni Umut</t>
+          <t>Makalat</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786052256190</t>
+          <t>9786058298965</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Hikaye Yazma</t>
+          <t>Gizemli Efsane - Aziz'in Yolculuğu</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786056661495</t>
+          <t>9786052256428</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Bitmeyen Yolculuk</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786056661471</t>
+          <t>9786056661488</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kafamda Deli Sorular</t>
+          <t>Kağıt Toplayan Profesör</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786058298989</t>
+          <t>9786052256053</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Bastonun Ucundaki Dünya</t>
+          <t>Engelsiz Şampiyon</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786052256671</t>
+          <t>9786057070128</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Başımıza İcat Çıkarma - Bilim Kızı Zekiye</t>
+          <t>4. Sınıf Ünite Yeni Nesi Soru Bankası</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>90</v>
+        <v>256</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786052256213</t>
+          <t>9786057070111</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Tahtsız Sultan Kaşgarlı Mahmut</t>
+          <t>3. Sınıf Ünite Yeni Nesil Soru Bankası</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>256</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786052256664</t>
+          <t>9786057070104</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Mucitler Kulübü - Bilim Kızı Zekiye</t>
+          <t>2. Sınıf Ünite Yeni Nesil Soru Bankası</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>90</v>
+        <v>236</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786052256022</t>
+          <t>9786052256411</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Demir Dağ - Türk Mitolojisi ve Destanlar</t>
+          <t>4. Sınıf Etkinliklerle Haftalık Çalışma Yaprakları</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>120</v>
+        <v>56</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786052256350</t>
+          <t>9786052256404</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Yüzü</t>
+          <t>3. Sınıf Etkinliklerle Haftalık Çalışma Yaprakları</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>160</v>
+        <v>56</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786058298996</t>
+          <t>9786052256398</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kutlu Kaya - Türk Mitolojisi ve Destanlar</t>
+          <t>2. Sınıf Etkinliklerle Haftalık Çalışma Yaprakları</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>120</v>
+        <v>56</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786058298927</t>
+          <t>9786052256558</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Işık Avcısı Ağaçtan Gelen Çocuk - Türk Mitoloji ve Destanlar -1</t>
+          <t>2. Sınıf Ünite Ünite Yeni Nesil Soru Bankası</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>120</v>
+        <v>86</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786058298941</t>
+          <t>9786058298903</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Işık Avcısı – Pars’ın Gözü</t>
+          <t>Çanakkale - Cennet Yolu</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>160</v>
+        <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786052256343</t>
+          <t>9786052256381</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Mavi Cevşen</t>
+          <t>Ne İdim Ney Oldum</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052256039</t>
+          <t>9786058298910</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Düş Defteri</t>
+          <t>Yeni Gün Yeni Umut</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052256626</t>
+          <t>9786052256190</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kırkmerak Kırk Deyim, Kırk Öykü</t>
+          <t>Uygulamalı Hikaye Yazma</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786056661402</t>
+          <t>9786056661495</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Abşar - Bir Göçmen Kızın Hikayesi</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052256077</t>
+          <t>9786056661471</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Esatir</t>
+          <t>Kafamda Deli Sorular</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052256459</t>
+          <t>9786058298989</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Tekin Yıldızı - Işık Avcısı</t>
+          <t>Bastonun Ucundaki Dünya</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>160</v>
+        <v>60</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052256688</t>
+          <t>9786052256671</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Mum Şehri Masalları - 2 Şehribedel</t>
+          <t>Başımıza İcat Çıkarma - Bilim Kızı Zekiye</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786058298934</t>
+          <t>9786052256213</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Baraj</t>
+          <t>Tahtsız Sultan Kaşgarlı Mahmut</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786056661464</t>
+          <t>9786052256664</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Gece Uçuşu 1931</t>
+          <t>Çılgın Mucitler Kulübü - Bilim Kızı Zekiye</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>30</v>
+        <v>90</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786052256367</t>
+          <t>9786052256022</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>İstiklal Yolu</t>
+          <t>Demir Dağ - Türk Mitolojisi ve Destanlar</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786052256596</t>
+          <t>9786052256350</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Efsane - Aziz'in Yolculuğu</t>
+          <t>Kelebek Yüzü</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786052256541</t>
+          <t>9786058298996</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Zaman Zaman Ola</t>
+          <t>Kutlu Kaya - Türk Mitolojisi ve Destanlar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786052256473</t>
+          <t>9786058298927</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Yörük Ateşi</t>
+          <t>Işık Avcısı Ağaçtan Gelen Çocuk - Türk Mitoloji ve Destanlar -1</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786052256374</t>
+          <t>9786058298941</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Bağrıyanık Ömer</t>
+          <t>Işık Avcısı – Pars’ın Gözü</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>80</v>
+        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786052256657</t>
+          <t>9786052256343</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Hiç Kral</t>
+          <t>Mavi Cevşen</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786052256602</t>
+          <t>9786052256039</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Başarı Okulu</t>
+          <t>Düş Defteri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786052256589</t>
+          <t>9786052256626</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Pırtık</t>
+          <t>Kırkmerak Kırk Deyim, Kırk Öykü</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786052256060</t>
+          <t>9786056661402</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Çakıroğlu</t>
+          <t>Abşar - Bir Göçmen Kızın Hikayesi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786052256442</t>
+          <t>9786052256077</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Karayürek Kan Ağlıyor</t>
+          <t>Esatir</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>160</v>
+        <v>90</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
+          <t>9786052256459</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Tekin Yıldızı - Işık Avcısı</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786052256688</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Mum Şehri Masalları - 2 Şehribedel</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786058298934</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Baraj</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786056661464</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Gece Uçuşu 1931</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786052256367</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>İstiklal Yolu</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786052256596</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Gizemli Efsane - Aziz'in Yolculuğu</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786052256541</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Zaman Zaman Ola</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786052256473</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Yörük Ateşi</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786052256374</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Bağrıyanık Ömer</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786052256657</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Hiç Kral</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786052256602</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Başarı Okulu</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786052256589</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Pırtık</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786052256060</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Çakıroğlu</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786052256442</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Karayürek Kan Ağlıyor</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
           <t>9786052256480</t>
         </is>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Mum Şehri Masalları 1 - Piha Sefiha</t>
         </is>
       </c>
-      <c r="C62" s="1">
+      <c r="C76" s="1">
         <v>160</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>