--- v0 (2026-02-26)
+++ v1 (2026-07-18)
@@ -94,96 +94,96 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9781837712847</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Disney D100: Magical Movie Colouring</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>649</v>
+        <v>729</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9781788108386</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Disney Princess: My Mega Book of Fun (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>839</v>
+        <v>899</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9781837714100</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Disney Princes: 7 Days of Magical Stories</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>839</v>
+        <v>899</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9781803685632</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Help With Homework: Times Tables 7+</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>299</v>
+        <v>369</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9781839030352</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Peek-a-boo Dinosaurs</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>544.44</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9781789059090</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
@@ -289,51 +289,51 @@
         <is>
           <t>9781839031052</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>4 Book Bumper Pack 5+</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>1196.52</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9781800221949</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Help With Homework: 5+ Starting School Wallchart Folder</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>649</v>
+        <v>729</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9781789051193</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Help With Homework: 5+ Reading and Writing</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>330.72</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9781838527051</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
@@ -544,46 +544,46 @@
         <is>
           <t>9781839030369</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Peek-a-Boo Pets (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>544.44</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9781803685656</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Help With Homework: Adding &amp; Subtracting 7+</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>299</v>
+        <v>369</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>