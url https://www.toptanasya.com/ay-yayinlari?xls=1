--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,55 +85,1495 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
+          <t>9786256049314</t>
+        </is>
+      </c>
+      <c r="B2" s="1" t="inlineStr">
+        <is>
+          <t>Bir Sevdadır Salihli</t>
+        </is>
+      </c>
+      <c r="C2" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="1" t="inlineStr">
+        <is>
+          <t>9786256049383</t>
+        </is>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Melankoli Saati</t>
+        </is>
+      </c>
+      <c r="C3" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="1" t="inlineStr">
+        <is>
+          <t>9786256049338</t>
+        </is>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Aşık İzzet Daştan Divanı</t>
+        </is>
+      </c>
+      <c r="C4" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="1" t="inlineStr">
+        <is>
+          <t>9786256049291</t>
+        </is>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu Şairler Antolojisi</t>
+        </is>
+      </c>
+      <c r="C5" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="1" t="inlineStr">
+        <is>
+          <t>9786256049277</t>
+        </is>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Geleceğe Sözüm Var</t>
+        </is>
+      </c>
+      <c r="C6" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="1" t="inlineStr">
+        <is>
+          <t>9786256049253</t>
+        </is>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Dünya Hali</t>
+        </is>
+      </c>
+      <c r="C7" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="1" t="inlineStr">
+        <is>
+          <t>9786256049246</t>
+        </is>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Cıbıl</t>
+        </is>
+      </c>
+      <c r="C8" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="1" t="inlineStr">
+        <is>
+          <t>9786256049239</t>
+        </is>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Harflerin Korosu</t>
+        </is>
+      </c>
+      <c r="C9" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="1" t="inlineStr">
+        <is>
+          <t>9786256049215</t>
+        </is>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Güldeste 2025</t>
+        </is>
+      </c>
+      <c r="C10" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="1" t="inlineStr">
+        <is>
+          <t>9786256049178</t>
+        </is>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Yedi Dağın Çiçeği Çerçi Memet Dayı</t>
+        </is>
+      </c>
+      <c r="C11" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="1" t="inlineStr">
+        <is>
+          <t>9786256049192</t>
+        </is>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Dedemin Sihirli Kitabı</t>
+        </is>
+      </c>
+      <c r="C12" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="1" t="inlineStr">
+        <is>
+          <t>9786256049222</t>
+        </is>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Türkan Bebek Destanı</t>
+        </is>
+      </c>
+      <c r="C13" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="1" t="inlineStr">
+        <is>
+          <t>9786256049208</t>
+        </is>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Sevmiyorum Seni Beyaz</t>
+        </is>
+      </c>
+      <c r="C14" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="1" t="inlineStr">
+        <is>
+          <t>9786256049116</t>
+        </is>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Çocukluğumla Buluştum</t>
+        </is>
+      </c>
+      <c r="C15" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>9786256049048</t>
+        </is>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Güldeste 2024</t>
+        </is>
+      </c>
+      <c r="C16" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>9786256049093</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Resfebe</t>
+        </is>
+      </c>
+      <c r="C17" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>9786256049086</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Türk Daması</t>
+        </is>
+      </c>
+      <c r="C18" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>9786256049062</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Okyanusta Vahşet</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9786256049079</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Alacalı</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9786256049055</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Beyoğlu Berduşu</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9786256049024</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Ecdadımızın İzinde Balkanlar</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9786259956794</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Akşamın Olduğu Yerde</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786259956787</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Yiğit ile Karabaş Martı</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786259956770</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Zeynep ve Arkadaşları</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786259956756</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Kırkdelik</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786259956763</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Bebeğe Çağrı</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786259956718</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Kırlangıç Yuvası</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786259956732</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Kırmızı Pabuçlarım</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786057200341</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Züğürdün Çenesi</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786259956725</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Gülü İsraf Eyleme</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786259956701</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Sen Düşünce Aklıma</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786057200396</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Üzme Kendini</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786057200389</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Kaptan</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786057200334</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Düşlerimden Çık Gel Bana</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786057200327</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Elveda</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786057117885</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Güldeste 2022</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786057200303</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Elif'in Mavi Düşleri</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786057117878</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Harafane</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786057117861</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Yıldızlardan Bir Fazla</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786057117854</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Taarruz'un 100. Yılına 100 Şiirler Ahde Vefa</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786057117847</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Yozgat Güldeste Şairler Antolojisi 2022</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786057117809</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Tutsak Sevdalar</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786057117823</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Yozgat Bir Demet Gül</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786057117816</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Sanal Hayat</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786057095688</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Anılarım ve Şiirlerimin Öyküleri</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786057030870</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Zümrüt Coğrafyanın Yakut İnsanları - Fakıbeyliler</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786057030856</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Yüreğime Düştün</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786057095671</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Güldeste 2021</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786057095695</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Ben Yandım</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786057095633</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Salihli'nin Renkleri</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786057095640</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Aybüke'ye Şiirler</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786056868405</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Fedakarlık</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786052458662</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>İşaret</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9789944071253</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Kınalı Keklik</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>4440000000738</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Çocuğun Dünyası</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786058219823</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Önce Vatan</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786058060500</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Şüpheli Şahıslar</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786050306842</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Yoldaki Durak</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9789944071222</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk Bahçesi</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786058219809</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Elif'in Sarı Gülü</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786056982149</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Sevgili Öğretmenim</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9789944071246</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Gelmişken Kal Benimle</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786058219830</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Bahar Mektupları</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9789444071260</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Öğrencilerimi Özledim</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9789944071277</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Elif'in Duası</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786057030863</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Adını Sen Koy</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786056982156</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Dünyalar Kadar</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786057030894</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>72. Saat</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786057030887</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Selam Olsun</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786056982194</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Gel Desem</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786050640120</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Okul Müdürü</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786050640199</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Güldeste 2020</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786050640182</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Açsın Sevgi Çiçekleri</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786058088047</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Bir Gül Düştü Yüreğime</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786050640151</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Hece Şairleri Ansiklopedisi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786058219847</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Hece Şiirleri Antolojisi</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786056982187</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Gönüllü Kahvesi</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786057030825</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Yozgat Sevdalıları Şairler Antolojisi</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786057030849</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Yolu</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786057030801</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Zaten Sensiz Hayat Zor</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786050640168</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Pusula</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786056982118</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Güldeste 2019</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786050640137</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Bir Şey Olsun</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786050640113</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Çopraşık Türkmen Ağıtları</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786050640106</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Kördüğüm</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786058088092</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Hayali Değilim</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786058088085</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Hazan Yelleri</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786056982163</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Sıkıysa Oku</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786056982170</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Ağlayan Yüreğimdi</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786052451939</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Özlem</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786058088016</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Mum Işığında Nameler</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786056982101</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Sevdanın Adı Vatan Olunca Dile Elhamdülillah Yakışır</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786058088054</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Eylül Vurgunu Düşler</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786058088061</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Çiğ Damlası</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786058088078</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Çakmakçı Mehmet</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786056982125</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Hoşça Kal</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
           <t>9786256049284</t>
         </is>
       </c>
-      <c r="B2" s="1" t="inlineStr">
+      <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Saklambaç</t>
         </is>
       </c>
-      <c r="C2" s="1">
+      <c r="C98" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>