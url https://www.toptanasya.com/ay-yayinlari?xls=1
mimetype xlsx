--- v1 (2026-05-13)
+++ v2 (2026-07-18)
@@ -85,1495 +85,1555 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256049314</t>
+          <t>9786256049420</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bir Sevdadır Salihli</t>
+          <t>Almalı Tarla</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256049383</t>
+          <t>9786256049413</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Melankoli Saati</t>
+          <t>Büyücünün Kızı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256049338</t>
+          <t>9786256049406</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Aşık İzzet Daştan Divanı</t>
+          <t>Bir Kişi Yeter</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>800</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256049291</t>
+          <t>9786256049390</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Şairler Antolojisi</t>
+          <t>Eski Gördes</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256049277</t>
+          <t>9786256049314</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Geleceğe Sözüm Var</t>
+          <t>Bir Sevdadır Salihli</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256049253</t>
+          <t>9786256049383</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Dünya Hali</t>
+          <t>Melankoli Saati</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256049246</t>
+          <t>9786256049338</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Cıbıl</t>
+          <t>Aşık İzzet Daştan Divanı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>150</v>
+        <v>800</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256049239</t>
+          <t>9786256049291</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Harflerin Korosu</t>
+          <t>Anadolu Şairler Antolojisi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256049215</t>
+          <t>9786256049277</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Güldeste 2025</t>
+          <t>Geleceğe Sözüm Var</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256049178</t>
+          <t>9786256049253</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yedi Dağın Çiçeği Çerçi Memet Dayı</t>
+          <t>Dünya Hali</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256049192</t>
+          <t>9786256049246</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Sihirli Kitabı</t>
+          <t>Cıbıl</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256049222</t>
+          <t>9786256049239</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Türkan Bebek Destanı</t>
+          <t>Harflerin Korosu</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256049208</t>
+          <t>9786256049215</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Sevmiyorum Seni Beyaz</t>
+          <t>Güldeste 2025</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256049116</t>
+          <t>9786256049178</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Çocukluğumla Buluştum</t>
+          <t>Yedi Dağın Çiçeği Çerçi Memet Dayı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256049048</t>
+          <t>9786256049192</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Güldeste 2024</t>
+          <t>Dedemin Sihirli Kitabı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256049093</t>
+          <t>9786256049222</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Resfebe</t>
+          <t>Türkan Bebek Destanı</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256049086</t>
+          <t>9786256049208</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Türk Daması</t>
+          <t>Sevmiyorum Seni Beyaz</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256049062</t>
+          <t>9786256049116</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Okyanusta Vahşet</t>
+          <t>Çocukluğumla Buluştum</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256049079</t>
+          <t>9786256049048</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Alacalı</t>
+          <t>Güldeste 2024</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256049055</t>
+          <t>9786256049093</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Beyoğlu Berduşu</t>
+          <t>Resfebe</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256049024</t>
+          <t>9786256049086</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Ecdadımızın İzinde Balkanlar</t>
+          <t>Türk Daması</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259956794</t>
+          <t>9786256049062</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Akşamın Olduğu Yerde</t>
+          <t>Okyanusta Vahşet</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259956787</t>
+          <t>9786256049079</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yiğit ile Karabaş Martı</t>
+          <t>Alacalı</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259956770</t>
+          <t>9786256049055</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Zeynep ve Arkadaşları</t>
+          <t>Beyoğlu Berduşu</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259956756</t>
+          <t>9786256049024</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kırkdelik</t>
+          <t>Ecdadımızın İzinde Balkanlar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259956763</t>
+          <t>9786259956794</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bebeğe Çağrı</t>
+          <t>Akşamın Olduğu Yerde</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259956718</t>
+          <t>9786259956787</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kırlangıç Yuvası</t>
+          <t>Yiğit ile Karabaş Martı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259956732</t>
+          <t>9786259956770</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Pabuçlarım</t>
+          <t>Zeynep ve Arkadaşları</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057200341</t>
+          <t>9786259956756</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Züğürdün Çenesi</t>
+          <t>Kırkdelik</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259956725</t>
+          <t>9786259956763</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Gülü İsraf Eyleme</t>
+          <t>Bebeğe Çağrı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259956701</t>
+          <t>9786259956718</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sen Düşünce Aklıma</t>
+          <t>Kırlangıç Yuvası</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057200396</t>
+          <t>9786259956732</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Üzme Kendini</t>
+          <t>Kırmızı Pabuçlarım</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057200389</t>
+          <t>9786057200341</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kaptan</t>
+          <t>Züğürdün Çenesi</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057200334</t>
+          <t>9786259956725</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Düşlerimden Çık Gel Bana</t>
+          <t>Gülü İsraf Eyleme</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057200327</t>
+          <t>9786259956701</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Elveda</t>
+          <t>Sen Düşünce Aklıma</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057117885</t>
+          <t>9786057200396</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Güldeste 2022</t>
+          <t>Üzme Kendini</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057200303</t>
+          <t>9786057200389</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Elif'in Mavi Düşleri</t>
+          <t>Kaptan</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057117878</t>
+          <t>9786057200334</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Harafane</t>
+          <t>Düşlerimden Çık Gel Bana</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057117861</t>
+          <t>9786057200327</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yıldızlardan Bir Fazla</t>
+          <t>Elveda</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057117854</t>
+          <t>9786057117885</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Büyük Taarruz'un 100. Yılına 100 Şiirler Ahde Vefa</t>
+          <t>Güldeste 2022</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057117847</t>
+          <t>9786057200303</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Yozgat Güldeste Şairler Antolojisi 2022</t>
+          <t>Elif'in Mavi Düşleri</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057117809</t>
+          <t>9786057117878</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Tutsak Sevdalar</t>
+          <t>Harafane</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057117823</t>
+          <t>9786057117861</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Yozgat Bir Demet Gül</t>
+          <t>Yıldızlardan Bir Fazla</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057117816</t>
+          <t>9786057117854</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sanal Hayat</t>
+          <t>Büyük Taarruz'un 100. Yılına 100 Şiirler Ahde Vefa</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057095688</t>
+          <t>9786057117847</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Anılarım ve Şiirlerimin Öyküleri</t>
+          <t>Yozgat Güldeste Şairler Antolojisi 2022</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057030870</t>
+          <t>9786057117809</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Zümrüt Coğrafyanın Yakut İnsanları - Fakıbeyliler</t>
+          <t>Tutsak Sevdalar</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057030856</t>
+          <t>9786057117823</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yüreğime Düştün</t>
+          <t>Yozgat Bir Demet Gül</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057095671</t>
+          <t>9786057117816</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Güldeste 2021</t>
+          <t>Sanal Hayat</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057095695</t>
+          <t>9786057095688</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Ben Yandım</t>
+          <t>Anılarım ve Şiirlerimin Öyküleri</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057095633</t>
+          <t>9786057030870</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Salihli'nin Renkleri</t>
+          <t>Zümrüt Coğrafyanın Yakut İnsanları - Fakıbeyliler</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057095640</t>
+          <t>9786057030856</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Aybüke'ye Şiirler</t>
+          <t>Yüreğime Düştün</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786056868405</t>
+          <t>9786057095671</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Fedakarlık</t>
+          <t>Güldeste 2021</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786052458662</t>
+          <t>9786057095695</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İşaret</t>
+          <t>Ben Yandım</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789944071253</t>
+          <t>9786057095633</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kınalı Keklik</t>
+          <t>Salihli'nin Renkleri</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>60</v>
+        <v>600</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>4440000000738</t>
+          <t>9786057095640</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Çocuğun Dünyası</t>
+          <t>Aybüke'ye Şiirler</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786058219823</t>
+          <t>9786056868405</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Önce Vatan</t>
+          <t>Fedakarlık</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786058060500</t>
+          <t>9786052458662</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Şüpheli Şahıslar</t>
+          <t>İşaret</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786050306842</t>
+          <t>9789944071253</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Yoldaki Durak</t>
+          <t>Kınalı Keklik</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789944071222</t>
+          <t>4440000000738</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Bahçesi</t>
+          <t>Çocuğun Dünyası</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786058219809</t>
+          <t>9786058219823</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Elif'in Sarı Gülü</t>
+          <t>Önce Vatan</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786056982149</t>
+          <t>9786058060500</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Öğretmenim</t>
+          <t>Şüpheli Şahıslar</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789944071246</t>
+          <t>9786050306842</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Gelmişken Kal Benimle</t>
+          <t>Yoldaki Durak</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786058219830</t>
+          <t>9789944071222</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Bahar Mektupları</t>
+          <t>Çocuk Bahçesi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789444071260</t>
+          <t>9786058219809</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Öğrencilerimi Özledim</t>
+          <t>Elif'in Sarı Gülü</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789944071277</t>
+          <t>9786056982149</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Elif'in Duası</t>
+          <t>Sevgili Öğretmenim</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057030863</t>
+          <t>9789944071246</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Adını Sen Koy</t>
+          <t>Gelmişken Kal Benimle</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786056982156</t>
+          <t>9786058219830</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Dünyalar Kadar</t>
+          <t>Bahar Mektupları</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057030894</t>
+          <t>9789444071260</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>72. Saat</t>
+          <t>Öğrencilerimi Özledim</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057030887</t>
+          <t>9789944071277</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Selam Olsun</t>
+          <t>Elif'in Duası</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786056982194</t>
+          <t>9786057030863</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Gel Desem</t>
+          <t>Adını Sen Koy</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786050640120</t>
+          <t>9786056982156</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Okul Müdürü</t>
+          <t>Dünyalar Kadar</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786050640199</t>
+          <t>9786057030894</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Güldeste 2020</t>
+          <t>72. Saat</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786050640182</t>
+          <t>9786057030887</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Açsın Sevgi Çiçekleri</t>
+          <t>Selam Olsun</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786058088047</t>
+          <t>9786056982194</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Bir Gül Düştü Yüreğime</t>
+          <t>Gel Desem</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>15</v>
+        <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786050640151</t>
+          <t>9786050640120</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Hece Şairleri Ansiklopedisi (Ciltli)</t>
+          <t>Okul Müdürü</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786058219847</t>
+          <t>9786050640199</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Hece Şiirleri Antolojisi</t>
+          <t>Güldeste 2020</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786056982187</t>
+          <t>9786050640182</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Gönüllü Kahvesi</t>
+          <t>Açsın Sevgi Çiçekleri</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057030825</t>
+          <t>9786058088047</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yozgat Sevdalıları Şairler Antolojisi</t>
+          <t>Bir Gül Düştü Yüreğime</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057030849</t>
+          <t>9786050640151</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Yolu</t>
+          <t>Hece Şairleri Ansiklopedisi (Ciltli)</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>20</v>
+        <v>300</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057030801</t>
+          <t>9786058219847</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Zaten Sensiz Hayat Zor</t>
+          <t>Hece Şiirleri Antolojisi</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786050640168</t>
+          <t>9786056982187</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Pusula</t>
+          <t>Gönüllü Kahvesi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786056982118</t>
+          <t>9786057030825</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Güldeste 2019</t>
+          <t>Yozgat Sevdalıları Şairler Antolojisi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>60</v>
+        <v>30</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786050640137</t>
+          <t>9786057030849</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Bir Şey Olsun</t>
+          <t>Aşkın Yolu</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786050640113</t>
+          <t>9786057030801</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Çopraşık Türkmen Ağıtları</t>
+          <t>Zaten Sensiz Hayat Zor</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>30</v>
+        <v>150</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786050640106</t>
+          <t>9786050640168</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Kördüğüm</t>
+          <t>Kayıp Pusula</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786058088092</t>
+          <t>9786056982118</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Hayali Değilim</t>
+          <t>Güldeste 2019</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786058088085</t>
+          <t>9786050640137</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Hazan Yelleri</t>
+          <t>Bir Şey Olsun</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>15</v>
+        <v>100</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786056982163</t>
+          <t>9786050640113</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Sıkıysa Oku</t>
+          <t>Çopraşık Türkmen Ağıtları</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786056982170</t>
+          <t>9786050640106</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Ağlayan Yüreğimdi</t>
+          <t>Kördüğüm</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786052451939</t>
+          <t>9786058088092</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Özlem</t>
+          <t>Hayali Değilim</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786058088016</t>
+          <t>9786058088085</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Mum Işığında Nameler</t>
+          <t>Hazan Yelleri</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>100</v>
+        <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786056982101</t>
+          <t>9786056982163</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Sevdanın Adı Vatan Olunca Dile Elhamdülillah Yakışır</t>
+          <t>Sıkıysa Oku</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786058088054</t>
+          <t>9786056982170</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Eylül Vurgunu Düşler</t>
+          <t>Ağlayan Yüreğimdi</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786058088061</t>
+          <t>9786052451939</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Çiğ Damlası</t>
+          <t>Özlem</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786058088078</t>
+          <t>9786058088016</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Çakmakçı Mehmet</t>
+          <t>Mum Işığında Nameler</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786056982125</t>
+          <t>9786056982101</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Hoşça Kal</t>
+          <t>Sevdanın Adı Vatan Olunca Dile Elhamdülillah Yakışır</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>25</v>
+        <v>60</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
+          <t>9786058088054</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Eylül Vurgunu Düşler</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786058088061</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Çiğ Damlası</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786058088078</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Çakmakçı Mehmet</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786056982125</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Hoşça Kal</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
           <t>9786256049284</t>
         </is>
       </c>
-      <c r="B98" s="1" t="inlineStr">
+      <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Saklambaç</t>
         </is>
       </c>
-      <c r="C98" s="1">
+      <c r="C102" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>