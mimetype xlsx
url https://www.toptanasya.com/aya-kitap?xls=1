--- v0 (2026-03-19)
+++ v1 (2026-05-13)
@@ -85,2260 +85,2275 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059624596</t>
+          <t>9786059624602</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Değişim Formülü</t>
+          <t>İnce Çizgiler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>220</v>
+        <v>390</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786059624572</t>
+          <t>9786059624596</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Andromedalı Bir Dünya Dışı Karşılaşma</t>
+          <t>Değişim Formülü</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>340</v>
+        <v>220</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786059624589</t>
+          <t>9786059624572</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Dengede ve Mutlu Kalın</t>
+          <t>Andromedalı Bir Dünya Dışı Karşılaşma</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>260</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786059624466</t>
+          <t>9786059624589</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Benden Bize Bir Olma Hali</t>
+          <t>Dengede ve Mutlu Kalın</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786059624565</t>
+          <t>9786059624466</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Gelecek Sensin - Korkularını Yen ve İstediğin Hayatı İnşa Et</t>
+          <t>Benden Bize Bir Olma Hali</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>290</v>
+        <v>280</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059624558</t>
+          <t>9786059624565</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Hepimiz Bir’iz</t>
+          <t>Gelecek Sensin - Korkularını Yen ve İstediğin Hayatı İnşa Et</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059624282</t>
+          <t>9786059624558</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Çözüm Sizsiniz</t>
+          <t>Hepimiz Bir’iz</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>390</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059624183</t>
+          <t>9786059624282</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Girit'in Perileri</t>
+          <t>Çözüm Sizsiniz</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>220</v>
+        <v>460</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059624176</t>
+          <t>9786059624183</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Tatlı Rüyalar Oteli</t>
+          <t>Girit'in Perileri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059624336</t>
+          <t>9786059624176</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Evrene Değil Beynine Mesaj Gönder</t>
+          <t>Tatlı Rüyalar Oteli</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>280</v>
+        <v>170</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059624343</t>
+          <t>9786059624336</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Üvey Evlat Beyin</t>
+          <t>Evrene Değil Beynine Mesaj Gönder</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059624329</t>
+          <t>9786059624343</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İsyan Yılları</t>
+          <t>Üvey Evlat Beyin</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059624237</t>
+          <t>9786059624329</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Son Durak Sur</t>
+          <t>İsyan Yılları</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059624220</t>
+          <t>9786059624237</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Alahçın</t>
+          <t>Son Durak Sur</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>290</v>
+        <v>180</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059624435</t>
+          <t>9786059624220</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Barut Kokulu Çiçekler</t>
+          <t>Alahçın</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059624213</t>
+          <t>9786059624435</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Türkiş Dekameron</t>
+          <t>Barut Kokulu Çiçekler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>430</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059624206</t>
+          <t>9786059624213</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Devrim Ateşinin Gölgesinde</t>
+          <t>Türkiş Dekameron</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059624121</t>
+          <t>9786059624206</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Tanrı İle Sohbet</t>
+          <t>Devrim Ateşinin Gölgesinde</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>360</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059624312</t>
+          <t>9786059624121</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kendime Mesaj</t>
+          <t>Tanrı İle Sohbet</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>120</v>
+        <v>430</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059624275</t>
+          <t>9786059624312</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İnancın Gücü</t>
+          <t>Kendime Mesaj</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789944106832</t>
+          <t>9786059624275</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Karınca Yuvası</t>
+          <t>İnancın Gücü</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>40</v>
+        <v>390</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789944106863</t>
+          <t>9789944106832</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Hızlı Zayıfla Sağlıklı Beslen Uzun Yaşa</t>
+          <t>Karınca Yuvası</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789944106870</t>
+          <t>9789944106863</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Fitness</t>
+          <t>Hızlı Zayıfla Sağlıklı Beslen Uzun Yaşa</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789944106856</t>
+          <t>9789944106870</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Omartha</t>
+          <t>Fitness</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789944106894</t>
+          <t>9789944106856</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Huzur</t>
+          <t>Omartha</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789944106658</t>
+          <t>9789944106894</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İşkenceleri ve Diğerleri</t>
+          <t>Adım Adım Huzur</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789944106672</t>
+          <t>9789944106658</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Gece Tayyarede Açıkta</t>
+          <t>Osmanlı İşkenceleri ve Diğerleri</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>35</v>
+        <v>450</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789944106702</t>
+          <t>9789944106672</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ekolojik Kriz ve İletişim Çalışmaları</t>
+          <t>Gece Tayyarede Açıkta</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>12.96</v>
+        <v>35</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789944106689</t>
+          <t>9789944106702</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Emanetimdeki Hayatlar ya da Acı Defteri</t>
+          <t>Ekolojik Kriz ve İletişim Çalışmaları</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>350</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789944106627</t>
+          <t>9789944106689</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>8 Haftada Yeni Sen</t>
+          <t>Emanetimdeki Hayatlar ya da Acı Defteri</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>60</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789944106405</t>
+          <t>9789944106627</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Saray'dan Taşraya İstanbul Kadınlığım</t>
+          <t>8 Haftada Yeni Sen</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789944106511</t>
+          <t>9789944106405</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Artık Diyet Yapmak İstemiyorum</t>
+          <t>Saray'dan Taşraya İstanbul Kadınlığım</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789944106696</t>
+          <t>9789944106511</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Her Şeyin Kitabı</t>
+          <t>Artık Diyet Yapmak İstemiyorum</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789944106641</t>
+          <t>9789944106696</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Ebru Şallı ile Pilates</t>
+          <t>Her Şeyin Kitabı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789944106740</t>
+          <t>9789944106641</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Boş</t>
+          <t>Ebru Şallı ile Pilates</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059624077</t>
+          <t>9789944106740</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Evren Daima Evet Der</t>
+          <t>Boş</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>360</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059624145</t>
+          <t>9786059624077</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yüzleşme</t>
+          <t>Evren Daima Evet Der</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>180</v>
+        <v>430</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789944106979</t>
+          <t>9786059624145</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Sadrazamın Sekiz Saati</t>
+          <t>Yüzleşme</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789944106962</t>
+          <t>9789944106979</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Hezeyan</t>
+          <t>Sadrazamın Sekiz Saati</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059624091</t>
+          <t>9789944106962</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Gölgeler İz Bırakır</t>
+          <t>Hezeyan</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>40</v>
+        <v>280</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059624084</t>
+          <t>9786059624091</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Tılsım: İstanbul</t>
+          <t>Gölgeler İz Bırakır</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059624268</t>
+          <t>9786059624084</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Distopya - Hayal ile Gerçek Arasında</t>
+          <t>Tılsım: İstanbul</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>180</v>
+        <v>45</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059624251</t>
+          <t>9786059624268</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Sen O'sun İşte</t>
+          <t>Distopya - Hayal ile Gerçek Arasında</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059624244</t>
+          <t>9786059624251</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Bir İstanbul Varmış</t>
+          <t>Sen O'sun İşte</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>350</v>
+        <v>120</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789944106542</t>
+          <t>9786059624244</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Aşk Hep Yenidir...</t>
+          <t>Bir İstanbul Varmış</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789944106559</t>
+          <t>9789944106542</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Öyle Güzel Yalnızım ki Seninle...</t>
+          <t>Aşk Hep Yenidir...</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059624138</t>
+          <t>9789944106559</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Helme</t>
+          <t>Öyle Güzel Yalnızım ki Seninle...</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786059624114</t>
+          <t>9786059624138</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Katil Uşak</t>
+          <t>Helme</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059624169</t>
+          <t>9786059624114</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Seni Affediyorum</t>
+          <t>Katil Uşak</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059624190</t>
+          <t>9786059624169</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Bütünsel Detoks</t>
+          <t>İstanbul Seni Affediyorum</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059624008</t>
+          <t>9786059624190</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Uwa</t>
+          <t>Bütünsel Detoks</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>22</v>
+        <v>220</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789944106955</t>
+          <t>9786059624008</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Beni Biraz Sevebilir Misin?</t>
+          <t>Uwa</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>22</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059624107</t>
+          <t>9789944106955</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kendimin Efendisi</t>
+          <t>Beni Biraz Sevebilir Misin?</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>290</v>
+        <v>240</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786059624060</t>
+          <t>9786059624107</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Seçmenleri Ne Ayarsa O Ayardır Cumhuriyet</t>
+          <t>Kendimin Efendisi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789944106849</t>
+          <t>9786059624060</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Sert</t>
+          <t>Seçmenleri Ne Ayarsa O Ayardır Cumhuriyet</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>20</v>
+        <v>280</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786059624015</t>
+          <t>9789944106849</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Bitti Mi?</t>
+          <t>Sert</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>290</v>
+        <v>20</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059624022</t>
+          <t>9786059624015</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Dokunmak Acıtmamalı Teni</t>
+          <t>Bitti Mi?</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789944106665</t>
+          <t>9786059624022</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Zeytin Çekirdeği</t>
+          <t>Dokunmak Acıtmamalı Teni</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>27</v>
+        <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789944106580</t>
+          <t>9789944106665</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kırık Leblebi</t>
+          <t>Zeytin Çekirdeği</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>300</v>
+        <v>27</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789944106801</t>
+          <t>9789944106580</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Şüphe</t>
+          <t>Kırık Leblebi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>25</v>
+        <v>350</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789944106993</t>
+          <t>9789944106801</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Nefesi</t>
+          <t>Şüphe</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059624039</t>
+          <t>9789944106993</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Muamma</t>
+          <t>Yaşamın Nefesi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789944106948</t>
+          <t>9786059624039</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Yakın İlişki</t>
+          <t>Aşk-ı Muamma</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>360</v>
+        <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789944106733</t>
+          <t>9789944106948</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Helen'in Şatosu</t>
+          <t>Yakın İlişki</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>430</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789944106924</t>
+          <t>9789944106733</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Ulus Devletin Karşıtları</t>
+          <t>Helen'in Şatosu</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>60</v>
+        <v>280</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789944106795</t>
+          <t>9789944106924</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Şefkatin Bilgeliği</t>
+          <t>Ulus Devletin Karşıtları</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>340</v>
+        <v>60</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789944106610</t>
+          <t>9789944106795</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Ben de Güzel Olmak İstiyorum</t>
+          <t>Şefkatin Bilgeliği</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789944106887</t>
+          <t>9789944106610</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Nergis</t>
+          <t>Ben de Güzel Olmak İstiyorum</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789944106757</t>
+          <t>9789944106887</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Gavur Gelin Varka</t>
+          <t>Benim Adım Nergis</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789944106528</t>
+          <t>9789944106757</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Haydar Paşa'nın Evi</t>
+          <t>Gavur Gelin Varka</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>15</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789944106818</t>
+          <t>9789944106528</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Babababa</t>
+          <t>Haydar Paşa'nın Evi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789944106764</t>
+          <t>9789944106818</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Tuvalet Kitabı</t>
+          <t>Babababa</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789944106788</t>
+          <t>9789944106764</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Grumpy Cat (Huysuz Kedi)</t>
+          <t>Tuvalet Kitabı</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>200</v>
+        <v>25</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789944106726</t>
+          <t>9789944106788</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kokusu</t>
+          <t>Grumpy Cat (Huysuz Kedi)</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789944106719</t>
+          <t>9789944106726</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Her Daim Bu Sevdada Ben Bir Sadri Alışık</t>
+          <t>İnsan Kokusu</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>120</v>
+        <v>240</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789944106634</t>
+          <t>9789944106719</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Sarkaç</t>
+          <t>Her Daim Bu Sevdada Ben Bir Sadri Alışık</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>13.89</v>
+        <v>180</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789944106900</t>
+          <t>9789944106634</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Midilli</t>
+          <t>Sarkaç</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>390</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789944106825</t>
+          <t>9789944106900</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yeni Sen Günlüğü</t>
+          <t>Midilli</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789944106573</t>
+          <t>9789944106825</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Hürkuş ile Göklerde</t>
+          <t>Yeni Sen Günlüğü</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>13.89</v>
+        <v>250</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059624053</t>
+          <t>9789944106573</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Karga</t>
+          <t>Hürkuş ile Göklerde</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>180</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059624046</t>
+          <t>9786059624053</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Annelikten Vazgeçtim</t>
+          <t>Beyaz Karga</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789944106986</t>
+          <t>9786059624046</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Rüyanız Hayrolsun</t>
+          <t>Mükemmel Annelikten Vazgeçtim</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789944106535</t>
+          <t>9789944106986</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Sessizlik ve Sırdır Ötesi</t>
+          <t>Rüyanız Hayrolsun</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>180</v>
+        <v>50</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789944106771</t>
+          <t>9789944106535</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>1 Gek Çabçu</t>
+          <t>Sessizlik ve Sırdır Ötesi</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>17</v>
+        <v>180</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789944106597</t>
+          <t>9789944106771</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Kadın Olmak</t>
+          <t>1 Gek Çabçu</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>35</v>
+        <v>17</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789944106603</t>
+          <t>9789944106597</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Zamana Aykırı Yazılar</t>
+          <t>Kadın Olmak</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786059624480</t>
+          <t>9789944106603</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Anicca - Her Şey Geçer</t>
+          <t>Zamana Aykırı Yazılar</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786059624541</t>
+          <t>9786059624480</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Şarkı Dolu Bi' Hikaye</t>
+          <t>Anicca - Her Şey Geçer</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>290</v>
+        <v>180</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789944106429</t>
+          <t>9786059624541</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Zeyno’nun Su Perisi</t>
+          <t>Şarkı Dolu Bi' Hikaye</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>20</v>
+        <v>350</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789944106184</t>
+          <t>9789944106429</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Yerçekimi</t>
+          <t>Zeyno’nun Su Perisi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>10.19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789944106061</t>
+          <t>9789944106184</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Karayazıcı Deli Hasan İsyanı</t>
+          <t>Yerçekimi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>11.11</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789944106030</t>
+          <t>9789944106061</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Türbanlı Siyaset</t>
+          <t>Türkiye’de Karayazıcı Deli Hasan İsyanı</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>30</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789944106351</t>
+          <t>9789944106030</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Tatavla’nın Kurdu</t>
+          <t>Türbanlı Siyaset</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>120</v>
+        <v>30</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789944106207</t>
+          <t>9789944106351</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Rüyası Tekrar</t>
+          <t>Tatavla’nın Kurdu</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>9.26</v>
+        <v>120</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789944106214</t>
+          <t>9789944106207</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Palamut Zamanı Aşk</t>
+          <t>Rüyası Tekrar</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789944106382</t>
+          <t>9789944106214</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Orman Ne Güzel Ne Güzel</t>
+          <t>Palamut Zamanı Aşk</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>14.81</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789944106467</t>
+          <t>9789944106382</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Onların Sadece Türküleri Var</t>
+          <t>Orman Ne Güzel Ne Güzel</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>30</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789944106344</t>
+          <t>9789944106467</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>O Kalabalıkta Yalnızdım</t>
+          <t>Onların Sadece Türküleri Var</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>15.74</v>
+        <v>30</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789944106085</t>
+          <t>9789944106344</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Neslişah Laledeki Gözyaşı</t>
+          <t>O Kalabalıkta Yalnızdım</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>12.96</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789944106191</t>
+          <t>9789944106085</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Mücessem</t>
+          <t>Neslişah Laledeki Gözyaşı</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>25</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786059624497</t>
+          <t>9789944106191</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Bense Aşk Diyorum Adıma</t>
+          <t>Mücessem</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>200</v>
+        <v>25</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786059624534</t>
+          <t>9786059624497</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Fibromiyalji Çözüm Rehberi</t>
+          <t>Bense Aşk Diyorum Adıma</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>290</v>
+        <v>220</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789944106252</t>
+          <t>9786059624534</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Gündüz Düşleri</t>
+          <t>Fibromiyalji Çözüm Rehberi</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>20</v>
+        <v>350</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789944106269</t>
+          <t>9789944106252</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Giz Yolculukları</t>
+          <t>Gündüz Düşleri</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789944106108</t>
+          <t>9789944106269</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Eskici Dükkanı Gibiyim</t>
+          <t>Giz Yolculukları</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>18.52</v>
+        <v>30</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789944106450</t>
+          <t>9789944106108</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Elohim’in Çocukları</t>
+          <t>Eskici Dükkanı Gibiyim</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>30</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789944106146</t>
+          <t>9789944106450</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Galina</t>
+          <t>Elohim’in Çocukları</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>23.15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789944106481</t>
+          <t>9789944106146</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Flamingo Çocuk</t>
+          <t>Galina</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789944106290</t>
+          <t>9789944106481</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde Geleceği Düşünmek</t>
+          <t>Flamingo Çocuk</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>290</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789944106443</t>
+          <t>9789944106290</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Duru’dan Masallar - 2: Ormanda Trafik Kuralları</t>
+          <t>Eğitimde Geleceği Düşünmek</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>13</v>
+        <v>290</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789944106436</t>
+          <t>9789944106443</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Duru’dan Masallar - 1: Ağaçlar Yırtılmasın</t>
+          <t>Duru’dan Masallar - 2: Ormanda Trafik Kuralları</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789944106023</t>
+          <t>9789944106436</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Çekerek Kıyılarında</t>
+          <t>Duru’dan Masallar - 1: Ağaçlar Yırtılmasın</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>35</v>
+        <v>10</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789924108092</t>
+          <t>9789944106023</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Bir Yolda</t>
+          <t>Çekerek Kıyılarında</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>40</v>
+        <v>450</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789944106283</t>
+          <t>9789924108092</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Beyoğlu’nun Eski Ustaları</t>
+          <t>Büyülü Bir Yolda</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789944106221</t>
+          <t>9789944106283</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Bakar mısın?</t>
+          <t>Beyoğlu’nun Eski Ustaları</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>12.04</v>
+        <v>20</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789944106375</t>
+          <t>9789944106221</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Aşk</t>
+          <t>Bakar mısın?</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>15.74</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789944106498</t>
+          <t>9789944106375</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Aramızda Elektrik Var</t>
+          <t>Aşk ve Aşk</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>15.74</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789944106313</t>
+          <t>9789944106498</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Alinda</t>
+          <t>Aramızda Elektrik Var</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>15</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789944106047</t>
+          <t>9789944106313</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Beyaz At</t>
+          <t>Alinda</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789944106566</t>
+          <t>9789944106047</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Ben de Anne Olmak İstiyorum</t>
+          <t>Beyaz At</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>16.67</v>
+        <v>35</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786059624527</t>
+          <t>9789944106566</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Bir Konsolit Hikayesi</t>
+          <t>Ben de Anne Olmak İstiyorum</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>290</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786059624503</t>
+          <t>9786059624527</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Nitelikli Kahve</t>
+          <t>Osmanlı’da Bir Konsolit Hikayesi</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786059624459</t>
+          <t>9786059624503</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Girişimcilik</t>
+          <t>Nitelikli Kahve</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>290</v>
+        <v>260</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786059624510</t>
+          <t>9786059624459</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Karahindiba</t>
+          <t>Adım Adım Girişimcilik</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789944106177</t>
+          <t>9786059624510</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Mine</t>
+          <t>Karahindiba</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>15.74</v>
+        <v>250</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789944106160</t>
+          <t>9789944106177</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Midilli’de Söğüdün Gölgesinde</t>
+          <t>Mine</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>30</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789944106306</t>
+          <t>9789944106160</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Mevlana</t>
+          <t>Midilli’de Söğüdün Gölgesinde</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789944106238</t>
+          <t>9789944106306</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Merhaba Meyhanesi</t>
+          <t>Mevlana</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>25</v>
+        <v>150</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789944106399</t>
+          <t>9789944106238</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Medya ve Gündelik Yaşamda Çevre Gerçeği</t>
+          <t>Merhaba Meyhanesi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>14.81</v>
+        <v>25</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789944106009</t>
+          <t>9789944106399</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Mavinin Ölümü</t>
+          <t>Medya ve Gündelik Yaşamda Çevre Gerçeği</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>120</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789944106412</t>
+          <t>9789944106009</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Mavi Karaca</t>
+          <t>Mavinin Ölümü</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>15</v>
+        <v>120</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789944106078</t>
+          <t>9789944106412</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Madam Darla’nın Paris Yakınlarındaki Hanı</t>
+          <t>Mavi Karaca</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>12.04</v>
+        <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789944106504</t>
+          <t>9789944106078</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Korku</t>
+          <t>Madam Darla’nın Paris Yakınlarındaki Hanı</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>250</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789944106139</t>
+          <t>9789944106504</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Koçak Gözümsün</t>
+          <t>Korku</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>13.89</v>
+        <v>300</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789944106368</t>
+          <t>9789944106139</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Kahire’nin Mor Gülü</t>
+          <t>Koçak Gözümsün</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789944106276</t>
+          <t>9789944106368</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Kadınların Şarkısı</t>
+          <t>Kahire’nin Mor Gülü</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>80</v>
+        <v>180</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789944106474</t>
+          <t>9789944106276</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Kadının İnce Çizgileri</t>
+          <t>Kadınların Şarkısı</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>15.74</v>
+        <v>80</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789944106115</t>
+          <t>9789944106474</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>İpekböceği</t>
+          <t>Kadının İnce Çizgileri</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>25</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789944106016</t>
+          <t>9789944106115</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>İki Şair Arasında İstanbul (Ciltli)</t>
+          <t>İpekböceği</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>32.41</v>
+        <v>25</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789944106320</t>
+          <t>9789944106016</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>İdeon</t>
+          <t>İki Şair Arasında İstanbul (Ciltli)</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>350</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789944106054</t>
+          <t>9789944106320</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Işık Kız İda</t>
+          <t>İdeon</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>14.81</v>
+        <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789944106153</t>
+          <t>9789944106054</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Hüzne Konan Kelebek</t>
+          <t>Işık Kız İda</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>12.96</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789944106337</t>
+          <t>9789944106153</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Hayat Apartımanı</t>
+          <t>Hüzne Konan Kelebek</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>13.89</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786059624305</t>
+          <t>9789944106337</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Düş Kapanı</t>
+          <t>Hayat Apartımanı</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786059624473</t>
+          <t>9786059624305</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Evrenden Notlar</t>
+          <t>Düş Kapanı</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789944106245</t>
+          <t>9786059624473</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Gölgede Kalanlar</t>
+          <t>Evrenden Notlar</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>5.41</v>
+        <v>260</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786059624442</t>
+          <t>9789944106245</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Kök</t>
+          <t>Gölgede Kalanlar</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>240</v>
+        <v>5.41</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
+          <t>9786059624442</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Kök</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
           <t>9786059624428</t>
         </is>
       </c>
-      <c r="B149" s="1" t="inlineStr">
+      <c r="B150" s="1" t="inlineStr">
         <is>
           <t>Stalker</t>
         </is>
       </c>
-      <c r="C149" s="1">
+      <c r="C150" s="1">
         <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>