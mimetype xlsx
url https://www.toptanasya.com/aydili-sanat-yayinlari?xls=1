--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -559,51 +559,51 @@
         <is>
           <t>9786054651351</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Ekmek İskelesi</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786054651573</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Olasılıkçı Siyaset Açısından Yıldırım Demir</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786054651344</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Çiçek Tutulması</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786054651610</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>