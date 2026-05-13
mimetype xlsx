--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,2755 +85,3220 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9759944113185</t>
+          <t>9759944113161</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>063M Kabe Mühürlü Kuranı Kerim Fermuarlı Kılıflı - Çanta Boy-Mavi (Ciltli)</t>
+          <t>063KB Kabe Mühürlü Kuranı Kerim Fermuarlı Kılıflı - Çanta Boy (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>430</v>
+        <v>530</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259884097</t>
+          <t>9759944113154</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim Meali Rahle Boy Sade Meal (111TRK)</t>
+          <t>063 Kırmızı - Mühürlü Kuranı Kerim - Çanta Boy (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>500</v>
+        <v>530</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259884080</t>
+          <t>9786259286501</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim Meali Rahle Boy Sade Meal (111KREM)</t>
+          <t>Gölgeli Elif-Ba</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>500</v>
+        <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786155256295</t>
+          <t>4444444444429</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Termo Deri Kur'an-ı Kerim (Ciltli)</t>
+          <t>Hafız Boy Medine Baskısı Kuranı Kerim - Makrepsiz- İçi Yeşil Baskı (057MDNs) (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>750</v>
+        <v>420</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259884066</t>
+          <t>4440000004435</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim Meali Orta Boy (110)</t>
+          <t>M285PM - Mühürlü Cep Boy Kadife Sandıklı Mealli Kuran-ı Kerim-Petrol Mavisi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259884073</t>
+          <t>4440000004371</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim Orta Boy Metinsiz Meal (110s) (Ciltli)</t>
+          <t>Ahşap Cami Boy Kalem Kuranı Kerim Seti V 6.1-16GB- Lüx Ahşap Kutu (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>435</v>
+        <v>8200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9780000598455</t>
+          <t>9786055256807</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>057H - Kabe Hafızlar için Hafız Boy Kur'an-ı Kerim (Özel Çalışma) (Ciltli)</t>
+          <t>Yasin-i Şerif (Ayfa015)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>580</v>
+        <v>24.9</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789944933568</t>
+          <t>9786055256456</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>058KB- Kabe Mühürlü Orta Kuran-ı Kerim-Kabe Desenli (Ciltli)</t>
+          <t>Kur'an-ı Kerim Cüzleri 5'li Rahle Boy Kutulu (Ayfa117) (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>520</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9780000598424</t>
+          <t>9759944001857</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>058 Kırmızı - Mühürlü Orta Boy Kuranı Kerim (Ciltli)</t>
+          <t>Orta Boy  Medine Baskısı Kuranı Kerim - Gökkuşağı Desenli - Selefon Cilt (SMDN304) (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>520</v>
+        <v>395</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255256447</t>
+          <t>9786055556662</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>236 Kabe-Cami Boy Otuz Cüz Mühürlü Kuran-ı Kerim Suni Deri Çantalı (Ciltli)</t>
+          <t>Ayaklı Sandıklı Orta Boy Ahşap Kutulu Kuran-ı Kerim - Oval Lafızlı (384) (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>1850</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789944000024</t>
+          <t>1332121219436</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Mühürlü Orta Boy Kur'an-ı Kerim (Ciltli)</t>
+          <t>Ahşap Cami Boy Kalem Kur'an-ı Kerim Seti V 6.1 - Lüks Ahşap Kutu (TS036) (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>485</v>
+        <v>10330</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9759944001451</t>
+          <t>1332121219429</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Medine Baskısı Kur'an-ı Kerim (058MDNs) (Ciltli)</t>
+          <t>Ahşap Rahle Boy Kalem Kur'an-ı Kerim Seti V 6.1 - Lüks Ahşap Kutu (TS035) (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>580</v>
+        <v>9330</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789944943321</t>
+          <t>1332121219412</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>235KB-Kabe-Rahle Boy Otuz Cüz Mühürlü Kuran-ı Kerim-Suni Deri Çantalı (Ciltli)</t>
+          <t>Ahşap Orta Boy Kalem Kur'an-ı Kerim Seti V 6.1 - Lüks Ahşap Kutu (TS034) (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>1560</v>
+        <v>8230</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786155256226</t>
+          <t>9789944933971</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>M285L - Mühürlü Cep Boy Kadife Sandıklı Mealli Kuran-ı Kerim - Lila</t>
+          <t>Kalem Kur'an-ı Kerim Seti V 6.1 Rahle Boy - Lüks Kutu (AYFA002) (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>510</v>
+        <v>5750</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786155256233</t>
+          <t>9786055256746</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>M285M - Mühürlü Cep Boy Kadife Sandıklı Mealli Kuran-ı Kerim - Mavi</t>
+          <t>Kalem Kur'an-ı Kerim Seti V 6.1 - Lüks Kutu (AYFA003) (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>510</v>
+        <v>6200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786155256240</t>
+          <t>9789955933502</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>M285P - Mühürlü Cep Boy Kadife Sandıklı Mealli Kuran-ı Kerim-Pembe</t>
+          <t>Kalem Kur'an-ı Kerim Cami Boy V 6.1 (003E) (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>510</v>
+        <v>5600</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786155256257</t>
+          <t>9789955933595</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>M285y - Mühürlü Cep Boy Kadife Sandıklı Meallı Kuran-ı Kerim - Yeşil</t>
+          <t>Kalem Kur'an-ı Kerim Rahle Boy V 6.1 (002E) (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>510</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786155256110</t>
+          <t>9789944933582</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Mühürlü Orta Boy Sandıklı Kadife Kuran-ı Kerim (289) (Ciltli)</t>
+          <t>Kalem Kur'an-ı Kerim Orta Boy V6.1 (001E) (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>2160</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786055256784</t>
+          <t>9786055256074</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Mühürlü Kabe Maketli Kur'an-ı Kerim Orta Boy Ayfa192 (Ciltli)</t>
+          <t>Kabe Desenli Orta Boy Kur'an-i Kerim (Kalem Hediyeli) (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>1920</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9759944001376</t>
+          <t>9789944933933</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Rahle Boy Medine Baskısı Kuranı Kerim - Gökkuşağı Desenli - Termo Ciltli (MDNTR305)</t>
+          <t>Cevşen Ül Kebir Hatim Kartları (Ayfa-036)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>985</v>
+        <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9759944001277</t>
+          <t>9759944933285</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Cami Boy Medine Baskısı Kuranı Kerim - Gökkuşağı Desenli - Makrepli (MMDN306) (Ciltli)</t>
+          <t>Yasin-i Şerif 5 Renk Türkçeli Çanta Boy Kodu: 008</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>1020</v>
+        <v>43</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9759944001666</t>
+          <t>9789944033121</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Rahle Boy Medine Baskısı Kuranı Kerim - Gökkuşağı Yan Boyamalı - Makrepsiz (MDN305) (Ciltli)</t>
+          <t>Rahle Boy Otuz Cüz Mühürlü Kuranı Kerim - Kabe Desenli Çantalı 235KB (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>750</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9759944001444</t>
+          <t>9786055256777</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Hafız Boy Metalik Gri Kuran-ı Kerim (Ciltli)</t>
+          <t>204 Tecvidli Elifba Ve Namaz Hocası Hanefi - Orta Boy</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>485</v>
+        <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9779944933507</t>
+          <t>9786055256845</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Arnavutça Ali Haydar Elifbası (AYFA015AR)</t>
+          <t>196K Kadife Ciltli Üçlü Yasin Dikişli - Çanta Boy</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786055556761</t>
+          <t>9786055256548</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>2 Kademeli Kabe Hafız Boy Kutulu Kuran-ı Kerim - 391TGümüş (Ciltli)</t>
+          <t>Esma-i Hüsna - En Güzel İsimler Allahındır - 502</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>3600</v>
+        <v>95</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055556754</t>
+          <t>9786055256500</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>2 Kademeli Kabe Hafız Boy Kutulu Kuran-ı Kerim - 391TGOLD (Ciltli)</t>
+          <t>Üçlü Yasin-i Şerif (Dualı, Cep Boy) - 144 (Ciltli)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>3600</v>
+        <v>60</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9787924921123</t>
+          <t>9786155256011</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Mühürlü Çanta Boy Kabe Maketli Kur'an-ı Kerim (Ciltli)</t>
+          <t>195KB Kabe Desenli Flok Ciltli Üçlü Yasin - Cep Boy</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>1380</v>
+        <v>70</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055256647</t>
+          <t>9786055256036</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kabe Kutulu Mühürlü Cami Boy Kur'an-ı Kerim (060KT) (Ciltli)</t>
+          <t>Kabe Desenli Flok Ciltli Üçlü Yasin (Çanta Boy) - 196KB</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>1450</v>
+        <v>80</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9783150991893</t>
+          <t>9786055256029</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Mühürlü Orta Boy Kur'an-ı Kerim - Gökkuşağı -Kristal Tesbih (Kod-227g) (Ciltli)</t>
+          <t>Üçlü Yasin (Flok Ciltli, Çanta Boy) - 196F</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>1030</v>
+        <v>80</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789944943338</t>
+          <t>9786055256012</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Rahle Boy Otuz Cüz Mühürlü Kuranı Kerim Çantalı - Pembe Ayfa235P</t>
+          <t>Üçlü Yasin (Flok Ciltli, Cep Boy) - 195F</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>1560</v>
+        <v>40</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055256630</t>
+          <t>9789944000017</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kabe Kutulu Mühürlü Rahle Boy Kur'an-ı Kerim - 059KT (Ciltli)</t>
+          <t>058E Ekonomik Mühürlü Kuranı Kerim Selefon Kapak - Orta Boy (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>1100</v>
+        <v>410</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055256661</t>
+          <t>9759944113185</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>063S Mühürlü Kur'an-ı Kerim - Çanta Boy Farklı Renk Seçenekleri (Ciltli)</t>
+          <t>063M Kabe Mühürlü Kuranı Kerim Fermuarlı Kılıflı - Çanta Boy-Mavi (Ciltli)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>370</v>
+        <v>530</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9781229565327</t>
+          <t>9786259884097</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kadife Cilt Kur'an-ı Kerim (Mühürlü, Çanta Boy) - 056KDF (Ciltli)</t>
+          <t>Kur'an-ı Kerim Meali Rahle Boy Sade Meal (111TRK)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>440</v>
+        <v>500</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055256678</t>
+          <t>9786259884080</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>064S Mühürlü Kur'an-ı Kerim - Cep Boy (Ciltli)</t>
+          <t>Kur'an-ı Kerim Meali Rahle Boy Sade Meal (111KREM)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>320</v>
+        <v>500</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9759944001673</t>
+          <t>9786155256295</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Medine Baskısı Kur'an-ı Kerim (Makrepsiz, Cami Boy) (Ciltli)</t>
+          <t>Orta Boy Termo Deri Kur'an-ı Kerim (Ciltli)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>1000</v>
+        <v>750</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055256685</t>
+          <t>9786259884066</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>140 İri Yazılı Arapça Yasin - Çanta Boy</t>
+          <t>Kur'an-ı Kerim Meali Orta Boy (110)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>85</v>
+        <v>270</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9759944001383</t>
+          <t>9786259884073</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Medine Baskılı Kur'an-i Kerim (Cami Boy, Termo Cilt) - MDNTR306 (Ciltli)</t>
+          <t>Kur'an-ı Kerim Orta Boy Metinsiz Meal (110s) (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>1280</v>
+        <v>435</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9759944001253</t>
+          <t>9780000598455</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Medine Baskılı Gökkuşağı Desenli Kur'an-i Kerim (Orta Boy, Makrepli) - MMDN304 (Ciltli)</t>
+          <t>057H - Kabe Hafızlar için Hafız Boy Kur'an-ı Kerim (Özel Çalışma) (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>600</v>
+        <v>580</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055256609</t>
+          <t>9789944933568</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Tecvidli Kur'an-i Kerim (Orta Boy, Termo Deri) - 133TR (Ciltli)</t>
+          <t>058KB- Kabe Mühürlü Orta Kuran-ı Kerim-Kabe Desenli (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>750</v>
+        <v>520</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055256869</t>
+          <t>9780000598424</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>302KDF Mühürlü Gökkuşağı Kur'an Kadife Cilt - Çanta Boy (Ciltli)</t>
+          <t>058 Kırmızı - Mühürlü Orta Boy Kuranı Kerim (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>440</v>
+        <v>520</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055256517</t>
+          <t>9786255256447</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Cami Boy Kur'an-i Kerim Meali - 086 (Ciltli)</t>
+          <t>236 Kabe-Cami Boy Otuz Cüz Mühürlü Kuran-ı Kerim Suni Deri Çantalı (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>1160</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055256876</t>
+          <t>9789944000024</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Ayfa373 Kuran-ı Kerim Meali Ve Türkçe Okunuşu (Üçlü) - Rahle Boy (Ciltli)</t>
+          <t>Mühürlü Orta Boy Kur'an-ı Kerim (Ciltli)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>740</v>
+        <v>485</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055256890</t>
+          <t>9759944001451</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>176 Münacaat Cüzü Yasin Ve Dualar - Çanta Boy (Ciltli)</t>
+          <t>Orta Boy Medine Baskısı Kur'an-ı Kerim (058MDNs) (Ciltli)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>195</v>
+        <v>580</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055256470</t>
+          <t>9789944943321</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-i Kerim 15 Satır Mealli (Cep Boy, Mühürlü) (Ciltli)</t>
+          <t>235KB-Kabe-Rahle Boy Otuz Cüz Mühürlü Kuran-ı Kerim-Suni Deri Çantalı (Ciltli)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>345</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786055256906</t>
+          <t>9786155256226</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>166 - Çanta Boy Münacat Cüzü Yasin Ve Dualar (Ciltli)</t>
+          <t>M285L - Mühürlü Cep Boy Kadife Sandıklı Mealli Kuran-ı Kerim - Lila</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>115</v>
+        <v>510</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786055256913</t>
+          <t>9786155256233</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>026 Et-Tühfetül Alâiyye (Kürtçe İlmihal)</t>
+          <t>M285M - Mühürlü Cep Boy Kadife Sandıklı Mealli Kuran-ı Kerim - Mavi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>145</v>
+        <v>510</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786055256920</t>
+          <t>9786155256240</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>026S Et-Tühfetül Alâiyye (Kürtçe İlmihal) (Ciltli)</t>
+          <t>M285P - Mühürlü Cep Boy Kadife Sandıklı Mealli Kuran-ı Kerim-Pembe</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>260</v>
+        <v>510</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055256449</t>
+          <t>9786155256257</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Cami Boy Renkli Kur'an-i Kerim (Mavi) - 125M (Ciltli)</t>
+          <t>M285y - Mühürlü Cep Boy Kadife Sandıklı Meallı Kuran-ı Kerim - Yeşil</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>950</v>
+        <v>510</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055256944</t>
+          <t>9786155256110</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Ayfa374 Kuran-ı Kerim Meali Ve Türkçe Okunuşu Üçlü - Cami Boy (Ciltli)</t>
+          <t>Mühürlü Orta Boy Sandıklı Kadife Kuran-ı Kerim (289) (Ciltli)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>950</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055256388</t>
+          <t>9786055256784</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Üçlü Yasin (Flesko Kapak, Cep Boy) - 038F (Ciltli)</t>
+          <t>Mühürlü Kabe Maketli Kur'an-ı Kerim Orta Boy Ayfa192 (Ciltli)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>80</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786055256340</t>
+          <t>9759944001376</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Yasin-i Şerif ve Dualar - Münacat Cüzü (Ciltli)</t>
+          <t>Rahle Boy Medine Baskısı Kuranı Kerim - Gökkuşağı Desenli - Termo Ciltli (MDNTR305)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>300</v>
+        <v>985</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786155256516</t>
+          <t>9759944001277</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>MDN234K Kırmızı Medine Baskısı Otuz Cüz Kuran-ı Kerim - Orta Boy (Ciltli)</t>
+          <t>Cami Boy Medine Baskısı Kuranı Kerim - Gökkuşağı Desenli - Makrepli (MMDN306) (Ciltli)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>1100</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786055256326</t>
+          <t>9759944001666</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Cami Boy Renkli Kur'an-i Kerim (Pembe) - 125P (Ciltli)</t>
+          <t>Rahle Boy Medine Baskısı Kuranı Kerim - Gökkuşağı Yan Boyamalı - Makrepsiz (MDN305) (Ciltli)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>950</v>
+        <v>750</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786155256615</t>
+          <t>9759944001444</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>234E Otuz Cüz Mühürlü Kur'an-ı Kerim Ekonomik Çanta - Orta Boy (Ciltli)</t>
+          <t>Hafız Boy Metalik Gri Kuran-ı Kerim (Ciltli)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>1090</v>
+        <v>485</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786155256530</t>
+          <t>9779944933507</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>MDN234Y Medine Baskısı Otuz Cüz Kuran-ı Kerim Yeşil - Orta Boy (Ciltli)</t>
+          <t>Arnavutça Ali Haydar Elifbası (AYFA015AR)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>1100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786055256272</t>
+          <t>9786055556761</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İri Yazılı Yasin - Rahle Boy</t>
+          <t>2 Kademeli Kabe Hafız Boy Kutulu Kuran-ı Kerim - 391TGümüş (Ciltli)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>145</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786055256227</t>
+          <t>9786055556754</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Öğreniyorum - Pembe</t>
+          <t>2 Kademeli Kabe Hafız Boy Kutulu Kuran-ı Kerim - 391TGOLD (Ciltli)</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>50</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786055256098</t>
+          <t>9787924921123</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Şafii'ler İçin - Abdest ve Gusül Namaz Hocası (Çanta Boy)</t>
+          <t>Mühürlü Çanta Boy Kabe Maketli Kur'an-ı Kerim (Ciltli)</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>80</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055256081</t>
+          <t>9786055256647</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Şafii'ler İçin - Abdest ve Gusül Namaz Hocası</t>
+          <t>Kabe Kutulu Mühürlü Cami Boy Kur'an-ı Kerim (060KT) (Ciltli)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>70</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786155256622</t>
+          <t>9783150991893</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>235E Otuz Cüz Mühürlü Kur'an-ı Kerim Ekonomik Çanta - Rahle Boy (Ciltli)</t>
+          <t>Mühürlü Orta Boy Kur'an-ı Kerim - Gökkuşağı -Kristal Tesbih (Kod-227g) (Ciltli)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>1500</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786155256660</t>
+          <t>9789944943338</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>236FR Otuz Cüz Mühürlü Kur'an-ı Kerim Fermuarlı Çantalı - Cami Boy (Ciltli)</t>
+          <t>Rahle Boy Otuz Cüz Mühürlü Kuranı Kerim Çantalı - Pembe Ayfa235P</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>1560</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786055251185</t>
+          <t>9786055256630</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kadife Ciltli Orta Boy Kur'an-i Kerim - 304KDF</t>
+          <t>Kabe Kutulu Mühürlü Rahle Boy Kur'an-ı Kerim - 059KT (Ciltli)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>690</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786848673385</t>
+          <t>9786055256661</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>027 Yasin-i Şerif Telkin ve Dua İlaveli - Cep Boy</t>
+          <t>063S Mühürlü Kur'an-ı Kerim - Çanta Boy Farklı Renk Seçenekleri (Ciltli)</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>50</v>
+        <v>450</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9784632895746</t>
+          <t>9781229565327</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Tam Namaz Hocası</t>
+          <t>Kadife Cilt Kur'an-ı Kerim (Mühürlü, Çanta Boy) - 056KDF (Ciltli)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>115</v>
+        <v>440</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9784533383885</t>
+          <t>9786055256678</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Mühürlü Çanta Boy Gökkuşağı Kur'an-i Kerim - 302 (Ciltli)</t>
+          <t>064S Mühürlü Kur'an-ı Kerim - Cep Boy (Ciltli)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>345</v>
+        <v>400</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9784510226174</t>
+          <t>9759944001673</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kadife Kaplı Mini Boy Askılı Kur'an-i Kerim - 054K (Ciltli)</t>
+          <t>Medine Baskısı Kur'an-ı Kerim (Makrepsiz, Cami Boy) (Ciltli)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>100</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9781229565365</t>
+          <t>9786055256685</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kadife Cilt Cami Boy Kur'an-i Kerim - 060KDF (Ciltli)</t>
+          <t>140 İri Yazılı Arapça Yasin - Çanta Boy</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>1160</v>
+        <v>85</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9781229565358</t>
+          <t>9759944001383</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kadife Cilt Rahle Boy Kur'an-i Kerim - 059KDF (Ciltli)</t>
+          <t>Medine Baskılı Kur'an-i Kerim (Cami Boy, Termo Cilt) - MDNTR306 (Ciltli)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>870</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789944933049</t>
+          <t>9759944001253</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>004 Yasin-i Şerif - Cep Boy</t>
+          <t>Medine Baskılı Gökkuşağı Desenli Kur'an-i Kerim (Orta Boy, Makrepli) - MMDN304 (Ciltli)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>52</v>
+        <v>600</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9781229565341</t>
+          <t>9786055256609</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kadife Cilt Orta Boy Kur'an-i Kerim - 058KDF (Ciltli)</t>
+          <t>Tecvidli Kur'an-i Kerim (Orta Boy, Termo Deri) - 133TR (Ciltli)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>700</v>
+        <v>750</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789944933643</t>
+          <t>9786055256869</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>057 Kabe - Mühürlü Kuran-ı Kerim Kabe Desen - Hafız Boy (Ciltli)</t>
+          <t>302KDF Mühürlü Gökkuşağı Kur'an Kadife Cilt - Çanta Boy (Ciltli)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>460</v>
+        <v>440</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789944933339</t>
+          <t>9786055256517</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Nur'a Doğru Cevşen'ül Kebir Türkçe Okunuşu ve Açıklaması Ayfa037 (Ciltli)</t>
+          <t>Cami Boy Kur'an-i Kerim Meali - 086 (Ciltli)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>140</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786055256135</t>
+          <t>9786055256876</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Yeşil-Orta Boy Otuz Cüz Mühürlü Kuran-ı Kerim (234) (Ciltli)</t>
+          <t>Ayfa373 Kuran-ı Kerim Meali Ve Türkçe Okunuşu (Üçlü) - Rahle Boy (Ciltli)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>1160</v>
+        <v>740</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789944933599</t>
+          <t>9786055256890</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>058 Yeşil - Mühürlü Orta Boy Kuran-ı Kerim (Ciltli)</t>
+          <t>176 Münacaat Cüzü Yasin Ve Dualar - Çanta Boy (Ciltli)</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>520</v>
+        <v>195</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9759944001260</t>
+          <t>9786055256470</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Rahle Boy Medine Baskısı Kuranı Kerim - Gökkuşağı Desenli - Makrepli (MMDN305) (Ciltli)</t>
+          <t>Kur'an-i Kerim 15 Satır Mealli (Cep Boy, Mühürlü) (Ciltli)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>780</v>
+        <v>460</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9776055256327</t>
+          <t>9786055256906</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Ayfa 059 Kabe Mühürlü Kuran-ı Kerim - Rahle Boy - Kırmızı (Ciltli)</t>
+          <t>166 - Çanta Boy Münacat Cüzü Yasin Ve Dualar (Ciltli)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>740</v>
+        <v>115</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789944933650</t>
+          <t>9786055256913</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Ayfa 059 Kabe Mühürlü Kuran-ı Kerim - Rahle Boy (Ciltli)</t>
+          <t>026 Et-Tühfetül Alâiyye (Kürtçe İlmihal)</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>740</v>
+        <v>145</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9759944001550</t>
+          <t>9786055256920</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Rahle Boy Medine Baskısı Kuran-ı Kerim (Ciltli)</t>
+          <t>026S Et-Tühfetül Alâiyye (Kürtçe İlmihal) (Ciltli)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>1000</v>
+        <v>260</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9759944001468</t>
+          <t>9786055256449</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Rahle Boy Medine Baskısı Kuran-ı Kerim (Ciltli)</t>
+          <t>Cami Boy Renkli Kur'an-i Kerim (Mavi) - 125M (Ciltli)</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>780</v>
+        <v>950</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786055256197</t>
+          <t>9786055256944</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Sesli Elif Ba (Kod: Ayfa201)</t>
+          <t>Ayfa374 Kuran-ı Kerim Meali Ve Türkçe Okunuşu Üçlü - Cami Boy (Ciltli)</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>1000</v>
+        <v>950</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786255256454</t>
+          <t>9786055256388</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Otuz Cüz Kur'an-i Kerim (Mühürlü, Cami Boy) - 236 Pembe (Ciltli)</t>
+          <t>Üçlü Yasin (Flesko Kapak, Cep Boy) - 038F (Ciltli)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>1850</v>
+        <v>80</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786255256747</t>
+          <t>9786055256340</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Otuz Cüz Kur'an-i Kerim (Mühürlü, Cami Boy) - 236 Siyah (Ciltli)</t>
+          <t>Yasin-i Şerif ve Dualar - Münacat Cüzü (Ciltli)</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>1600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9796055256943</t>
+          <t>9786155256516</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>FR057 Fermuarlı Mühürlü Kuran-ı Kerim Hafız Boy - Kırmızı (Ciltli)</t>
+          <t>MDN234K Kırmızı Medine Baskısı Otuz Cüz Kuran-ı Kerim - Orta Boy (Ciltli)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>660</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9796055256950</t>
+          <t>9786055256326</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>FR057 Kabe - Mühürlü Hafız Boy Kılıflı Kuranı Kerim (Ciltli)</t>
+          <t>Cami Boy Renkli Kur'an-i Kerim (Pembe) - 125P (Ciltli)</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>660</v>
+        <v>950</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786055256937</t>
+          <t>9786155256615</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>FR057 Fermuarlı Mühürlü Kuran-ı Kerim Hafız Boy - Yeşil (Ciltli)</t>
+          <t>234E Otuz Cüz Mühürlü Kur'an-ı Kerim Ekonomik Çanta - Orta Boy (Ciltli)</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>660</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786055256425</t>
+          <t>9786155256530</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Otuz Cüz Kur'an-i Kerim (Mühürlü, Cami Boy) - 236 Yeşil Farklı Renk Seçenekleri (Ciltli)</t>
+          <t>MDN234Y Medine Baskısı Otuz Cüz Kuran-ı Kerim Yeşil - Orta Boy (Ciltli)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>1850</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9781229565334</t>
+          <t>9786055256272</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Kadife Ciltli Hafız Boy Kur'an-i Kerim - 057KDF</t>
+          <t>İri Yazılı Yasin - Rahle Boy</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>520</v>
+        <v>145</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789944933322</t>
+          <t>9786055256227</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>006 Yasin-i Şerif Satıraltı Türkçe Mealli - Cep Boy</t>
+          <t>Kur'an Öğreniyorum - Pembe</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9781224128213</t>
+          <t>9786055256098</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Çanta Boy Yasin (Türkçe Çevirili, Mavi) - 096M</t>
+          <t>Şafii'ler İçin - Abdest ve Gusül Namaz Hocası (Çanta Boy)</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>45</v>
+        <v>80</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789944933438</t>
+          <t>9786055256081</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>045 Akidet'ül İman Haydari - Orta Boy (Ciltli)</t>
+          <t>Şafii'ler İçin - Abdest ve Gusül Namaz Hocası</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>58</v>
+        <v>70</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9781224128121</t>
+          <t>9786155256622</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Çanta Boy Yasin (Türkçeli, Pembe) - 094P</t>
+          <t>235E Otuz Cüz Mühürlü Kur'an-ı Kerim Ekonomik Çanta - Rahle Boy (Ciltli)</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>28</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9780224128117</t>
+          <t>9786155256660</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kabe Desenli Türkçe Okunuşlu Yasin - Çanta Boy</t>
+          <t>236FR Otuz Cüz Mühürlü Kur'an-ı Kerim Fermuarlı Çantalı - Cami Boy (Ciltli)</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>28</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9777185025197</t>
+          <t>9786055251185</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Üçlü Yasin (Süngerli Kadife Ciltli, Cep Boy) - 195S</t>
+          <t>Kadife Ciltli Orta Boy Kur'an-i Kerim - 304KDF</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>70</v>
+        <v>690</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9770536208430</t>
+          <t>9786848673385</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Yasin - Kadife Cilt, Orta Boy - 197 (Ciltli)</t>
+          <t>027 Yasin-i Şerif Telkin ve Dua İlaveli - Cep Boy</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789944933698</t>
+          <t>9784632895746</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>062 Askılı Kılıflı Kuranı Kerim - Mini Boy</t>
+          <t>Tam Namaz Hocası</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>80</v>
+        <v>115</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9770536208423</t>
+          <t>9784533383885</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Üçlü Yasin (Çanta Boy, Süngerli, Kadife Cilt) - 196S (Ciltli)</t>
+          <t>Mühürlü Çanta Boy Gökkuşağı Kur'an-i Kerim - 302 (Ciltli)</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>90</v>
+        <v>345</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789944933735</t>
+          <t>9784510226174</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>061 Kuranı Kerim Mühürlü - Camii Kebir Boy (Ciltli)</t>
+          <t>Kadife Kaplı Mini Boy Askılı Kur'an-i Kerim - 054K (Ciltli)</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>2030</v>
+        <v>100</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789944933162</t>
+          <t>9781229565365</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Vezzariyat Cüzü - 022 (Orta Boy)</t>
+          <t>Kadife Cilt Cami Boy Kur'an-i Kerim - 060KDF (Ciltli)</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>40</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789944933155</t>
+          <t>9781229565358</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Kadsemia Cüzü - 021 (Orta Boy)</t>
+          <t>Kadife Cilt Rahle Boy Kur'an-i Kerim - 059KDF (Ciltli)</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>58</v>
+        <v>870</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789944933742</t>
+          <t>9789944933049</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>064 Kabe Mühürlü Kuranı Kerim Fermuarlı Kılıflı - Cep Boy (Ciltli)</t>
+          <t>004 Yasin-i Şerif - Cep Boy</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>345</v>
+        <v>52</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9759944933004</t>
+          <t>9781229565341</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>41 Yasin (Rahle Boy, Arapça, Fihristli) - 012</t>
+          <t>Kadife Cilt Orta Boy Kur'an-i Kerim - 058KDF (Ciltli)</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>125</v>
+        <v>700</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789944933759</t>
+          <t>9789944933643</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>063 Kabe Mühürlü Kuranı Kerim Fermuarlı Kılıflı - Çanta Boy (Ciltli)</t>
+          <t>057 Kabe - Mühürlü Kuran-ı Kerim Kabe Desen - Hafız Boy (Ciltli)</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>500</v>
+        <v>460</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9759944001659</t>
+          <t>9789944933339</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Medine Baskısı Kuran-ı Kerim (Orta Boy, Cilt Bezi Kapak) (Ciltli)</t>
+          <t>Nur'a Doğru Cevşen'ül Kebir Türkçe Okunuşu ve Açıklaması Ayfa037 (Ciltli)</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>580</v>
+        <v>140</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789944933780</t>
+          <t>9786055256135</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>051 41 Yasin Türkçeli - Cami Boy (Ciltli)</t>
+          <t>Yeşil-Orta Boy Otuz Cüz Mühürlü Kuran-ı Kerim (234) (Ciltli)</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>370</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9759944001529</t>
+          <t>9789944933599</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Medine Baskısı Kuran-ı Kerim (Termo Cilt, Çanta Boy) - MDNTR056 (Ciltli)</t>
+          <t>058 Yeşil - Mühürlü Orta Boy Kuran-ı Kerim (Ciltli)</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>300</v>
+        <v>520</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789944933803</t>
+          <t>9759944001260</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>048 Üçlü Yasin - Cep Boy (Ciltli)</t>
+          <t>Rahle Boy Medine Baskısı Kuranı Kerim - Gökkuşağı Desenli - Makrepli (MMDN305) (Ciltli)</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>125</v>
+        <v>780</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789944933810</t>
+          <t>9776055256327</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>049 Üçlü Yasin - Çanta Boy (Ciltli)</t>
+          <t>Ayfa 059 Kabe Mühürlü Kuran-ı Kerim - Rahle Boy - Kırmızı (Ciltli)</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>145</v>
+        <v>740</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9759944001369</t>
+          <t>9789944933650</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Medine Baskılı Kuran-ı Kerim (Termo Cilt, Orta Boy) - MDNTR304 (Ciltli)</t>
+          <t>Ayfa 059 Kabe Mühürlü Kuran-ı Kerim - Rahle Boy (Ciltli)</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>750</v>
+        <v>740</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9759944001338</t>
+          <t>9759944001550</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Medine Baskısı Kuran-ı Kerim (Bülbül Kapak, Orta Boy, Selefon Cilt) (Ciltli)</t>
+          <t>Rahle Boy Medine Baskısı Kuran-ı Kerim (Ciltli)</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>210</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789944933988</t>
+          <t>9759944001468</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimiz HZ. Muhammed (S.A.V.) in Hayatı Kodu : 500</t>
+          <t>Rahle Boy Medine Baskısı Kuran-ı Kerim (Ciltli)</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>100</v>
+        <v>780</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9759944001154</t>
+          <t>9786055256197</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Medine Baskısı Kuran-ı Kerim - Mdn058 (Ciltli)</t>
+          <t>Sesli Elif Ba (Kod: Ayfa201)</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>345</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9759944001130</t>
+          <t>9786255256454</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Makrepsiz Çanta Boy Medine Baskısı Kuran-ı Kerim - Mdn056 (Ciltli)</t>
+          <t>Otuz Cüz Kur'an-i Kerim (Mühürlü, Cami Boy) - 236 Pembe (Ciltli)</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>310</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9784044484026</t>
+          <t>9786255256747</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Mühürlü Orta Boy Hediyelik Kuran-ı Kerim-Kabe Desen 227KB İnci Tesbih Hediyeli</t>
+          <t>Otuz Cüz Kur'an-i Kerim (Mühürlü, Cami Boy) - 236 Siyah (Ciltli)</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>1030</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9782345678922</t>
+          <t>9796055256943</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Mühürlü Orta Boy Renkli Gökkuşağı Kuran</t>
+          <t>FR057 Fermuarlı Mühürlü Kuran-ı Kerim Hafız Boy - Kırmızı (Ciltli)</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>545</v>
+        <v>720</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786055256593</t>
+          <t>9796055256950</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Tecvidli Kur'an-ı Kerim Renk Şeçenekleri ile Ayfa134TR (Ciltli)</t>
+          <t>FR057 Kabe - Mühürlü Hafız Boy Kılıflı Kuranı Kerim (Ciltli)</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>1000</v>
+        <v>720</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786055256524</t>
+          <t>9786055256937</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim Mühürlü Kırık Kelime Mealli Rahle Boy Ayfa-088 (Ciltli)</t>
+          <t>FR057 Fermuarlı Mühürlü Kuran-ı Kerim Hafız Boy - Yeşil (Ciltli)</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>925</v>
+        <v>720</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786055256333</t>
+          <t>9786055256425</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim ve Yüce Meali Cami Boy Ayfa174 (Ciltli)</t>
+          <t>Otuz Cüz Kur'an-i Kerim (Mühürlü, Cami Boy) - 236 Yeşil Farklı Renk Seçenekleri (Ciltli)</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>950</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786055256265</t>
+          <t>9781229565334</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>41 Yasin Ayfa-141 Orta Boy İri Yazılı Şamua Kısa Sureler ve Dualar</t>
+          <t>Kadife Ciltli Hafız Boy Kur'an-i Kerim - 057KDF</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>100</v>
+        <v>520</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786055256050</t>
+          <t>9789944933322</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim Mavi Kapaklı Ayfa 124M (Ciltli)</t>
+          <t>006 Yasin-i Şerif Satıraltı Türkçe Mealli - Cep Boy</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>740</v>
+        <v>52</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789944933490</t>
+          <t>9781224128213</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>41 Yasin Rahle Boy Ayfa052 (Ciltli)</t>
+          <t>Çanta Boy Yasin (Türkçe Çevirili, Mavi) - 096M</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>280</v>
+        <v>45</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786055256487</t>
+          <t>9789944933438</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Yasini Şerif Orta Boy Dualı Üçlü Yasin Kod: 146</t>
+          <t>045 Akidet'ül İman Haydari - Orta Boy (Ciltli)</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>18</v>
+        <v>70</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789944933926</t>
+          <t>9781224128121</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim Pembe Kapaklı Ayfa 124P (Ciltli)</t>
+          <t>Çanta Boy Yasin (Türkçeli, Pembe) - 094P</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>740</v>
+        <v>28</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>4440000000665</t>
+          <t>9780224128117</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>30 Cüz Kur'an-ı Kerim Orta Boy Çantalı Siyah Kabe Ayfa234 (Ciltli)</t>
+          <t>Kabe Desenli Türkçe Okunuşlu Yasin - Çanta Boy</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>350</v>
+        <v>28</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786055256371</t>
+          <t>9777185025197</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim ve Yüce Meali Hafız Boy (Ayfa171) (Ciltli)</t>
+          <t>Üçlü Yasin (Süngerli Kadife Ciltli, Cep Boy) - 195S</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>460</v>
+        <v>70</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786055256180</t>
+          <t>9770536208430</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Cep Boy Namaz Tesbihatı Karton Kapak</t>
+          <t>Yasin - Kadife Cilt, Orta Boy - 197 (Ciltli)</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786055256104</t>
+          <t>9789944933698</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Yasin-i Şerif Cüzü (Ayfa-152, Rahle Boy, Tecvidli, Kuşe)</t>
+          <t>062 Askılı Kılıflı Kuranı Kerim - Mini Boy</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>155</v>
+        <v>80</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9783555126951</t>
+          <t>9770536208423</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Tam Şafii Büyük İslam İlmihali (Orta Boy - 412) (Ciltli)</t>
+          <t>Üçlü Yasin (Çanta Boy, Süngerli, Kadife Cilt) - 196S (Ciltli)</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>740</v>
+        <v>90</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786055256623</t>
+          <t>9789944933735</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Kabe Kutulu Mühürlü Orta Boy Kuran-ı Kerim - KT058KB (Ciltli)</t>
+          <t>061 Kuranı Kerim Mühürlü - Camii Kebir Boy (Ciltli)</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>750</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786055256579</t>
+          <t>9789944933162</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Cami Boy Tecvidli Kuranı Kerim - Termo Deri (Ciltli)</t>
+          <t>Vezzariyat Cüzü - 022 (Orta Boy)</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>1270</v>
+        <v>40</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786055256289</t>
+          <t>9789944933155</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim Meali Cep Boy</t>
+          <t>Kadsemia Cüzü - 021 (Orta Boy)</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>100</v>
+        <v>58</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786055256357</t>
+          <t>9789944933742</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Ayfa172 Mühürlü Kabe Desenli Orta Boy Kur'an-ı Kerim Mealli</t>
+          <t>064 Kabe Mühürlü Kuranı Kerim Fermuarlı Kılıflı - Cep Boy (Ciltli)</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>520</v>
+        <v>460</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9783199368700</t>
+          <t>9759944933004</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Kuranı Kerim Meali 5 Özellikli Rahle Boy - Kod 085</t>
+          <t>41 Yasin (Rahle Boy, Arapça, Fihristli) - 012</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>925</v>
+        <v>125</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786055256173</t>
+          <t>9789944933759</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Tecvidli Kur'an-ı Kerim</t>
+          <t>063 Kabe Mühürlü Kuranı Kerim Fermuarlı Kılıflı - Çanta Boy (Ciltli)</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>650</v>
+        <v>530</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789944933131</t>
+          <t>9759944001659</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Mevlid-i Nebi Kod 024</t>
+          <t>Medine Baskısı Kuran-ı Kerim (Orta Boy, Cilt Bezi Kapak) (Ciltli)</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>58</v>
+        <v>580</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9759944933035</t>
+          <t>9789944933780</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Kuran-ı Kerim Şafii Elifbası (Ayfa-013)</t>
+          <t>051 41 Yasin Türkçeli - Cami Boy (Ciltli)</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>40</v>
+        <v>380</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9759944933066</t>
+          <t>9759944001529</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Yasin-i Şerif Ve Kısa Sureler</t>
+          <t>Medine Baskısı Kuran-ı Kerim (Termo Cilt, Çanta Boy) - MDNTR056 (Ciltli)</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>28</v>
+        <v>370</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9759944933127</t>
+          <t>9789944933803</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Tebareke Cüzü (Ayfa-020, Orta Boy, Şamua)</t>
+          <t>048 Üçlü Yasin - Cep Boy (Ciltli)</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>58</v>
+        <v>125</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9759944933196</t>
+          <t>9789944933810</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Mevlid-i Nebi - Ertuşi Ayfa-023</t>
+          <t>049 Üçlü Yasin - Çanta Boy (Ciltli)</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>70</v>
+        <v>145</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789944933704</t>
+          <t>9759944001369</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Mevlid-i Nebi Hacer Ayfa-025</t>
+          <t>Medine Baskılı Kuran-ı Kerim (Termo Cilt, Orta Boy) - MDNTR304 (Ciltli)</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>70</v>
+        <v>750</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786055256258</t>
+          <t>9759944001338</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Namaz Tesbihatı Türkçe Açıklaması ve Transkripsiyonlu Okunuşu Ayfa075 (Ciltli)</t>
+          <t>Medine Baskısı Kuran-ı Kerim (Bülbül Kapak, Orta Boy, Selefon Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>95</v>
+        <v>210</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9802211756445</t>
+          <t>9789944933988</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Kuran-ı Kerim Mühürlü Cami Boy (İnci Tesbih Hediyeli) (Kod 229K) (Ciltli)</t>
+          <t>Peygamberimiz HZ. Muhammed (S.A.V.) in Hayatı Kodu : 500</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>1740</v>
+        <v>100</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786055256319</t>
+          <t>9759944001154</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Ayfa 059 Bilgisayar Hatlı Diyanet Mühürlü Kuran-ı Kerim (Rahle Boy) (Ciltli)</t>
+          <t>Orta Boy Medine Baskısı Kuran-ı Kerim - Mdn058 (Ciltli)</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>740</v>
+        <v>345</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9759944933110</t>
+          <t>9759944001130</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Amme Cüzü - Kod 019</t>
+          <t>Makrepsiz Çanta Boy Medine Baskısı Kuran-ı Kerim - Mdn056 (Ciltli)</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>58</v>
+        <v>370</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786055256463</t>
+          <t>9784044484026</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Kuran-ı Kerim ve Yüce Meali (Çanta Boy - 2 Renk) - Kod 170</t>
+          <t>Mühürlü Orta Boy Hediyelik Kuran-ı Kerim-Kabe Desen 227KB İnci Tesbih Hediyeli</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>500</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786055256531</t>
+          <t>9782345678922</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Tam Musahhah Mevlid-i Şerif: İlahiler ve Kasidelerle - Kod: 066</t>
+          <t>Mühürlü Orta Boy Renkli Gökkuşağı Kuran</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>70</v>
+        <v>545</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786055256418</t>
+          <t>9786055256593</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim ve Yüce Meali Rahle Boy Ayfa173 (Ciltli)</t>
+          <t>Tecvidli Kur'an-ı Kerim Renk Şeçenekleri ile Ayfa134TR (Ciltli)</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>740</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786055256951</t>
+          <t>9786055256524</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Kuran-ı Kerim Meali ve Türkçe Okunuşu (Ciltli)</t>
+          <t>Kur'an-ı Kerim Mühürlü Kırık Kelime Mealli Rahle Boy Ayfa-088 (Ciltli)</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>520</v>
+        <v>925</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786055256760</t>
+          <t>9786055256333</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Elif Ba Öğreniyorum</t>
+          <t>Kur'an-ı Kerim ve Yüce Meali Cami Boy Ayfa174 (Ciltli)</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>7</v>
+        <v>950</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789944933964</t>
+          <t>9786055256265</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Abdest - Gusül ve Namaz Hocası Ayfa069</t>
+          <t>41 Yasin Ayfa-141 Orta Boy İri Yazılı Şamua Kısa Sureler ve Dualar</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786055256395</t>
+          <t>9786055256050</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Çanta Boy Türkçeli Üçlü Yasin - Fihristli Ayfa043F</t>
+          <t>Kur'an-ı Kerim Mavi Kapaklı Ayfa 124M (Ciltli)</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>75</v>
+        <v>740</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9759944933028</t>
+          <t>9789944933490</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>41 Yasin Fihristli Rahle Boy Ayfa014</t>
+          <t>41 Yasin Rahle Boy Ayfa052 (Ciltli)</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>145</v>
+        <v>300</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789944933100</t>
+          <t>9786055256487</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Rahle Boy Otuz Cüz Mühürlü Çantalı Yeşil Ayfa235</t>
+          <t>Yasini Şerif Orta Boy Dualı Üçlü Yasin Kod: 146</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>1560</v>
+        <v>18</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9759944933011</t>
+          <t>9789944933926</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>41 Yasin Fihristli Orta Boy Ayfa011</t>
+          <t>Kur'an-ı Kerim Pembe Kapaklı Ayfa 124P (Ciltli)</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>100</v>
+        <v>740</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9759944933226</t>
+          <t>4440000000665</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Cami Boy 41 Yasin Türkçeli - Fihristli Ayfa032</t>
+          <t>30 Cüz Kur'an-ı Kerim Orta Boy Çantalı Siyah Kabe Ayfa234 (Ciltli)</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>190</v>
+        <v>350</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9759944933356</t>
+          <t>9786055256371</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Cep Boy Üçlü Yasin Fihristli Ayfa038</t>
+          <t>Kur'an-ı Kerim ve Yüce Meali Hafız Boy (Ayfa171) (Ciltli)</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>52</v>
+        <v>460</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786055256852</t>
+          <t>9786055256180</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>İri Yazılı Kolay Okunabilir Yasin-i Şerif</t>
+          <t>Cep Boy Namaz Tesbihatı Karton Kapak</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9759944933059</t>
+          <t>9786055256104</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Yasin-i Şerif ve Kısa Sureler Kod: 017 Cep Boy</t>
+          <t>Yasin-i Şerif Cüzü (Ayfa-152, Rahle Boy, Tecvidli, Kuşe)</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>32</v>
+        <v>155</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9759944933295</t>
+          <t>9783555126951</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Yasin Çanta Boy, Mealli (Ayfa - 009)</t>
+          <t>Tam Şafii Büyük İslam İlmihali (Orta Boy - 412) (Ciltli)</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>58</v>
+        <v>740</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789944933476</t>
+          <t>9786055256623</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Akidet'ül İman Ayfa044</t>
+          <t>Kabe Kutulu Mühürlü Orta Boy Kuran-ı Kerim - KT058KB (Ciltli)</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>58</v>
+        <v>750</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9781224028148</t>
+          <t>9786055256579</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Ayfa Cep Boy Yasin</t>
+          <t>Cami Boy Tecvidli Kuranı Kerim - Termo Deri (Ciltli)</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>43</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789944933940</t>
+          <t>9786055256289</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim Orta Boy Bilgisayarlı Mühürlü - Pembe (Ciltli)</t>
+          <t>Kur'an-ı Kerim Meali Cep Boy</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>520</v>
+        <v>100</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786055256043</t>
+          <t>9786055256357</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Renkli Kur'an-ı Kerim 123 Mavi (Ciltli)</t>
+          <t>Ayfa172 Mühürlü Kabe Desenli Orta Boy Kur'an-ı Kerim Mealli</t>
         </is>
       </c>
       <c r="C163" s="1">
         <v>520</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789944933551</t>
+          <t>9783199368700</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Abdest - Gusül ve Namaz Hocası</t>
+          <t>Kuranı Kerim Meali 5 Özellikli Rahle Boy - Kod 085</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>52</v>
+        <v>925</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786055256364</t>
+          <t>9786055256173</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Yasin</t>
+          <t>Tecvidli Kur'an-ı Kerim</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>50</v>
+        <v>650</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789944933506</t>
+          <t>9789944933131</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Ali Haydar Kur'an-ı Kerim Elifbası (AYFA015)</t>
+          <t>Mevlid-i Nebi Kod 024</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786055256296</t>
+          <t>9759944933035</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Münacat Cüzü Yasini Şerif ve Dualar Orta Boy</t>
+          <t>Kuran-ı Kerim Şafii Elifbası (Ayfa-013)</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>185</v>
+        <v>40</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789944933711</t>
+          <t>9759944933066</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim Cami Boy Bilgisayarlı (Ayfa060) (Ciltli)</t>
+          <t>Yasin-i Şerif Ve Kısa Sureler</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>950</v>
+        <v>28</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786055256166</t>
+          <t>9759944933127</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Muhtasar Tecvid Kaideleri Ayfa129</t>
+          <t>Tebareke Cüzü (Ayfa-020, Orta Boy, Şamua)</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>45</v>
+        <v>58</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789944933469</t>
+          <t>9759944933196</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Tam Karabaş Tecvidi - Ali Haydar Kur'an-ı Kerim Elifbası</t>
+          <t>Mevlid-i Nebi - Ertuşi Ayfa-023</t>
         </is>
       </c>
       <c r="C170" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786055256753</t>
+          <t>9789944933704</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>057H - Hafızlar İçin Kuran-ı Kerim - Hafız Boy (Ciltli)</t>
+          <t>Mevlid-i Nebi Hacer Ayfa-025</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>580</v>
+        <v>70</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9759944933318</t>
+          <t>9786055256258</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Çanta Yasin Arapça</t>
+          <t>Namaz Tesbihatı Türkçe Açıklaması ve Transkripsiyonlu Okunuşu Ayfa075 (Ciltli)</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>58</v>
+        <v>95</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789944933834</t>
+          <t>9802211756445</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>41 Yasin Şifa Ayetleri Rahle Boy</t>
+          <t>Kuran-ı Kerim Mühürlü Cami Boy (İnci Tesbih Hediyeli) (Kod 229K) (Ciltli)</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>110</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789944933827</t>
+          <t>9786055256319</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>41 Yasin Şifa Ayetleri Orta Boy</t>
+          <t>Ayfa 059 Bilgisayar Hatlı Diyanet Mühürlü Kuran-ı Kerim (Rahle Boy) (Ciltli)</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>80</v>
+        <v>740</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789944933773</t>
+          <t>9759944933110</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>41 Yasin Orta Boy (AYFA050)</t>
+          <t>Amme Cüzü - Kod 019</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>220</v>
+        <v>58</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786055256586</t>
+          <t>9786055256463</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim Meali (Roman Boy)</t>
+          <t>Kuran-ı Kerim ve Yüce Meali (Çanta Boy - 2 Renk) - Kod 170</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>140</v>
+        <v>530</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786055256142</t>
+          <t>9786055256531</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>042 - Hizbün Hakaikin Nuriyye Büyük Cevşen ve Açıklaması (Hafız Boy)</t>
+          <t>Tam Musahhah Mevlid-i Şerif: İlahiler ve Kasidelerle - Kod: 066</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>520</v>
+        <v>70</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786055256234</t>
+          <t>9786055256418</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Tecvidli Kuran Öğreniyorum</t>
+          <t>Kur'an-ı Kerim ve Yüce Meali Rahle Boy Ayfa173 (Ciltli)</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>50</v>
+        <v>740</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786055256241</t>
+          <t>9786055256951</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Münacat Cüzü Yasin-i Şerif ve Dualar</t>
+          <t>Orta Boy Kuran-ı Kerim Meali ve Türkçe Okunuşu (Ciltli)</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>230</v>
+        <v>520</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789944933384</t>
+          <t>9786055256760</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Yasin Çanta Boy-Üçlü Ayfa</t>
+          <t>Elif Ba Öğreniyorum</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>58</v>
+        <v>7</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9759944113116</t>
+          <t>9789944933964</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Gölgeli Orta Boy Kur'an-ı Kerim (058G) (Ciltli)</t>
+          <t>Abdest - Gusül ve Namaz Hocası Ayfa069</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>750</v>
+        <v>70</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
+          <t>9786055256395</t>
+        </is>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Çanta Boy Türkçeli Üçlü Yasin - Fihristli Ayfa043F</t>
+        </is>
+      </c>
+      <c r="C182" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>9759944933028</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>41 Yasin Fihristli Rahle Boy Ayfa014</t>
+        </is>
+      </c>
+      <c r="C183" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>9789944933100</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Rahle Boy Otuz Cüz Mühürlü Çantalı Yeşil Ayfa235</t>
+        </is>
+      </c>
+      <c r="C184" s="1">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>9759944933011</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>41 Yasin Fihristli Orta Boy Ayfa011</t>
+        </is>
+      </c>
+      <c r="C185" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>9759944933226</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Cami Boy 41 Yasin Türkçeli - Fihristli Ayfa032</t>
+        </is>
+      </c>
+      <c r="C186" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>9759944933356</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Cep Boy Üçlü Yasin Fihristli Ayfa038</t>
+        </is>
+      </c>
+      <c r="C187" s="1">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>9786055256852</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>İri Yazılı Kolay Okunabilir Yasin-i Şerif</t>
+        </is>
+      </c>
+      <c r="C188" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>9759944933059</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Yasin-i Şerif ve Kısa Sureler Kod: 017 Cep Boy</t>
+        </is>
+      </c>
+      <c r="C189" s="1">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>9759944933295</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Yasin Çanta Boy, Mealli (Ayfa - 009)</t>
+        </is>
+      </c>
+      <c r="C190" s="1">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>9789944933476</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Akidet'ül İman Ayfa044</t>
+        </is>
+      </c>
+      <c r="C191" s="1">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>9781224028148</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Ayfa Cep Boy Yasin</t>
+        </is>
+      </c>
+      <c r="C192" s="1">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>9789944933940</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an-ı Kerim Orta Boy Bilgisayarlı Mühürlü - Pembe (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C193" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>9786055256043</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Orta Boy Renkli Kur'an-ı Kerim 123 Mavi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C194" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>9789944933551</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Abdest - Gusül ve Namaz Hocası</t>
+        </is>
+      </c>
+      <c r="C195" s="1">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>9786055256364</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>Yasin</t>
+        </is>
+      </c>
+      <c r="C196" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>9789944933506</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>Ali Haydar Kur'an-ı Kerim Elifbası (AYFA015)</t>
+        </is>
+      </c>
+      <c r="C197" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>9786055256296</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>Münacat Cüzü Yasini Şerif ve Dualar Orta Boy</t>
+        </is>
+      </c>
+      <c r="C198" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>9789944933711</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an-ı Kerim Cami Boy Bilgisayarlı (Ayfa060) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C199" s="1">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>9786055256166</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>Muhtasar Tecvid Kaideleri Ayfa129</t>
+        </is>
+      </c>
+      <c r="C200" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>9789944933469</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>Tam Karabaş Tecvidi - Ali Haydar Kur'an-ı Kerim Elifbası</t>
+        </is>
+      </c>
+      <c r="C201" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>9786055256753</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>057H - Hafızlar İçin Kuran-ı Kerim - Hafız Boy (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C202" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>9759944933318</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>Çanta Yasin Arapça</t>
+        </is>
+      </c>
+      <c r="C203" s="1">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
+          <t>9789944933834</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>41 Yasin Şifa Ayetleri Rahle Boy</t>
+        </is>
+      </c>
+      <c r="C204" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>9789944933827</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>41 Yasin Şifa Ayetleri Orta Boy</t>
+        </is>
+      </c>
+      <c r="C205" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>9789944933773</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>41 Yasin Orta Boy (AYFA050)</t>
+        </is>
+      </c>
+      <c r="C206" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>9786055256586</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an-ı Kerim Meali (Roman Boy)</t>
+        </is>
+      </c>
+      <c r="C207" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>9786055256142</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>042 - Hizbün Hakaikin Nuriyye Büyük Cevşen ve Açıklaması (Hafız Boy)</t>
+        </is>
+      </c>
+      <c r="C208" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>9786055256234</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Tecvidli Kuran Öğreniyorum</t>
+        </is>
+      </c>
+      <c r="C209" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>9786055256241</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Münacat Cüzü Yasin-i Şerif ve Dualar</t>
+        </is>
+      </c>
+      <c r="C210" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>9789944933384</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>Yasin Çanta Boy-Üçlü Ayfa</t>
+        </is>
+      </c>
+      <c r="C211" s="1">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>9759944113116</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Gölgeli Orta Boy Kur'an-ı Kerim (058G) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C212" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
           <t>9786155256219</t>
         </is>
       </c>
-      <c r="B182" s="1" t="inlineStr">
+      <c r="B213" s="1" t="inlineStr">
         <is>
           <t>M285K - Mühürlü Cep Boy Kadife Sandıklı Mealli Kuran-ı Kerim - Kırmızı</t>
         </is>
       </c>
-      <c r="C182" s="1">
+      <c r="C213" s="1">
         <v>510</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>