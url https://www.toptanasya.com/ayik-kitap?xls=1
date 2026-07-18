--- v1 (2026-02-26)
+++ v2 (2026-07-18)
@@ -139,51 +139,51 @@
         <is>
           <t>9786057208132</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Eşcinsellik ve Ruh Sağlığı Sorunları</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9789750155970</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Yasakçı Zihniyet</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057208194</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Klinik Uygulamada Eşcinsellik</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9789750155901</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
@@ -214,111 +214,111 @@
         <is>
           <t>9786057208125</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Eşcinsellik ve Cinsel Kimlik Gelişimi</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057174161</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Eşcinsellik Tedavi Rehberi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057174130</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Çocuğum Eşcinsel mi?</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786057174116</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Psikoterapi Savaşı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786057325747</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Cinsel Bağımlılık ve Porno Bağımlılığını Anlamak ve Tedavi Etmek</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>260</v>
+        <v>400</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9789750155987</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Eşcinsel Çekim</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786057174123</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Eşcinselliğin Tedavisi: Onarım Terapisi Vaka Öyküleri</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9789750155994</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
@@ -334,66 +334,66 @@
         <is>
           <t>9786057208187</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Cinsel Yönelim ve Adım Adım Değişim</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9789750155949</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Yeni Bir Politik Dil Olarak Eşcinsellik</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9789750155956</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Eşcinsel Olmak</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9789750155918</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Eşcinsellik ve Terapi Eleştirisi</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786057208163</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
@@ -484,66 +484,66 @@
         <is>
           <t>9786057174178</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Eşcinsellikte Terapötik Uygulamalar ve Değişim</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786057174147</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Eşcinsel Bireylere ve Yakınlarına Yardım Sunanlara Yönelik Psikolojik Danışman Eğitim Programı Rehberi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786057174154</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Eşcinsellikten İyileşmek</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786057208101</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Eşcinsellik, Toplumsal Cinsiyet ve Sosyal Faktörler</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786057208156</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>