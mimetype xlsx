--- v0 (2026-02-26)
+++ v1 (2026-07-18)
@@ -85,1360 +85,1390 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789756336588</t>
+          <t>9789756336618</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ya’kubİ Müşakeletü’n-Nas li-Zamanihim</t>
+          <t>Kazvini Asaru’l-Bilad ve Ahbaru’l İbad 2)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>150</v>
+        <v>850</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789756336571</t>
+          <t>9789756336601</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Soğuğu Beklerken</t>
+          <t>Kazvini Asaru’l-Bilad ve Ahbaru’l-İbad (1-2)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>150</v>
+        <v>850</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789756336559</t>
+          <t>9789756336588</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Nesturi Hristiyanlık ve Antakya Teolojisi</t>
+          <t>Ya’kubİ Müşakeletü’n-Nas li-Zamanihim</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789756336564</t>
+          <t>9789756336571</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf’un Keşmir’e Girişi ve Rişi Hareketi</t>
+          <t>Soğuğu Beklerken</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789756336557</t>
+          <t>9789756336559</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Orta Çağ Papalığının Mimarı Gregorius Magnus</t>
+          <t>Nesturi Hristiyanlık ve Antakya Teolojisi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>500</v>
+        <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789756336540</t>
+          <t>9789756336564</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kitâbü’l Azizi</t>
+          <t>Tasavvuf’un Keşmir’e Girişi ve Rişi Hareketi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789756336519</t>
+          <t>9789756336557</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihine Metodolojik Bir Yaklaşım</t>
+          <t>Orta Çağ Papalığının Mimarı Gregorius Magnus</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789756336533</t>
+          <t>9789756336540</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitap Eleştirisi ve Tesniye Kitabı</t>
+          <t>Kitâbü’l Azizi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789756336458</t>
+          <t>9789756336519</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Hinduizm'de Adi Şankara'nın Advaita Vedanta Doktrini ve Teolojik Görüşleri</t>
+          <t>İslam Tarihine Metodolojik Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789757321224</t>
+          <t>9789756336533</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İslam Kültüründe İnsan ve Tarih</t>
+          <t>Kutsal Kitap Eleştirisi ve Tesniye Kitabı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>105</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789756336366</t>
+          <t>9789756336458</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Sistan</t>
+          <t>Hinduizm'de Adi Şankara'nın Advaita Vedanta Doktrini ve Teolojik Görüşleri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789756336380</t>
+          <t>9789757321224</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yollar ve Ülkeler Kitabı</t>
+          <t>İslam Kültüründe İnsan ve Tarih</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>400</v>
+        <v>105</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789756336373</t>
+          <t>9789756336366</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Hududü'l Alem</t>
+          <t>Tarih-i Sistan</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789756336335</t>
+          <t>9789756336380</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'da Hristiyanlığın Erken Dönemleri Theosebes'ler</t>
+          <t>Yollar ve Ülkeler Kitabı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789756336298</t>
+          <t>9789756336373</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yahudi Mistisizmi veya Kabalacalık İnançlar ve Tarih</t>
+          <t>Hududü'l Alem</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789756336304</t>
+          <t>9789756336335</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ülkelerin Yolları</t>
+          <t>Anadolu'da Hristiyanlığın Erken Dönemleri Theosebes'ler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789756336267</t>
+          <t>9789756336298</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yüz Elli Yıl Böyle Geçti - Çerkes Öyküleri</t>
+          <t>Yahudi Mistisizmi veya Kabalacalık İnançlar ve Tarih</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>16.67</v>
+        <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789756336229</t>
+          <t>9789756336304</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Etiyopya Kilisesi</t>
+          <t>Ülkelerin Yolları</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>30</v>
+        <v>500</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789756336168</t>
+          <t>9789756336267</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kumran Yazmalarının Ahit Geleneği Çerçevesinde Değerlendirilmesi</t>
+          <t>Yüz Elli Yıl Böyle Geçti - Çerkes Öyküleri</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>18.52</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789756336205</t>
+          <t>9789756336229</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Dört Mahkum</t>
+          <t>Etiyopya Kilisesi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789756336212</t>
+          <t>9789756336168</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Türk Cogitosu ve Modern Türkiye'de Politik Yaşam</t>
+          <t>Kumran Yazmalarının Ahit Geleneği Çerçevesinde Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>450</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789756336311</t>
+          <t>9789756336205</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İsrail ve Yahuda Krallıkları Tarihi</t>
+          <t>Dört Mahkum</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>18</v>
+        <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789756336281</t>
+          <t>9789756336212</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Vakit Arası</t>
+          <t>Türk Cogitosu ve Modern Türkiye'de Politik Yaşam</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>75</v>
+        <v>450</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789756336342</t>
+          <t>9789756336311</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Tunapaşa-Zemberek (Hikayeler)</t>
+          <t>İsrail ve Yahuda Krallıkları Tarihi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789756336328</t>
+          <t>9789756336281</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Eski İsrail'de Kadın</t>
+          <t>Vakit Arası</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>75</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789756336274</t>
+          <t>9789756336342</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Altın Dobruca’da Bir Köy: Yenice</t>
+          <t>Tunapaşa-Zemberek (Hikayeler)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789756336243</t>
+          <t>9789756336328</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yitik Ben</t>
+          <t>Eski İsrail'de Kadın</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>67.5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>3990000015668</t>
+          <t>9789756336274</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Değişim Sancısı</t>
+          <t>Altın Dobruca’da Bir Köy: Yenice</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>9.26</v>
+        <v>450</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789756336250</t>
+          <t>9789756336243</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>18. Yüzyılda Yahudi Aydınlanma Hareketi - Haskala ve Moses Mendelssohn</t>
+          <t>Yitik Ben</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>500</v>
+        <v>67.5</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789756336403</t>
+          <t>3990000015668</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Herakleios Tarihi</t>
+          <t>Değişim Sancısı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>195</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789756336410</t>
+          <t>9789756336250</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kazvini ve Asaru'l-Bilad ve Ahbaru'l-İbad'ı</t>
+          <t>18. Yüzyılda Yahudi Aydınlanma Hareketi - Haskala ve Moses Mendelssohn</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>1400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789756336397</t>
+          <t>9789756336403</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Doru At</t>
+          <t>Herakleios Tarihi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>150</v>
+        <v>195</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789756336502</t>
+          <t>9789756336410</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Gölgesinde Hıristiyanlık</t>
+          <t>Kazvini ve Asaru'l-Bilad ve Ahbaru'l-İbad'ı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789756336526</t>
+          <t>9789756336397</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Aziz Benedikt ve Hıristiyan Manastır Yaşamı</t>
+          <t>Doru At</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789756336236</t>
+          <t>9789756336502</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kültür Vadisinde İnsan Diplomasi Ve Siyaset</t>
+          <t>Kur’an’ın Gölgesinde Hıristiyanlık</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>9.26</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789757321262</t>
+          <t>9789756336526</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Yahudilikte İbadet</t>
+          <t>Aziz Benedikt ve Hıristiyan Manastır Yaşamı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>18.52</v>
+        <v>500</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789756336083</t>
+          <t>9789756336236</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yahudilik ve Dini Çoğulculuk</t>
+          <t>Kültür Vadisinde İnsan Diplomasi Ve Siyaset</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>150</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789757321774</t>
+          <t>9789757321262</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ülkeler Kitabı</t>
+          <t>Yahudilikte İbadet</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>400</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9782000026242</t>
+          <t>9789756336083</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Türk-Alman Eğitim İlişkilerinin Tarihi Gelişimi</t>
+          <t>Yahudilik ve Dini Çoğulculuk</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9799756336037</t>
+          <t>9789757321774</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Türk Toplumunun Kur’an-ı Kerim Kültürü</t>
+          <t>Ülkeler Kitabı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>90</v>
+        <v>400</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9799756336013</t>
+          <t>9782000026242</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Toplum Olaylarını Yorumlamada Kullanılan Anahtar Kavramlar</t>
+          <t>Türk-Alman Eğitim İlişkilerinin Tarihi Gelişimi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789757321439</t>
+          <t>9799756336037</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Tarih Felsefesi Üzerine Denemeler</t>
+          <t>Türk Toplumunun Kur’an-ı Kerim Kültürü</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>9.26</v>
+        <v>90</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789757321323</t>
+          <t>9799756336013</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Tarih Felsefesi</t>
+          <t>Toplum Olaylarını Yorumlamada Kullanılan Anahtar Kavramlar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>13.89</v>
+        <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789757321071</t>
+          <t>9789757321439</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Siret</t>
+          <t>Tarih Felsefesi Üzerine Denemeler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789757321392</t>
+          <t>9789757321323</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Shakespeare’in Kutsal Sanatı</t>
+          <t>Tarih Felsefesi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>202.5</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>3990000006701</t>
+          <t>9789757321071</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Segah Peşrev</t>
+          <t>Siret</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>250</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789757321231</t>
+          <t>9789757321392</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Önce Düşünceler Kelepçelendi</t>
+          <t>Shakespeare’in Kutsal Sanatı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>400</v>
+        <v>202.5</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789756336182</t>
+          <t>3990000006701</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Nerşahinin Tarih-u Buharası</t>
+          <t>Segah Peşrev</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>3990000013564</t>
+          <t>9789757321231</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Naima’ya Göre 17 yy. Osmanlı Toplum Yapısı</t>
+          <t>Önce Düşünceler Kelepçelendi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>18.52</v>
+        <v>400</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>3990000005074</t>
+          <t>9789756336182</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Müslümanların Avrupayı Keşfi</t>
+          <t>Nerşahinin Tarih-u Buharası</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>23.15</v>
+        <v>400</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789757321286</t>
+          <t>3990000013564</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Moğolların Büyük Hanına Seyahat</t>
+          <t>Naima’ya Göre 17 yy. Osmanlı Toplum Yapısı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>11.11</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789756336151</t>
+          <t>3990000005074</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Lobelya Hikayeler</t>
+          <t>Müslümanların Avrupayı Keşfi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>9.26</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>3990000013566</t>
+          <t>9789757321286</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kutsalın Dönüşü</t>
+          <t>Moğolların Büyük Hanına Seyahat</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>150</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9799756336044</t>
+          <t>9789756336151</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitaplarda Hz. Muhammed</t>
+          <t>Lobelya Hikayeler</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>4440000000591</t>
+          <t>3990000013566</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kuran’da Dostluk İlişkileri</t>
+          <t>Kutsalın Dönüşü</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789757321187</t>
+          <t>9799756336044</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kimlik ve Din</t>
+          <t>Kutsal Kitaplarda Hz. Muhammed</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>250</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789756336113</t>
+          <t>4440000000591</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kadim İran’da Din</t>
+          <t>Kuran’da Dostluk İlişkileri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>23.15</v>
+        <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789757321064</t>
+          <t>9789757321187</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Özgürlük Kavramı</t>
+          <t>Kimlik ve Din</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>9.26</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789757321194</t>
+          <t>9789756336113</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İslam Felsefesinin Avrupaya Girişi</t>
+          <t>Kadim İran’da Din</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>9.26</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>3990000011904</t>
+          <t>9789757321064</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İslam Felsefesinde Akıl - Vahiy Felsefe - Din İlişkisi Kindi, Farabi, İbn Sina Örneği</t>
+          <t>İslam’da Özgürlük Kavramı</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789757321200</t>
+          <t>9789757321194</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Muhalefet</t>
+          <t>İslam Felsefesinin Avrupaya Girişi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>27.78</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>3990000006108</t>
+          <t>3990000011904</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İnsanoğlu Nereye Gidiyorsun</t>
+          <t>İslam Felsefesinde Akıl - Vahiy Felsefe - Din İlişkisi Kindi, Farabi, İbn Sina Örneği</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>400</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789757321347</t>
+          <t>9789757321200</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamber Döneminde Sağlık Hizmetlerinde Kadınların Yeri</t>
+          <t>İslam Düşüncesinde Muhalefet</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>9.26</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789757321989</t>
+          <t>3990000006108</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed’in Hıristiyanlarla Mücadele Stratejisi</t>
+          <t>İnsanoğlu Nereye Gidiyorsun</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789756336007</t>
+          <t>9789757321347</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Hıristiyanlıkta İbadet</t>
+          <t>Hz. Peygamber Döneminde Sağlık Hizmetlerinde Kadınların Yeri</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>30</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>4440000000594</t>
+          <t>9789757321989</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Geçmişi Sürgün Şehir</t>
+          <t>Hz. Muhammed’in Hıristiyanlarla Mücadele Stratejisi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>9.26</v>
+        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9799757321308</t>
+          <t>9789756336007</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Etiyopya’da İslamiyet 1</t>
+          <t>Hıristiyanlıkta İbadet</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>200</v>
+        <v>30</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789756336175</t>
+          <t>4440000000594</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Eski Mezopotamya Dinlerine Giriş</t>
+          <t>Geçmişi Sürgün Şehir</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>195</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789756336137</t>
+          <t>9799757321308</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Edebi Metinde Din-İktisat</t>
+          <t>Etiyopya’da İslamiyet 1</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>700</v>
+        <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789756336076</t>
+          <t>9789756336175</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Bir Hıristiyan Mezhebi Olarak Ortodoksluğun Teolojisi</t>
+          <t>Eski Mezopotamya Dinlerine Giriş</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>150</v>
+        <v>195</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>4440000000595</t>
+          <t>9789756336137</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Bıldır 99</t>
+          <t>Edebi Metinde Din-İktisat</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789756336120</t>
+          <t>9789756336076</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Azgelişmişlik Üstünlüktür</t>
+          <t>Bir Hıristiyan Mezhebi Olarak Ortodoksluğun Teolojisi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>18.52</v>
+        <v>150</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>8690100636678</t>
+          <t>4440000000595</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Çağdaş Toplum ve Din Anlayışı</t>
+          <t>Bıldır 99</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9799757321582</t>
+          <t>9789756336120</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Aramızdaki Muhbir: Dil</t>
+          <t>Azgelişmişlik Üstünlüktür</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>150</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>3990000005841</t>
+          <t>8690100636678</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Aklın Muhteris Çağı</t>
+          <t>Atatürk’ün Çağdaş Toplum ve Din Anlayışı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>9.26</v>
+        <v>300</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>3990000011903</t>
+          <t>9799757321582</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Aklın Hazzı</t>
+          <t>Aramızdaki Muhbir: Dil</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789756336144</t>
+          <t>3990000005841</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Ayaklanması</t>
+          <t>Aklın Muhteris Çağı</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>3990000010682</t>
+          <t>3990000011903</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Ahbarilik</t>
+          <t>Aklın Hazzı</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>40</v>
+        <v>300</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789756336199</t>
+          <t>9789756336144</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>10Altı Otuz5</t>
+          <t>Ahlak Ayaklanması</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>300</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789756336434</t>
+          <t>3990000010682</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Hint Danslarının Dini Temeli</t>
+          <t>Ahbarilik</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789756336472</t>
+          <t>9789756336199</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Modern Dönem Kutsal Kitap Eleştirisinin Öncüsü Baruch Spinoza ve Eski Ahit Eleştirisi</t>
+          <t>10Altı Otuz5</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789756336888</t>
+          <t>9789756336434</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>ABCFM Misyonerlerinin Teolojik Dayanağı Protestanlık</t>
+          <t>Hint Danslarının Dini Temeli</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789756336441</t>
+          <t>9789756336472</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Dinler Tarihine Ait Üç Çeviri</t>
+          <t>Modern Dönem Kutsal Kitap Eleştirisinin Öncüsü Baruch Spinoza ve Eski Ahit Eleştirisi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789756336427</t>
+          <t>9789756336888</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Ölümler Yağıyor Şehrin Üstüne</t>
+          <t>ABCFM Misyonerlerinin Teolojik Dayanağı Protestanlık</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789756336465</t>
+          <t>9789756336441</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Mübareze</t>
+          <t>Dinler Tarihine Ait Üç Çeviri</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789756336625</t>
+          <t>9789756336427</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Korku Hikayeleri Kara Kış</t>
+          <t>Ölümler Yağıyor Şehrin Üstüne</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789756336632</t>
+          <t>9789756336465</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Karai Tefsir Ekolü</t>
+          <t>Mübareze</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
+          <t>9789756336625</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu Korku Hikayeleri Kara Kış</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9789756336632</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Karai Tefsir Ekolü</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
           <t>9789756336359</t>
         </is>
       </c>
-      <c r="B89" s="1" t="inlineStr">
+      <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Nesturi Hristiyanlık ve Antakya Teolojisi</t>
         </is>
       </c>
-      <c r="C89" s="1">
+      <c r="C91" s="1">
         <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>