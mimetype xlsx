--- v0 (2026-03-15)
+++ v1 (2026-09-12)
@@ -94,111 +94,111 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786057026699</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Düş Günüm</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>290</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786057026675</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Vardır Bir Sebebi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>210</v>
+        <v>240</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786057026620</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Köylü</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786057026668</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Göçmen Kuşlar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057026644</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Çekimli Geçimsiz Zaman</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057026613</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Emir’in Maceraları</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057026606</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>