--- v0 (2026-02-14)
+++ v1 (2026-05-13)
@@ -85,6655 +85,6745 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256538313</t>
+          <t>9786256538399</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sporcu Algı Tekniği</t>
+          <t>Kent, Kültür ve Bellek</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>285</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256538290</t>
+          <t>9786256538382</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilir Tarım Hayali - Gül Yetiştiriciliğinin Sosyal Ekolojisi</t>
+          <t>Hatırlamanın Görüntüsü</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256538269</t>
+          <t>9786256538320</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Psikanalizde Kadınlık, Arzu ve Yüceltme</t>
+          <t>Coğrafyanın 100 Sözcüğü</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>275</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256538252</t>
+          <t>9786256538375</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Etnomüzikoloji: Müziğin Sosyal ve Kültürel İncelenmesi</t>
+          <t>Topraksız Memlekete Ağıt</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256538245</t>
+          <t>9786256538368</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Bağımlılığın Sosyolojisi</t>
+          <t>Selanik’in Mavi Suyu</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>325</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256538238</t>
+          <t>9786256538351</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Burgerin Müziği</t>
+          <t>Bernard Penot - Kuramdan Kliniğe Bir Psikanalist</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>175</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256538214</t>
+          <t>9786256538313</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Dostluk Ülkesi</t>
+          <t>Sporcu Algı Tekniği</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>150</v>
+        <v>285</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256538221</t>
+          <t>9786256538290</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Projektif Bir Yöntem Olarak/ İnsan Çiz Testi /Çocuk Normları</t>
+          <t>Sürdürülebilir Tarım Hayali - Gül Yetiştiriciliğinin Sosyal Ekolojisi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>245</v>
+        <v>275</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256538207</t>
+          <t>9786256538269</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Buluşmaları 15/ Bireyselden Toplumsala Travmanın Yüzleri</t>
+          <t>Psikanalizde Kadınlık, Arzu ve Yüceltme</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256538191</t>
+          <t>9786256538252</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kıyılar Arasında- Fethi Kayaalp ile Nehir Söyleşi</t>
+          <t>Etnomüzikoloji: Müziğin Sosyal ve Kültürel İncelenmesi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>290</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256538184</t>
+          <t>9786256538245</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yalan/Sanat Konuşmaları</t>
+          <t>Bağımlılığın Sosyolojisi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>110</v>
+        <v>325</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256538177</t>
+          <t>9786256538238</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Psikanalizde Yaşam ve Ölüm</t>
+          <t>Burgerin Müziği</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>175</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256538160</t>
+          <t>9786256538214</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Film Araştırmalarında Yeni Yönelimler 16/ Sinema ve Kadın</t>
+          <t>Dostluk Ülkesi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>335</v>
+        <v>150</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256538146</t>
+          <t>9786256538221</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Kadınlarının Askerlik Hayali: Kadın Asker Olur Mu?</t>
+          <t>Projektif Bir Yöntem Olarak/ İnsan Çiz Testi /Çocuk Normları</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>175</v>
+        <v>245</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059911917</t>
+          <t>9786256538207</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Teoria</t>
+          <t>Psikanaliz Buluşmaları 15/ Bireyselden Toplumsala Travmanın Yüzleri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>665</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256538139</t>
+          <t>9786256538191</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Psikanaliz Tarihinde Bir Öncü: Ulviye Etaner</t>
+          <t>Kıyılar Arasında- Fethi Kayaalp ile Nehir Söyleşi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>155</v>
+        <v>290</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256538122</t>
+          <t>9786256538184</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Düğün ve Aile Fotoğrafları</t>
+          <t>Yalan/Sanat Konuşmaları</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>220</v>
+        <v>110</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256538108</t>
+          <t>9786256538177</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sembiyoz ve Muğlaklık - Psikanalitik Bir İnceleme</t>
+          <t>Psikanalizde Yaşam ve Ölüm</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>640</v>
+        <v>350</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256538092</t>
+          <t>9786256538160</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Epifaniler ve Açıklıklar - Proust Joyce ve Brecht'ten Berio - Eco Poetikasına</t>
+          <t>Türkiye Film Araştırmalarında Yeni Yönelimler 16/ Sinema ve Kadın</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>430</v>
+        <v>335</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256538061</t>
+          <t>9786256538146</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bellek, Tarih ve Müzik</t>
+          <t>Cumhuriyet Kadınlarının Askerlik Hayali: Kadın Asker Olur Mu?</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>495</v>
+        <v>175</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786055809850</t>
+          <t>9786059911917</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatın İzinde - Polisiye Edebiyat</t>
+          <t>Teoria</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>345</v>
+        <v>665</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256538078</t>
+          <t>9786256538139</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Öncekinin Kardeşi</t>
+          <t>Türkiye Psikanaliz Tarihinde Bir Öncü: Ulviye Etaner</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>155</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256538054</t>
+          <t>9786256538122</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Büyük Grup Psikolojisi</t>
+          <t>Düğün ve Aile Fotoğrafları</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>275</v>
+        <v>220</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256538047</t>
+          <t>9786256538108</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kurt Adam ve Analite - Psikanaliz Buluşmaları 14</t>
+          <t>Sembiyoz ve Muğlaklık - Psikanalitik Bir İnceleme</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>125</v>
+        <v>640</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059911993</t>
+          <t>9786256538092</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yedi Yaşam Öyküsü</t>
+          <t>Epifaniler ve Açıklıklar - Proust Joyce ve Brecht'ten Berio - Eco Poetikasına</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>320</v>
+        <v>430</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059911986</t>
+          <t>9786256538061</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Fransız Devrimi ve Dünya Tarihi</t>
+          <t>Bellek, Tarih ve Müzik</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>380</v>
+        <v>495</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256538016</t>
+          <t>9786055809850</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sınırda Buluşmak</t>
+          <t>Edebiyatın İzinde - Polisiye Edebiyat</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>270</v>
+        <v>345</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256538023</t>
+          <t>9786256538078</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İnsanı Anlamak İçin Psikanaliz</t>
+          <t>Öncekinin Kardeşi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>375</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256538009</t>
+          <t>9786256538054</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Atatürk - Entelektüel Biyografi (Ciltli)</t>
+          <t>Büyük Grup Psikolojisi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>1500</v>
+        <v>275</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789757696124</t>
+          <t>9786256538047</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>1950 Öncesi Şiirler ve Ziya İlhan'a Mektuplar</t>
+          <t>Kurt Adam ve Analite - Psikanaliz Buluşmaları 14</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>250</v>
+        <v>125</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789757696250</t>
+          <t>9786059911993</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Bir Tarih? - Kök Türkler, Karahanlılar</t>
+          <t>Yedi Yaşam Öyküsü</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786058803545</t>
+          <t>9786059911986</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Müzik Sosyolojisi - Sosyolojiden Müzik Kültürüne Bir Bakış</t>
+          <t>Fransız Devrimi ve Dünya Tarihi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059911924</t>
+          <t>9786256538016</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>"Kanal İstanbul Projesi"ndeki Türkiye</t>
+          <t>Sınırda Buluşmak</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>730</v>
+        <v>270</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789758803910</t>
+          <t>9786256538023</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kadına Melodram Yakışır</t>
+          <t>İnsanı Anlamak İçin Psikanaliz</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>115</v>
+        <v>375</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059911900</t>
+          <t>9786256538009</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Gecelerin Kıyısında</t>
+          <t>Atatürk - Entelektüel Biyografi (Ciltli)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>165</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059911863</t>
+          <t>9789757696124</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Eleştirel Beşeri Coğrafya</t>
+          <t>1950 Öncesi Şiirler ve Ziya İlhan'a Mektuplar</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059911962</t>
+          <t>9789757696250</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Antroposen'in İzleri</t>
+          <t>Nasıl Bir Tarih? - Kök Türkler, Karahanlılar</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059911979</t>
+          <t>9786058803545</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Rorschach Kodlama Kitabı 4</t>
+          <t>Müzik Sosyolojisi - Sosyolojiden Müzik Kültürüne Bir Bakış</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>500</v>
+        <v>360</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059911894</t>
+          <t>9786059911924</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Dokunan Sözcükler</t>
+          <t>"Kanal İstanbul Projesi"ndeki Türkiye</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>325</v>
+        <v>730</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059911955</t>
+          <t>9789758803910</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Yatılı Okulda Büyümek</t>
+          <t>Kadına Melodram Yakışır</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>350</v>
+        <v>115</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059911931</t>
+          <t>9786059911900</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>ÇED Raporlarında Kavram ve Terim Kullanımı - İstanbul Kanalı ve Havalimanı Örnekleri</t>
+          <t>Gecelerin Kıyısında</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>320</v>
+        <v>165</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059911887</t>
+          <t>9786059911863</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Melankolik Kadınsı</t>
+          <t>Eleştirel Beşeri Coğrafya</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789757696704</t>
+          <t>9786059911962</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>6 Eylül 1955 Yassıada 6/7 Eylül Davası</t>
+          <t>Antroposen'in İzleri</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>190</v>
+        <v>360</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059911818</t>
+          <t>9786059911979</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yoksulluk Kahkaha ve Sinema</t>
+          <t>Rorschach Kodlama Kitabı 4</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>370</v>
+        <v>500</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786059911795</t>
+          <t>9786059911894</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ergen Freud</t>
+          <t>Dokunan Sözcükler</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>290</v>
+        <v>325</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786059911849</t>
+          <t>9786059911955</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Klinik Araştırmalar Işığında Psikanalitik Psikopatoloji ve Projektif Testler</t>
+          <t>Yatılı Okulda Büyümek</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059911825</t>
+          <t>9786059911931</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilimlerde Yaklaşımlar Yönelimler Yeni Boyutlar</t>
+          <t>ÇED Raporlarında Kavram ve Terim Kullanımı - İstanbul Kanalı ve Havalimanı Örnekleri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>485</v>
+        <v>320</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786059911856</t>
+          <t>9786059911887</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Göçmen ve Mülteci Kadınlar</t>
+          <t>Melankolik Kadınsı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059911801</t>
+          <t>9789757696704</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat ve Gündelik Hayat</t>
+          <t>6 Eylül 1955 Yassıada 6/7 Eylül Davası</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>300</v>
+        <v>190</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059911559</t>
+          <t>9786059911818</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Radikan</t>
+          <t>Yoksulluk Kahkaha ve Sinema</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>310</v>
+        <v>370</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059911528</t>
+          <t>9786059911795</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Hangi Otorite</t>
+          <t>Ergen Freud</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059911580</t>
+          <t>9786059911849</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Analitik Bir Yolculuk</t>
+          <t>Klinik Araştırmalar Işığında Psikanalitik Psikopatoloji ve Projektif Testler</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059911603</t>
+          <t>9786059911825</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Buluşmaları 12 - Dönüşüm</t>
+          <t>Sosyal Bilimlerde Yaklaşımlar Yönelimler Yeni Boyutlar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>165</v>
+        <v>485</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786059911566</t>
+          <t>9786059911856</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Etnomüzikolojinin Temel Kavramları</t>
+          <t>Göçmen ve Mülteci Kadınlar</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>420</v>
+        <v>350</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786059911436</t>
+          <t>9786059911801</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Freudyen Özne Tutkusu</t>
+          <t>Edebiyat ve Gündelik Hayat</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>285</v>
+        <v>300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786059911443</t>
+          <t>9786059911559</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Yaşlılığın Gücü</t>
+          <t>Radikan</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>365</v>
+        <v>310</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789758803989</t>
+          <t>9786059911528</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Psikosomatik - Psikanaliz Buluşmaları 3</t>
+          <t>Hangi Otorite</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>225</v>
+        <v>285</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789758803323</t>
+          <t>9786059911580</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Psikoz - Psikanaliz Buluşmaları 1</t>
+          <t>Analitik Bir Yolculuk</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786059911368</t>
+          <t>9786059911603</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kutup Yıldızımız</t>
+          <t>Psikanaliz Buluşmaları 12 - Dönüşüm</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>250</v>
+        <v>165</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789758803880</t>
+          <t>9786059911566</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kentsel Mekanda Kamusal Alanın Yeri</t>
+          <t>Etnomüzikolojinin Temel Kavramları</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>210</v>
+        <v>420</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789757696735</t>
+          <t>9786059911436</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Japonya'nın Dış Politikası ve Türkiye</t>
+          <t>Freudyen Özne Tutkusu</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>190</v>
+        <v>285</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789758803521</t>
+          <t>9786059911443</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Onsekiz Yaşından Küçük Ticari ‘Seks İşçisi’ Kız Çocuklar</t>
+          <t>Yaşlılığın Gücü</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>365</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789758803330</t>
+          <t>9789758803989</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>İlişkisel Estetik</t>
+          <t>Psikosomatik - Psikanaliz Buluşmaları 3</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>240</v>
+        <v>225</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789756947326</t>
+          <t>9789758803323</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İktisat Felsefesi ve Belirsizlik</t>
+          <t>Psikoz - Psikanaliz Buluşmaları 1</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>12.96</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789756947593</t>
+          <t>9786059911368</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Hayatımda Hiç Arkaya Bakmadım</t>
+          <t>Kutup Yıldızımız</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789757696636</t>
+          <t>9789758803880</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Halk Demokrasi İstiyor Mu?</t>
+          <t>Kentsel Mekanda Kamusal Alanın Yeri</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>29</v>
+        <v>210</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789756947081</t>
+          <t>9789757696735</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Gözümden Afrika</t>
+          <t>Japonya'nın Dış Politikası ve Türkiye</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>12</v>
+        <v>190</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059911320</t>
+          <t>9789758803521</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Buluşmaları 10 - Neden Ölüm Dürtüsü?</t>
+          <t>İstanbul’da Onsekiz Yaşından Küçük Ticari ‘Seks İşçisi’ Kız Çocuklar</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>95</v>
+        <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059911597</t>
+          <t>9789758803330</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatın İzinde Edebiyat ve Coğrafyalar</t>
+          <t>İlişkisel Estetik</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>320</v>
+        <v>240</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059911450</t>
+          <t>9789756947326</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Perinatalitenin Ruhsallığı ve Psikanalitik Klinik</t>
+          <t>İktisat Felsefesi ve Belirsizlik</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>200</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>3990000007720</t>
+          <t>9789756947593</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 12 - Müzik ve Kültürel Kimlik Özel Sayısı</t>
+          <t>Hayatımda Hiç Arkaya Bakmadım</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>19.8</v>
+        <v>180</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059911252</t>
+          <t>9789757696636</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Freud'u Okumak</t>
+          <t>Halk Demokrasi İstiyor Mu?</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>555</v>
+        <v>29</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789758803941</t>
+          <t>9789756947081</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Zorlayıcı Diplomasi</t>
+          <t>Gözümden Afrika</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>170</v>
+        <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786055809546</t>
+          <t>9786059911320</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Zihinselleştirme ve Psikosomatik</t>
+          <t>Psikanaliz Buluşmaları 10 - Neden Ölüm Dürtüsü?</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>120</v>
+        <v>95</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789758803224</t>
+          <t>9786059911597</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Zamanmekan</t>
+          <t>Edebiyatın İzinde Edebiyat ve Coğrafyalar</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>19.44</v>
+        <v>320</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>2789757696015</t>
+          <t>9786059911450</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Yükseliş ve Düşüş</t>
+          <t>Perinatalitenin Ruhsallığı ve Psikanalitik Klinik</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>830</v>
+        <v>200</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789757696391</t>
+          <t>3990000007720</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya Düzeni ve Türkiye</t>
+          <t>Toplumbilim Sayı 12 - Müzik ve Kültürel Kimlik Özel Sayısı</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>240</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786055809089</t>
+          <t>9786059911252</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yatılılık: Okul Ev Olunca</t>
+          <t>Freud'u Okumak</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>110</v>
+        <v>555</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789758803453</t>
+          <t>9789758803941</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Yaş 21: Hayber</t>
+          <t>Zorlayıcı Diplomasi</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786055809034</t>
+          <t>9786055809546</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Yalan</t>
+          <t>Zihinselleştirme ve Psikosomatik</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786055809140</t>
+          <t>9789758803224</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>William James Ampirizm ve Pragmatizm</t>
+          <t>Zamanmekan</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>125</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789757696650</t>
+          <t>2789757696015</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Venedik ve Bab-ı Ali</t>
+          <t>Yükseliş ve Düşüş</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>80</v>
+        <v>830</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789758803835</t>
+          <t>9789757696391</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Uyumlaştırılmış Makroiktisadi Büyüklükler</t>
+          <t>Yeni Dünya Düzeni ve Türkiye</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>245</v>
+        <v>240</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789756947944</t>
+          <t>9786055809089</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Göç ve Ulusaşırı Toplumsal Alanlar</t>
+          <t>Yatılılık: Okul Ev Olunca</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789756947289</t>
+          <t>9789758803453</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Ulus Gazetesi, CHP ve Kemalist İlkeler</t>
+          <t>Yaş 21: Hayber</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>380</v>
+        <v>170</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789757696186</t>
+          <t>9786055809034</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Yenileşme Düşüncesi, Sivil Toplum, Basın ve Atatürk</t>
+          <t>Yalan</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>240</v>
+        <v>100</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786055809522</t>
+          <t>9786055809140</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Psikanalizin Sosyal Temsilleri</t>
+          <t>William James Ampirizm ve Pragmatizm</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>180</v>
+        <v>125</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786055809430</t>
+          <t>9789757696650</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Psikanaliz Hakkında En Eski Metinler - 2 1929-1960</t>
+          <t>Venedik ve Bab-ı Ali</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>250</v>
+        <v>80</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786055809423</t>
+          <t>9789758803835</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Psikanaliz Hakkında En Eski Metinler - 1 1917-1928</t>
+          <t>Uyumlaştırılmış Makroiktisadi Büyüklükler</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>215</v>
+        <v>245</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789757696858</t>
+          <t>9789756947944</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kayıt Dışı Ekonomi</t>
+          <t>Uluslararası Göç ve Ulusaşırı Toplumsal Alanlar</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>160</v>
+        <v>110</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789756947210</t>
+          <t>9789756947289</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kadınların Siyasal Temsili</t>
+          <t>Ulus Gazetesi, CHP ve Kemalist İlkeler</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>320</v>
+        <v>380</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786055809485</t>
+          <t>9789757696186</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kadın Sığınmaevleri</t>
+          <t>Türkiye’de Yenileşme Düşüncesi, Sivil Toplum, Basın ve Atatürk</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>395</v>
+        <v>240</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789756947821</t>
+          <t>9786055809522</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Futbol Fanatizmi ve Medya İlişkisi</t>
+          <t>Türkiye’de Psikanalizin Sosyal Temsilleri</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789757696803</t>
+          <t>9786055809430</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Devletçilik</t>
+          <t>Türkiye’de Psikanaliz Hakkında En Eski Metinler - 2 1929-1960</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>420</v>
+        <v>250</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789757696445</t>
+          <t>9786055809423</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Gezisi ve İngiltere’ye Dönüş</t>
+          <t>Türkiye’de Psikanaliz Hakkında En Eski Metinler - 1 1917-1928</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>230</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789758803637</t>
+          <t>9789757696858</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Türk-İtalyan Siyaset ve Sanat İlişkileri (Ciltli)</t>
+          <t>Türkiye’de Kayıt Dışı Ekonomi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>945</v>
+        <v>160</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786055809294</t>
+          <t>9789756947210</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Türk Sosyolojisinde Üç Bilim İnsanı</t>
+          <t>Türkiye’de Kadınların Siyasal Temsili</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>115</v>
+        <v>320</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786055809386</t>
+          <t>9786055809485</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 9</t>
+          <t>Türkiye’de Kadın Sığınmaevleri</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>395</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786055809164</t>
+          <t>9789756947821</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 8</t>
+          <t>Türkiye’de Futbol Fanatizmi ve Medya İlişkisi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>230</v>
+        <v>260</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789758803965</t>
+          <t>9789757696803</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 7</t>
+          <t>Türkiye’de Devletçilik</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>700</v>
+        <v>420</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789758803804</t>
+          <t>9789757696445</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 6</t>
+          <t>Türkiye Gezisi ve İngiltere’ye Dönüş</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>275</v>
+        <v>230</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789758803620</t>
+          <t>9789758803637</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 5</t>
+          <t>Türk-İtalyan Siyaset ve Sanat İlişkileri (Ciltli)</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>495</v>
+        <v>945</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789758803118</t>
+          <t>9786055809294</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 4</t>
+          <t>Türk Sosyolojisinde Üç Bilim İnsanı</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>445</v>
+        <v>115</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789756947555</t>
+          <t>9786055809386</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 2</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 9</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>135</v>
+        <v>395</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786055809539</t>
+          <t>9786055809164</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 10</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 8</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>565</v>
+        <v>230</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789756947548</t>
+          <t>9789758803965</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 1</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 7</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>125</v>
+        <v>700</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789758803774</t>
+          <t>9789758803804</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Türk Dış Politikasında Liderler</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 6</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>280</v>
+        <v>275</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789758803309</t>
+          <t>9789758803620</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Tüketim Normları Üzerine Karşılaştırmalı Bir Araştırma</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 5</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>175</v>
+        <v>495</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789758803095</t>
+          <t>9789758803118</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Değişme ve Kişilik Özellikleri</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 4</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>60</v>
+        <v>445</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789757696230</t>
+          <t>9789756947555</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Davranışlarda Gerçeği Arayış</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 2</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>200</v>
+        <v>135</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789756947463</t>
+          <t>9786055809539</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Toplumlar ve Ekonomiler</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 10</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>385</v>
+        <v>565</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>3990000007740</t>
+          <t>9789756947548</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 3 - Karl Marx Özel Sayısı</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 1</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>16</v>
+        <v>125</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>3990000009048</t>
+          <t>9789758803774</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 26 - Banliyö Özel Sayısı</t>
+          <t>Türk Dış Politikasında Liderler</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>275</v>
+        <v>280</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9799513010468</t>
+          <t>9789758803309</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 25 - Postkolonyal Düşünce Özel Sayısı</t>
+          <t>Tüketim Normları Üzerine Karşılaştırmalı Bir Araştırma</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>110</v>
+        <v>175</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>3990000009049</t>
+          <t>9789758803095</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 24 - Beden Sosyolojisi Özel Sayısı</t>
+          <t>Toplumsal Değişme ve Kişilik Özellikleri</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>85</v>
+        <v>60</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>3990000009046</t>
+          <t>9789757696230</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 23 - Kent ve Suç Özel Sayısı</t>
+          <t>Toplumsal Davranışlarda Gerçeği Arayış</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>265</v>
+        <v>200</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>3990000007763</t>
+          <t>9789756947463</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 22 - Görsel Kültür Özel Sayısı</t>
+          <t>Toplumlar ve Ekonomiler</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>250</v>
+        <v>385</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>3990000009047</t>
+          <t>3990000007740</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 21 - Deprem Özel Sayısı</t>
+          <t>Toplumbilim Sayı 3 - Karl Marx Özel Sayısı</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>275</v>
+        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>3990000007747</t>
+          <t>3990000009048</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 20 - Ahmet Hamdi Tanpınar Özel Sayısı</t>
+          <t>Toplumbilim Sayı 26 - Banliyö Özel Sayısı</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>260</v>
+        <v>275</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>3990000007750</t>
+          <t>9799513010468</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 2 - Türk Toplumbilimi Özel Sayısı</t>
+          <t>Toplumbilim Sayı 25 - Postkolonyal Düşünce Özel Sayısı</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>20</v>
+        <v>110</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>3990000007762</t>
+          <t>3990000009049</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 19 - Fotoğraf Özel Sayısı</t>
+          <t>Toplumbilim Sayı 24 - Beden Sosyolojisi Özel Sayısı</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>95</v>
+        <v>85</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>3990000007736</t>
+          <t>3990000009046</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 17 - Göç Sosyolojisi Özel Sayısı</t>
+          <t>Toplumbilim Sayı 23 - Kent ve Suç Özel Sayısı</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>20</v>
+        <v>265</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>3990000007741</t>
+          <t>3990000007763</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 1</t>
+          <t>Toplumbilim Sayı 22 - Görsel Kültür Özel Sayısı</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786055809119</t>
+          <t>3990000009047</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Tezgahtan Tuvale</t>
+          <t>Toplumbilim Sayı 21 - Deprem Özel Sayısı</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>120</v>
+        <v>275</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789758803484</t>
+          <t>3990000007747</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Terör, Şiddet ve Toplum</t>
+          <t>Toplumbilim Sayı 20 - Ahmet Hamdi Tanpınar Özel Sayısı</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789756947845</t>
+          <t>3990000007750</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Temel Düşlem / Kökenlerin Düşlemleri / Düşlemin Kökenleri</t>
+          <t>Toplumbilim Sayı 2 - Türk Toplumbilimi Özel Sayısı</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786055809591</t>
+          <t>3990000007762</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Temel Besteleme Malzemeleriyle Çağdaş Müzik</t>
+          <t>Toplumbilim Sayı 19 - Fotoğraf Özel Sayısı</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>85</v>
+        <v>95</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786055809478</t>
+          <t>3990000007736</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Tematik Algı Testi (TAT)</t>
+          <t>Toplumbilim Sayı 17 - Göç Sosyolojisi Özel Sayısı</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>210</v>
+        <v>20</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789758803071</t>
+          <t>3990000007741</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Tekil Düşünce</t>
+          <t>Toplumbilim Sayı 1</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>95</v>
+        <v>60</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786055809706</t>
+          <t>9786055809119</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Tarih ve Kolektif Bellek</t>
+          <t>Tezgahtan Tuvale</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789756947487</t>
+          <t>9789758803484</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Toplumdan Bireye Mutluluk Resimleri</t>
+          <t>Terör, Şiddet ve Toplum</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>440</v>
+        <v>240</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786055809249</t>
+          <t>9789756947845</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Şaman ve Türk Dünyası</t>
+          <t>Temel Düşlem / Kökenlerin Düşlemleri / Düşlemin Kökenleri</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>310</v>
+        <v>40</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789757696896</t>
+          <t>9786055809591</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Edebiyatı, Edebiyat Sürgünleri</t>
+          <t>Temel Besteleme Malzemeleriyle Çağdaş Müzik</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>515</v>
+        <v>85</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789756947302</t>
+          <t>9786055809478</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Su Politikası</t>
+          <t>Tematik Algı Testi (TAT)</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>430</v>
+        <v>210</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786055809287</t>
+          <t>9789758803071</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Sporun Sosyolojisi Sosyolojinin Sporu</t>
+          <t>Tekil Düşünce</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>275</v>
+        <v>95</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789758803514</t>
+          <t>9786055809706</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojide ve Antropolojide Niteliksel Yöntem ve Araştırma</t>
+          <t>Tarih ve Kolektif Bellek</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>345</v>
+        <v>160</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789757696353</t>
+          <t>9789756947487</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm, Toplum ve Gerçek</t>
+          <t>Toplumdan Bireye Mutluluk Resimleri</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>205</v>
+        <v>440</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789756947968</t>
+          <t>9786055809249</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Psikoloji Sözlüğü (Ciltli)</t>
+          <t>Şaman ve Türk Dünyası</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>275</v>
+        <v>310</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786055809669</t>
+          <t>9789757696896</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilimlerde Kültür Kavramı</t>
+          <t>Sürgün Edebiyatı, Edebiyat Sürgünleri</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>240</v>
+        <v>515</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789758803231</t>
+          <t>9789756947302</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Sohbetten Söyleşiye</t>
+          <t>Su Politikası</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>25</v>
+        <v>430</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789758803538</t>
+          <t>9786055809287</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Savaşın İlk Çatışması İran Azerbaycanı</t>
+          <t>Sporun Sosyolojisi Sosyolojinin Sporu</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>670</v>
+        <v>275</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789756947920</t>
+          <t>9789758803514</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Siyasetin Sosyolojisi Kavramlar, Tanımlar, Yaklaşımlar</t>
+          <t>Sosyolojide ve Antropolojide Niteliksel Yöntem ve Araştırma</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>19.44</v>
+        <v>345</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789757696988</t>
+          <t>9789757696353</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Siyaset ve İnsan</t>
+          <t>Sosyalizm, Toplum ve Gerçek</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>135</v>
+        <v>205</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789758803712</t>
+          <t>9789756947968</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Sivil Toplum ve Dış Politika Yeni Sorunlar Yeni Aktörler</t>
+          <t>Sosyal Psikoloji Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>450</v>
+        <v>275</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786055809461</t>
+          <t>9786055809669</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Sınıf İlişkileri</t>
+          <t>Sosyal Bilimlerde Kültür Kavramı</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>525</v>
+        <v>240</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786055809065</t>
+          <t>9789758803231</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Sıkıntı’nın Felsefesi</t>
+          <t>Sohbetten Söyleşiye</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>295</v>
+        <v>25</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789756947265</t>
+          <t>9789758803538</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Seçme Yazılar</t>
+          <t>Soğuk Savaşın İlk Çatışması İran Azerbaycanı</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>235</v>
+        <v>670</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786055809270</t>
+          <t>9789756947920</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Gramları</t>
+          <t>Siyasetin Sosyolojisi Kavramlar, Tanımlar, Yaklaşımlar</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>205</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789758803408</t>
+          <t>9789757696988</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Durumları</t>
+          <t>Siyaset ve İnsan</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>195</v>
+        <v>135</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789758803279</t>
+          <t>9789758803712</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve Sosyoloji</t>
+          <t>Sivil Toplum ve Dış Politika Yeni Sorunlar Yeni Aktörler</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786055809010</t>
+          <t>9786055809461</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Sanat Üzerine Yersiz Yorumlar</t>
+          <t>Sınıf İlişkileri</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>210</v>
+        <v>525</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786055809676</t>
+          <t>9786055809065</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Sanat Sosyolojisi</t>
+          <t>Sıkıntı’nın Felsefesi</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>220</v>
+        <v>295</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789757696087</t>
+          <t>9789756947265</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Sanat Edebiyat 4</t>
+          <t>Seçme Yazılar</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>570</v>
+        <v>235</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789756947814</t>
+          <t>9786055809270</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Rorschach Testinin Psikanalitik Yorumu 2 Erişkin Psikopatolojisinin Değerlendirilmesi</t>
+          <t>Sanatın Gramları</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>12.96</v>
+        <v>205</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786059911313</t>
+          <t>9789758803408</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Rorschach Testi - Psikanalitik Yorum, Kodlama ve Uygulamalar</t>
+          <t>Sanatın Durumları</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>310</v>
+        <v>195</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786055809201</t>
+          <t>9789758803279</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Rorschach Kodlama Kitabı 2 - Yetişkin Normları</t>
+          <t>Sanat ve Sosyoloji</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>475</v>
+        <v>150</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789758803767</t>
+          <t>9786055809010</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Rorschach Kodlama Kitabı 1 Ergen Normları</t>
+          <t>Sanat Üzerine Yersiz Yorumlar</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>450</v>
+        <v>210</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789757696278</t>
+          <t>9786055809676</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Roman Notları 3 Patriyot Ömer / Gülen Azap Çıkmazı</t>
+          <t>Sanat Sosyolojisi</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>285</v>
+        <v>220</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789757696162</t>
+          <t>9789757696087</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Roman Notları 2 Batı Çıkmazı</t>
+          <t>Sanat Edebiyat 4</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>140</v>
+        <v>570</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789757696179</t>
+          <t>9789756947814</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Roman Notları 1 Topal Kasırga / Darmadağın Olan Devlet</t>
+          <t>Rorschach Testinin Psikanalitik Yorumu 2 Erişkin Psikopatolojisinin Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>170</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789756947241</t>
+          <t>9786059911313</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Rauf Orbay’ın Londra Büyükelçiliği</t>
+          <t>Rorschach Testi - Psikanalitik Yorum, Kodlama ve Uygulamalar</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>187</v>
+        <v>310</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>2880000040606</t>
+          <t>9786055809201</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Psikanalizi Yazmak</t>
+          <t>Rorschach Kodlama Kitabı 2 - Yetişkin Normları</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>35</v>
+        <v>475</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786055809577</t>
+          <t>9789758803767</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz ve Dil - Psikanaliz Buluşmaları 6</t>
+          <t>Rorschach Kodlama Kitabı 1 Ergen Normları</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>215</v>
+        <v>450</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786055809515</t>
+          <t>9789757696278</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz ve Arzular - Psikanaliz Buluşmaları 5</t>
+          <t>Roman Notları 3 Patriyot Ömer / Gülen Azap Çıkmazı</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>110</v>
+        <v>285</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789756947418</t>
+          <t>9789757696162</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Tartışmaları</t>
+          <t>Roman Notları 2 Batı Çıkmazı</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>45</v>
+        <v>140</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789758803354</t>
+          <t>9789757696179</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Konuşmaları</t>
+          <t>Roman Notları 1 Topal Kasırga / Darmadağın Olan Devlet</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>315</v>
+        <v>170</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786055809744</t>
+          <t>9789756947241</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Buluşmaları 7 - Narsisizm</t>
+          <t>Rauf Orbay’ın Londra Büyükelçiliği</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>240</v>
+        <v>187</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789758803811</t>
+          <t>2880000040606</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Buluşmaları 2 - Kadınlık</t>
+          <t>Psikanalizi Yazmak</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>250</v>
+        <v>35</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>3990000007756</t>
+          <t>9786055809577</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 8 - Yeni Söylemler/İstanbul Bienali Dosyası</t>
+          <t>Psikanaliz ve Dil - Psikanaliz Buluşmaları 6</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>325</v>
+        <v>215</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789756947401</t>
+          <t>9786055809515</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Psikanalitik Kurama Giriş</t>
+          <t>Psikanaliz ve Arzular - Psikanaliz Buluşmaları 5</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>290</v>
+        <v>110</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789758803255</t>
+          <t>9789756947418</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Psikanalitik Denemeler</t>
+          <t>Psikanaliz Tartışmaları</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>38</v>
+        <v>45</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786055809447</t>
+          <t>9789758803354</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Projektif Yöntemler</t>
+          <t>Psikanaliz Konuşmaları</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>39</v>
+        <v>315</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789758803736</t>
+          <t>9786055809744</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Postmodern Prens</t>
+          <t>Psikanaliz Buluşmaları 7 - Narsisizm</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>390</v>
+        <v>240</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789756947838</t>
+          <t>9789758803811</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Popüler Müziği Anlamak Kültürel Kimlik Bağlamında Popüler Müzikte Anlam</t>
+          <t>Psikanaliz Buluşmaları 2 - Kadınlık</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>360</v>
+        <v>250</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789758803705</t>
+          <t>3990000007756</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Popüler Feminizm</t>
+          <t>Toplumbilim Sayı 8 - Yeni Söylemler/İstanbul Bienali Dosyası</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>360</v>
+        <v>325</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>3990000007739</t>
+          <t>9789756947401</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 7 - Yeni Sağ Aşırı Sağ Özel Sayısı</t>
+          <t>Psikanalitik Kurama Giriş</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>75</v>
+        <v>290</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>3990000007761</t>
+          <t>9789758803255</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 6 - Nasreddin Hoca Özel Sayısı</t>
+          <t>Psikanalitik Denemeler</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>200</v>
+        <v>38</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789757696223</t>
+          <t>9786055809447</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Politikada Gerçeği Arayış</t>
+          <t>Projektif Yöntemler</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>255</v>
+        <v>39</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786055809621</t>
+          <t>9789758803736</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Platon’da Müzik</t>
+          <t>Postmodern Prens</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>190</v>
+        <v>390</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789758803385</t>
+          <t>9789756947838</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Perikles ve Verdi</t>
+          <t>Popüler Müziği Anlamak Kültürel Kimlik Bağlamında Popüler Müzikte Anlam</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>60</v>
+        <v>360</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789756947616</t>
+          <t>9789758803705</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Pencereler</t>
+          <t>Popüler Feminizm</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>110</v>
+        <v>360</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786055809058</t>
+          <t>3990000007739</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Özneler, Durumlar ve Mekanlar</t>
+          <t>Toplumbilim Sayı 7 - Yeni Sağ Aşırı Sağ Özel Sayısı</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>120</v>
+        <v>75</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789757696568</t>
+          <t>3990000007761</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Özelleştirme Tartışmaları</t>
+          <t>Toplumbilim Sayı 6 - Nasreddin Hoca Özel Sayısı</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789757696971</t>
+          <t>9789757696223</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Atatürk</t>
+          <t>Politikada Gerçeği Arayış</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>600</v>
+        <v>255</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>3990000007757</t>
+          <t>9786055809621</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 4 - Plastik Sanatlar Özel Sayısı</t>
+          <t>Platon’da Müzik</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>275</v>
+        <v>190</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789758803859</t>
+          <t>9789758803385</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Otorite Kavramı</t>
+          <t>Perikles ve Verdi</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>11.11</v>
+        <v>60</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789757696322</t>
+          <t>9789756947616</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Osmanlılık / Bizans</t>
+          <t>Pencereler</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>760</v>
+        <v>110</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789757696254</t>
+          <t>9786055809058</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Bir Tarih?</t>
+          <t>Özneler, Durumlar ve Mekanlar</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786055809027</t>
+          <t>9789757696568</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Müzik Üzerine Düşünmek</t>
+          <t>Özelleştirme Tartışmaları</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>365</v>
+        <v>250</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789758803545</t>
+          <t>9789757696971</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Müzik Sosyolojisi</t>
+          <t>Ölümsüz Atatürk</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>280</v>
+        <v>600</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789756947999</t>
+          <t>3990000007757</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Müzik Öğretimi Teknolojisi ve Materyal Geliştirme</t>
+          <t>Toplumbilim Sayı 4 - Plastik Sanatlar Özel Sayısı</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>130</v>
+        <v>275</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789758803033</t>
+          <t>9789758803859</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Müzik Felsefesine Giriş</t>
+          <t>Otorite Kavramı</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>145</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786055809317</t>
+          <t>9789757696322</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Psikanalitik Yönelimli Klinik Görüşmeler</t>
+          <t>Osmanlılık / Bizans</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>240</v>
+        <v>760</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789758803415</t>
+          <t>9789757696254</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Mütevazı Öneriler  Modest Proposals</t>
+          <t>Nasıl Bir Tarih?</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>285</v>
+        <v>110</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789756947449</t>
+          <t>9786055809027</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Mübeccel Kıray İçin Yazılar</t>
+          <t>Müzik Üzerine Düşünmek</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>190</v>
+        <v>365</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786055809362</t>
+          <t>9789758803545</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Mübadeleyle Giden Rumlar Turizmle Gelen Avrupalılar</t>
+          <t>Müzik Sosyolojisi</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>210</v>
+        <v>360</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789758803743</t>
+          <t>9789756947999</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Mübadelenin Öksüz Çocukları</t>
+          <t>Müzik Öğretimi Teknolojisi ve Materyal Geliştirme</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>315</v>
+        <v>130</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789756947470</t>
+          <t>9789758803033</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Modernizm, Kapitalizm ve Azgelişmişlik</t>
+          <t>Müzik Felsefesine Giriş</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>330</v>
+        <v>145</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9789758803781</t>
+          <t>9786055809317</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Mitolojiden Efsaneye</t>
+          <t>Psikanalitik Yönelimli Klinik Görüşmeler</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789758803873</t>
+          <t>9789758803415</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Mısır’ın Sesi</t>
+          <t>Mütevazı Öneriler  Modest Proposals</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>280</v>
+        <v>285</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9789757696520</t>
+          <t>9789756947449</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Mektuplar</t>
+          <t>Mübeccel Kıray İçin Yazılar</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>113</v>
+        <v>190</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9789758803972</t>
+          <t>9786055809362</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Mafya Öldürür Susmak da...</t>
+          <t>Mübadeleyle Giden Rumlar Turizmle Gelen Avrupalılar</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>355</v>
+        <v>210</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9789757696490</t>
+          <t>9789758803743</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Liberalizm, Refah Devleti, Eleştiriler</t>
+          <t>Mübadelenin Öksüz Çocukları</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>420</v>
+        <v>315</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789757696667</t>
+          <t>9789756947470</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Laiklik Tartışmasına Kavramsal Bir Bakış</t>
+          <t>Modernizm, Kapitalizm ve Azgelişmişlik</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>65</v>
+        <v>330</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9789758803934</t>
+          <t>9789758803781</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Küresel Isınma ve Kyoto Protokolü</t>
+          <t>Mitolojiden Efsaneye</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>470</v>
+        <v>280</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786055809379</t>
+          <t>9789758803873</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Sermaye Kibar Hırsız ve Şehir</t>
+          <t>Mısır’ın Sesi</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>325</v>
+        <v>280</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9789758803293</t>
+          <t>9789757696520</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Müzikoloji</t>
+          <t>Mektuplar</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>230</v>
+        <v>113</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9789757696476</t>
+          <t>9789758803972</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Göç</t>
+          <t>Mafya Öldürür Susmak da...</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>180</v>
+        <v>355</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786055809225</t>
+          <t>9789757696490</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Kuşaklararası İletim</t>
+          <t>Liberalizm, Refah Devleti, Eleştiriler</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>95</v>
+        <v>420</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9789758803163</t>
+          <t>9789757696667</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Kriz, Savaş ve Bütçe Politikası (1926 - 1950)</t>
+          <t>Laiklik Tartışmasına Kavramsal Bir Bakış</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>190</v>
+        <v>65</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789757696193</t>
+          <t>9789758803934</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Konu-m-lar</t>
+          <t>Küresel Isınma ve Kyoto Protokolü</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>200</v>
+        <v>470</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789757696513</t>
+          <t>9786055809379</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Kitap Notları</t>
+          <t>Kültürel Sermaye Kibar Hırsız ve Şehir</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>78</v>
+        <v>325</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789758803668</t>
+          <t>9789758803293</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Kıvrım - Leibniz ve Barok</t>
+          <t>Kültürel Müzikoloji</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789758803194</t>
+          <t>9789757696476</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Kar: Toplumsal ve Kültürel Açıdan Ayhali</t>
+          <t>Kutsal Göç</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9789756947180</t>
+          <t>9786055809225</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Kırık Çizgiler</t>
+          <t>Kuşaklararası İletim</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>85</v>
+        <v>95</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789756947128</t>
+          <t>9789758803163</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Kentleşme Yazıları</t>
+          <t>Kriz, Savaş ve Bütçe Politikası (1926 - 1950)</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>95</v>
+        <v>190</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786055809713</t>
+          <t>9789757696193</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Kent Üzerine Özgür Yazılar</t>
+          <t>Konu-m-lar</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>210</v>
+        <v>200</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786055809645</t>
+          <t>9789757696513</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Kayıp İşçi Kadınlar</t>
+          <t>Kitap Notları</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>450</v>
+        <v>78</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786055809195</t>
+          <t>9789758803668</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Kara Güneş</t>
+          <t>Kıvrım - Leibniz ve Barok</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>420</v>
+        <v>300</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786055809218</t>
+          <t>9789758803194</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizm ve Şizofreni ve Konsensüs / Capitalism and Schizophrenia and Consensus</t>
+          <t>Kırmızı Kar: Toplumsal ve Kültürel Açıdan Ayhali</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>135</v>
+        <v>160</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9789757696674</t>
+          <t>9789756947180</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizm ve Borç Krizi</t>
+          <t>Kırık Çizgiler</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>135</v>
+        <v>85</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789757696865</t>
+          <t>9789756947128</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Kamuoyu, İletişim ve Demokrasi</t>
+          <t>Kentleşme Yazıları</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>340</v>
+        <v>95</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789758803286</t>
+          <t>9786055809713</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Kalkınma ve Küreselleşme</t>
+          <t>Kent Üzerine Özgür Yazılar</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>275</v>
+        <v>210</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786055809553</t>
+          <t>9786055809645</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Kadınsı ve Kadınlık</t>
+          <t>Kayıp İşçi Kadınlar</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>145</v>
+        <v>450</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9789756947661</t>
+          <t>9786055809195</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Kadınlara Dair... Akılda Kalanlar</t>
+          <t>Kara Güneş</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>220</v>
+        <v>420</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9789758803361</t>
+          <t>9786055809218</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Kadına Melodram Yakışır Türk Melodram Sinemasında Kadın İmgeleri</t>
+          <t>Kapitalizm ve Şizofreni ve Konsensüs / Capitalism and Schizophrenia and Consensus</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>115</v>
+        <v>135</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789757696773</t>
+          <t>9789757696674</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Rock Hayatı Sosyolojik Bir Bakış</t>
+          <t>Kapitalizm ve Borç Krizi</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>108</v>
+        <v>135</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9789758803392</t>
+          <t>9789757696865</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Kentsel Ayrışma</t>
+          <t>Kamuoyu, İletişim ve Demokrasi</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>410</v>
+        <v>340</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9789757696582</t>
+          <t>9789758803286</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Kuzey Sardunyaları</t>
+          <t>Kalkınma ve Küreselleşme</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>85</v>
+        <v>275</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786055809805</t>
+          <t>9786055809553</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Gülmek</t>
+          <t>Kadınsı ve Kadınlık</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>75</v>
+        <v>145</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786055809836</t>
+          <t>9789756947661</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Rorschach Kodlama Kitabı 3 - Yaşlı Normları</t>
+          <t>Kadınlara Dair... Akılda Kalanlar</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786085809850</t>
+          <t>9789758803361</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatın İzinde - Polisiye Edebiyatı</t>
+          <t>Kadına Melodram Yakışır Türk Melodram Sinemasında Kadın İmgeleri</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>135</v>
+        <v>115</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786055809799</t>
+          <t>9789757696773</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Arap ve Türk Musikisinin 20. Yüzyıl Birlikteliği</t>
+          <t>İstanbul’da Rock Hayatı Sosyolojik Bir Bakış</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>180</v>
+        <v>108</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789757696360</t>
+          <t>9789758803392</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>İktisat, Siyaset, Devlet ve Türkiye</t>
+          <t>İstanbul’da Kentsel Ayrışma</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>265</v>
+        <v>410</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789758803552</t>
+          <t>9789757696582</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>İktisat, Siyaset, Devlet Üzerine Yazılar</t>
+          <t>Kuzey Sardunyaları</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>540</v>
+        <v>85</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786055809355</t>
+          <t>9786055809805</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>İktisadın Unuttuğu İnsan</t>
+          <t>Gülmek</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>130</v>
+        <v>75</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786055809492</t>
+          <t>9786055809836</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>İktisadın Kayıp Felsefesi</t>
+          <t>Rorschach Kodlama Kitabı 3 - Yaşlı Normları</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>460</v>
+        <v>280</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789756947883</t>
+          <t>9786085809850</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>İki Vatan Yorgunları</t>
+          <t>Edebiyatın İzinde - Polisiye Edebiyatı</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>260</v>
+        <v>135</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786055809133</t>
+          <t>9786055809799</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>İki Delilik Rejimi</t>
+          <t>Arap ve Türk Musikisinin 20. Yüzyıl Birlikteliği</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>570</v>
+        <v>180</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789757696629</t>
+          <t>9789757696360</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>İdris Küçükömer’le Türkiye Üstüne Tartışmalar</t>
+          <t>İktisat, Siyaset, Devlet ve Türkiye</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>75</v>
+        <v>265</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786055809126</t>
+          <t>9789758803552</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Issız Ada ve Diğer Metinler</t>
+          <t>İktisat, Siyaset, Devlet Üzerine Yazılar</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>550</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789758803798</t>
+          <t>9786055809355</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2. Abdülhamid Döneminde Sansür</t>
+          <t>İktisadın Unuttuğu İnsan</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>360</v>
+        <v>130</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789757696261</t>
+          <t>9786055809492</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Hum Zamirinin Serencamı</t>
+          <t>İktisadın Kayıp Felsefesi</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>250</v>
+        <v>460</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789757696759</t>
+          <t>9789756947883</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Hoşnut Olamamış Adam Enver Paşa</t>
+          <t>İki Vatan Yorgunları</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789758803583</t>
+          <t>9786055809133</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Henri Bergson’un Felsefesi</t>
+          <t>İki Delilik Rejimi</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>195</v>
+        <v>570</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9789756947630</t>
+          <t>9789757696629</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Hayal, Hakikat, Yaratı</t>
+          <t>İdris Küçükömer’le Türkiye Üstüne Tartışmalar</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>140</v>
+        <v>75</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>2789757696114</t>
+          <t>9786055809126</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Halley Kimi Kurtarır</t>
+          <t>Issız Ada ve Diğer Metinler</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>210</v>
+        <v>550</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789757696797</t>
+          <t>9789758803798</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Halide Edip ve Amerika</t>
+          <t>2. Abdülhamid Döneminde Sansür</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>80</v>
+        <v>360</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786055809263</t>
+          <t>9789757696261</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Günlerin Kıyısında</t>
+          <t>Hum Zamirinin Serencamı</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789757696216</t>
+          <t>9789757696759</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Görünmez Bir Nisan Ayının Günlüğü</t>
+          <t>Hoşnut Olamamış Adam Enver Paşa</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>40</v>
+        <v>300</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9789758803590</t>
+          <t>9789758803583</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Görkemli Unutuş</t>
+          <t>Henri Bergson’un Felsefesi</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>120</v>
+        <v>195</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786055809393</t>
+          <t>9789756947630</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Göçebelik Üzerine</t>
+          <t>Hayal, Hakikat, Yaratı</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9789756947432</t>
+          <t>2789757696114</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Gol Atan Galip Futbola Sosyolojik Bir Bakış</t>
+          <t>Halley Kimi Kurtarır</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>85</v>
+        <v>210</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789758803460</t>
+          <t>9789757696797</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Gilles Deleuze’de Toplum ve Denetim</t>
+          <t>Halide Edip ve Amerika</t>
         </is>
       </c>
       <c r="C255" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789758803842</t>
+          <t>9786055809263</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Gezgin Bir Hekimin Dünyası</t>
+          <t>Günlerin Kıyısında</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786055809157</t>
+          <t>9789757696216</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Güvensiz İnşası</t>
+          <t>Görünmez Bir Nisan Ayının Günlüğü</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>185</v>
+        <v>40</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789756947012</t>
+          <t>9789758803590</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Geçmiş Zaman Fıkraları</t>
+          <t>Görkemli Unutuş</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>35</v>
+        <v>120</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9789758803156</t>
+          <t>9786055809393</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Göründüğü Gibi Değil! Açıklayabilirim</t>
+          <t>Göçebelik Üzerine</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>230</v>
+        <v>100</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789757696242</t>
+          <t>9789756947432</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Geçivermiş Gelecek</t>
+          <t>Gol Atan Galip Futbola Sosyolojik Bir Bakış</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>175</v>
+        <v>85</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9789757696247</t>
+          <t>9789758803460</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Geceyarısı Mektupları</t>
+          <t>Gilles Deleuze’de Toplum ve Denetim</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>176</v>
+        <v>80</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786055809614</t>
+          <t>9789758803842</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Freudyen An</t>
+          <t>Gezgin Bir Hekimin Dünyası</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789757696063</t>
+          <t>9786055809157</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Frankfurt Dersleri</t>
+          <t>Geleceğin Güvensiz İnşası</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>145</v>
+        <v>185</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789758803446</t>
+          <t>9789756947012</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Fener Balat Ayvansaray</t>
+          <t>Geçmiş Zaman Fıkraları</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>200</v>
+        <v>35</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789758803477</t>
+          <t>9789758803156</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Fason Ekonomisi: Gedikpaşa’da Ayakkabı Üretimi</t>
+          <t>Göründüğü Gibi Değil! Açıklayabilirim</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>240</v>
+        <v>230</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789757696919</t>
+          <t>9789757696242</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Fahim Bey ve Biz Abdülhak Şinasi Hisar Bütün Eserleri: 1</t>
+          <t>Geçivermiş Gelecek</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>35</v>
+        <v>175</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786055809720</t>
+          <t>9789757696247</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Evin Bilinçdışı</t>
+          <t>Geceyarısı Mektupları</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>310</v>
+        <v>176</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786055809775</t>
+          <t>9786055809614</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Ergenlikte Değişim ve Erişkin Yaşama Geçiş</t>
+          <t>Freudyen An</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>270</v>
+        <v>140</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789756947319</t>
+          <t>9789757696063</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Ergenlik ya da Merhaba Hüzün</t>
+          <t>Frankfurt Dersleri</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>35</v>
+        <v>145</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786055809560</t>
+          <t>9789758803446</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Ergenlik - Anne Babalar ve Uzmanlar İçin Nirengi Noktaları</t>
+          <t>Fener Balat Ayvansaray</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>335</v>
+        <v>200</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786055809331</t>
+          <t>9789758803477</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Ergenliğin Yüzleri</t>
+          <t>Fason Ekonomisi: Gedikpaşa’da Ayakkabı Üretimi</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>35</v>
+        <v>240</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9789756947357</t>
+          <t>9789757696919</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Ereğli Ağır Sanayiden Önce Bir Sahil Kasabası</t>
+          <t>Fahim Bey ve Biz Abdülhak Şinasi Hisar Bütün Eserleri: 1</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>145</v>
+        <v>35</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9789758803316</t>
+          <t>9786055809720</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizm ve Dünya Ekonomisi</t>
+          <t>Evin Bilinçdışı</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>260</v>
+        <v>310</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789757696209</t>
+          <t>9786055809775</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Ekonomide Gerçeği Arayış</t>
+          <t>Ergenlikte Değişim ve Erişkin Yaşama Geçiş</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>400</v>
+        <v>270</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9789756947036</t>
+          <t>9789756947319</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatımızda Dergiler</t>
+          <t>Ergenlik ya da Merhaba Hüzün</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>225</v>
+        <v>35</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>2789009948503</t>
+          <t>9786055809560</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Dünü ve Bugünüyle Toplum ve Ekonomi Sayı: 8</t>
+          <t>Ergenlik - Anne Babalar ve Uzmanlar İçin Nirengi Noktaları</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>180</v>
+        <v>335</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>2789009944512</t>
+          <t>9786055809331</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Dünü ve Bugünüyle Toplum ve Ekonomi Sayı: 6</t>
+          <t>Ergenliğin Yüzleri</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>210</v>
+        <v>35</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>2789009944529</t>
+          <t>9789756947357</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Dünü ve Bugünüyle Toplum ve Ekonomi Sayı: 10</t>
+          <t>Ereğli Ağır Sanayiden Önce Bir Sahil Kasabası</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>520</v>
+        <v>145</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>2789009951503</t>
+          <t>9789758803316</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Dünü ve Bugünüyle Toplum ve Ekonomi Sayı: 1</t>
+          <t>Emperyalizm ve Dünya Ekonomisi</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>150</v>
+        <v>260</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9789758803958</t>
+          <t>9789757696209</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Doğu Rumeli’de Kayıp Köyler</t>
+          <t>Ekonomide Gerçeği Arayış</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>340</v>
+        <v>400</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9789757696094</t>
+          <t>9789756947036</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Diyaloglar</t>
+          <t>Edebiyatımızda Dergiler</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>320</v>
+        <v>225</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9789756947272</t>
+          <t>2789009948503</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Din, Toplum ve Siyasal Sistem</t>
+          <t>Dünü ve Bugünüyle Toplum ve Ekonomi Sayı: 8</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9789758803750</t>
+          <t>2789009944512</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Diğer Ses</t>
+          <t>Dünü ve Bugünüyle Toplum ve Ekonomi Sayı: 6</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>180</v>
+        <v>210</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786055809683</t>
+          <t>2789009944529</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Devrim Yahut Vasat</t>
+          <t>Dünü ve Bugünüyle Toplum ve Ekonomi Sayı: 10</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>330</v>
+        <v>520</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9789756947937</t>
+          <t>2789009951503</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Devletaşırı Alan</t>
+          <t>Dünü ve Bugünüyle Toplum ve Ekonomi Sayı: 1</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>470</v>
+        <v>150</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9789757696575</t>
+          <t>9789758803958</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Ders Kitapları ve Sosyalleşme (1876-1918)</t>
+          <t>Doğu Rumeli’de Kayıp Köyler</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>95</v>
+        <v>340</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9789757696452</t>
+          <t>9789757696094</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Demokratikleşme Sürecinde Liderler Oligarşisi, CHP ve AP (1961-1980)</t>
+          <t>Diyaloglar</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>235</v>
+        <v>320</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9789756947739</t>
+          <t>9789756947272</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Deliliğin Tutkusu / Tutkunun Deliliği</t>
+          <t>Din, Toplum ve Siyasal Sistem</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786055809041</t>
+          <t>9789758803750</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Deleuze: Bir Olay Felsefesi</t>
+          <t>Diğer Ses</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786055809508</t>
+          <t>9786055809683</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Değişmenin ve Geçiş Toplumunun Sosyoloğu: Mübeccel B. Kıray</t>
+          <t>Devrim Yahut Vasat</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>80</v>
+        <v>330</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9789758803132</t>
+          <t>9789756947937</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Değişen Toplumlar Değişmeyen Siyaset: Ortadoğu</t>
+          <t>Devletaşırı Alan</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>190</v>
+        <v>470</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9789757696346</t>
+          <t>9789757696575</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Çöküntü</t>
+          <t>Ders Kitapları ve Sosyalleşme (1876-1918)</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>182</v>
+        <v>95</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9789756947760</t>
+          <t>9789757696452</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Çevre Tümdür</t>
+          <t>Demokratikleşme Sürecinde Liderler Oligarşisi, CHP ve AP (1961-1980)</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>275</v>
+        <v>235</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9789757696933</t>
+          <t>9789756947739</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Çamlıcadaki Eniştemiz Abdülhak Şinasi Hisar Bütün Eserleri: 2</t>
+          <t>Deliliğin Tutkusu / Tutkunun Deliliği</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>40</v>
+        <v>220</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9789757696551</t>
+          <t>9786055809041</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Çağ Atlatma Serüveni (1453-1980)</t>
+          <t>Deleuze: Bir Olay Felsefesi</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>200</v>
+        <v>210</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9789757696599</t>
+          <t>9786055809508</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Cuntacılıktan Sivil Topluma Yön ve Ant Yazıları</t>
+          <t>Değişmenin ve Geçiş Toplumunun Sosyoloğu: Mübeccel B. Kıray</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>68</v>
+        <v>80</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9789757696964</t>
+          <t>9789758803132</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet, Demokrasi ve Kimlik</t>
+          <t>Değişen Toplumlar Değişmeyen Siyaset: Ortadoğu</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>365</v>
+        <v>190</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9789756947005</t>
+          <t>9789757696346</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Boğaziçi Yalıları Geçmiş Zaman Köşkleri</t>
+          <t>Çöküntü</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>35</v>
+        <v>182</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786055809324</t>
+          <t>9789756947760</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Biyografya 9 - Sabiha Sertel</t>
+          <t>Çevre Tümdür</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786055809102</t>
+          <t>9789757696933</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Biyografya 8 - Türkan Şoray</t>
+          <t>Çamlıcadaki Eniştemiz Abdülhak Şinasi Hisar Bütün Eserleri: 2</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>285</v>
+        <v>40</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9789758803576</t>
+          <t>9789757696551</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Biyografya 6 - Türk Sinemasında Yönetmenler</t>
+          <t>Çağ Atlatma Serüveni (1453-1980)</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>270</v>
+        <v>200</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9789758803248</t>
+          <t>9789757696599</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Biyografya 5 - Ahmed Adnan Saygun</t>
+          <t>Cuntacılıktan Sivil Topluma Yön ve Ant Yazıları</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>320</v>
+        <v>68</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9789758803040</t>
+          <t>9789757696964</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Biyografya 4 - Kemal Tahir</t>
+          <t>Cumhuriyet, Demokrasi ve Kimlik</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>130</v>
+        <v>365</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9789756947582</t>
+          <t>9789756947005</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Biyografya 3 - Zeki Müren</t>
+          <t>Boğaziçi Yalıları Geçmiş Zaman Köşkleri</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9789756947685</t>
+          <t>9786055809324</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Biyografya 2 - Behice Boran</t>
+          <t>Biyografya 9 - Sabiha Sertel</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9789756947524</t>
+          <t>9786055809102</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Biyografya 1</t>
+          <t>Biyografya 8 - Türkan Şoray</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>220</v>
+        <v>285</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9789758803927</t>
+          <t>9789758803576</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Birgi’de Toplumsal Yaşam ve Değişim</t>
+          <t>Biyografya 6 - Türk Sinemasında Yönetmenler</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>385</v>
+        <v>270</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786055809652</t>
+          <t>9789758803248</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Bir Otoanaliz İçin Taslak</t>
+          <t>Biyografya 5 - Ahmed Adnan Saygun</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>60</v>
+        <v>320</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9789757696841</t>
+          <t>9789758803040</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Değişen Dünya ve Türkiye</t>
+          <t>Biyografya 4 - Kemal Tahir</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>375</v>
+        <v>130</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9789758803491</t>
+          <t>9789756947582</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Bir Klinisyen Olarak Freud</t>
+          <t>Biyografya 3 - Zeki Müren</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>125</v>
+        <v>20</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9789758803644</t>
+          <t>9789756947685</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Bir Adam Yok Oluyor</t>
+          <t>Biyografya 2 - Behice Boran</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786055809003</t>
+          <t>9789756947524</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Kapadokya</t>
+          <t>Biyografya 1</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>108</v>
+        <v>220</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9789757696995</t>
+          <t>9789758803927</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Bilim, Bilim Politikası ve Üniversiteler</t>
+          <t>Birgi’de Toplumsal Yaşam ve Değişim</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>135</v>
+        <v>385</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9789756947340</t>
+          <t>9786055809652</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Mitolojiler</t>
+          <t>Bir Otoanaliz İçin Taslak</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>52</v>
+        <v>60</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9789756947142</t>
+          <t>9789757696841</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Beden ve Toplum Kuramı</t>
+          <t>Değişen Dünya ve Türkiye</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>6.48</v>
+        <v>375</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9789758803606</t>
+          <t>9789758803491</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Biyografya 7 - Tevfik Fikret</t>
+          <t>Bir Klinisyen Olarak Freud</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>350</v>
+        <v>125</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9789758803613</t>
+          <t>9789758803644</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Batı’nın Yeni Güvenlik Stratejileri  AB - NATO - ABD</t>
+          <t>Bir Adam Yok Oluyor</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>80</v>
+        <v>75</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9789758803729</t>
+          <t>9786055809003</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Başlangıçların Aşkı</t>
+          <t>Bilinmeyen Kapadokya</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>94</v>
+        <v>108</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786055809416</t>
+          <t>9789757696995</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Başkaldıran İslam</t>
+          <t>Bilim, Bilim Politikası ve Üniversiteler</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>410</v>
+        <v>135</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9789756947869</t>
+          <t>9789756947340</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan’da Milliyetçilik ve Politika</t>
+          <t>Beyaz Mitolojiler</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>60</v>
+        <v>52</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9789756947395</t>
+          <t>9789756947142</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Aynadan Ötekine</t>
+          <t>Beden ve Toplum Kuramı</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>85</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786055809188</t>
+          <t>9789758803606</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Avrupa’ya Kimlik</t>
+          <t>Biyografya 7 - Tevfik Fikret</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786055809737</t>
+          <t>9789758803613</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Beden ve Ailenin Acıları</t>
+          <t>Batı’nın Yeni Güvenlik Stratejileri  AB - NATO - ABD</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>185</v>
+        <v>80</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9789757696407</t>
+          <t>9789758803729</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Avrupa’nın Doğu İmajı</t>
+          <t>Başlangıçların Aşkı</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>135</v>
+        <v>94</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9789758803569</t>
+          <t>9786055809416</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Avrupalı mı Levanten mi?</t>
+          <t>Başkaldıran İslam</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>185</v>
+        <v>410</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9789758803897</t>
+          <t>9789756947869</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Resminde Çocuk İmgesi</t>
+          <t>Azerbaycan’da Milliyetçilik ve Politika</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>140</v>
+        <v>60</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9789757696544</t>
+          <t>9789756947395</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Feodalizminin Evrimi</t>
+          <t>Aynadan Ötekine</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>120</v>
+        <v>85</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9789757696692</t>
+          <t>9786055809188</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Avrasya Boru Hatları ve Türkiye</t>
+          <t>Avrupa’ya Kimlik</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9789757696766</t>
+          <t>9786055809737</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Ateşin Psikanalizi</t>
+          <t>Beden ve Ailenin Acıları</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>60</v>
+        <v>185</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9789758803125</t>
+          <t>9789757696407</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Aşırı Sağdan Popülist Radikal Sağa</t>
+          <t>Avrupa’nın Doğu İmajı</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>300</v>
+        <v>135</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9789757696780</t>
+          <t>9789758803569</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Aslanapa Armağanı</t>
+          <t>Avrupalı mı Levanten mi?</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>475</v>
+        <v>185</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9789756947227</t>
+          <t>9789758803897</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Armağan</t>
+          <t>Avrupa Resminde Çocuk İmgesi</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>85</v>
+        <v>140</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>2789757696107</t>
+          <t>9789757696544</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Amerikalı Tolstoy</t>
+          <t>Avrupa Feodalizminin Evrimi</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9789758809684</t>
+          <t>9789757696692</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Alevi - Bektaşi Kültüründe Kırklar Semahı</t>
+          <t>Avrasya Boru Hatları ve Türkiye</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>125</v>
+        <v>140</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9789757696438</t>
+          <t>9789757696766</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz Dünyasında Para Fiyatlar ve Medeniyet</t>
+          <t>Ateşin Psikanalizi</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>55</v>
+        <v>60</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9789756947913</t>
+          <t>9789758803125</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Akademi’ye Tanıklık 3</t>
+          <t>Aşırı Sağdan Popülist Radikal Sağa</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>560</v>
+        <v>300</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9789756947890</t>
+          <t>9789757696780</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Akademi’ye Tanıklık 1 - Güzel Sanatlar Akademisi’ne Bakışlar Resim ve Heykel</t>
+          <t>Aslanapa Armağanı</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>415</v>
+        <v>475</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9789758803217</t>
+          <t>9789756947227</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Ahmakların Seferi: Yugoslavya Nato ve Batının Aldatmacaları</t>
+          <t>Armağan</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>265</v>
+        <v>85</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786055809768</t>
+          <t>2789757696107</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Adların İzinde</t>
+          <t>Amerikalı Tolstoy</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>123</v>
+        <v>200</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9789758803149</t>
+          <t>9789758809684</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Adadan Odaya Yaşamdan Yapıya Konut Çevresi</t>
+          <t>Alevi - Bektaşi Kültüründe Kırklar Semahı</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>85</v>
+        <v>125</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9789757696506</t>
+          <t>9789757696438</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>500. Yılında Amerika</t>
+          <t>Akdeniz Dünyasında Para Fiyatlar ve Medeniyet</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>90</v>
+        <v>55</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9789756947609</t>
+          <t>9789756947913</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyıl Karşısında Kent ve İnsan</t>
+          <t>Akademi’ye Tanıklık 3</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>14.81</v>
+        <v>560</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9789757696131</t>
+          <t>9789756947890</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>1950 Öncesi Şiirler ve Ziya İlhan’a Mektuplar</t>
+          <t>Akademi’ye Tanıklık 1 - Güzel Sanatlar Akademisi’ne Bakışlar Resim ve Heykel</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>80</v>
+        <v>415</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9789757696148</t>
+          <t>9789758803217</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Notlar - 1950 Öncesi Cezaevi Notları</t>
+          <t>Ahmakların Seferi: Yugoslavya Nato ve Batının Aldatmacaları</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>400</v>
+        <v>265</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9789756947135</t>
+          <t>9786055809768</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal'ın Yeniden Yapılanması Habermas Üzerine Bir Araştırma</t>
+          <t>Adların İzinde</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>9</v>
+        <v>123</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9789756947906</t>
+          <t>9789758803149</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Akademi’ye Tanıklık 2</t>
+          <t>Adadan Odaya Yaşamdan Yapıya Konut Çevresi</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>415</v>
+        <v>85</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9789757696810</t>
+          <t>9789757696506</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>DYP-SHP Koalisyonu’nun Üç Yılı</t>
+          <t>500. Yılında Amerika</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>160</v>
+        <v>90</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9789757696421</t>
+          <t>9789756947609</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Düş İzi</t>
+          <t>21. Yüzyıl Karşısında Kent ve İnsan</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>10</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9789757696339</t>
+          <t>9789757696131</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Batılaşma</t>
+          <t>1950 Öncesi Şiirler ve Ziya İlhan’a Mektuplar</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>91</v>
+        <v>80</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>3990000018718</t>
+          <t>9789757696148</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkilerde Sınır Tanımayan Sorunlar</t>
+          <t>Notlar - 1950 Öncesi Cezaevi Notları</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>38</v>
+        <v>400</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>3990000020187</t>
+          <t>9789756947135</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Kapitalizmin Gelişmesi ve Sosyal Sınıflar</t>
+          <t>Toplumsal'ın Yeniden Yapılanması Habermas Üzerine Bir Araştırma</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>50</v>
+        <v>9</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9789756947197</t>
+          <t>9789756947906</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Türkiye ve Radikal Demokrasi</t>
+          <t>Akademi’ye Tanıklık 2</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>22</v>
+        <v>415</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9789758803018</t>
+          <t>9789757696810</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 3</t>
+          <t>DYP-SHP Koalisyonu’nun Üç Yılı</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>20</v>
+        <v>160</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9789757696889</t>
+          <t>9789757696421</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Yeni Balkanlar, Eski Sorunlar</t>
+          <t>Düş İzi</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>16.67</v>
+        <v>10</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9789756947753</t>
+          <t>9789757696339</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Zaman Tünelinde Bir Adam</t>
+          <t>Batılaşma</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>60</v>
+        <v>91</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9789756947750</t>
+          <t>3990000018718</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Etnik Gruplar ve Sınırları</t>
+          <t>Uluslararası İlişkilerde Sınır Tanımayan Sorunlar</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>12.96</v>
+        <v>38</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9789756947098</t>
+          <t>3990000020187</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Fas'ta Yolculuk</t>
+          <t>Türkiye'de Kapitalizmin Gelişmesi ve Sosyal Sınıflar</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9789756947029</t>
+          <t>9789756947197</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Filistin-İsrail Barış Süreci ve Türkiye</t>
+          <t>Türkiye ve Radikal Demokrasi</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>165</v>
+        <v>22</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9789757696049</t>
+          <t>9789758803018</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Ego ve Savunma Mekanizmaları</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 3</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786059911337</t>
+          <t>9789757696889</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Denetimli Serbestlikte Yeniden Sosyalleşme</t>
+          <t>Yeni Balkanlar, Eski Sorunlar</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>295</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786059911375</t>
+          <t>9789756947753</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Delilik ve Edebiyat</t>
+          <t>Zaman Tünelinde Bir Adam</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9789757696025</t>
+          <t>9789756947750</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Çağını Sorgulayan Sinema</t>
+          <t>Etnik Gruplar ve Sınırları</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>425</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786059911269</t>
+          <t>9789756947098</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Diktatörlük ve Demokrasinin Ekonomik Kökenleri</t>
+          <t>Fas'ta Yolculuk</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>245</v>
+        <v>10</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786059911245</t>
+          <t>9789756947029</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Müzikten Söze</t>
+          <t>Filistin-İsrail Barış Süreci ve Türkiye</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>275</v>
+        <v>165</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786059911283</t>
+          <t>9789757696049</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Futbol Yazıları</t>
+          <t>Ego ve Savunma Mekanizmaları</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>180</v>
+        <v>10</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786059911290</t>
+          <t>9786059911337</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 13</t>
+          <t>Denetimli Serbestlikte Yeniden Sosyalleşme</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>300</v>
+        <v>295</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9789757696827</t>
+          <t>9786059911375</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Michel Foucault'da İktidar ve Direnme Odakları</t>
+          <t>Delilik ve Edebiyat</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>11</v>
+        <v>250</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9789756947203</t>
+          <t>9789757696025</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Michel Foucault ve Sosyolojisi</t>
+          <t>Çağını Sorgulayan Sinema</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>10</v>
+        <v>425</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9789756947173</t>
+          <t>9786059911269</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Kavramın Sınırlarında</t>
+          <t>Diktatörlük ve Demokrasinin Ekonomik Kökenleri</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>7</v>
+        <v>245</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9789756947296</t>
+          <t>9786059911245</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Kanbağı</t>
+          <t>Müzikten Söze</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>11</v>
+        <v>275</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9789756947166</t>
+          <t>9786059911283</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Örgütleşemeyen Kent: İzmir</t>
+          <t>Futbol Yazıları</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>7.41</v>
+        <v>180</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786059911429</t>
+          <t>9786059911290</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Dut Ağacının Duydukları</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 13</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>520</v>
+        <v>300</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786059911405</t>
+          <t>9789757696827</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Aşk Mektupları</t>
+          <t>Michel Foucault'da İktidar ve Direnme Odakları</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>265</v>
+        <v>11</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786059911214</t>
+          <t>9789756947203</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Gezi'yi Psikanalizle Düşünmek</t>
+          <t>Michel Foucault ve Sosyolojisi</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786055809942</t>
+          <t>9789756947173</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Küçük Farklılıkların Narsisizmi</t>
+          <t>Kavramın Sınırlarında</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>175</v>
+        <v>7</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9789758803057</t>
+          <t>9789756947296</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Kadın Yaşantıları</t>
+          <t>Kanbağı</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9789758803101</t>
+          <t>9789756947166</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Postprodüksiyon</t>
+          <t>Örgütleşemeyen Kent: İzmir</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>200</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786059911399</t>
+          <t>9786059911429</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 14</t>
+          <t>Dut Ağacının Duydukları</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>385</v>
+        <v>520</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>3990000007719</t>
+          <t>9786059911405</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 11 - Aydınlanma Özel Sayısı</t>
+          <t>Aşk Mektupları</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>30</v>
+        <v>265</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786059911351</t>
+          <t>9786059911214</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Psikosomatik Soruşturma - Yedi Klinik Gözlem</t>
+          <t>Gezi'yi Psikanalizle Düşünmek</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>510</v>
+        <v>200</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786059911092</t>
+          <t>9786055809942</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatın İzinde - Fantastik ve Bilimkurgu</t>
+          <t>Küçük Farklılıkların Narsisizmi</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>145</v>
+        <v>175</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9789757696469</t>
+          <t>9789758803057</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>6/7 Eylül Olayları</t>
+          <t>Kadın Yaşantıları</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>180</v>
+        <v>28</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786059911344</t>
+          <t>9789758803101</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Ergenlik ve Ötesi</t>
+          <t>Postprodüksiyon</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786059911177</t>
+          <t>9786059911399</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Kente Dair</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 14</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>625</v>
+        <v>385</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786059911054</t>
+          <t>3990000007719</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Yaşayarak Öğrenmek</t>
+          <t>Toplumbilim Sayı 11 - Aydınlanma Özel Sayısı</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>250</v>
+        <v>30</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786055809638</t>
+          <t>9786059911351</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Uykusuzluk</t>
+          <t>Psikosomatik Soruşturma - Yedi Klinik Gözlem</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>270</v>
+        <v>510</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786059911085</t>
+          <t>9786059911092</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 11</t>
+          <t>Edebiyatın İzinde - Fantastik ve Bilimkurgu</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>445</v>
+        <v>145</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786055809928</t>
+          <t>9789757696469</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Psikanalitik Duyarlıklı Bakışla Spinoza Ve Felsefesi</t>
+          <t>6/7 Eylül Olayları</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>550</v>
+        <v>180</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786059911047</t>
+          <t>9786059911344</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet ve Öteki : Disiplinlerarası Yaklaşım</t>
+          <t>Ergenlik ve Ötesi</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>495</v>
+        <v>50</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786055809973</t>
+          <t>9786059911177</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Selanik Yahudileri 1856-1919 : Özel Bir Cemaat</t>
+          <t>Kente Dair</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>155</v>
+        <v>625</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786055809874</t>
+          <t>9786059911054</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Selanik'te Sela Sesi</t>
+          <t>Yaşayarak Öğrenmek</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>85</v>
+        <v>250</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786055809867</t>
+          <t>9786055809638</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Sanatçı ile Buluşma: Theo Angelopoulos</t>
+          <t>Uykusuzluk</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>54</v>
+        <v>270</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786059911030</t>
+          <t>9786059911085</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Buluşmaları 8 -  Sürgün ve Psikanaliz</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 11</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>225</v>
+        <v>445</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786055809898</t>
+          <t>9786055809928</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Özü Sözü Yanya: Bilge Mübadil Lütfü Karadağa Armağan</t>
+          <t>Psikanalitik Duyarlıklı Bakışla Spinoza Ve Felsefesi</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>155</v>
+        <v>550</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9789756947975</t>
+          <t>9786059911047</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Öteki Hedef - Başka Baş</t>
+          <t>Sosyal Hizmet ve Öteki : Disiplinlerarası Yaklaşım</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>85</v>
+        <v>495</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786059911078</t>
+          <t>9786055809973</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Öğrenme İlişkileri : Eğitimde Psikanalitik Düşünce</t>
+          <t>Selanik Yahudileri 1856-1919 : Özel Bir Cemaat</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>310</v>
+        <v>155</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786059911023</t>
+          <t>9786055809874</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Okyanus Yolculukları : Öyle Güzel Seviyorsun ki Büyüyorum Orda Usulca</t>
+          <t>Selanik'te Sela Sesi</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>190</v>
+        <v>85</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786059911016</t>
+          <t>9786055809867</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>O Kadınlar</t>
+          <t>Sanatçı ile Buluşma: Theo Angelopoulos</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>70</v>
+        <v>54</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786059911009</t>
+          <t>9786059911030</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>New York Çıkmazları : Suya Söylenmiş Şiirler</t>
+          <t>Psikanaliz Buluşmaları 8 -  Sürgün ve Psikanaliz</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>100</v>
+        <v>225</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786055809997</t>
+          <t>9786055809898</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Kadınlık Kadınlara Nasıl Gelir</t>
+          <t>Özü Sözü Yanya: Bilge Mübadil Lütfü Karadağa Armağan</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>250</v>
+        <v>155</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786055809812</t>
+          <t>9789756947975</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Kadınlığın Uzun ve Dolambaçlı Yolu</t>
+          <t>Öteki Hedef - Başka Baş</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>570</v>
+        <v>85</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786055809881</t>
+          <t>9786059911078</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Mübadelenin Yas Kardeşleri</t>
+          <t>Öğrenme İlişkileri : Eğitimde Psikanalitik Düşünce</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>95</v>
+        <v>310</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786059911207</t>
+          <t>9786059911023</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Günümüzde Psikanalitik Uygulamalar</t>
+          <t>Okyanus Yolculukları : Öyle Güzel Seviyorsun ki Büyüyorum Orda Usulca</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>175</v>
+        <v>190</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786059911184</t>
+          <t>9786059911016</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Van Kent Araştırmaları</t>
+          <t>O Kadınlar</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>510</v>
+        <v>70</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786059911191</t>
+          <t>9786059911009</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 12</t>
+          <t>New York Çıkmazları : Suya Söylenmiş Şiirler</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>450</v>
+        <v>100</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786059911221</t>
+          <t>9786055809997</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Bebeği Anlamak</t>
+          <t>Kadınlık Kadınlara Nasıl Gelir</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>510</v>
+        <v>250</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786059911160</t>
+          <t>9786055809812</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Çağ Atlamada Yeni Dönem</t>
+          <t>Kadınlığın Uzun ve Dolambaçlı Yolu</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>200</v>
+        <v>570</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786059911153</t>
+          <t>9786055809881</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Aşk Hikayeleri</t>
+          <t>Mübadelenin Yas Kardeşleri</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>595</v>
+        <v>95</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786055809782</t>
+          <t>9786059911207</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Ruhsallığın Merkezine Seyahat</t>
+          <t>Günümüzde Psikanalitik Uygulamalar</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>90</v>
+        <v>175</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786059911122</t>
+          <t>9786059911184</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Fransa'da Felsefenin Kırk Yılı</t>
+          <t>Van Kent Araştırmaları</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>360</v>
+        <v>510</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786059911061</t>
+          <t>9786059911191</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>İnsan Toplum ve Haklar - Esin Küntay'a Armağan</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 12</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>370</v>
+        <v>450</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786059911115</t>
+          <t>9786059911221</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Hasta ve Analist</t>
+          <t>Bebeği Anlamak</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>290</v>
+        <v>510</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786055809935</t>
+          <t>9786059911160</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Freud Okumaları</t>
+          <t>Çağ Atlamada Yeni Dönem</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786055809980</t>
+          <t>9786059911153</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Eril Tahakküm</t>
+          <t>Aşk Hikayeleri</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>235</v>
+        <v>595</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9789758803026</t>
+          <t>9786055809782</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Doğaya Dönüş: Topluma Ekolojik Bakış</t>
+          <t>Ruhsallığın Merkezine Seyahat</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>130</v>
+        <v>90</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786055809843</t>
+          <t>9786059911122</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Deleuze Bağlantıları</t>
+          <t>Fransa'da Felsefenin Kırk Yılı</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786059911139</t>
+          <t>9786059911061</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Beden Deneyimi Psikopatolojisi</t>
+          <t>İnsan Toplum ve Haklar - Esin Küntay'a Armağan</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>330</v>
+        <v>370</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786055809904</t>
+          <t>9786059911115</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Ah Vre Memleket</t>
+          <t>Hasta ve Analist</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>200</v>
+        <v>290</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9789757696643</t>
+          <t>9786055809935</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Anılar ve Düşünceler</t>
+          <t>Freud Okumaları</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>75</v>
+        <v>320</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786059911696</t>
+          <t>9786055809980</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Okumalar</t>
+          <t>Eril Tahakküm</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>440</v>
+        <v>235</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786059911689</t>
+          <t>9789758803026</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Bedenin Sosyolojisi</t>
+          <t>Doğaya Dönüş: Topluma Ekolojik Bakış</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>460</v>
+        <v>130</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786059911641</t>
+          <t>9786055809843</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Vivaldi, Venedik, Violin</t>
+          <t>Deleuze Bağlantıları</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>285</v>
+        <v>200</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786059911672</t>
+          <t>9786059911139</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Halikarnas Balıkçısı’nın Yolculuğu</t>
+          <t>Beden Deneyimi Psikopatolojisi</t>
         </is>
       </c>
       <c r="C423" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786059911665</t>
+          <t>9786055809904</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz ve Yazı - Psikanaliz Buluşmaları 13</t>
+          <t>Ah Vre Memleket</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786059911788</t>
+          <t>9789757696643</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Müzik Terapisi</t>
+          <t>Anılar ve Düşünceler</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>265</v>
+        <v>75</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786059911702</t>
+          <t>9786059911696</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Niteliksel Araştırmalarda Analiz</t>
+          <t>Yaratıcı Okumalar</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>230</v>
+        <v>440</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786059911726</t>
+          <t>9786059911689</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Araştırma Denilince</t>
+          <t>Bedenin Sosyolojisi</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>250</v>
+        <v>460</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9789756947535</t>
+          <t>9786059911641</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Çin'in Gölgesinde Uzakdoğu Asya</t>
+          <t>Vivaldi, Venedik, Violin</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>65</v>
+        <v>285</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786059911719</t>
+          <t>9786059911672</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Mültecilik Zorunlu Göç ve Toplumsal Uyum</t>
+          <t>Halikarnas Balıkçısı’nın Yolculuğu</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>515</v>
+        <v>330</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786059911740</t>
+          <t>9786059911665</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Biliminde Sınır ve Sınırsızlık</t>
+          <t>Psikanaliz ve Yazı - Psikanaliz Buluşmaları 13</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>360</v>
+        <v>190</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786059911764</t>
+          <t>9786059911788</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>İçimin Renkleri</t>
+          <t>Müzik Terapisi</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>230</v>
+        <v>265</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786059911634</t>
+          <t>9786059911702</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Cinsiyetçi İkiyüzlülük</t>
+          <t>Niteliksel Araştırmalarda Analiz</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786059911627</t>
+          <t>9786059911726</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatın İzinde - Yeni/den Yeni - 19. Yüzyılı Yeniden Yazmak</t>
+          <t>Araştırma Denilince</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>275</v>
+        <v>250</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786059911757</t>
+          <t>9789756947535</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Sakatlığın Değişen Yüzü ve Engellilik Sosyolojisi</t>
+          <t>Çin'in Gölgesinde Uzakdoğu Asya</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>250</v>
+        <v>65</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786059911535</t>
+          <t>9786059911719</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Kurulurken Hayaller ve Umutlar</t>
+          <t>Türkiye’de Mültecilik Zorunlu Göç ve Toplumsal Uyum</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>340</v>
+        <v>515</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786059911498</t>
+          <t>9786059911740</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Aşiret Tartışmaları</t>
+          <t>Siyaset Biliminde Sınır ve Sınırsızlık</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>615</v>
+        <v>360</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786059911467</t>
+          <t>9786059911764</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>İslam, Alevilik ve Müzik</t>
+          <t>İçimin Renkleri</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>295</v>
+        <v>230</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786059911474</t>
+          <t>9786059911634</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Empatik Bir Psikanalizden Kesitler</t>
+          <t>Cinsiyetçi İkiyüzlülük</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9789758803675</t>
+          <t>9786059911627</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’dan Cumhuriyet’e Zihniyet, Siyaset, Tarih</t>
+          <t>Edebiyatın İzinde - Yeni/den Yeni - 19. Yüzyılı Yeniden Yazmak</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>110</v>
+        <v>275</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786059911511</t>
+          <t>9786059911757</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 15</t>
+          <t>Sakatlığın Değişen Yüzü ve Engellilik Sosyolojisi</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>325</v>
+        <v>250</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786059911504</t>
+          <t>9786059911535</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Erkekler - Psikanaliz Buluşmaları 11</t>
+          <t>Cumhuriyet Kurulurken Hayaller ve Umutlar</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>225</v>
+        <v>340</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
+          <t>9786059911498</t>
+        </is>
+      </c>
+      <c r="B442" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’de Aşiret Tartışmaları</t>
+        </is>
+      </c>
+      <c r="C442" s="1">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="443" spans="1:3">
+      <c r="A443" s="1" t="inlineStr">
+        <is>
+          <t>9786059911467</t>
+        </is>
+      </c>
+      <c r="B443" s="1" t="inlineStr">
+        <is>
+          <t>İslam, Alevilik ve Müzik</t>
+        </is>
+      </c>
+      <c r="C443" s="1">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="444" spans="1:3">
+      <c r="A444" s="1" t="inlineStr">
+        <is>
+          <t>9786059911474</t>
+        </is>
+      </c>
+      <c r="B444" s="1" t="inlineStr">
+        <is>
+          <t>Empatik Bir Psikanalizden Kesitler</t>
+        </is>
+      </c>
+      <c r="C444" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="445" spans="1:3">
+      <c r="A445" s="1" t="inlineStr">
+        <is>
+          <t>9789758803675</t>
+        </is>
+      </c>
+      <c r="B445" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı’dan Cumhuriyet’e Zihniyet, Siyaset, Tarih</t>
+        </is>
+      </c>
+      <c r="C445" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="446" spans="1:3">
+      <c r="A446" s="1" t="inlineStr">
+        <is>
+          <t>9786059911511</t>
+        </is>
+      </c>
+      <c r="B446" s="1" t="inlineStr">
+        <is>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 15</t>
+        </is>
+      </c>
+      <c r="C446" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="447" spans="1:3">
+      <c r="A447" s="1" t="inlineStr">
+        <is>
+          <t>9786059911504</t>
+        </is>
+      </c>
+      <c r="B447" s="1" t="inlineStr">
+        <is>
+          <t>Kadınlar Erkekler - Psikanaliz Buluşmaları 11</t>
+        </is>
+      </c>
+      <c r="C447" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="448" spans="1:3">
+      <c r="A448" s="1" t="inlineStr">
+        <is>
           <t>9786059911573</t>
         </is>
       </c>
-      <c r="B442" s="1" t="inlineStr">
+      <c r="B448" s="1" t="inlineStr">
         <is>
           <t>Gerçek Aşık Veysel - Müzik Bilimleri Dizisi 19</t>
         </is>
       </c>
-      <c r="C442" s="1">
+      <c r="C448" s="1">
         <v>340</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>