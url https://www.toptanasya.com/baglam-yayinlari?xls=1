--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,6745 +85,6775 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256538399</t>
+          <t>9786256538412</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kent, Kültür ve Bellek</t>
+          <t>Dil, İnsan Dili, Anadil</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>215</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256538382</t>
+          <t>9786256538405</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Hatırlamanın Görüntüsü</t>
+          <t>Psikanalitik Karşılaşmada Dönüşümler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>275</v>
+        <v>550</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256538320</t>
+          <t>9786256538399</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Coğrafyanın 100 Sözcüğü</t>
+          <t>Kent, Kültür ve Bellek</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256538375</t>
+          <t>9786256538382</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Topraksız Memlekete Ağıt</t>
+          <t>Hatırlamanın Görüntüsü</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256538368</t>
+          <t>9786256538320</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Selanik’in Mavi Suyu</t>
+          <t>Coğrafyanın 100 Sözcüğü</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256538351</t>
+          <t>9786256538375</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bernard Penot - Kuramdan Kliniğe Bir Psikanalist</t>
+          <t>Topraksız Memlekete Ağıt</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256538313</t>
+          <t>9786256538368</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sporcu Algı Tekniği</t>
+          <t>Selanik’in Mavi Suyu</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>285</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256538290</t>
+          <t>9786256538351</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilir Tarım Hayali - Gül Yetiştiriciliğinin Sosyal Ekolojisi</t>
+          <t>Bernard Penot - Kuramdan Kliniğe Bir Psikanalist</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>275</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256538269</t>
+          <t>9786256538313</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Psikanalizde Kadınlık, Arzu ve Yüceltme</t>
+          <t>Sporcu Algı Tekniği</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>275</v>
+        <v>285</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256538252</t>
+          <t>9786256538290</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Etnomüzikoloji: Müziğin Sosyal ve Kültürel İncelenmesi</t>
+          <t>Sürdürülebilir Tarım Hayali - Gül Yetiştiriciliğinin Sosyal Ekolojisi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256538245</t>
+          <t>9786256538269</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Bağımlılığın Sosyolojisi</t>
+          <t>Psikanalizde Kadınlık, Arzu ve Yüceltme</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>325</v>
+        <v>275</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256538238</t>
+          <t>9786256538252</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Burgerin Müziği</t>
+          <t>Etnomüzikoloji: Müziğin Sosyal ve Kültürel İncelenmesi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256538214</t>
+          <t>9786256538245</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Dostluk Ülkesi</t>
+          <t>Bağımlılığın Sosyolojisi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>325</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256538221</t>
+          <t>9786256538238</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Projektif Bir Yöntem Olarak/ İnsan Çiz Testi /Çocuk Normları</t>
+          <t>Burgerin Müziği</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>245</v>
+        <v>175</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256538207</t>
+          <t>9786256538214</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Buluşmaları 15/ Bireyselden Toplumsala Travmanın Yüzleri</t>
+          <t>Dostluk Ülkesi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256538191</t>
+          <t>9786256538221</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kıyılar Arasında- Fethi Kayaalp ile Nehir Söyleşi</t>
+          <t>Projektif Bir Yöntem Olarak/ İnsan Çiz Testi /Çocuk Normları</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>290</v>
+        <v>245</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256538184</t>
+          <t>9786256538207</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yalan/Sanat Konuşmaları</t>
+          <t>Psikanaliz Buluşmaları 15/ Bireyselden Toplumsala Travmanın Yüzleri</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256538177</t>
+          <t>9786256538191</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Psikanalizde Yaşam ve Ölüm</t>
+          <t>Kıyılar Arasında- Fethi Kayaalp ile Nehir Söyleşi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>350</v>
+        <v>290</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256538160</t>
+          <t>9786256538184</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Film Araştırmalarında Yeni Yönelimler 16/ Sinema ve Kadın</t>
+          <t>Yalan/Sanat Konuşmaları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>335</v>
+        <v>110</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256538146</t>
+          <t>9786256538177</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Kadınlarının Askerlik Hayali: Kadın Asker Olur Mu?</t>
+          <t>Psikanalizde Yaşam ve Ölüm</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>175</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059911917</t>
+          <t>9786256538160</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Teoria</t>
+          <t>Türkiye Film Araştırmalarında Yeni Yönelimler 16/ Sinema ve Kadın</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>665</v>
+        <v>335</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256538139</t>
+          <t>9786256538146</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Psikanaliz Tarihinde Bir Öncü: Ulviye Etaner</t>
+          <t>Cumhuriyet Kadınlarının Askerlik Hayali: Kadın Asker Olur Mu?</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>155</v>
+        <v>175</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256538122</t>
+          <t>9786059911917</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Düğün ve Aile Fotoğrafları</t>
+          <t>Teoria</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>220</v>
+        <v>665</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256538108</t>
+          <t>9786256538139</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sembiyoz ve Muğlaklık - Psikanalitik Bir İnceleme</t>
+          <t>Türkiye Psikanaliz Tarihinde Bir Öncü: Ulviye Etaner</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>640</v>
+        <v>155</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256538092</t>
+          <t>9786256538122</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Epifaniler ve Açıklıklar - Proust Joyce ve Brecht'ten Berio - Eco Poetikasına</t>
+          <t>Düğün ve Aile Fotoğrafları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>430</v>
+        <v>220</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256538061</t>
+          <t>9786256538108</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bellek, Tarih ve Müzik</t>
+          <t>Sembiyoz ve Muğlaklık - Psikanalitik Bir İnceleme</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>495</v>
+        <v>640</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055809850</t>
+          <t>9786256538092</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatın İzinde - Polisiye Edebiyat</t>
+          <t>Epifaniler ve Açıklıklar - Proust Joyce ve Brecht'ten Berio - Eco Poetikasına</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>345</v>
+        <v>430</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256538078</t>
+          <t>9786256538061</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Öncekinin Kardeşi</t>
+          <t>Bellek, Tarih ve Müzik</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>495</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256538054</t>
+          <t>9786055809850</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Büyük Grup Psikolojisi</t>
+          <t>Edebiyatın İzinde - Polisiye Edebiyat</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>275</v>
+        <v>345</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256538047</t>
+          <t>9786256538078</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kurt Adam ve Analite - Psikanaliz Buluşmaları 14</t>
+          <t>Öncekinin Kardeşi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059911993</t>
+          <t>9786256538054</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Yedi Yaşam Öyküsü</t>
+          <t>Büyük Grup Psikolojisi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>320</v>
+        <v>275</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786059911986</t>
+          <t>9786256538047</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Fransız Devrimi ve Dünya Tarihi</t>
+          <t>Kurt Adam ve Analite - Psikanaliz Buluşmaları 14</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>380</v>
+        <v>125</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256538016</t>
+          <t>9786059911993</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Sınırda Buluşmak</t>
+          <t>Yedi Yaşam Öyküsü</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>270</v>
+        <v>320</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256538023</t>
+          <t>9786059911986</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İnsanı Anlamak İçin Psikanaliz</t>
+          <t>Fransız Devrimi ve Dünya Tarihi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>375</v>
+        <v>380</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256538009</t>
+          <t>9786256538016</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Atatürk - Entelektüel Biyografi (Ciltli)</t>
+          <t>Sınırda Buluşmak</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>1500</v>
+        <v>270</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789757696124</t>
+          <t>9786256538023</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>1950 Öncesi Şiirler ve Ziya İlhan'a Mektuplar</t>
+          <t>İnsanı Anlamak İçin Psikanaliz</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>375</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789757696250</t>
+          <t>9786256538009</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Bir Tarih? - Kök Türkler, Karahanlılar</t>
+          <t>Atatürk - Entelektüel Biyografi (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>300</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786058803545</t>
+          <t>9789757696124</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Müzik Sosyolojisi - Sosyolojiden Müzik Kültürüne Bir Bakış</t>
+          <t>1950 Öncesi Şiirler ve Ziya İlhan'a Mektuplar</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>360</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059911924</t>
+          <t>9789757696250</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>"Kanal İstanbul Projesi"ndeki Türkiye</t>
+          <t>Nasıl Bir Tarih? - Kök Türkler, Karahanlılar</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>730</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789758803910</t>
+          <t>9786058803545</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kadına Melodram Yakışır</t>
+          <t>Müzik Sosyolojisi - Sosyolojiden Müzik Kültürüne Bir Bakış</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>115</v>
+        <v>360</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059911900</t>
+          <t>9786059911924</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Gecelerin Kıyısında</t>
+          <t>"Kanal İstanbul Projesi"ndeki Türkiye</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>165</v>
+        <v>730</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059911863</t>
+          <t>9789758803910</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Eleştirel Beşeri Coğrafya</t>
+          <t>Kadına Melodram Yakışır</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>240</v>
+        <v>115</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059911962</t>
+          <t>9786059911900</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Antroposen'in İzleri</t>
+          <t>Gecelerin Kıyısında</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>360</v>
+        <v>165</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059911979</t>
+          <t>9786059911863</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Rorschach Kodlama Kitabı 4</t>
+          <t>Eleştirel Beşeri Coğrafya</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>500</v>
+        <v>240</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786059911894</t>
+          <t>9786059911962</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Dokunan Sözcükler</t>
+          <t>Antroposen'in İzleri</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>325</v>
+        <v>360</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786059911955</t>
+          <t>9786059911979</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Yatılı Okulda Büyümek</t>
+          <t>Rorschach Kodlama Kitabı 4</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059911931</t>
+          <t>9786059911894</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>ÇED Raporlarında Kavram ve Terim Kullanımı - İstanbul Kanalı ve Havalimanı Örnekleri</t>
+          <t>Dokunan Sözcükler</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>320</v>
+        <v>325</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786059911887</t>
+          <t>9786059911955</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Melankolik Kadınsı</t>
+          <t>Yatılı Okulda Büyümek</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789757696704</t>
+          <t>9786059911931</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>6 Eylül 1955 Yassıada 6/7 Eylül Davası</t>
+          <t>ÇED Raporlarında Kavram ve Terim Kullanımı - İstanbul Kanalı ve Havalimanı Örnekleri</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>190</v>
+        <v>320</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059911818</t>
+          <t>9786059911887</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Yoksulluk Kahkaha ve Sinema</t>
+          <t>Melankolik Kadınsı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>370</v>
+        <v>280</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059911795</t>
+          <t>9789757696704</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Ergen Freud</t>
+          <t>6 Eylül 1955 Yassıada 6/7 Eylül Davası</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>290</v>
+        <v>190</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059911849</t>
+          <t>9786059911818</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Klinik Araştırmalar Işığında Psikanalitik Psikopatoloji ve Projektif Testler</t>
+          <t>Yoksulluk Kahkaha ve Sinema</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>500</v>
+        <v>370</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059911825</t>
+          <t>9786059911795</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilimlerde Yaklaşımlar Yönelimler Yeni Boyutlar</t>
+          <t>Ergen Freud</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>485</v>
+        <v>290</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786059911856</t>
+          <t>9786059911849</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Göçmen ve Mülteci Kadınlar</t>
+          <t>Klinik Araştırmalar Işığında Psikanalitik Psikopatoloji ve Projektif Testler</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786059911801</t>
+          <t>9786059911825</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat ve Gündelik Hayat</t>
+          <t>Sosyal Bilimlerde Yaklaşımlar Yönelimler Yeni Boyutlar</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>300</v>
+        <v>485</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786059911559</t>
+          <t>9786059911856</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Radikan</t>
+          <t>Göçmen ve Mülteci Kadınlar</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>310</v>
+        <v>350</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059911528</t>
+          <t>9786059911801</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Hangi Otorite</t>
+          <t>Edebiyat ve Gündelik Hayat</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>285</v>
+        <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786059911580</t>
+          <t>9786059911559</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Analitik Bir Yolculuk</t>
+          <t>Radikan</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>400</v>
+        <v>310</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786059911603</t>
+          <t>9786059911528</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Buluşmaları 12 - Dönüşüm</t>
+          <t>Hangi Otorite</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>165</v>
+        <v>285</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786059911566</t>
+          <t>9786059911580</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Etnomüzikolojinin Temel Kavramları</t>
+          <t>Analitik Bir Yolculuk</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>420</v>
+        <v>400</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059911436</t>
+          <t>9786059911603</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Freudyen Özne Tutkusu</t>
+          <t>Psikanaliz Buluşmaları 12 - Dönüşüm</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>285</v>
+        <v>165</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059911443</t>
+          <t>9786059911566</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yaşlılığın Gücü</t>
+          <t>Etnomüzikolojinin Temel Kavramları</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>365</v>
+        <v>420</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789758803989</t>
+          <t>9786059911436</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Psikosomatik - Psikanaliz Buluşmaları 3</t>
+          <t>Freudyen Özne Tutkusu</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>225</v>
+        <v>285</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789758803323</t>
+          <t>9786059911443</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Psikoz - Psikanaliz Buluşmaları 1</t>
+          <t>Yaşlılığın Gücü</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>250</v>
+        <v>365</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059911368</t>
+          <t>9789758803989</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kutup Yıldızımız</t>
+          <t>Psikosomatik - Psikanaliz Buluşmaları 3</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789758803880</t>
+          <t>9789758803323</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kentsel Mekanda Kamusal Alanın Yeri</t>
+          <t>Psikoz - Psikanaliz Buluşmaları 1</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789757696735</t>
+          <t>9786059911368</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Japonya'nın Dış Politikası ve Türkiye</t>
+          <t>Kutup Yıldızımız</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789758803521</t>
+          <t>9789758803880</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Onsekiz Yaşından Küçük Ticari ‘Seks İşçisi’ Kız Çocuklar</t>
+          <t>Kentsel Mekanda Kamusal Alanın Yeri</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>200</v>
+        <v>210</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789758803330</t>
+          <t>9789757696735</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>İlişkisel Estetik</t>
+          <t>Japonya'nın Dış Politikası ve Türkiye</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>240</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789756947326</t>
+          <t>9789758803521</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>İktisat Felsefesi ve Belirsizlik</t>
+          <t>İstanbul’da Onsekiz Yaşından Küçük Ticari ‘Seks İşçisi’ Kız Çocuklar</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>12.96</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789756947593</t>
+          <t>9789758803330</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Hayatımda Hiç Arkaya Bakmadım</t>
+          <t>İlişkisel Estetik</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789757696636</t>
+          <t>9789756947326</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Halk Demokrasi İstiyor Mu?</t>
+          <t>İktisat Felsefesi ve Belirsizlik</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>29</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789756947081</t>
+          <t>9789756947593</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Gözümden Afrika</t>
+          <t>Hayatımda Hiç Arkaya Bakmadım</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>12</v>
+        <v>180</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059911320</t>
+          <t>9789757696636</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Buluşmaları 10 - Neden Ölüm Dürtüsü?</t>
+          <t>Halk Demokrasi İstiyor Mu?</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>95</v>
+        <v>29</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059911597</t>
+          <t>9789756947081</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatın İzinde Edebiyat ve Coğrafyalar</t>
+          <t>Gözümden Afrika</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>320</v>
+        <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059911450</t>
+          <t>9786059911320</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Perinatalitenin Ruhsallığı ve Psikanalitik Klinik</t>
+          <t>Psikanaliz Buluşmaları 10 - Neden Ölüm Dürtüsü?</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>200</v>
+        <v>95</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>3990000007720</t>
+          <t>9786059911597</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 12 - Müzik ve Kültürel Kimlik Özel Sayısı</t>
+          <t>Edebiyatın İzinde Edebiyat ve Coğrafyalar</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>19.8</v>
+        <v>320</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059911252</t>
+          <t>9786059911450</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Freud'u Okumak</t>
+          <t>Perinatalitenin Ruhsallığı ve Psikanalitik Klinik</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>555</v>
+        <v>200</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789758803941</t>
+          <t>3990000007720</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Zorlayıcı Diplomasi</t>
+          <t>Toplumbilim Sayı 12 - Müzik ve Kültürel Kimlik Özel Sayısı</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>170</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786055809546</t>
+          <t>9786059911252</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Zihinselleştirme ve Psikosomatik</t>
+          <t>Freud'u Okumak</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>120</v>
+        <v>555</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789758803224</t>
+          <t>9789758803941</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Zamanmekan</t>
+          <t>Zorlayıcı Diplomasi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>19.44</v>
+        <v>170</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>2789757696015</t>
+          <t>9786055809546</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Yükseliş ve Düşüş</t>
+          <t>Zihinselleştirme ve Psikosomatik</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>830</v>
+        <v>120</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789757696391</t>
+          <t>9789758803224</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya Düzeni ve Türkiye</t>
+          <t>Zamanmekan</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>240</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786055809089</t>
+          <t>2789757696015</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Yatılılık: Okul Ev Olunca</t>
+          <t>Yükseliş ve Düşüş</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>110</v>
+        <v>830</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789758803453</t>
+          <t>9789757696391</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Yaş 21: Hayber</t>
+          <t>Yeni Dünya Düzeni ve Türkiye</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>170</v>
+        <v>240</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786055809034</t>
+          <t>9786055809089</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Yalan</t>
+          <t>Yatılılık: Okul Ev Olunca</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786055809140</t>
+          <t>9789758803453</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>William James Ampirizm ve Pragmatizm</t>
+          <t>Yaş 21: Hayber</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>125</v>
+        <v>170</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789757696650</t>
+          <t>9786055809034</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Venedik ve Bab-ı Ali</t>
+          <t>Yalan</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789758803835</t>
+          <t>9786055809140</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Uyumlaştırılmış Makroiktisadi Büyüklükler</t>
+          <t>William James Ampirizm ve Pragmatizm</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>245</v>
+        <v>125</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789756947944</t>
+          <t>9789757696650</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Göç ve Ulusaşırı Toplumsal Alanlar</t>
+          <t>Venedik ve Bab-ı Ali</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>110</v>
+        <v>80</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789756947289</t>
+          <t>9789758803835</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Ulus Gazetesi, CHP ve Kemalist İlkeler</t>
+          <t>Uyumlaştırılmış Makroiktisadi Büyüklükler</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>380</v>
+        <v>245</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789757696186</t>
+          <t>9789756947944</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Yenileşme Düşüncesi, Sivil Toplum, Basın ve Atatürk</t>
+          <t>Uluslararası Göç ve Ulusaşırı Toplumsal Alanlar</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>240</v>
+        <v>110</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786055809522</t>
+          <t>9789756947289</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Psikanalizin Sosyal Temsilleri</t>
+          <t>Ulus Gazetesi, CHP ve Kemalist İlkeler</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>180</v>
+        <v>380</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786055809430</t>
+          <t>9789757696186</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Psikanaliz Hakkında En Eski Metinler - 2 1929-1960</t>
+          <t>Türkiye’de Yenileşme Düşüncesi, Sivil Toplum, Basın ve Atatürk</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786055809423</t>
+          <t>9786055809522</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Psikanaliz Hakkında En Eski Metinler - 1 1917-1928</t>
+          <t>Türkiye’de Psikanalizin Sosyal Temsilleri</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>215</v>
+        <v>180</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789757696858</t>
+          <t>9786055809430</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kayıt Dışı Ekonomi</t>
+          <t>Türkiye’de Psikanaliz Hakkında En Eski Metinler - 2 1929-1960</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789756947210</t>
+          <t>9786055809423</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kadınların Siyasal Temsili</t>
+          <t>Türkiye’de Psikanaliz Hakkında En Eski Metinler - 1 1917-1928</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>320</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786055809485</t>
+          <t>9789757696858</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kadın Sığınmaevleri</t>
+          <t>Türkiye’de Kayıt Dışı Ekonomi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>395</v>
+        <v>160</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789756947821</t>
+          <t>9789756947210</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Futbol Fanatizmi ve Medya İlişkisi</t>
+          <t>Türkiye’de Kadınların Siyasal Temsili</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>260</v>
+        <v>320</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789757696803</t>
+          <t>9786055809485</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Devletçilik</t>
+          <t>Türkiye’de Kadın Sığınmaevleri</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>420</v>
+        <v>395</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789757696445</t>
+          <t>9789756947821</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Gezisi ve İngiltere’ye Dönüş</t>
+          <t>Türkiye’de Futbol Fanatizmi ve Medya İlişkisi</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>230</v>
+        <v>260</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789758803637</t>
+          <t>9789757696803</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Türk-İtalyan Siyaset ve Sanat İlişkileri (Ciltli)</t>
+          <t>Türkiye’de Devletçilik</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>945</v>
+        <v>420</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786055809294</t>
+          <t>9789757696445</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Türk Sosyolojisinde Üç Bilim İnsanı</t>
+          <t>Türkiye Gezisi ve İngiltere’ye Dönüş</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>115</v>
+        <v>230</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786055809386</t>
+          <t>9789758803637</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 9</t>
+          <t>Türk-İtalyan Siyaset ve Sanat İlişkileri (Ciltli)</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>395</v>
+        <v>945</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786055809164</t>
+          <t>9786055809294</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 8</t>
+          <t>Türk Sosyolojisinde Üç Bilim İnsanı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>230</v>
+        <v>115</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789758803965</t>
+          <t>9786055809386</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 7</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 9</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>700</v>
+        <v>395</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789758803804</t>
+          <t>9786055809164</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 6</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 8</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>275</v>
+        <v>230</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789758803620</t>
+          <t>9789758803965</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 5</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 7</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>495</v>
+        <v>700</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789758803118</t>
+          <t>9789758803804</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 4</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 6</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>445</v>
+        <v>275</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789756947555</t>
+          <t>9789758803620</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 2</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 5</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>135</v>
+        <v>495</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786055809539</t>
+          <t>9789758803118</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 10</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 4</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>565</v>
+        <v>445</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789756947548</t>
+          <t>9789756947555</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 1</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 2</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>125</v>
+        <v>135</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789758803774</t>
+          <t>9786055809539</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Türk Dış Politikasında Liderler</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 10</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>280</v>
+        <v>565</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789758803309</t>
+          <t>9789756947548</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Tüketim Normları Üzerine Karşılaştırmalı Bir Araştırma</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 1</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>175</v>
+        <v>125</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789758803095</t>
+          <t>9789758803774</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Değişme ve Kişilik Özellikleri</t>
+          <t>Türk Dış Politikasında Liderler</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>60</v>
+        <v>280</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789757696230</t>
+          <t>9789758803309</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Davranışlarda Gerçeği Arayış</t>
+          <t>Tüketim Normları Üzerine Karşılaştırmalı Bir Araştırma</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>200</v>
+        <v>175</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789756947463</t>
+          <t>9789758803095</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Toplumlar ve Ekonomiler</t>
+          <t>Toplumsal Değişme ve Kişilik Özellikleri</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>385</v>
+        <v>60</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>3990000007740</t>
+          <t>9789757696230</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 3 - Karl Marx Özel Sayısı</t>
+          <t>Toplumsal Davranışlarda Gerçeği Arayış</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>16</v>
+        <v>200</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>3990000009048</t>
+          <t>9789756947463</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 26 - Banliyö Özel Sayısı</t>
+          <t>Toplumlar ve Ekonomiler</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>275</v>
+        <v>385</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9799513010468</t>
+          <t>3990000007740</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 25 - Postkolonyal Düşünce Özel Sayısı</t>
+          <t>Toplumbilim Sayı 3 - Karl Marx Özel Sayısı</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>110</v>
+        <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>3990000009049</t>
+          <t>3990000009048</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 24 - Beden Sosyolojisi Özel Sayısı</t>
+          <t>Toplumbilim Sayı 26 - Banliyö Özel Sayısı</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>85</v>
+        <v>275</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>3990000009046</t>
+          <t>9799513010468</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 23 - Kent ve Suç Özel Sayısı</t>
+          <t>Toplumbilim Sayı 25 - Postkolonyal Düşünce Özel Sayısı</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>265</v>
+        <v>110</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>3990000007763</t>
+          <t>3990000009049</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 22 - Görsel Kültür Özel Sayısı</t>
+          <t>Toplumbilim Sayı 24 - Beden Sosyolojisi Özel Sayısı</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>250</v>
+        <v>85</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>3990000009047</t>
+          <t>3990000009046</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 21 - Deprem Özel Sayısı</t>
+          <t>Toplumbilim Sayı 23 - Kent ve Suç Özel Sayısı</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>275</v>
+        <v>265</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>3990000007747</t>
+          <t>3990000007763</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 20 - Ahmet Hamdi Tanpınar Özel Sayısı</t>
+          <t>Toplumbilim Sayı 22 - Görsel Kültür Özel Sayısı</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>3990000007750</t>
+          <t>3990000009047</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 2 - Türk Toplumbilimi Özel Sayısı</t>
+          <t>Toplumbilim Sayı 21 - Deprem Özel Sayısı</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>20</v>
+        <v>275</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>3990000007762</t>
+          <t>3990000007747</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 19 - Fotoğraf Özel Sayısı</t>
+          <t>Toplumbilim Sayı 20 - Ahmet Hamdi Tanpınar Özel Sayısı</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>95</v>
+        <v>260</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>3990000007736</t>
+          <t>3990000007750</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 17 - Göç Sosyolojisi Özel Sayısı</t>
+          <t>Toplumbilim Sayı 2 - Türk Toplumbilimi Özel Sayısı</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>3990000007741</t>
+          <t>3990000007762</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 1</t>
+          <t>Toplumbilim Sayı 19 - Fotoğraf Özel Sayısı</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>60</v>
+        <v>95</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786055809119</t>
+          <t>3990000007736</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Tezgahtan Tuvale</t>
+          <t>Toplumbilim Sayı 17 - Göç Sosyolojisi Özel Sayısı</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789758803484</t>
+          <t>3990000007741</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Terör, Şiddet ve Toplum</t>
+          <t>Toplumbilim Sayı 1</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>240</v>
+        <v>60</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789756947845</t>
+          <t>9786055809119</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Temel Düşlem / Kökenlerin Düşlemleri / Düşlemin Kökenleri</t>
+          <t>Tezgahtan Tuvale</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>40</v>
+        <v>120</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786055809591</t>
+          <t>9789758803484</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Temel Besteleme Malzemeleriyle Çağdaş Müzik</t>
+          <t>Terör, Şiddet ve Toplum</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>85</v>
+        <v>240</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786055809478</t>
+          <t>9789756947845</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Tematik Algı Testi (TAT)</t>
+          <t>Temel Düşlem / Kökenlerin Düşlemleri / Düşlemin Kökenleri</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>210</v>
+        <v>40</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789758803071</t>
+          <t>9786055809591</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Tekil Düşünce</t>
+          <t>Temel Besteleme Malzemeleriyle Çağdaş Müzik</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>95</v>
+        <v>85</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786055809706</t>
+          <t>9786055809478</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Tarih ve Kolektif Bellek</t>
+          <t>Tematik Algı Testi (TAT)</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>160</v>
+        <v>210</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789756947487</t>
+          <t>9789758803071</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Toplumdan Bireye Mutluluk Resimleri</t>
+          <t>Tekil Düşünce</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>440</v>
+        <v>95</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786055809249</t>
+          <t>9786055809706</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Şaman ve Türk Dünyası</t>
+          <t>Tarih ve Kolektif Bellek</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>310</v>
+        <v>160</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789757696896</t>
+          <t>9789756947487</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Edebiyatı, Edebiyat Sürgünleri</t>
+          <t>Toplumdan Bireye Mutluluk Resimleri</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>515</v>
+        <v>440</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789756947302</t>
+          <t>9786055809249</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Su Politikası</t>
+          <t>Şaman ve Türk Dünyası</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>430</v>
+        <v>310</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786055809287</t>
+          <t>9789757696896</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Sporun Sosyolojisi Sosyolojinin Sporu</t>
+          <t>Sürgün Edebiyatı, Edebiyat Sürgünleri</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>275</v>
+        <v>515</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789758803514</t>
+          <t>9789756947302</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojide ve Antropolojide Niteliksel Yöntem ve Araştırma</t>
+          <t>Su Politikası</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>345</v>
+        <v>430</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789757696353</t>
+          <t>9786055809287</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm, Toplum ve Gerçek</t>
+          <t>Sporun Sosyolojisi Sosyolojinin Sporu</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>205</v>
+        <v>275</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789756947968</t>
+          <t>9789758803514</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Psikoloji Sözlüğü (Ciltli)</t>
+          <t>Sosyolojide ve Antropolojide Niteliksel Yöntem ve Araştırma</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>275</v>
+        <v>345</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786055809669</t>
+          <t>9789757696353</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilimlerde Kültür Kavramı</t>
+          <t>Sosyalizm, Toplum ve Gerçek</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>240</v>
+        <v>205</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789758803231</t>
+          <t>9789756947968</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Sohbetten Söyleşiye</t>
+          <t>Sosyal Psikoloji Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>25</v>
+        <v>275</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789758803538</t>
+          <t>9786055809669</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Savaşın İlk Çatışması İran Azerbaycanı</t>
+          <t>Sosyal Bilimlerde Kültür Kavramı</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>670</v>
+        <v>240</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789756947920</t>
+          <t>9789758803231</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Siyasetin Sosyolojisi Kavramlar, Tanımlar, Yaklaşımlar</t>
+          <t>Sohbetten Söyleşiye</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>19.44</v>
+        <v>25</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789757696988</t>
+          <t>9789758803538</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Siyaset ve İnsan</t>
+          <t>Soğuk Savaşın İlk Çatışması İran Azerbaycanı</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>135</v>
+        <v>670</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789758803712</t>
+          <t>9789756947920</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Sivil Toplum ve Dış Politika Yeni Sorunlar Yeni Aktörler</t>
+          <t>Siyasetin Sosyolojisi Kavramlar, Tanımlar, Yaklaşımlar</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>450</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786055809461</t>
+          <t>9789757696988</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Sınıf İlişkileri</t>
+          <t>Siyaset ve İnsan</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>525</v>
+        <v>135</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786055809065</t>
+          <t>9789758803712</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Sıkıntı’nın Felsefesi</t>
+          <t>Sivil Toplum ve Dış Politika Yeni Sorunlar Yeni Aktörler</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>295</v>
+        <v>450</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789756947265</t>
+          <t>9786055809461</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Seçme Yazılar</t>
+          <t>Sınıf İlişkileri</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>235</v>
+        <v>525</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786055809270</t>
+          <t>9786055809065</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Gramları</t>
+          <t>Sıkıntı’nın Felsefesi</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>205</v>
+        <v>295</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789758803408</t>
+          <t>9789756947265</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Durumları</t>
+          <t>Seçme Yazılar</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>195</v>
+        <v>235</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789758803279</t>
+          <t>9786055809270</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve Sosyoloji</t>
+          <t>Sanatın Gramları</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>150</v>
+        <v>205</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786055809010</t>
+          <t>9789758803408</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Sanat Üzerine Yersiz Yorumlar</t>
+          <t>Sanatın Durumları</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>210</v>
+        <v>195</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786055809676</t>
+          <t>9789758803279</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Sanat Sosyolojisi</t>
+          <t>Sanat ve Sosyoloji</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789757696087</t>
+          <t>9786055809010</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Sanat Edebiyat 4</t>
+          <t>Sanat Üzerine Yersiz Yorumlar</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>570</v>
+        <v>210</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789756947814</t>
+          <t>9786055809676</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Rorschach Testinin Psikanalitik Yorumu 2 Erişkin Psikopatolojisinin Değerlendirilmesi</t>
+          <t>Sanat Sosyolojisi</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>12.96</v>
+        <v>220</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786059911313</t>
+          <t>9789757696087</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Rorschach Testi - Psikanalitik Yorum, Kodlama ve Uygulamalar</t>
+          <t>Sanat Edebiyat 4</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>310</v>
+        <v>570</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786055809201</t>
+          <t>9789756947814</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Rorschach Kodlama Kitabı 2 - Yetişkin Normları</t>
+          <t>Rorschach Testinin Psikanalitik Yorumu 2 Erişkin Psikopatolojisinin Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>475</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789758803767</t>
+          <t>9786059911313</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Rorschach Kodlama Kitabı 1 Ergen Normları</t>
+          <t>Rorschach Testi - Psikanalitik Yorum, Kodlama ve Uygulamalar</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>450</v>
+        <v>310</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789757696278</t>
+          <t>9786055809201</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Roman Notları 3 Patriyot Ömer / Gülen Azap Çıkmazı</t>
+          <t>Rorschach Kodlama Kitabı 2 - Yetişkin Normları</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>285</v>
+        <v>475</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789757696162</t>
+          <t>9789758803767</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Roman Notları 2 Batı Çıkmazı</t>
+          <t>Rorschach Kodlama Kitabı 1 Ergen Normları</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>140</v>
+        <v>450</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789757696179</t>
+          <t>9789757696278</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Roman Notları 1 Topal Kasırga / Darmadağın Olan Devlet</t>
+          <t>Roman Notları 3 Patriyot Ömer / Gülen Azap Çıkmazı</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>170</v>
+        <v>285</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789756947241</t>
+          <t>9789757696162</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Rauf Orbay’ın Londra Büyükelçiliği</t>
+          <t>Roman Notları 2 Batı Çıkmazı</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>187</v>
+        <v>140</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>2880000040606</t>
+          <t>9789757696179</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Psikanalizi Yazmak</t>
+          <t>Roman Notları 1 Topal Kasırga / Darmadağın Olan Devlet</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>35</v>
+        <v>170</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786055809577</t>
+          <t>9789756947241</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz ve Dil - Psikanaliz Buluşmaları 6</t>
+          <t>Rauf Orbay’ın Londra Büyükelçiliği</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>215</v>
+        <v>187</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786055809515</t>
+          <t>2880000040606</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz ve Arzular - Psikanaliz Buluşmaları 5</t>
+          <t>Psikanalizi Yazmak</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>110</v>
+        <v>35</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789756947418</t>
+          <t>9786055809577</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Tartışmaları</t>
+          <t>Psikanaliz ve Dil - Psikanaliz Buluşmaları 6</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>45</v>
+        <v>215</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789758803354</t>
+          <t>9786055809515</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Konuşmaları</t>
+          <t>Psikanaliz ve Arzular - Psikanaliz Buluşmaları 5</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>315</v>
+        <v>110</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786055809744</t>
+          <t>9789756947418</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Buluşmaları 7 - Narsisizm</t>
+          <t>Psikanaliz Tartışmaları</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>240</v>
+        <v>45</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789758803811</t>
+          <t>9789758803354</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Buluşmaları 2 - Kadınlık</t>
+          <t>Psikanaliz Konuşmaları</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>250</v>
+        <v>315</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>3990000007756</t>
+          <t>9786055809744</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 8 - Yeni Söylemler/İstanbul Bienali Dosyası</t>
+          <t>Psikanaliz Buluşmaları 7 - Narsisizm</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>325</v>
+        <v>240</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789756947401</t>
+          <t>9789758803811</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Psikanalitik Kurama Giriş</t>
+          <t>Psikanaliz Buluşmaları 2 - Kadınlık</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>290</v>
+        <v>250</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789758803255</t>
+          <t>3990000007756</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Psikanalitik Denemeler</t>
+          <t>Toplumbilim Sayı 8 - Yeni Söylemler/İstanbul Bienali Dosyası</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>38</v>
+        <v>325</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786055809447</t>
+          <t>9789756947401</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Projektif Yöntemler</t>
+          <t>Psikanalitik Kurama Giriş</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>39</v>
+        <v>290</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789758803736</t>
+          <t>9789758803255</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Postmodern Prens</t>
+          <t>Psikanalitik Denemeler</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>390</v>
+        <v>38</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789756947838</t>
+          <t>9786055809447</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Popüler Müziği Anlamak Kültürel Kimlik Bağlamında Popüler Müzikte Anlam</t>
+          <t>Projektif Yöntemler</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>360</v>
+        <v>39</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789758803705</t>
+          <t>9789758803736</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Popüler Feminizm</t>
+          <t>Postmodern Prens</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>360</v>
+        <v>390</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>3990000007739</t>
+          <t>9789756947838</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 7 - Yeni Sağ Aşırı Sağ Özel Sayısı</t>
+          <t>Popüler Müziği Anlamak Kültürel Kimlik Bağlamında Popüler Müzikte Anlam</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>75</v>
+        <v>360</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>3990000007761</t>
+          <t>9789758803705</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 6 - Nasreddin Hoca Özel Sayısı</t>
+          <t>Popüler Feminizm</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789757696223</t>
+          <t>3990000007739</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Politikada Gerçeği Arayış</t>
+          <t>Toplumbilim Sayı 7 - Yeni Sağ Aşırı Sağ Özel Sayısı</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>255</v>
+        <v>75</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786055809621</t>
+          <t>3990000007761</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Platon’da Müzik</t>
+          <t>Toplumbilim Sayı 6 - Nasreddin Hoca Özel Sayısı</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789758803385</t>
+          <t>9789757696223</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Perikles ve Verdi</t>
+          <t>Politikada Gerçeği Arayış</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>60</v>
+        <v>255</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789756947616</t>
+          <t>9786055809621</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Pencereler</t>
+          <t>Platon’da Müzik</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>110</v>
+        <v>190</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786055809058</t>
+          <t>9789758803385</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Özneler, Durumlar ve Mekanlar</t>
+          <t>Perikles ve Verdi</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789757696568</t>
+          <t>9789756947616</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Özelleştirme Tartışmaları</t>
+          <t>Pencereler</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>250</v>
+        <v>110</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789757696971</t>
+          <t>9786055809058</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Atatürk</t>
+          <t>Özneler, Durumlar ve Mekanlar</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>600</v>
+        <v>120</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>3990000007757</t>
+          <t>9789757696568</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 4 - Plastik Sanatlar Özel Sayısı</t>
+          <t>Özelleştirme Tartışmaları</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>275</v>
+        <v>250</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789758803859</t>
+          <t>9789757696971</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Otorite Kavramı</t>
+          <t>Ölümsüz Atatürk</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>11.11</v>
+        <v>600</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789757696322</t>
+          <t>3990000007757</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Osmanlılık / Bizans</t>
+          <t>Toplumbilim Sayı 4 - Plastik Sanatlar Özel Sayısı</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>760</v>
+        <v>275</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789757696254</t>
+          <t>9789758803859</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Bir Tarih?</t>
+          <t>Otorite Kavramı</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>110</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786055809027</t>
+          <t>9789757696322</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Müzik Üzerine Düşünmek</t>
+          <t>Osmanlılık / Bizans</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>365</v>
+        <v>760</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9789758803545</t>
+          <t>9789757696254</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Müzik Sosyolojisi</t>
+          <t>Nasıl Bir Tarih?</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>360</v>
+        <v>110</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789756947999</t>
+          <t>9786055809027</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Müzik Öğretimi Teknolojisi ve Materyal Geliştirme</t>
+          <t>Müzik Üzerine Düşünmek</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>130</v>
+        <v>365</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789758803033</t>
+          <t>9789758803545</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Müzik Felsefesine Giriş</t>
+          <t>Müzik Sosyolojisi</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>145</v>
+        <v>360</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786055809317</t>
+          <t>9789756947999</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Psikanalitik Yönelimli Klinik Görüşmeler</t>
+          <t>Müzik Öğretimi Teknolojisi ve Materyal Geliştirme</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>240</v>
+        <v>130</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789758803415</t>
+          <t>9789758803033</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Mütevazı Öneriler  Modest Proposals</t>
+          <t>Müzik Felsefesine Giriş</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>285</v>
+        <v>145</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9789756947449</t>
+          <t>9786055809317</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Mübeccel Kıray İçin Yazılar</t>
+          <t>Psikanalitik Yönelimli Klinik Görüşmeler</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>190</v>
+        <v>240</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786055809362</t>
+          <t>9789758803415</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Mübadeleyle Giden Rumlar Turizmle Gelen Avrupalılar</t>
+          <t>Mütevazı Öneriler  Modest Proposals</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>210</v>
+        <v>285</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9789758803743</t>
+          <t>9789756947449</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Mübadelenin Öksüz Çocukları</t>
+          <t>Mübeccel Kıray İçin Yazılar</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>315</v>
+        <v>190</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789756947470</t>
+          <t>9786055809362</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Modernizm, Kapitalizm ve Azgelişmişlik</t>
+          <t>Mübadeleyle Giden Rumlar Turizmle Gelen Avrupalılar</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>330</v>
+        <v>210</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9789758803781</t>
+          <t>9789758803743</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Mitolojiden Efsaneye</t>
+          <t>Mübadelenin Öksüz Çocukları</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>280</v>
+        <v>315</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9789758803873</t>
+          <t>9789756947470</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Mısır’ın Sesi</t>
+          <t>Modernizm, Kapitalizm ve Azgelişmişlik</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>280</v>
+        <v>330</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9789757696520</t>
+          <t>9789758803781</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Mektuplar</t>
+          <t>Mitolojiden Efsaneye</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>113</v>
+        <v>280</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9789758803972</t>
+          <t>9789758803873</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Mafya Öldürür Susmak da...</t>
+          <t>Mısır’ın Sesi</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>355</v>
+        <v>280</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789757696490</t>
+          <t>9789757696520</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Liberalizm, Refah Devleti, Eleştiriler</t>
+          <t>Mektuplar</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>420</v>
+        <v>113</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9789757696667</t>
+          <t>9789758803972</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Laiklik Tartışmasına Kavramsal Bir Bakış</t>
+          <t>Mafya Öldürür Susmak da...</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>65</v>
+        <v>355</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789758803934</t>
+          <t>9789757696490</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Küresel Isınma ve Kyoto Protokolü</t>
+          <t>Liberalizm, Refah Devleti, Eleştiriler</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>470</v>
+        <v>420</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786055809379</t>
+          <t>9789757696667</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Sermaye Kibar Hırsız ve Şehir</t>
+          <t>Laiklik Tartışmasına Kavramsal Bir Bakış</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>325</v>
+        <v>65</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789758803293</t>
+          <t>9789758803934</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Müzikoloji</t>
+          <t>Küresel Isınma ve Kyoto Protokolü</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>230</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789757696476</t>
+          <t>9786055809379</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Göç</t>
+          <t>Kültürel Sermaye Kibar Hırsız ve Şehir</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>180</v>
+        <v>325</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786055809225</t>
+          <t>9789758803293</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Kuşaklararası İletim</t>
+          <t>Kültürel Müzikoloji</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>95</v>
+        <v>230</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789758803163</t>
+          <t>9789757696476</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Kriz, Savaş ve Bütçe Politikası (1926 - 1950)</t>
+          <t>Kutsal Göç</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789757696193</t>
+          <t>9786055809225</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Konu-m-lar</t>
+          <t>Kuşaklararası İletim</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>200</v>
+        <v>95</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9789757696513</t>
+          <t>9789758803163</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Kitap Notları</t>
+          <t>Kriz, Savaş ve Bütçe Politikası (1926 - 1950)</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>78</v>
+        <v>190</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789758803668</t>
+          <t>9789757696193</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Kıvrım - Leibniz ve Barok</t>
+          <t>Konu-m-lar</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9789758803194</t>
+          <t>9789757696513</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Kar: Toplumsal ve Kültürel Açıdan Ayhali</t>
+          <t>Kitap Notları</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>160</v>
+        <v>78</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9789756947180</t>
+          <t>9789758803668</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Kırık Çizgiler</t>
+          <t>Kıvrım - Leibniz ve Barok</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>85</v>
+        <v>300</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789756947128</t>
+          <t>9789758803194</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Kentleşme Yazıları</t>
+          <t>Kırmızı Kar: Toplumsal ve Kültürel Açıdan Ayhali</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>95</v>
+        <v>160</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786055809713</t>
+          <t>9789756947180</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Kent Üzerine Özgür Yazılar</t>
+          <t>Kırık Çizgiler</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>210</v>
+        <v>85</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786055809645</t>
+          <t>9789756947128</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Kayıp İşçi Kadınlar</t>
+          <t>Kentleşme Yazıları</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>450</v>
+        <v>95</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786055809195</t>
+          <t>9786055809713</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Kara Güneş</t>
+          <t>Kent Üzerine Özgür Yazılar</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>420</v>
+        <v>210</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786055809218</t>
+          <t>9786055809645</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizm ve Şizofreni ve Konsensüs / Capitalism and Schizophrenia and Consensus</t>
+          <t>Kayıp İşçi Kadınlar</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>135</v>
+        <v>450</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789757696674</t>
+          <t>9786055809195</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizm ve Borç Krizi</t>
+          <t>Kara Güneş</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>135</v>
+        <v>420</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9789757696865</t>
+          <t>9786055809218</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Kamuoyu, İletişim ve Demokrasi</t>
+          <t>Kapitalizm ve Şizofreni ve Konsensüs / Capitalism and Schizophrenia and Consensus</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>340</v>
+        <v>135</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9789758803286</t>
+          <t>9789757696674</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Kalkınma ve Küreselleşme</t>
+          <t>Kapitalizm ve Borç Krizi</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>275</v>
+        <v>135</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786055809553</t>
+          <t>9789757696865</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Kadınsı ve Kadınlık</t>
+          <t>Kamuoyu, İletişim ve Demokrasi</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>145</v>
+        <v>340</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9789756947661</t>
+          <t>9789758803286</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Kadınlara Dair... Akılda Kalanlar</t>
+          <t>Kalkınma ve Küreselleşme</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>220</v>
+        <v>275</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9789758803361</t>
+          <t>9786055809553</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Kadına Melodram Yakışır Türk Melodram Sinemasında Kadın İmgeleri</t>
+          <t>Kadınsı ve Kadınlık</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>115</v>
+        <v>145</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789757696773</t>
+          <t>9789756947661</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Rock Hayatı Sosyolojik Bir Bakış</t>
+          <t>Kadınlara Dair... Akılda Kalanlar</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>108</v>
+        <v>220</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789758803392</t>
+          <t>9789758803361</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Kentsel Ayrışma</t>
+          <t>Kadına Melodram Yakışır Türk Melodram Sinemasında Kadın İmgeleri</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>410</v>
+        <v>115</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789757696582</t>
+          <t>9789757696773</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Kuzey Sardunyaları</t>
+          <t>İstanbul’da Rock Hayatı Sosyolojik Bir Bakış</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>85</v>
+        <v>108</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786055809805</t>
+          <t>9789758803392</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Gülmek</t>
+          <t>İstanbul’da Kentsel Ayrışma</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>75</v>
+        <v>410</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786055809836</t>
+          <t>9789757696582</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Rorschach Kodlama Kitabı 3 - Yaşlı Normları</t>
+          <t>Kuzey Sardunyaları</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>280</v>
+        <v>85</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786085809850</t>
+          <t>9786055809805</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatın İzinde - Polisiye Edebiyatı</t>
+          <t>Gülmek</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>135</v>
+        <v>75</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786055809799</t>
+          <t>9786055809836</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Arap ve Türk Musikisinin 20. Yüzyıl Birlikteliği</t>
+          <t>Rorschach Kodlama Kitabı 3 - Yaşlı Normları</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789757696360</t>
+          <t>9786085809850</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>İktisat, Siyaset, Devlet ve Türkiye</t>
+          <t>Edebiyatın İzinde - Polisiye Edebiyatı</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>265</v>
+        <v>135</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9789758803552</t>
+          <t>9786055809799</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>İktisat, Siyaset, Devlet Üzerine Yazılar</t>
+          <t>Arap ve Türk Musikisinin 20. Yüzyıl Birlikteliği</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>540</v>
+        <v>180</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786055809355</t>
+          <t>9789757696360</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>İktisadın Unuttuğu İnsan</t>
+          <t>İktisat, Siyaset, Devlet ve Türkiye</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>130</v>
+        <v>265</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786055809492</t>
+          <t>9789758803552</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>İktisadın Kayıp Felsefesi</t>
+          <t>İktisat, Siyaset, Devlet Üzerine Yazılar</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>460</v>
+        <v>540</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789756947883</t>
+          <t>9786055809355</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>İki Vatan Yorgunları</t>
+          <t>İktisadın Unuttuğu İnsan</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>260</v>
+        <v>130</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786055809133</t>
+          <t>9786055809492</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>İki Delilik Rejimi</t>
+          <t>İktisadın Kayıp Felsefesi</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>570</v>
+        <v>460</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9789757696629</t>
+          <t>9789756947883</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>İdris Küçükömer’le Türkiye Üstüne Tartışmalar</t>
+          <t>İki Vatan Yorgunları</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>75</v>
+        <v>260</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786055809126</t>
+          <t>9786055809133</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Issız Ada ve Diğer Metinler</t>
+          <t>İki Delilik Rejimi</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>550</v>
+        <v>570</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789758803798</t>
+          <t>9789757696629</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2. Abdülhamid Döneminde Sansür</t>
+          <t>İdris Küçükömer’le Türkiye Üstüne Tartışmalar</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>360</v>
+        <v>75</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9789757696261</t>
+          <t>9786055809126</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Hum Zamirinin Serencamı</t>
+          <t>Issız Ada ve Diğer Metinler</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789757696759</t>
+          <t>9789758803798</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Hoşnut Olamamış Adam Enver Paşa</t>
+          <t>2. Abdülhamid Döneminde Sansür</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9789758803583</t>
+          <t>9789757696261</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Henri Bergson’un Felsefesi</t>
+          <t>Hum Zamirinin Serencamı</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>195</v>
+        <v>250</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789756947630</t>
+          <t>9789757696759</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Hayal, Hakikat, Yaratı</t>
+          <t>Hoşnut Olamamış Adam Enver Paşa</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>2789757696114</t>
+          <t>9789758803583</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Halley Kimi Kurtarır</t>
+          <t>Henri Bergson’un Felsefesi</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>210</v>
+        <v>195</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789757696797</t>
+          <t>9789756947630</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Halide Edip ve Amerika</t>
+          <t>Hayal, Hakikat, Yaratı</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>80</v>
+        <v>140</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786055809263</t>
+          <t>2789757696114</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Günlerin Kıyısında</t>
+          <t>Halley Kimi Kurtarır</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>140</v>
+        <v>210</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789757696216</t>
+          <t>9789757696797</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Görünmez Bir Nisan Ayının Günlüğü</t>
+          <t>Halide Edip ve Amerika</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789758803590</t>
+          <t>9786055809263</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Görkemli Unutuş</t>
+          <t>Günlerin Kıyısında</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786055809393</t>
+          <t>9789757696216</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Göçebelik Üzerine</t>
+          <t>Görünmez Bir Nisan Ayının Günlüğü</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789756947432</t>
+          <t>9789758803590</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Gol Atan Galip Futbola Sosyolojik Bir Bakış</t>
+          <t>Görkemli Unutuş</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>85</v>
+        <v>120</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9789758803460</t>
+          <t>9786055809393</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Gilles Deleuze’de Toplum ve Denetim</t>
+          <t>Göçebelik Üzerine</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9789758803842</t>
+          <t>9789756947432</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Gezgin Bir Hekimin Dünyası</t>
+          <t>Gol Atan Galip Futbola Sosyolojik Bir Bakış</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>180</v>
+        <v>85</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786055809157</t>
+          <t>9789758803460</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Güvensiz İnşası</t>
+          <t>Gilles Deleuze’de Toplum ve Denetim</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>185</v>
+        <v>80</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789756947012</t>
+          <t>9789758803842</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Geçmiş Zaman Fıkraları</t>
+          <t>Gezgin Bir Hekimin Dünyası</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>35</v>
+        <v>180</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789758803156</t>
+          <t>9786055809157</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Göründüğü Gibi Değil! Açıklayabilirim</t>
+          <t>Geleceğin Güvensiz İnşası</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>230</v>
+        <v>185</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789757696242</t>
+          <t>9789756947012</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Geçivermiş Gelecek</t>
+          <t>Geçmiş Zaman Fıkraları</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>175</v>
+        <v>35</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9789757696247</t>
+          <t>9789758803156</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Geceyarısı Mektupları</t>
+          <t>Göründüğü Gibi Değil! Açıklayabilirim</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>176</v>
+        <v>230</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786055809614</t>
+          <t>9789757696242</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Freudyen An</t>
+          <t>Geçivermiş Gelecek</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>140</v>
+        <v>175</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789757696063</t>
+          <t>9789757696247</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Frankfurt Dersleri</t>
+          <t>Geceyarısı Mektupları</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>145</v>
+        <v>176</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9789758803446</t>
+          <t>9786055809614</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Fener Balat Ayvansaray</t>
+          <t>Freudyen An</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9789758803477</t>
+          <t>9789757696063</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Fason Ekonomisi: Gedikpaşa’da Ayakkabı Üretimi</t>
+          <t>Frankfurt Dersleri</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>240</v>
+        <v>145</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9789757696919</t>
+          <t>9789758803446</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Fahim Bey ve Biz Abdülhak Şinasi Hisar Bütün Eserleri: 1</t>
+          <t>Fener Balat Ayvansaray</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>35</v>
+        <v>200</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786055809720</t>
+          <t>9789758803477</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Evin Bilinçdışı</t>
+          <t>Fason Ekonomisi: Gedikpaşa’da Ayakkabı Üretimi</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>310</v>
+        <v>240</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786055809775</t>
+          <t>9789757696919</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Ergenlikte Değişim ve Erişkin Yaşama Geçiş</t>
+          <t>Fahim Bey ve Biz Abdülhak Şinasi Hisar Bütün Eserleri: 1</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>270</v>
+        <v>35</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9789756947319</t>
+          <t>9786055809720</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Ergenlik ya da Merhaba Hüzün</t>
+          <t>Evin Bilinçdışı</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>35</v>
+        <v>310</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786055809560</t>
+          <t>9786055809775</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Ergenlik - Anne Babalar ve Uzmanlar İçin Nirengi Noktaları</t>
+          <t>Ergenlikte Değişim ve Erişkin Yaşama Geçiş</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>335</v>
+        <v>270</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786055809331</t>
+          <t>9789756947319</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Ergenliğin Yüzleri</t>
+          <t>Ergenlik ya da Merhaba Hüzün</t>
         </is>
       </c>
       <c r="C277" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789756947357</t>
+          <t>9786055809560</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Ereğli Ağır Sanayiden Önce Bir Sahil Kasabası</t>
+          <t>Ergenlik - Anne Babalar ve Uzmanlar İçin Nirengi Noktaları</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>145</v>
+        <v>335</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9789758803316</t>
+          <t>9786055809331</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizm ve Dünya Ekonomisi</t>
+          <t>Ergenliğin Yüzleri</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>260</v>
+        <v>35</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9789757696209</t>
+          <t>9789756947357</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Ekonomide Gerçeği Arayış</t>
+          <t>Ereğli Ağır Sanayiden Önce Bir Sahil Kasabası</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>400</v>
+        <v>145</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9789756947036</t>
+          <t>9789758803316</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatımızda Dergiler</t>
+          <t>Emperyalizm ve Dünya Ekonomisi</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>225</v>
+        <v>260</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>2789009948503</t>
+          <t>9789757696209</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Dünü ve Bugünüyle Toplum ve Ekonomi Sayı: 8</t>
+          <t>Ekonomide Gerçeği Arayış</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>2789009944512</t>
+          <t>9789756947036</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Dünü ve Bugünüyle Toplum ve Ekonomi Sayı: 6</t>
+          <t>Edebiyatımızda Dergiler</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>210</v>
+        <v>225</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>2789009944529</t>
+          <t>2789009948503</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Dünü ve Bugünüyle Toplum ve Ekonomi Sayı: 10</t>
+          <t>Dünü ve Bugünüyle Toplum ve Ekonomi Sayı: 8</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>520</v>
+        <v>180</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>2789009951503</t>
+          <t>2789009944512</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Dünü ve Bugünüyle Toplum ve Ekonomi Sayı: 1</t>
+          <t>Dünü ve Bugünüyle Toplum ve Ekonomi Sayı: 6</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>150</v>
+        <v>210</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9789758803958</t>
+          <t>2789009944529</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Doğu Rumeli’de Kayıp Köyler</t>
+          <t>Dünü ve Bugünüyle Toplum ve Ekonomi Sayı: 10</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>340</v>
+        <v>520</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9789757696094</t>
+          <t>2789009951503</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Diyaloglar</t>
+          <t>Dünü ve Bugünüyle Toplum ve Ekonomi Sayı: 1</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>320</v>
+        <v>150</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9789756947272</t>
+          <t>9789758803958</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Din, Toplum ve Siyasal Sistem</t>
+          <t>Doğu Rumeli’de Kayıp Köyler</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>150</v>
+        <v>340</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9789758803750</t>
+          <t>9789757696094</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Diğer Ses</t>
+          <t>Diyaloglar</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>180</v>
+        <v>320</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786055809683</t>
+          <t>9789756947272</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Devrim Yahut Vasat</t>
+          <t>Din, Toplum ve Siyasal Sistem</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>330</v>
+        <v>150</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9789756947937</t>
+          <t>9789758803750</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Devletaşırı Alan</t>
+          <t>Diğer Ses</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>470</v>
+        <v>180</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9789757696575</t>
+          <t>9786055809683</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Ders Kitapları ve Sosyalleşme (1876-1918)</t>
+          <t>Devrim Yahut Vasat</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>95</v>
+        <v>330</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9789757696452</t>
+          <t>9789756947937</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Demokratikleşme Sürecinde Liderler Oligarşisi, CHP ve AP (1961-1980)</t>
+          <t>Devletaşırı Alan</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>235</v>
+        <v>470</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9789756947739</t>
+          <t>9789757696575</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Deliliğin Tutkusu / Tutkunun Deliliği</t>
+          <t>Ders Kitapları ve Sosyalleşme (1876-1918)</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>220</v>
+        <v>95</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786055809041</t>
+          <t>9789757696452</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Deleuze: Bir Olay Felsefesi</t>
+          <t>Demokratikleşme Sürecinde Liderler Oligarşisi, CHP ve AP (1961-1980)</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786055809508</t>
+          <t>9789756947739</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Değişmenin ve Geçiş Toplumunun Sosyoloğu: Mübeccel B. Kıray</t>
+          <t>Deliliğin Tutkusu / Tutkunun Deliliği</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>80</v>
+        <v>220</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9789758803132</t>
+          <t>9786055809041</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Değişen Toplumlar Değişmeyen Siyaset: Ortadoğu</t>
+          <t>Deleuze: Bir Olay Felsefesi</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9789757696346</t>
+          <t>9786055809508</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Çöküntü</t>
+          <t>Değişmenin ve Geçiş Toplumunun Sosyoloğu: Mübeccel B. Kıray</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>182</v>
+        <v>80</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9789756947760</t>
+          <t>9789758803132</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Çevre Tümdür</t>
+          <t>Değişen Toplumlar Değişmeyen Siyaset: Ortadoğu</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>275</v>
+        <v>190</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9789757696933</t>
+          <t>9789757696346</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Çamlıcadaki Eniştemiz Abdülhak Şinasi Hisar Bütün Eserleri: 2</t>
+          <t>Çöküntü</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>40</v>
+        <v>182</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9789757696551</t>
+          <t>9789756947760</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Çağ Atlatma Serüveni (1453-1980)</t>
+          <t>Çevre Tümdür</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9789757696599</t>
+          <t>9789757696933</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Cuntacılıktan Sivil Topluma Yön ve Ant Yazıları</t>
+          <t>Çamlıcadaki Eniştemiz Abdülhak Şinasi Hisar Bütün Eserleri: 2</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>68</v>
+        <v>40</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9789757696964</t>
+          <t>9789757696551</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet, Demokrasi ve Kimlik</t>
+          <t>Çağ Atlatma Serüveni (1453-1980)</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>365</v>
+        <v>200</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9789756947005</t>
+          <t>9789757696599</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Boğaziçi Yalıları Geçmiş Zaman Köşkleri</t>
+          <t>Cuntacılıktan Sivil Topluma Yön ve Ant Yazıları</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>35</v>
+        <v>68</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786055809324</t>
+          <t>9789757696964</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Biyografya 9 - Sabiha Sertel</t>
+          <t>Cumhuriyet, Demokrasi ve Kimlik</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>250</v>
+        <v>365</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786055809102</t>
+          <t>9789756947005</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Biyografya 8 - Türkan Şoray</t>
+          <t>Boğaziçi Yalıları Geçmiş Zaman Köşkleri</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>285</v>
+        <v>35</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9789758803576</t>
+          <t>9786055809324</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Biyografya 6 - Türk Sinemasında Yönetmenler</t>
+          <t>Biyografya 9 - Sabiha Sertel</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9789758803248</t>
+          <t>9786055809102</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Biyografya 5 - Ahmed Adnan Saygun</t>
+          <t>Biyografya 8 - Türkan Şoray</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>320</v>
+        <v>285</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9789758803040</t>
+          <t>9789758803576</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Biyografya 4 - Kemal Tahir</t>
+          <t>Biyografya 6 - Türk Sinemasında Yönetmenler</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>130</v>
+        <v>270</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9789756947582</t>
+          <t>9789758803248</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Biyografya 3 - Zeki Müren</t>
+          <t>Biyografya 5 - Ahmed Adnan Saygun</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>20</v>
+        <v>320</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9789756947685</t>
+          <t>9789758803040</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Biyografya 2 - Behice Boran</t>
+          <t>Biyografya 4 - Kemal Tahir</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9789756947524</t>
+          <t>9789756947582</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Biyografya 1</t>
+          <t>Biyografya 3 - Zeki Müren</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>220</v>
+        <v>20</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9789758803927</t>
+          <t>9789756947685</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Birgi’de Toplumsal Yaşam ve Değişim</t>
+          <t>Biyografya 2 - Behice Boran</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>385</v>
+        <v>100</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786055809652</t>
+          <t>9789756947524</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Bir Otoanaliz İçin Taslak</t>
+          <t>Biyografya 1</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>60</v>
+        <v>220</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9789757696841</t>
+          <t>9789758803927</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Değişen Dünya ve Türkiye</t>
+          <t>Birgi’de Toplumsal Yaşam ve Değişim</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>375</v>
+        <v>385</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9789758803491</t>
+          <t>9786055809652</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Bir Klinisyen Olarak Freud</t>
+          <t>Bir Otoanaliz İçin Taslak</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>125</v>
+        <v>60</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9789758803644</t>
+          <t>9789757696841</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Bir Adam Yok Oluyor</t>
+          <t>Değişen Dünya ve Türkiye</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>75</v>
+        <v>375</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786055809003</t>
+          <t>9789758803491</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Kapadokya</t>
+          <t>Bir Klinisyen Olarak Freud</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>108</v>
+        <v>125</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9789757696995</t>
+          <t>9789758803644</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Bilim, Bilim Politikası ve Üniversiteler</t>
+          <t>Bir Adam Yok Oluyor</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>135</v>
+        <v>75</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9789756947340</t>
+          <t>9786055809003</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Mitolojiler</t>
+          <t>Bilinmeyen Kapadokya</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>52</v>
+        <v>108</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9789756947142</t>
+          <t>9789757696995</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Beden ve Toplum Kuramı</t>
+          <t>Bilim, Bilim Politikası ve Üniversiteler</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>6.48</v>
+        <v>135</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9789758803606</t>
+          <t>9789756947340</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Biyografya 7 - Tevfik Fikret</t>
+          <t>Beyaz Mitolojiler</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>350</v>
+        <v>52</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9789758803613</t>
+          <t>9789756947142</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Batı’nın Yeni Güvenlik Stratejileri  AB - NATO - ABD</t>
+          <t>Beden ve Toplum Kuramı</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>80</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9789758803729</t>
+          <t>9789758803606</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Başlangıçların Aşkı</t>
+          <t>Biyografya 7 - Tevfik Fikret</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>94</v>
+        <v>350</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786055809416</t>
+          <t>9789758803613</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Başkaldıran İslam</t>
+          <t>Batı’nın Yeni Güvenlik Stratejileri  AB - NATO - ABD</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>410</v>
+        <v>80</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9789756947869</t>
+          <t>9789758803729</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan’da Milliyetçilik ve Politika</t>
+          <t>Başlangıçların Aşkı</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>60</v>
+        <v>94</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9789756947395</t>
+          <t>9786055809416</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Aynadan Ötekine</t>
+          <t>Başkaldıran İslam</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>85</v>
+        <v>410</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786055809188</t>
+          <t>9789756947869</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Avrupa’ya Kimlik</t>
+          <t>Azerbaycan’da Milliyetçilik ve Politika</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>240</v>
+        <v>60</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786055809737</t>
+          <t>9789756947395</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Beden ve Ailenin Acıları</t>
+          <t>Aynadan Ötekine</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>185</v>
+        <v>85</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9789757696407</t>
+          <t>9786055809188</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Avrupa’nın Doğu İmajı</t>
+          <t>Avrupa’ya Kimlik</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>135</v>
+        <v>240</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9789758803569</t>
+          <t>9786055809737</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Avrupalı mı Levanten mi?</t>
+          <t>Beden ve Ailenin Acıları</t>
         </is>
       </c>
       <c r="C331" s="1">
         <v>185</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9789758803897</t>
+          <t>9789757696407</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Resminde Çocuk İmgesi</t>
+          <t>Avrupa’nın Doğu İmajı</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>140</v>
+        <v>135</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9789757696544</t>
+          <t>9789758803569</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Feodalizminin Evrimi</t>
+          <t>Avrupalı mı Levanten mi?</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>120</v>
+        <v>185</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9789757696692</t>
+          <t>9789758803897</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Avrasya Boru Hatları ve Türkiye</t>
+          <t>Avrupa Resminde Çocuk İmgesi</t>
         </is>
       </c>
       <c r="C334" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9789757696766</t>
+          <t>9789757696544</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Ateşin Psikanalizi</t>
+          <t>Avrupa Feodalizminin Evrimi</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>60</v>
+        <v>120</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9789758803125</t>
+          <t>9789757696692</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Aşırı Sağdan Popülist Radikal Sağa</t>
+          <t>Avrasya Boru Hatları ve Türkiye</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>300</v>
+        <v>140</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9789757696780</t>
+          <t>9789757696766</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Aslanapa Armağanı</t>
+          <t>Ateşin Psikanalizi</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>475</v>
+        <v>60</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9789756947227</t>
+          <t>9789758803125</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Armağan</t>
+          <t>Aşırı Sağdan Popülist Radikal Sağa</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>85</v>
+        <v>300</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>2789757696107</t>
+          <t>9789757696780</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Amerikalı Tolstoy</t>
+          <t>Aslanapa Armağanı</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>200</v>
+        <v>475</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9789758809684</t>
+          <t>9789756947227</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Alevi - Bektaşi Kültüründe Kırklar Semahı</t>
+          <t>Armağan</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>125</v>
+        <v>85</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9789757696438</t>
+          <t>2789757696107</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz Dünyasında Para Fiyatlar ve Medeniyet</t>
+          <t>Amerikalı Tolstoy</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>55</v>
+        <v>200</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9789756947913</t>
+          <t>9789758809684</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Akademi’ye Tanıklık 3</t>
+          <t>Alevi - Bektaşi Kültüründe Kırklar Semahı</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>560</v>
+        <v>125</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9789756947890</t>
+          <t>9789757696438</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Akademi’ye Tanıklık 1 - Güzel Sanatlar Akademisi’ne Bakışlar Resim ve Heykel</t>
+          <t>Akdeniz Dünyasında Para Fiyatlar ve Medeniyet</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>415</v>
+        <v>55</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9789758803217</t>
+          <t>9789756947913</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Ahmakların Seferi: Yugoslavya Nato ve Batının Aldatmacaları</t>
+          <t>Akademi’ye Tanıklık 3</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>265</v>
+        <v>560</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786055809768</t>
+          <t>9789756947890</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Adların İzinde</t>
+          <t>Akademi’ye Tanıklık 1 - Güzel Sanatlar Akademisi’ne Bakışlar Resim ve Heykel</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>123</v>
+        <v>415</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9789758803149</t>
+          <t>9789758803217</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Adadan Odaya Yaşamdan Yapıya Konut Çevresi</t>
+          <t>Ahmakların Seferi: Yugoslavya Nato ve Batının Aldatmacaları</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>85</v>
+        <v>265</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9789757696506</t>
+          <t>9786055809768</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>500. Yılında Amerika</t>
+          <t>Adların İzinde</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>90</v>
+        <v>123</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9789756947609</t>
+          <t>9789758803149</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyıl Karşısında Kent ve İnsan</t>
+          <t>Adadan Odaya Yaşamdan Yapıya Konut Çevresi</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>14.81</v>
+        <v>85</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9789757696131</t>
+          <t>9789757696506</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>1950 Öncesi Şiirler ve Ziya İlhan’a Mektuplar</t>
+          <t>500. Yılında Amerika</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9789757696148</t>
+          <t>9789756947609</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Notlar - 1950 Öncesi Cezaevi Notları</t>
+          <t>21. Yüzyıl Karşısında Kent ve İnsan</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>400</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9789756947135</t>
+          <t>9789757696131</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal'ın Yeniden Yapılanması Habermas Üzerine Bir Araştırma</t>
+          <t>1950 Öncesi Şiirler ve Ziya İlhan’a Mektuplar</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>9</v>
+        <v>80</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9789756947906</t>
+          <t>9789757696148</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Akademi’ye Tanıklık 2</t>
+          <t>Notlar - 1950 Öncesi Cezaevi Notları</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>415</v>
+        <v>400</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9789757696810</t>
+          <t>9789756947135</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>DYP-SHP Koalisyonu’nun Üç Yılı</t>
+          <t>Toplumsal'ın Yeniden Yapılanması Habermas Üzerine Bir Araştırma</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>160</v>
+        <v>9</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9789757696421</t>
+          <t>9789756947906</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Düş İzi</t>
+          <t>Akademi’ye Tanıklık 2</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>10</v>
+        <v>415</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9789757696339</t>
+          <t>9789757696810</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Batılaşma</t>
+          <t>DYP-SHP Koalisyonu’nun Üç Yılı</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>91</v>
+        <v>160</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>3990000018718</t>
+          <t>9789757696421</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkilerde Sınır Tanımayan Sorunlar</t>
+          <t>Düş İzi</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>38</v>
+        <v>10</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>3990000020187</t>
+          <t>9789757696339</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Kapitalizmin Gelişmesi ve Sosyal Sınıflar</t>
+          <t>Batılaşma</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>50</v>
+        <v>91</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9789756947197</t>
+          <t>3990000018718</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Türkiye ve Radikal Demokrasi</t>
+          <t>Uluslararası İlişkilerde Sınır Tanımayan Sorunlar</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>22</v>
+        <v>38</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9789758803018</t>
+          <t>3990000020187</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 3</t>
+          <t>Türkiye'de Kapitalizmin Gelişmesi ve Sosyal Sınıflar</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9789757696889</t>
+          <t>9789756947197</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Yeni Balkanlar, Eski Sorunlar</t>
+          <t>Türkiye ve Radikal Demokrasi</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>16.67</v>
+        <v>22</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9789756947753</t>
+          <t>9789758803018</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Zaman Tünelinde Bir Adam</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 3</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>60</v>
+        <v>20</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9789756947750</t>
+          <t>9789757696889</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Etnik Gruplar ve Sınırları</t>
+          <t>Yeni Balkanlar, Eski Sorunlar</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>12.96</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9789756947098</t>
+          <t>9789756947753</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Fas'ta Yolculuk</t>
+          <t>Zaman Tünelinde Bir Adam</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>10</v>
+        <v>60</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9789756947029</t>
+          <t>9789756947750</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Filistin-İsrail Barış Süreci ve Türkiye</t>
+          <t>Etnik Gruplar ve Sınırları</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>165</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9789757696049</t>
+          <t>9789756947098</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Ego ve Savunma Mekanizmaları</t>
+          <t>Fas'ta Yolculuk</t>
         </is>
       </c>
       <c r="C365" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786059911337</t>
+          <t>9789756947029</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Denetimli Serbestlikte Yeniden Sosyalleşme</t>
+          <t>Filistin-İsrail Barış Süreci ve Türkiye</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>295</v>
+        <v>165</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786059911375</t>
+          <t>9789757696049</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Delilik ve Edebiyat</t>
+          <t>Ego ve Savunma Mekanizmaları</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>250</v>
+        <v>10</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9789757696025</t>
+          <t>9786059911337</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Çağını Sorgulayan Sinema</t>
+          <t>Denetimli Serbestlikte Yeniden Sosyalleşme</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>425</v>
+        <v>295</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786059911269</t>
+          <t>9786059911375</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Diktatörlük ve Demokrasinin Ekonomik Kökenleri</t>
+          <t>Delilik ve Edebiyat</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>245</v>
+        <v>250</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786059911245</t>
+          <t>9789757696025</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Müzikten Söze</t>
+          <t>Çağını Sorgulayan Sinema</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>275</v>
+        <v>425</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786059911283</t>
+          <t>9786059911269</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Futbol Yazıları</t>
+          <t>Diktatörlük ve Demokrasinin Ekonomik Kökenleri</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>180</v>
+        <v>245</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786059911290</t>
+          <t>9786059911245</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 13</t>
+          <t>Müzikten Söze</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>300</v>
+        <v>275</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9789757696827</t>
+          <t>9786059911283</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Michel Foucault'da İktidar ve Direnme Odakları</t>
+          <t>Futbol Yazıları</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>11</v>
+        <v>180</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9789756947203</t>
+          <t>9786059911290</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Michel Foucault ve Sosyolojisi</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 13</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>10</v>
+        <v>300</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9789756947173</t>
+          <t>9789757696827</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Kavramın Sınırlarında</t>
+          <t>Michel Foucault'da İktidar ve Direnme Odakları</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9789756947296</t>
+          <t>9789756947203</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Kanbağı</t>
+          <t>Michel Foucault ve Sosyolojisi</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9789756947166</t>
+          <t>9789756947173</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Örgütleşemeyen Kent: İzmir</t>
+          <t>Kavramın Sınırlarında</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>7.41</v>
+        <v>7</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786059911429</t>
+          <t>9789756947296</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Dut Ağacının Duydukları</t>
+          <t>Kanbağı</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>520</v>
+        <v>11</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786059911405</t>
+          <t>9789756947166</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Aşk Mektupları</t>
+          <t>Örgütleşemeyen Kent: İzmir</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>265</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786059911214</t>
+          <t>9786059911429</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Gezi'yi Psikanalizle Düşünmek</t>
+          <t>Dut Ağacının Duydukları</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>200</v>
+        <v>520</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786055809942</t>
+          <t>9786059911405</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Küçük Farklılıkların Narsisizmi</t>
+          <t>Aşk Mektupları</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>175</v>
+        <v>265</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9789758803057</t>
+          <t>9786059911214</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Kadın Yaşantıları</t>
+          <t>Gezi'yi Psikanalizle Düşünmek</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>28</v>
+        <v>200</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9789758803101</t>
+          <t>9786055809942</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Postprodüksiyon</t>
+          <t>Küçük Farklılıkların Narsisizmi</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>200</v>
+        <v>175</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786059911399</t>
+          <t>9789758803057</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 14</t>
+          <t>Kadın Yaşantıları</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>385</v>
+        <v>28</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>3990000007719</t>
+          <t>9789758803101</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 11 - Aydınlanma Özel Sayısı</t>
+          <t>Postprodüksiyon</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>30</v>
+        <v>200</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786059911351</t>
+          <t>9786059911399</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Psikosomatik Soruşturma - Yedi Klinik Gözlem</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 14</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>510</v>
+        <v>385</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786059911092</t>
+          <t>3990000007719</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatın İzinde - Fantastik ve Bilimkurgu</t>
+          <t>Toplumbilim Sayı 11 - Aydınlanma Özel Sayısı</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>145</v>
+        <v>30</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9789757696469</t>
+          <t>9786059911351</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>6/7 Eylül Olayları</t>
+          <t>Psikosomatik Soruşturma - Yedi Klinik Gözlem</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>180</v>
+        <v>510</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786059911344</t>
+          <t>9786059911092</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Ergenlik ve Ötesi</t>
+          <t>Edebiyatın İzinde - Fantastik ve Bilimkurgu</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>50</v>
+        <v>145</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786059911177</t>
+          <t>9789757696469</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Kente Dair</t>
+          <t>6/7 Eylül Olayları</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>625</v>
+        <v>180</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786059911054</t>
+          <t>9786059911344</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Yaşayarak Öğrenmek</t>
+          <t>Ergenlik ve Ötesi</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786055809638</t>
+          <t>9786059911177</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Uykusuzluk</t>
+          <t>Kente Dair</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>270</v>
+        <v>625</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786059911085</t>
+          <t>9786059911054</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 11</t>
+          <t>Yaşayarak Öğrenmek</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>445</v>
+        <v>250</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786055809928</t>
+          <t>9786055809638</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Psikanalitik Duyarlıklı Bakışla Spinoza Ve Felsefesi</t>
+          <t>Uykusuzluk</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>550</v>
+        <v>270</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786059911047</t>
+          <t>9786059911085</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet ve Öteki : Disiplinlerarası Yaklaşım</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 11</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>495</v>
+        <v>445</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786055809973</t>
+          <t>9786055809928</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Selanik Yahudileri 1856-1919 : Özel Bir Cemaat</t>
+          <t>Psikanalitik Duyarlıklı Bakışla Spinoza Ve Felsefesi</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>155</v>
+        <v>550</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786055809874</t>
+          <t>9786059911047</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Selanik'te Sela Sesi</t>
+          <t>Sosyal Hizmet ve Öteki : Disiplinlerarası Yaklaşım</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>85</v>
+        <v>495</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786055809867</t>
+          <t>9786055809973</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Sanatçı ile Buluşma: Theo Angelopoulos</t>
+          <t>Selanik Yahudileri 1856-1919 : Özel Bir Cemaat</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>54</v>
+        <v>155</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786059911030</t>
+          <t>9786055809874</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Buluşmaları 8 -  Sürgün ve Psikanaliz</t>
+          <t>Selanik'te Sela Sesi</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>225</v>
+        <v>85</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786055809898</t>
+          <t>9786055809867</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Özü Sözü Yanya: Bilge Mübadil Lütfü Karadağa Armağan</t>
+          <t>Sanatçı ile Buluşma: Theo Angelopoulos</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>155</v>
+        <v>54</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9789756947975</t>
+          <t>9786059911030</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Öteki Hedef - Başka Baş</t>
+          <t>Psikanaliz Buluşmaları 8 -  Sürgün ve Psikanaliz</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>85</v>
+        <v>225</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786059911078</t>
+          <t>9786055809898</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Öğrenme İlişkileri : Eğitimde Psikanalitik Düşünce</t>
+          <t>Özü Sözü Yanya: Bilge Mübadil Lütfü Karadağa Armağan</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>310</v>
+        <v>155</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786059911023</t>
+          <t>9789756947975</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Okyanus Yolculukları : Öyle Güzel Seviyorsun ki Büyüyorum Orda Usulca</t>
+          <t>Öteki Hedef - Başka Baş</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>190</v>
+        <v>85</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786059911016</t>
+          <t>9786059911078</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>O Kadınlar</t>
+          <t>Öğrenme İlişkileri : Eğitimde Psikanalitik Düşünce</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>70</v>
+        <v>310</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786059911009</t>
+          <t>9786059911023</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>New York Çıkmazları : Suya Söylenmiş Şiirler</t>
+          <t>Okyanus Yolculukları : Öyle Güzel Seviyorsun ki Büyüyorum Orda Usulca</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>100</v>
+        <v>190</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786055809997</t>
+          <t>9786059911016</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Kadınlık Kadınlara Nasıl Gelir</t>
+          <t>O Kadınlar</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>250</v>
+        <v>70</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786055809812</t>
+          <t>9786059911009</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Kadınlığın Uzun ve Dolambaçlı Yolu</t>
+          <t>New York Çıkmazları : Suya Söylenmiş Şiirler</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>570</v>
+        <v>100</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786055809881</t>
+          <t>9786055809997</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Mübadelenin Yas Kardeşleri</t>
+          <t>Kadınlık Kadınlara Nasıl Gelir</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>95</v>
+        <v>250</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786059911207</t>
+          <t>9786055809812</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Günümüzde Psikanalitik Uygulamalar</t>
+          <t>Kadınlığın Uzun ve Dolambaçlı Yolu</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>175</v>
+        <v>570</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786059911184</t>
+          <t>9786055809881</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Van Kent Araştırmaları</t>
+          <t>Mübadelenin Yas Kardeşleri</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>510</v>
+        <v>95</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786059911191</t>
+          <t>9786059911207</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 12</t>
+          <t>Günümüzde Psikanalitik Uygulamalar</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>450</v>
+        <v>175</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786059911221</t>
+          <t>9786059911184</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Bebeği Anlamak</t>
+          <t>Van Kent Araştırmaları</t>
         </is>
       </c>
       <c r="C412" s="1">
         <v>510</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786059911160</t>
+          <t>9786059911191</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Çağ Atlamada Yeni Dönem</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 12</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786059911153</t>
+          <t>9786059911221</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Aşk Hikayeleri</t>
+          <t>Bebeği Anlamak</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>595</v>
+        <v>510</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786055809782</t>
+          <t>9786059911160</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Ruhsallığın Merkezine Seyahat</t>
+          <t>Çağ Atlamada Yeni Dönem</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786059911122</t>
+          <t>9786059911153</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Fransa'da Felsefenin Kırk Yılı</t>
+          <t>Aşk Hikayeleri</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>360</v>
+        <v>595</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786059911061</t>
+          <t>9786055809782</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>İnsan Toplum ve Haklar - Esin Küntay'a Armağan</t>
+          <t>Ruhsallığın Merkezine Seyahat</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>370</v>
+        <v>90</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786059911115</t>
+          <t>9786059911122</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Hasta ve Analist</t>
+          <t>Fransa'da Felsefenin Kırk Yılı</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>290</v>
+        <v>360</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786055809935</t>
+          <t>9786059911061</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Freud Okumaları</t>
+          <t>İnsan Toplum ve Haklar - Esin Küntay'a Armağan</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>320</v>
+        <v>370</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786055809980</t>
+          <t>9786059911115</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Eril Tahakküm</t>
+          <t>Hasta ve Analist</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>235</v>
+        <v>290</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9789758803026</t>
+          <t>9786055809935</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Doğaya Dönüş: Topluma Ekolojik Bakış</t>
+          <t>Freud Okumaları</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>130</v>
+        <v>320</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786055809843</t>
+          <t>9786055809980</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Deleuze Bağlantıları</t>
+          <t>Eril Tahakküm</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>200</v>
+        <v>235</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786059911139</t>
+          <t>9789758803026</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Beden Deneyimi Psikopatolojisi</t>
+          <t>Doğaya Dönüş: Topluma Ekolojik Bakış</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>330</v>
+        <v>130</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786055809904</t>
+          <t>9786055809843</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Ah Vre Memleket</t>
+          <t>Deleuze Bağlantıları</t>
         </is>
       </c>
       <c r="C424" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9789757696643</t>
+          <t>9786059911139</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Anılar ve Düşünceler</t>
+          <t>Beden Deneyimi Psikopatolojisi</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>75</v>
+        <v>330</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786059911696</t>
+          <t>9786055809904</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Okumalar</t>
+          <t>Ah Vre Memleket</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>440</v>
+        <v>200</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786059911689</t>
+          <t>9789757696643</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Bedenin Sosyolojisi</t>
+          <t>Anılar ve Düşünceler</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>460</v>
+        <v>75</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786059911641</t>
+          <t>9786059911696</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Vivaldi, Venedik, Violin</t>
+          <t>Yaratıcı Okumalar</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>285</v>
+        <v>440</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786059911672</t>
+          <t>9786059911689</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Halikarnas Balıkçısı’nın Yolculuğu</t>
+          <t>Bedenin Sosyolojisi</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>330</v>
+        <v>460</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786059911665</t>
+          <t>9786059911641</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz ve Yazı - Psikanaliz Buluşmaları 13</t>
+          <t>Vivaldi, Venedik, Violin</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>190</v>
+        <v>285</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786059911788</t>
+          <t>9786059911672</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Müzik Terapisi</t>
+          <t>Halikarnas Balıkçısı’nın Yolculuğu</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>265</v>
+        <v>330</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786059911702</t>
+          <t>9786059911665</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Niteliksel Araştırmalarda Analiz</t>
+          <t>Psikanaliz ve Yazı - Psikanaliz Buluşmaları 13</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>230</v>
+        <v>190</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786059911726</t>
+          <t>9786059911788</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Araştırma Denilince</t>
+          <t>Müzik Terapisi</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>250</v>
+        <v>265</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9789756947535</t>
+          <t>9786059911702</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Çin'in Gölgesinde Uzakdoğu Asya</t>
+          <t>Niteliksel Araştırmalarda Analiz</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>65</v>
+        <v>230</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786059911719</t>
+          <t>9786059911726</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Mültecilik Zorunlu Göç ve Toplumsal Uyum</t>
+          <t>Araştırma Denilince</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>515</v>
+        <v>250</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786059911740</t>
+          <t>9789756947535</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Biliminde Sınır ve Sınırsızlık</t>
+          <t>Çin'in Gölgesinde Uzakdoğu Asya</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>360</v>
+        <v>65</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786059911764</t>
+          <t>9786059911719</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>İçimin Renkleri</t>
+          <t>Türkiye’de Mültecilik Zorunlu Göç ve Toplumsal Uyum</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>230</v>
+        <v>515</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786059911634</t>
+          <t>9786059911740</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Cinsiyetçi İkiyüzlülük</t>
+          <t>Siyaset Biliminde Sınır ve Sınırsızlık</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786059911627</t>
+          <t>9786059911764</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatın İzinde - Yeni/den Yeni - 19. Yüzyılı Yeniden Yazmak</t>
+          <t>İçimin Renkleri</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>275</v>
+        <v>230</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786059911757</t>
+          <t>9786059911634</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Sakatlığın Değişen Yüzü ve Engellilik Sosyolojisi</t>
+          <t>Cinsiyetçi İkiyüzlülük</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786059911535</t>
+          <t>9786059911627</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Kurulurken Hayaller ve Umutlar</t>
+          <t>Edebiyatın İzinde - Yeni/den Yeni - 19. Yüzyılı Yeniden Yazmak</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>340</v>
+        <v>275</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786059911498</t>
+          <t>9786059911757</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Aşiret Tartışmaları</t>
+          <t>Sakatlığın Değişen Yüzü ve Engellilik Sosyolojisi</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>615</v>
+        <v>250</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786059911467</t>
+          <t>9786059911535</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>İslam, Alevilik ve Müzik</t>
+          <t>Cumhuriyet Kurulurken Hayaller ve Umutlar</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>295</v>
+        <v>340</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786059911474</t>
+          <t>9786059911498</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Empatik Bir Psikanalizden Kesitler</t>
+          <t>Türkiye’de Aşiret Tartışmaları</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>250</v>
+        <v>615</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9789758803675</t>
+          <t>9786059911467</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’dan Cumhuriyet’e Zihniyet, Siyaset, Tarih</t>
+          <t>İslam, Alevilik ve Müzik</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>110</v>
+        <v>295</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786059911511</t>
+          <t>9786059911474</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 15</t>
+          <t>Empatik Bir Psikanalizden Kesitler</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>325</v>
+        <v>250</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786059911504</t>
+          <t>9789758803675</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Erkekler - Psikanaliz Buluşmaları 11</t>
+          <t>Osmanlı’dan Cumhuriyet’e Zihniyet, Siyaset, Tarih</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>225</v>
+        <v>110</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
+          <t>9786059911511</t>
+        </is>
+      </c>
+      <c r="B448" s="1" t="inlineStr">
+        <is>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 15</t>
+        </is>
+      </c>
+      <c r="C448" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="449" spans="1:3">
+      <c r="A449" s="1" t="inlineStr">
+        <is>
+          <t>9786059911504</t>
+        </is>
+      </c>
+      <c r="B449" s="1" t="inlineStr">
+        <is>
+          <t>Kadınlar Erkekler - Psikanaliz Buluşmaları 11</t>
+        </is>
+      </c>
+      <c r="C449" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="450" spans="1:3">
+      <c r="A450" s="1" t="inlineStr">
+        <is>
           <t>9786059911573</t>
         </is>
       </c>
-      <c r="B448" s="1" t="inlineStr">
+      <c r="B450" s="1" t="inlineStr">
         <is>
           <t>Gerçek Aşık Veysel - Müzik Bilimleri Dizisi 19</t>
         </is>
       </c>
-      <c r="C448" s="1">
+      <c r="C450" s="1">
         <v>340</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>