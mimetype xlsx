--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,6775 +85,6790 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256538412</t>
+          <t>9786256538429</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Dil, İnsan Dili, Anadil</t>
+          <t>Freud’un Metapsikolojisi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>215</v>
+        <v>470</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256538405</t>
+          <t>9786256538412</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Psikanalitik Karşılaşmada Dönüşümler</t>
+          <t>Dil, İnsan Dili, Anadil</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>550</v>
+        <v>215</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256538399</t>
+          <t>9786256538405</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kent, Kültür ve Bellek</t>
+          <t>Psikanalitik Karşılaşmada Dönüşümler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256538382</t>
+          <t>9786256538399</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Hatırlamanın Görüntüsü</t>
+          <t>Kent, Kültür ve Bellek</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>275</v>
+        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256538320</t>
+          <t>9786256538382</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Coğrafyanın 100 Sözcüğü</t>
+          <t>Hatırlamanın Görüntüsü</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256538375</t>
+          <t>9786256538320</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Topraksız Memlekete Ağıt</t>
+          <t>Coğrafyanın 100 Sözcüğü</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256538368</t>
+          <t>9786256538375</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Selanik’in Mavi Suyu</t>
+          <t>Topraksız Memlekete Ağıt</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256538351</t>
+          <t>9786256538368</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bernard Penot - Kuramdan Kliniğe Bir Psikanalist</t>
+          <t>Selanik’in Mavi Suyu</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256538313</t>
+          <t>9786256538351</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sporcu Algı Tekniği</t>
+          <t>Bernard Penot - Kuramdan Kliniğe Bir Psikanalist</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>285</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256538290</t>
+          <t>9786256538313</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilir Tarım Hayali - Gül Yetiştiriciliğinin Sosyal Ekolojisi</t>
+          <t>Sporcu Algı Tekniği</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>275</v>
+        <v>285</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256538269</t>
+          <t>9786256538290</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Psikanalizde Kadınlık, Arzu ve Yüceltme</t>
+          <t>Sürdürülebilir Tarım Hayali - Gül Yetiştiriciliğinin Sosyal Ekolojisi</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256538252</t>
+          <t>9786256538269</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Etnomüzikoloji: Müziğin Sosyal ve Kültürel İncelenmesi</t>
+          <t>Psikanalizde Kadınlık, Arzu ve Yüceltme</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256538245</t>
+          <t>9786256538252</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bağımlılığın Sosyolojisi</t>
+          <t>Etnomüzikoloji: Müziğin Sosyal ve Kültürel İncelenmesi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>325</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256538238</t>
+          <t>9786256538245</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Burgerin Müziği</t>
+          <t>Bağımlılığın Sosyolojisi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>175</v>
+        <v>325</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256538214</t>
+          <t>9786256538238</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Dostluk Ülkesi</t>
+          <t>Burgerin Müziği</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256538221</t>
+          <t>9786256538214</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Projektif Bir Yöntem Olarak/ İnsan Çiz Testi /Çocuk Normları</t>
+          <t>Dostluk Ülkesi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>245</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256538207</t>
+          <t>9786256538221</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Buluşmaları 15/ Bireyselden Toplumsala Travmanın Yüzleri</t>
+          <t>Projektif Bir Yöntem Olarak/ İnsan Çiz Testi /Çocuk Normları</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>245</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256538191</t>
+          <t>9786256538207</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kıyılar Arasında- Fethi Kayaalp ile Nehir Söyleşi</t>
+          <t>Psikanaliz Buluşmaları 15/ Bireyselden Toplumsala Travmanın Yüzleri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>290</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256538184</t>
+          <t>9786256538191</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Yalan/Sanat Konuşmaları</t>
+          <t>Kıyılar Arasında- Fethi Kayaalp ile Nehir Söyleşi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>110</v>
+        <v>290</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256538177</t>
+          <t>9786256538184</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Psikanalizde Yaşam ve Ölüm</t>
+          <t>Yalan/Sanat Konuşmaları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>350</v>
+        <v>110</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256538160</t>
+          <t>9786256538177</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Film Araştırmalarında Yeni Yönelimler 16/ Sinema ve Kadın</t>
+          <t>Psikanalizde Yaşam ve Ölüm</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>335</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256538146</t>
+          <t>9786256538160</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Kadınlarının Askerlik Hayali: Kadın Asker Olur Mu?</t>
+          <t>Türkiye Film Araştırmalarında Yeni Yönelimler 16/ Sinema ve Kadın</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>175</v>
+        <v>335</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059911917</t>
+          <t>9786256538146</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Teoria</t>
+          <t>Cumhuriyet Kadınlarının Askerlik Hayali: Kadın Asker Olur Mu?</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>665</v>
+        <v>175</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256538139</t>
+          <t>9786059911917</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Psikanaliz Tarihinde Bir Öncü: Ulviye Etaner</t>
+          <t>Teoria</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>155</v>
+        <v>665</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256538122</t>
+          <t>9786256538139</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Düğün ve Aile Fotoğrafları</t>
+          <t>Türkiye Psikanaliz Tarihinde Bir Öncü: Ulviye Etaner</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>220</v>
+        <v>155</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256538108</t>
+          <t>9786256538122</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sembiyoz ve Muğlaklık - Psikanalitik Bir İnceleme</t>
+          <t>Düğün ve Aile Fotoğrafları</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>640</v>
+        <v>220</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256538092</t>
+          <t>9786256538108</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Epifaniler ve Açıklıklar - Proust Joyce ve Brecht'ten Berio - Eco Poetikasına</t>
+          <t>Sembiyoz ve Muğlaklık - Psikanalitik Bir İnceleme</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>430</v>
+        <v>640</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256538061</t>
+          <t>9786256538092</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Bellek, Tarih ve Müzik</t>
+          <t>Epifaniler ve Açıklıklar - Proust Joyce ve Brecht'ten Berio - Eco Poetikasına</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>495</v>
+        <v>430</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055809850</t>
+          <t>9786256538061</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatın İzinde - Polisiye Edebiyat</t>
+          <t>Bellek, Tarih ve Müzik</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>345</v>
+        <v>495</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256538078</t>
+          <t>9786055809850</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Öncekinin Kardeşi</t>
+          <t>Edebiyatın İzinde - Polisiye Edebiyat</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>345</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256538054</t>
+          <t>9786256538078</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Büyük Grup Psikolojisi</t>
+          <t>Öncekinin Kardeşi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>275</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256538047</t>
+          <t>9786256538054</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kurt Adam ve Analite - Psikanaliz Buluşmaları 14</t>
+          <t>Büyük Grup Psikolojisi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>125</v>
+        <v>275</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059911993</t>
+          <t>9786256538047</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Yedi Yaşam Öyküsü</t>
+          <t>Kurt Adam ve Analite - Psikanaliz Buluşmaları 14</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>320</v>
+        <v>125</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059911986</t>
+          <t>9786059911993</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Fransız Devrimi ve Dünya Tarihi</t>
+          <t>Yedi Yaşam Öyküsü</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>380</v>
+        <v>320</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256538016</t>
+          <t>9786059911986</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sınırda Buluşmak</t>
+          <t>Fransız Devrimi ve Dünya Tarihi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>270</v>
+        <v>380</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256538023</t>
+          <t>9786256538016</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İnsanı Anlamak İçin Psikanaliz</t>
+          <t>Sınırda Buluşmak</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>375</v>
+        <v>270</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256538009</t>
+          <t>9786256538023</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Atatürk - Entelektüel Biyografi (Ciltli)</t>
+          <t>İnsanı Anlamak İçin Psikanaliz</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>1500</v>
+        <v>375</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789757696124</t>
+          <t>9786256538009</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>1950 Öncesi Şiirler ve Ziya İlhan'a Mektuplar</t>
+          <t>Atatürk - Entelektüel Biyografi (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789757696250</t>
+          <t>9789757696124</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Bir Tarih? - Kök Türkler, Karahanlılar</t>
+          <t>1950 Öncesi Şiirler ve Ziya İlhan'a Mektuplar</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786058803545</t>
+          <t>9789757696250</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Müzik Sosyolojisi - Sosyolojiden Müzik Kültürüne Bir Bakış</t>
+          <t>Nasıl Bir Tarih? - Kök Türkler, Karahanlılar</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059911924</t>
+          <t>9786058803545</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>"Kanal İstanbul Projesi"ndeki Türkiye</t>
+          <t>Müzik Sosyolojisi - Sosyolojiden Müzik Kültürüne Bir Bakış</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>730</v>
+        <v>360</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789758803910</t>
+          <t>9786059911924</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kadına Melodram Yakışır</t>
+          <t>"Kanal İstanbul Projesi"ndeki Türkiye</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>115</v>
+        <v>730</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059911900</t>
+          <t>9789758803910</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Gecelerin Kıyısında</t>
+          <t>Kadına Melodram Yakışır</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>165</v>
+        <v>115</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059911863</t>
+          <t>9786059911900</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Eleştirel Beşeri Coğrafya</t>
+          <t>Gecelerin Kıyısında</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>240</v>
+        <v>165</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786059911962</t>
+          <t>9786059911863</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Antroposen'in İzleri</t>
+          <t>Eleştirel Beşeri Coğrafya</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>360</v>
+        <v>240</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786059911979</t>
+          <t>9786059911962</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Rorschach Kodlama Kitabı 4</t>
+          <t>Antroposen'in İzleri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>500</v>
+        <v>360</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059911894</t>
+          <t>9786059911979</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Dokunan Sözcükler</t>
+          <t>Rorschach Kodlama Kitabı 4</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>325</v>
+        <v>500</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786059911955</t>
+          <t>9786059911894</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Yatılı Okulda Büyümek</t>
+          <t>Dokunan Sözcükler</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>350</v>
+        <v>325</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059911931</t>
+          <t>9786059911955</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>ÇED Raporlarında Kavram ve Terim Kullanımı - İstanbul Kanalı ve Havalimanı Örnekleri</t>
+          <t>Yatılı Okulda Büyümek</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059911887</t>
+          <t>9786059911931</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Melankolik Kadınsı</t>
+          <t>ÇED Raporlarında Kavram ve Terim Kullanımı - İstanbul Kanalı ve Havalimanı Örnekleri</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789757696704</t>
+          <t>9786059911887</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>6 Eylül 1955 Yassıada 6/7 Eylül Davası</t>
+          <t>Melankolik Kadınsı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059911818</t>
+          <t>9789757696704</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Yoksulluk Kahkaha ve Sinema</t>
+          <t>6 Eylül 1955 Yassıada 6/7 Eylül Davası</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>370</v>
+        <v>190</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059911795</t>
+          <t>9786059911818</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Ergen Freud</t>
+          <t>Yoksulluk Kahkaha ve Sinema</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>290</v>
+        <v>370</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786059911849</t>
+          <t>9786059911795</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Klinik Araştırmalar Işığında Psikanalitik Psikopatoloji ve Projektif Testler</t>
+          <t>Ergen Freud</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>500</v>
+        <v>290</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786059911825</t>
+          <t>9786059911849</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilimlerde Yaklaşımlar Yönelimler Yeni Boyutlar</t>
+          <t>Klinik Araştırmalar Işığında Psikanalitik Psikopatoloji ve Projektif Testler</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>485</v>
+        <v>500</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786059911856</t>
+          <t>9786059911825</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Göçmen ve Mülteci Kadınlar</t>
+          <t>Sosyal Bilimlerde Yaklaşımlar Yönelimler Yeni Boyutlar</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>350</v>
+        <v>485</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059911801</t>
+          <t>9786059911856</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat ve Gündelik Hayat</t>
+          <t>Göçmen ve Mülteci Kadınlar</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786059911559</t>
+          <t>9786059911801</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Radikan</t>
+          <t>Edebiyat ve Gündelik Hayat</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>310</v>
+        <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786059911528</t>
+          <t>9786059911559</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Hangi Otorite</t>
+          <t>Radikan</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>285</v>
+        <v>310</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786059911580</t>
+          <t>9786059911528</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Analitik Bir Yolculuk</t>
+          <t>Hangi Otorite</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>400</v>
+        <v>285</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059911603</t>
+          <t>9786059911580</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Buluşmaları 12 - Dönüşüm</t>
+          <t>Analitik Bir Yolculuk</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>165</v>
+        <v>400</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059911566</t>
+          <t>9786059911603</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Etnomüzikolojinin Temel Kavramları</t>
+          <t>Psikanaliz Buluşmaları 12 - Dönüşüm</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>420</v>
+        <v>165</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059911436</t>
+          <t>9786059911566</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Freudyen Özne Tutkusu</t>
+          <t>Etnomüzikolojinin Temel Kavramları</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>285</v>
+        <v>420</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786059911443</t>
+          <t>9786059911436</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Yaşlılığın Gücü</t>
+          <t>Freudyen Özne Tutkusu</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>365</v>
+        <v>285</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789758803989</t>
+          <t>9786059911443</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Psikosomatik - Psikanaliz Buluşmaları 3</t>
+          <t>Yaşlılığın Gücü</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>225</v>
+        <v>365</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789758803323</t>
+          <t>9789758803989</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Psikoz - Psikanaliz Buluşmaları 1</t>
+          <t>Psikosomatik - Psikanaliz Buluşmaları 3</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059911368</t>
+          <t>9789758803323</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kutup Yıldızımız</t>
+          <t>Psikoz - Psikanaliz Buluşmaları 1</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789758803880</t>
+          <t>9786059911368</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kentsel Mekanda Kamusal Alanın Yeri</t>
+          <t>Kutup Yıldızımız</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789757696735</t>
+          <t>9789758803880</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Japonya'nın Dış Politikası ve Türkiye</t>
+          <t>Kentsel Mekanda Kamusal Alanın Yeri</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789758803521</t>
+          <t>9789757696735</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Onsekiz Yaşından Küçük Ticari ‘Seks İşçisi’ Kız Çocuklar</t>
+          <t>Japonya'nın Dış Politikası ve Türkiye</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789758803330</t>
+          <t>9789758803521</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>İlişkisel Estetik</t>
+          <t>İstanbul’da Onsekiz Yaşından Küçük Ticari ‘Seks İşçisi’ Kız Çocuklar</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789756947326</t>
+          <t>9789758803330</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>İktisat Felsefesi ve Belirsizlik</t>
+          <t>İlişkisel Estetik</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>12.96</v>
+        <v>240</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789756947593</t>
+          <t>9789756947326</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Hayatımda Hiç Arkaya Bakmadım</t>
+          <t>İktisat Felsefesi ve Belirsizlik</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>180</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789757696636</t>
+          <t>9789756947593</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Halk Demokrasi İstiyor Mu?</t>
+          <t>Hayatımda Hiç Arkaya Bakmadım</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>29</v>
+        <v>180</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789756947081</t>
+          <t>9789757696636</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Gözümden Afrika</t>
+          <t>Halk Demokrasi İstiyor Mu?</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>12</v>
+        <v>29</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059911320</t>
+          <t>9789756947081</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Buluşmaları 10 - Neden Ölüm Dürtüsü?</t>
+          <t>Gözümden Afrika</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>95</v>
+        <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059911597</t>
+          <t>9786059911320</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatın İzinde Edebiyat ve Coğrafyalar</t>
+          <t>Psikanaliz Buluşmaları 10 - Neden Ölüm Dürtüsü?</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>320</v>
+        <v>95</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059911450</t>
+          <t>9786059911597</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Perinatalitenin Ruhsallığı ve Psikanalitik Klinik</t>
+          <t>Edebiyatın İzinde Edebiyat ve Coğrafyalar</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>3990000007720</t>
+          <t>9786059911450</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 12 - Müzik ve Kültürel Kimlik Özel Sayısı</t>
+          <t>Perinatalitenin Ruhsallığı ve Psikanalitik Klinik</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>19.8</v>
+        <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059911252</t>
+          <t>3990000007720</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Freud'u Okumak</t>
+          <t>Toplumbilim Sayı 12 - Müzik ve Kültürel Kimlik Özel Sayısı</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>555</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789758803941</t>
+          <t>9786059911252</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Zorlayıcı Diplomasi</t>
+          <t>Freud'u Okumak</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>170</v>
+        <v>555</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786055809546</t>
+          <t>9789758803941</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Zihinselleştirme ve Psikosomatik</t>
+          <t>Zorlayıcı Diplomasi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>120</v>
+        <v>170</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789758803224</t>
+          <t>9786055809546</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Zamanmekan</t>
+          <t>Zihinselleştirme ve Psikosomatik</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>19.44</v>
+        <v>120</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>2789757696015</t>
+          <t>9789758803224</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Yükseliş ve Düşüş</t>
+          <t>Zamanmekan</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>830</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789757696391</t>
+          <t>2789757696015</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya Düzeni ve Türkiye</t>
+          <t>Yükseliş ve Düşüş</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>240</v>
+        <v>830</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786055809089</t>
+          <t>9789757696391</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Yatılılık: Okul Ev Olunca</t>
+          <t>Yeni Dünya Düzeni ve Türkiye</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>110</v>
+        <v>240</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789758803453</t>
+          <t>9786055809089</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Yaş 21: Hayber</t>
+          <t>Yatılılık: Okul Ev Olunca</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>170</v>
+        <v>110</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786055809034</t>
+          <t>9789758803453</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Yalan</t>
+          <t>Yaş 21: Hayber</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>100</v>
+        <v>170</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786055809140</t>
+          <t>9786055809034</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>William James Ampirizm ve Pragmatizm</t>
+          <t>Yalan</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>125</v>
+        <v>100</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789757696650</t>
+          <t>9786055809140</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Venedik ve Bab-ı Ali</t>
+          <t>William James Ampirizm ve Pragmatizm</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>80</v>
+        <v>125</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789758803835</t>
+          <t>9789757696650</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Uyumlaştırılmış Makroiktisadi Büyüklükler</t>
+          <t>Venedik ve Bab-ı Ali</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>245</v>
+        <v>80</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789756947944</t>
+          <t>9789758803835</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Göç ve Ulusaşırı Toplumsal Alanlar</t>
+          <t>Uyumlaştırılmış Makroiktisadi Büyüklükler</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>110</v>
+        <v>245</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789756947289</t>
+          <t>9789756947944</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Ulus Gazetesi, CHP ve Kemalist İlkeler</t>
+          <t>Uluslararası Göç ve Ulusaşırı Toplumsal Alanlar</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>380</v>
+        <v>110</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789757696186</t>
+          <t>9789756947289</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Yenileşme Düşüncesi, Sivil Toplum, Basın ve Atatürk</t>
+          <t>Ulus Gazetesi, CHP ve Kemalist İlkeler</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>240</v>
+        <v>380</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786055809522</t>
+          <t>9789757696186</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Psikanalizin Sosyal Temsilleri</t>
+          <t>Türkiye’de Yenileşme Düşüncesi, Sivil Toplum, Basın ve Atatürk</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786055809430</t>
+          <t>9786055809522</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Psikanaliz Hakkında En Eski Metinler - 2 1929-1960</t>
+          <t>Türkiye’de Psikanalizin Sosyal Temsilleri</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786055809423</t>
+          <t>9786055809430</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Psikanaliz Hakkında En Eski Metinler - 1 1917-1928</t>
+          <t>Türkiye’de Psikanaliz Hakkında En Eski Metinler - 2 1929-1960</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>215</v>
+        <v>250</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789757696858</t>
+          <t>9786055809423</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kayıt Dışı Ekonomi</t>
+          <t>Türkiye’de Psikanaliz Hakkında En Eski Metinler - 1 1917-1928</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>160</v>
+        <v>215</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789756947210</t>
+          <t>9789757696858</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kadınların Siyasal Temsili</t>
+          <t>Türkiye’de Kayıt Dışı Ekonomi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>320</v>
+        <v>160</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786055809485</t>
+          <t>9789756947210</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kadın Sığınmaevleri</t>
+          <t>Türkiye’de Kadınların Siyasal Temsili</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>395</v>
+        <v>320</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789756947821</t>
+          <t>9786055809485</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Futbol Fanatizmi ve Medya İlişkisi</t>
+          <t>Türkiye’de Kadın Sığınmaevleri</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>260</v>
+        <v>395</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789757696803</t>
+          <t>9789756947821</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Devletçilik</t>
+          <t>Türkiye’de Futbol Fanatizmi ve Medya İlişkisi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>420</v>
+        <v>260</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789757696445</t>
+          <t>9789757696803</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Gezisi ve İngiltere’ye Dönüş</t>
+          <t>Türkiye’de Devletçilik</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>230</v>
+        <v>420</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789758803637</t>
+          <t>9789757696445</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Türk-İtalyan Siyaset ve Sanat İlişkileri (Ciltli)</t>
+          <t>Türkiye Gezisi ve İngiltere’ye Dönüş</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>945</v>
+        <v>230</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786055809294</t>
+          <t>9789758803637</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Türk Sosyolojisinde Üç Bilim İnsanı</t>
+          <t>Türk-İtalyan Siyaset ve Sanat İlişkileri (Ciltli)</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>115</v>
+        <v>945</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786055809386</t>
+          <t>9786055809294</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 9</t>
+          <t>Türk Sosyolojisinde Üç Bilim İnsanı</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>395</v>
+        <v>115</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786055809164</t>
+          <t>9786055809386</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 8</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 9</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>230</v>
+        <v>395</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789758803965</t>
+          <t>9786055809164</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 7</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 8</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>700</v>
+        <v>230</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789758803804</t>
+          <t>9789758803965</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 6</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 7</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>275</v>
+        <v>700</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789758803620</t>
+          <t>9789758803804</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 5</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 6</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>495</v>
+        <v>275</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789758803118</t>
+          <t>9789758803620</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 4</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 5</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>445</v>
+        <v>495</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789756947555</t>
+          <t>9789758803118</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 2</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 4</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>135</v>
+        <v>445</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786055809539</t>
+          <t>9789756947555</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 10</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 2</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>565</v>
+        <v>135</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789756947548</t>
+          <t>9786055809539</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 1</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 10</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>125</v>
+        <v>565</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789758803774</t>
+          <t>9789756947548</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Türk Dış Politikasında Liderler</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 1</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>280</v>
+        <v>125</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789758803309</t>
+          <t>9789758803774</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Tüketim Normları Üzerine Karşılaştırmalı Bir Araştırma</t>
+          <t>Türk Dış Politikasında Liderler</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>175</v>
+        <v>280</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789758803095</t>
+          <t>9789758803309</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Değişme ve Kişilik Özellikleri</t>
+          <t>Tüketim Normları Üzerine Karşılaştırmalı Bir Araştırma</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>60</v>
+        <v>175</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789757696230</t>
+          <t>9789758803095</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Davranışlarda Gerçeği Arayış</t>
+          <t>Toplumsal Değişme ve Kişilik Özellikleri</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789756947463</t>
+          <t>9789757696230</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Toplumlar ve Ekonomiler</t>
+          <t>Toplumsal Davranışlarda Gerçeği Arayış</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>385</v>
+        <v>200</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>3990000007740</t>
+          <t>9789756947463</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 3 - Karl Marx Özel Sayısı</t>
+          <t>Toplumlar ve Ekonomiler</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>16</v>
+        <v>385</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>3990000009048</t>
+          <t>3990000007740</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 26 - Banliyö Özel Sayısı</t>
+          <t>Toplumbilim Sayı 3 - Karl Marx Özel Sayısı</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>275</v>
+        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9799513010468</t>
+          <t>3990000009048</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 25 - Postkolonyal Düşünce Özel Sayısı</t>
+          <t>Toplumbilim Sayı 26 - Banliyö Özel Sayısı</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>110</v>
+        <v>275</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>3990000009049</t>
+          <t>9799513010468</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 24 - Beden Sosyolojisi Özel Sayısı</t>
+          <t>Toplumbilim Sayı 25 - Postkolonyal Düşünce Özel Sayısı</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>85</v>
+        <v>110</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>3990000009046</t>
+          <t>3990000009049</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 23 - Kent ve Suç Özel Sayısı</t>
+          <t>Toplumbilim Sayı 24 - Beden Sosyolojisi Özel Sayısı</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>265</v>
+        <v>85</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>3990000007763</t>
+          <t>3990000009046</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 22 - Görsel Kültür Özel Sayısı</t>
+          <t>Toplumbilim Sayı 23 - Kent ve Suç Özel Sayısı</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>250</v>
+        <v>265</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>3990000009047</t>
+          <t>3990000007763</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 21 - Deprem Özel Sayısı</t>
+          <t>Toplumbilim Sayı 22 - Görsel Kültür Özel Sayısı</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>275</v>
+        <v>250</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>3990000007747</t>
+          <t>3990000009047</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 20 - Ahmet Hamdi Tanpınar Özel Sayısı</t>
+          <t>Toplumbilim Sayı 21 - Deprem Özel Sayısı</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>260</v>
+        <v>275</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>3990000007750</t>
+          <t>3990000007747</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 2 - Türk Toplumbilimi Özel Sayısı</t>
+          <t>Toplumbilim Sayı 20 - Ahmet Hamdi Tanpınar Özel Sayısı</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>20</v>
+        <v>260</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>3990000007762</t>
+          <t>3990000007750</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 19 - Fotoğraf Özel Sayısı</t>
+          <t>Toplumbilim Sayı 2 - Türk Toplumbilimi Özel Sayısı</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>95</v>
+        <v>20</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>3990000007736</t>
+          <t>3990000007762</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 17 - Göç Sosyolojisi Özel Sayısı</t>
+          <t>Toplumbilim Sayı 19 - Fotoğraf Özel Sayısı</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>20</v>
+        <v>95</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>3990000007741</t>
+          <t>3990000007736</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 1</t>
+          <t>Toplumbilim Sayı 17 - Göç Sosyolojisi Özel Sayısı</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>60</v>
+        <v>20</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786055809119</t>
+          <t>3990000007741</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Tezgahtan Tuvale</t>
+          <t>Toplumbilim Sayı 1</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789758803484</t>
+          <t>9786055809119</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Terör, Şiddet ve Toplum</t>
+          <t>Tezgahtan Tuvale</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789756947845</t>
+          <t>9789758803484</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Temel Düşlem / Kökenlerin Düşlemleri / Düşlemin Kökenleri</t>
+          <t>Terör, Şiddet ve Toplum</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>40</v>
+        <v>240</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786055809591</t>
+          <t>9789756947845</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Temel Besteleme Malzemeleriyle Çağdaş Müzik</t>
+          <t>Temel Düşlem / Kökenlerin Düşlemleri / Düşlemin Kökenleri</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>85</v>
+        <v>40</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786055809478</t>
+          <t>9786055809591</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Tematik Algı Testi (TAT)</t>
+          <t>Temel Besteleme Malzemeleriyle Çağdaş Müzik</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>210</v>
+        <v>85</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789758803071</t>
+          <t>9786055809478</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Tekil Düşünce</t>
+          <t>Tematik Algı Testi (TAT)</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>95</v>
+        <v>210</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786055809706</t>
+          <t>9789758803071</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Tarih ve Kolektif Bellek</t>
+          <t>Tekil Düşünce</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>160</v>
+        <v>95</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789756947487</t>
+          <t>9786055809706</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Toplumdan Bireye Mutluluk Resimleri</t>
+          <t>Tarih ve Kolektif Bellek</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>440</v>
+        <v>160</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786055809249</t>
+          <t>9789756947487</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Şaman ve Türk Dünyası</t>
+          <t>Toplumdan Bireye Mutluluk Resimleri</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>310</v>
+        <v>440</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789757696896</t>
+          <t>9786055809249</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Edebiyatı, Edebiyat Sürgünleri</t>
+          <t>Şaman ve Türk Dünyası</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>515</v>
+        <v>310</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789756947302</t>
+          <t>9789757696896</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Su Politikası</t>
+          <t>Sürgün Edebiyatı, Edebiyat Sürgünleri</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>430</v>
+        <v>515</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786055809287</t>
+          <t>9789756947302</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Sporun Sosyolojisi Sosyolojinin Sporu</t>
+          <t>Su Politikası</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>275</v>
+        <v>430</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789758803514</t>
+          <t>9786055809287</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojide ve Antropolojide Niteliksel Yöntem ve Araştırma</t>
+          <t>Sporun Sosyolojisi Sosyolojinin Sporu</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>345</v>
+        <v>275</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789757696353</t>
+          <t>9789758803514</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm, Toplum ve Gerçek</t>
+          <t>Sosyolojide ve Antropolojide Niteliksel Yöntem ve Araştırma</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>205</v>
+        <v>345</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789756947968</t>
+          <t>9789757696353</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Psikoloji Sözlüğü (Ciltli)</t>
+          <t>Sosyalizm, Toplum ve Gerçek</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>275</v>
+        <v>205</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786055809669</t>
+          <t>9789756947968</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilimlerde Kültür Kavramı</t>
+          <t>Sosyal Psikoloji Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>240</v>
+        <v>275</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789758803231</t>
+          <t>9786055809669</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Sohbetten Söyleşiye</t>
+          <t>Sosyal Bilimlerde Kültür Kavramı</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>25</v>
+        <v>240</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789758803538</t>
+          <t>9789758803231</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Savaşın İlk Çatışması İran Azerbaycanı</t>
+          <t>Sohbetten Söyleşiye</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>670</v>
+        <v>25</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789756947920</t>
+          <t>9789758803538</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Siyasetin Sosyolojisi Kavramlar, Tanımlar, Yaklaşımlar</t>
+          <t>Soğuk Savaşın İlk Çatışması İran Azerbaycanı</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>19.44</v>
+        <v>670</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789757696988</t>
+          <t>9789756947920</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Siyaset ve İnsan</t>
+          <t>Siyasetin Sosyolojisi Kavramlar, Tanımlar, Yaklaşımlar</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>135</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789758803712</t>
+          <t>9789757696988</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Sivil Toplum ve Dış Politika Yeni Sorunlar Yeni Aktörler</t>
+          <t>Siyaset ve İnsan</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>450</v>
+        <v>135</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786055809461</t>
+          <t>9789758803712</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Sınıf İlişkileri</t>
+          <t>Sivil Toplum ve Dış Politika Yeni Sorunlar Yeni Aktörler</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>525</v>
+        <v>450</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786055809065</t>
+          <t>9786055809461</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Sıkıntı’nın Felsefesi</t>
+          <t>Sınıf İlişkileri</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>295</v>
+        <v>525</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789756947265</t>
+          <t>9786055809065</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Seçme Yazılar</t>
+          <t>Sıkıntı’nın Felsefesi</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>235</v>
+        <v>295</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786055809270</t>
+          <t>9789756947265</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Gramları</t>
+          <t>Seçme Yazılar</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>205</v>
+        <v>235</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789758803408</t>
+          <t>9786055809270</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Durumları</t>
+          <t>Sanatın Gramları</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>195</v>
+        <v>205</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789758803279</t>
+          <t>9789758803408</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve Sosyoloji</t>
+          <t>Sanatın Durumları</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>150</v>
+        <v>195</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786055809010</t>
+          <t>9789758803279</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Sanat Üzerine Yersiz Yorumlar</t>
+          <t>Sanat ve Sosyoloji</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>210</v>
+        <v>150</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786055809676</t>
+          <t>9786055809010</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Sanat Sosyolojisi</t>
+          <t>Sanat Üzerine Yersiz Yorumlar</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>220</v>
+        <v>210</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789757696087</t>
+          <t>9786055809676</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Sanat Edebiyat 4</t>
+          <t>Sanat Sosyolojisi</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>570</v>
+        <v>220</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789756947814</t>
+          <t>9789757696087</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Rorschach Testinin Psikanalitik Yorumu 2 Erişkin Psikopatolojisinin Değerlendirilmesi</t>
+          <t>Sanat Edebiyat 4</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>12.96</v>
+        <v>570</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786059911313</t>
+          <t>9789756947814</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Rorschach Testi - Psikanalitik Yorum, Kodlama ve Uygulamalar</t>
+          <t>Rorschach Testinin Psikanalitik Yorumu 2 Erişkin Psikopatolojisinin Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>310</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786055809201</t>
+          <t>9786059911313</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Rorschach Kodlama Kitabı 2 - Yetişkin Normları</t>
+          <t>Rorschach Testi - Psikanalitik Yorum, Kodlama ve Uygulamalar</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>475</v>
+        <v>310</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789758803767</t>
+          <t>9786055809201</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Rorschach Kodlama Kitabı 1 Ergen Normları</t>
+          <t>Rorschach Kodlama Kitabı 2 - Yetişkin Normları</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>450</v>
+        <v>475</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789757696278</t>
+          <t>9789758803767</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Roman Notları 3 Patriyot Ömer / Gülen Azap Çıkmazı</t>
+          <t>Rorschach Kodlama Kitabı 1 Ergen Normları</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>285</v>
+        <v>450</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789757696162</t>
+          <t>9789757696278</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Roman Notları 2 Batı Çıkmazı</t>
+          <t>Roman Notları 3 Patriyot Ömer / Gülen Azap Çıkmazı</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>140</v>
+        <v>285</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789757696179</t>
+          <t>9789757696162</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Roman Notları 1 Topal Kasırga / Darmadağın Olan Devlet</t>
+          <t>Roman Notları 2 Batı Çıkmazı</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>170</v>
+        <v>140</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789756947241</t>
+          <t>9789757696179</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Rauf Orbay’ın Londra Büyükelçiliği</t>
+          <t>Roman Notları 1 Topal Kasırga / Darmadağın Olan Devlet</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>187</v>
+        <v>170</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>2880000040606</t>
+          <t>9789756947241</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Psikanalizi Yazmak</t>
+          <t>Rauf Orbay’ın Londra Büyükelçiliği</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>35</v>
+        <v>187</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786055809577</t>
+          <t>2880000040606</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz ve Dil - Psikanaliz Buluşmaları 6</t>
+          <t>Psikanalizi Yazmak</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>215</v>
+        <v>35</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786055809515</t>
+          <t>9786055809577</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz ve Arzular - Psikanaliz Buluşmaları 5</t>
+          <t>Psikanaliz ve Dil - Psikanaliz Buluşmaları 6</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>110</v>
+        <v>215</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789756947418</t>
+          <t>9786055809515</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Tartışmaları</t>
+          <t>Psikanaliz ve Arzular - Psikanaliz Buluşmaları 5</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>45</v>
+        <v>110</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789758803354</t>
+          <t>9789756947418</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Konuşmaları</t>
+          <t>Psikanaliz Tartışmaları</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>315</v>
+        <v>45</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786055809744</t>
+          <t>9789758803354</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Buluşmaları 7 - Narsisizm</t>
+          <t>Psikanaliz Konuşmaları</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>240</v>
+        <v>315</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789758803811</t>
+          <t>9786055809744</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Buluşmaları 2 - Kadınlık</t>
+          <t>Psikanaliz Buluşmaları 7 - Narsisizm</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>3990000007756</t>
+          <t>9789758803811</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 8 - Yeni Söylemler/İstanbul Bienali Dosyası</t>
+          <t>Psikanaliz Buluşmaları 2 - Kadınlık</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>325</v>
+        <v>250</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789756947401</t>
+          <t>3990000007756</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Psikanalitik Kurama Giriş</t>
+          <t>Toplumbilim Sayı 8 - Yeni Söylemler/İstanbul Bienali Dosyası</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>290</v>
+        <v>325</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789758803255</t>
+          <t>9789756947401</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Psikanalitik Denemeler</t>
+          <t>Psikanalitik Kurama Giriş</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>38</v>
+        <v>290</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786055809447</t>
+          <t>9789758803255</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Projektif Yöntemler</t>
+          <t>Psikanalitik Denemeler</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789758803736</t>
+          <t>9786055809447</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Postmodern Prens</t>
+          <t>Projektif Yöntemler</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>390</v>
+        <v>39</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789756947838</t>
+          <t>9789758803736</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Popüler Müziği Anlamak Kültürel Kimlik Bağlamında Popüler Müzikte Anlam</t>
+          <t>Postmodern Prens</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>360</v>
+        <v>390</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789758803705</t>
+          <t>9789756947838</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Popüler Feminizm</t>
+          <t>Popüler Müziği Anlamak Kültürel Kimlik Bağlamında Popüler Müzikte Anlam</t>
         </is>
       </c>
       <c r="C184" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>3990000007739</t>
+          <t>9789758803705</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 7 - Yeni Sağ Aşırı Sağ Özel Sayısı</t>
+          <t>Popüler Feminizm</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>75</v>
+        <v>360</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>3990000007761</t>
+          <t>3990000007739</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 6 - Nasreddin Hoca Özel Sayısı</t>
+          <t>Toplumbilim Sayı 7 - Yeni Sağ Aşırı Sağ Özel Sayısı</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>200</v>
+        <v>75</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789757696223</t>
+          <t>3990000007761</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Politikada Gerçeği Arayış</t>
+          <t>Toplumbilim Sayı 6 - Nasreddin Hoca Özel Sayısı</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>255</v>
+        <v>200</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786055809621</t>
+          <t>9789757696223</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Platon’da Müzik</t>
+          <t>Politikada Gerçeği Arayış</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>190</v>
+        <v>255</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789758803385</t>
+          <t>9786055809621</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Perikles ve Verdi</t>
+          <t>Platon’da Müzik</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>60</v>
+        <v>190</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789756947616</t>
+          <t>9789758803385</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Pencereler</t>
+          <t>Perikles ve Verdi</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>110</v>
+        <v>60</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786055809058</t>
+          <t>9789756947616</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Özneler, Durumlar ve Mekanlar</t>
+          <t>Pencereler</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789757696568</t>
+          <t>9786055809058</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Özelleştirme Tartışmaları</t>
+          <t>Özneler, Durumlar ve Mekanlar</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789757696971</t>
+          <t>9789757696568</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Atatürk</t>
+          <t>Özelleştirme Tartışmaları</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>3990000007757</t>
+          <t>9789757696971</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 4 - Plastik Sanatlar Özel Sayısı</t>
+          <t>Ölümsüz Atatürk</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>275</v>
+        <v>600</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789758803859</t>
+          <t>3990000007757</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Otorite Kavramı</t>
+          <t>Toplumbilim Sayı 4 - Plastik Sanatlar Özel Sayısı</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>11.11</v>
+        <v>275</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789757696322</t>
+          <t>9789758803859</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Osmanlılık / Bizans</t>
+          <t>Otorite Kavramı</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>760</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9789757696254</t>
+          <t>9789757696322</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Bir Tarih?</t>
+          <t>Osmanlılık / Bizans</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>110</v>
+        <v>760</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786055809027</t>
+          <t>9789757696254</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Müzik Üzerine Düşünmek</t>
+          <t>Nasıl Bir Tarih?</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>365</v>
+        <v>110</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789758803545</t>
+          <t>9786055809027</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Müzik Sosyolojisi</t>
+          <t>Müzik Üzerine Düşünmek</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>360</v>
+        <v>365</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9789756947999</t>
+          <t>9789758803545</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Müzik Öğretimi Teknolojisi ve Materyal Geliştirme</t>
+          <t>Müzik Sosyolojisi</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>130</v>
+        <v>360</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789758803033</t>
+          <t>9789756947999</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Müzik Felsefesine Giriş</t>
+          <t>Müzik Öğretimi Teknolojisi ve Materyal Geliştirme</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>145</v>
+        <v>130</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786055809317</t>
+          <t>9789758803033</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Psikanalitik Yönelimli Klinik Görüşmeler</t>
+          <t>Müzik Felsefesine Giriş</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>240</v>
+        <v>145</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9789758803415</t>
+          <t>9786055809317</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Mütevazı Öneriler  Modest Proposals</t>
+          <t>Psikanalitik Yönelimli Klinik Görüşmeler</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>285</v>
+        <v>240</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9789756947449</t>
+          <t>9789758803415</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Mübeccel Kıray İçin Yazılar</t>
+          <t>Mütevazı Öneriler  Modest Proposals</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>190</v>
+        <v>285</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786055809362</t>
+          <t>9789756947449</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Mübadeleyle Giden Rumlar Turizmle Gelen Avrupalılar</t>
+          <t>Mübeccel Kıray İçin Yazılar</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>210</v>
+        <v>190</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9789758803743</t>
+          <t>9786055809362</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Mübadelenin Öksüz Çocukları</t>
+          <t>Mübadeleyle Giden Rumlar Turizmle Gelen Avrupalılar</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>315</v>
+        <v>210</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9789756947470</t>
+          <t>9789758803743</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Modernizm, Kapitalizm ve Azgelişmişlik</t>
+          <t>Mübadelenin Öksüz Çocukları</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>330</v>
+        <v>315</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9789758803781</t>
+          <t>9789756947470</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Mitolojiden Efsaneye</t>
+          <t>Modernizm, Kapitalizm ve Azgelişmişlik</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>280</v>
+        <v>330</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9789758803873</t>
+          <t>9789758803781</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Mısır’ın Sesi</t>
+          <t>Mitolojiden Efsaneye</t>
         </is>
       </c>
       <c r="C209" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789757696520</t>
+          <t>9789758803873</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Mektuplar</t>
+          <t>Mısır’ın Sesi</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>113</v>
+        <v>280</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9789758803972</t>
+          <t>9789757696520</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Mafya Öldürür Susmak da...</t>
+          <t>Mektuplar</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>355</v>
+        <v>113</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789757696490</t>
+          <t>9789758803972</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Liberalizm, Refah Devleti, Eleştiriler</t>
+          <t>Mafya Öldürür Susmak da...</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>420</v>
+        <v>355</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789757696667</t>
+          <t>9789757696490</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Laiklik Tartışmasına Kavramsal Bir Bakış</t>
+          <t>Liberalizm, Refah Devleti, Eleştiriler</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>65</v>
+        <v>420</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789758803934</t>
+          <t>9789757696667</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Küresel Isınma ve Kyoto Protokolü</t>
+          <t>Laiklik Tartışmasına Kavramsal Bir Bakış</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>470</v>
+        <v>65</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786055809379</t>
+          <t>9789758803934</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Sermaye Kibar Hırsız ve Şehir</t>
+          <t>Küresel Isınma ve Kyoto Protokolü</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>325</v>
+        <v>470</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9789758803293</t>
+          <t>9786055809379</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Müzikoloji</t>
+          <t>Kültürel Sermaye Kibar Hırsız ve Şehir</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>230</v>
+        <v>325</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789757696476</t>
+          <t>9789758803293</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Göç</t>
+          <t>Kültürel Müzikoloji</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786055809225</t>
+          <t>9789757696476</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Kuşaklararası İletim</t>
+          <t>Kutsal Göç</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>95</v>
+        <v>180</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9789758803163</t>
+          <t>9786055809225</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Kriz, Savaş ve Bütçe Politikası (1926 - 1950)</t>
+          <t>Kuşaklararası İletim</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>190</v>
+        <v>95</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789757696193</t>
+          <t>9789758803163</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Konu-m-lar</t>
+          <t>Kriz, Savaş ve Bütçe Politikası (1926 - 1950)</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9789757696513</t>
+          <t>9789757696193</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Kitap Notları</t>
+          <t>Konu-m-lar</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>78</v>
+        <v>200</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9789758803668</t>
+          <t>9789757696513</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Kıvrım - Leibniz ve Barok</t>
+          <t>Kitap Notları</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>300</v>
+        <v>78</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789758803194</t>
+          <t>9789758803668</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Kar: Toplumsal ve Kültürel Açıdan Ayhali</t>
+          <t>Kıvrım - Leibniz ve Barok</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789756947180</t>
+          <t>9789758803194</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Kırık Çizgiler</t>
+          <t>Kırmızı Kar: Toplumsal ve Kültürel Açıdan Ayhali</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>85</v>
+        <v>160</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9789756947128</t>
+          <t>9789756947180</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Kentleşme Yazıları</t>
+          <t>Kırık Çizgiler</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>95</v>
+        <v>85</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786055809713</t>
+          <t>9789756947128</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Kent Üzerine Özgür Yazılar</t>
+          <t>Kentleşme Yazıları</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>210</v>
+        <v>95</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786055809645</t>
+          <t>9786055809713</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Kayıp İşçi Kadınlar</t>
+          <t>Kent Üzerine Özgür Yazılar</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>450</v>
+        <v>210</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786055809195</t>
+          <t>9786055809645</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Kara Güneş</t>
+          <t>Kayıp İşçi Kadınlar</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>420</v>
+        <v>450</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786055809218</t>
+          <t>9786055809195</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizm ve Şizofreni ve Konsensüs / Capitalism and Schizophrenia and Consensus</t>
+          <t>Kara Güneş</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>135</v>
+        <v>420</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9789757696674</t>
+          <t>9786055809218</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizm ve Borç Krizi</t>
+          <t>Kapitalizm ve Şizofreni ve Konsensüs / Capitalism and Schizophrenia and Consensus</t>
         </is>
       </c>
       <c r="C230" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789757696865</t>
+          <t>9789757696674</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Kamuoyu, İletişim ve Demokrasi</t>
+          <t>Kapitalizm ve Borç Krizi</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>340</v>
+        <v>135</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9789758803286</t>
+          <t>9789757696865</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Kalkınma ve Küreselleşme</t>
+          <t>Kamuoyu, İletişim ve Demokrasi</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>275</v>
+        <v>340</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786055809553</t>
+          <t>9789758803286</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Kadınsı ve Kadınlık</t>
+          <t>Kalkınma ve Küreselleşme</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>145</v>
+        <v>275</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789756947661</t>
+          <t>9786055809553</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Kadınlara Dair... Akılda Kalanlar</t>
+          <t>Kadınsı ve Kadınlık</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>220</v>
+        <v>145</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789758803361</t>
+          <t>9789756947661</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Kadına Melodram Yakışır Türk Melodram Sinemasında Kadın İmgeleri</t>
+          <t>Kadınlara Dair... Akılda Kalanlar</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>115</v>
+        <v>220</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789757696773</t>
+          <t>9789758803361</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Rock Hayatı Sosyolojik Bir Bakış</t>
+          <t>Kadına Melodram Yakışır Türk Melodram Sinemasında Kadın İmgeleri</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>108</v>
+        <v>115</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789758803392</t>
+          <t>9789757696773</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Kentsel Ayrışma</t>
+          <t>İstanbul’da Rock Hayatı Sosyolojik Bir Bakış</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>410</v>
+        <v>108</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789757696582</t>
+          <t>9789758803392</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Kuzey Sardunyaları</t>
+          <t>İstanbul’da Kentsel Ayrışma</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>85</v>
+        <v>410</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786055809805</t>
+          <t>9789757696582</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Gülmek</t>
+          <t>Kuzey Sardunyaları</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>75</v>
+        <v>85</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786055809836</t>
+          <t>9786055809805</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Rorschach Kodlama Kitabı 3 - Yaşlı Normları</t>
+          <t>Gülmek</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>280</v>
+        <v>75</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786085809850</t>
+          <t>9786055809836</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatın İzinde - Polisiye Edebiyatı</t>
+          <t>Rorschach Kodlama Kitabı 3 - Yaşlı Normları</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>135</v>
+        <v>280</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786055809799</t>
+          <t>9786085809850</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Arap ve Türk Musikisinin 20. Yüzyıl Birlikteliği</t>
+          <t>Edebiyatın İzinde - Polisiye Edebiyatı</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>180</v>
+        <v>135</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789757696360</t>
+          <t>9786055809799</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>İktisat, Siyaset, Devlet ve Türkiye</t>
+          <t>Arap ve Türk Musikisinin 20. Yüzyıl Birlikteliği</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>265</v>
+        <v>180</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789758803552</t>
+          <t>9789757696360</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>İktisat, Siyaset, Devlet Üzerine Yazılar</t>
+          <t>İktisat, Siyaset, Devlet ve Türkiye</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>540</v>
+        <v>265</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786055809355</t>
+          <t>9789758803552</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>İktisadın Unuttuğu İnsan</t>
+          <t>İktisat, Siyaset, Devlet Üzerine Yazılar</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>130</v>
+        <v>540</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786055809492</t>
+          <t>9786055809355</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>İktisadın Kayıp Felsefesi</t>
+          <t>İktisadın Unuttuğu İnsan</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>460</v>
+        <v>130</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9789756947883</t>
+          <t>9786055809492</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>İki Vatan Yorgunları</t>
+          <t>İktisadın Kayıp Felsefesi</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>260</v>
+        <v>460</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786055809133</t>
+          <t>9789756947883</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>İki Delilik Rejimi</t>
+          <t>İki Vatan Yorgunları</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>570</v>
+        <v>260</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789757696629</t>
+          <t>9786055809133</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>İdris Küçükömer’le Türkiye Üstüne Tartışmalar</t>
+          <t>İki Delilik Rejimi</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>75</v>
+        <v>570</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786055809126</t>
+          <t>9789757696629</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Issız Ada ve Diğer Metinler</t>
+          <t>İdris Küçükömer’le Türkiye Üstüne Tartışmalar</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>550</v>
+        <v>75</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789758803798</t>
+          <t>9786055809126</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2. Abdülhamid Döneminde Sansür</t>
+          <t>Issız Ada ve Diğer Metinler</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>360</v>
+        <v>550</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9789757696261</t>
+          <t>9789758803798</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Hum Zamirinin Serencamı</t>
+          <t>2. Abdülhamid Döneminde Sansür</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>250</v>
+        <v>360</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789757696759</t>
+          <t>9789757696261</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Hoşnut Olamamış Adam Enver Paşa</t>
+          <t>Hum Zamirinin Serencamı</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9789758803583</t>
+          <t>9789757696759</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Henri Bergson’un Felsefesi</t>
+          <t>Hoşnut Olamamış Adam Enver Paşa</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>195</v>
+        <v>300</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789756947630</t>
+          <t>9789758803583</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Hayal, Hakikat, Yaratı</t>
+          <t>Henri Bergson’un Felsefesi</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>140</v>
+        <v>195</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>2789757696114</t>
+          <t>9789756947630</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Halley Kimi Kurtarır</t>
+          <t>Hayal, Hakikat, Yaratı</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>210</v>
+        <v>140</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789757696797</t>
+          <t>2789757696114</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Halide Edip ve Amerika</t>
+          <t>Halley Kimi Kurtarır</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>80</v>
+        <v>210</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786055809263</t>
+          <t>9789757696797</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Günlerin Kıyısında</t>
+          <t>Halide Edip ve Amerika</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9789757696216</t>
+          <t>9786055809263</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Görünmez Bir Nisan Ayının Günlüğü</t>
+          <t>Günlerin Kıyısında</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>40</v>
+        <v>140</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789758803590</t>
+          <t>9789757696216</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Görkemli Unutuş</t>
+          <t>Görünmez Bir Nisan Ayının Günlüğü</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>120</v>
+        <v>40</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786055809393</t>
+          <t>9789758803590</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Göçebelik Üzerine</t>
+          <t>Görkemli Unutuş</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9789756947432</t>
+          <t>9786055809393</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Gol Atan Galip Futbola Sosyolojik Bir Bakış</t>
+          <t>Göçebelik Üzerine</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789758803460</t>
+          <t>9789756947432</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Gilles Deleuze’de Toplum ve Denetim</t>
+          <t>Gol Atan Galip Futbola Sosyolojik Bir Bakış</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789758803842</t>
+          <t>9789758803460</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Gezgin Bir Hekimin Dünyası</t>
+          <t>Gilles Deleuze’de Toplum ve Denetim</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786055809157</t>
+          <t>9789758803842</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Güvensiz İnşası</t>
+          <t>Gezgin Bir Hekimin Dünyası</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>185</v>
+        <v>180</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789756947012</t>
+          <t>9786055809157</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Geçmiş Zaman Fıkraları</t>
+          <t>Geleceğin Güvensiz İnşası</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>35</v>
+        <v>185</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9789758803156</t>
+          <t>9789756947012</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Göründüğü Gibi Değil! Açıklayabilirim</t>
+          <t>Geçmiş Zaman Fıkraları</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>230</v>
+        <v>35</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9789757696242</t>
+          <t>9789758803156</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Geçivermiş Gelecek</t>
+          <t>Göründüğü Gibi Değil! Açıklayabilirim</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>175</v>
+        <v>230</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789757696247</t>
+          <t>9789757696242</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Geceyarısı Mektupları</t>
+          <t>Geçivermiş Gelecek</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786055809614</t>
+          <t>9789757696247</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Freudyen An</t>
+          <t>Geceyarısı Mektupları</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>140</v>
+        <v>176</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9789757696063</t>
+          <t>9786055809614</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Frankfurt Dersleri</t>
+          <t>Freudyen An</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>145</v>
+        <v>140</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9789758803446</t>
+          <t>9789757696063</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Fener Balat Ayvansaray</t>
+          <t>Frankfurt Dersleri</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>200</v>
+        <v>145</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9789758803477</t>
+          <t>9789758803446</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Fason Ekonomisi: Gedikpaşa’da Ayakkabı Üretimi</t>
+          <t>Fener Balat Ayvansaray</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789757696919</t>
+          <t>9789758803477</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Fahim Bey ve Biz Abdülhak Şinasi Hisar Bütün Eserleri: 1</t>
+          <t>Fason Ekonomisi: Gedikpaşa’da Ayakkabı Üretimi</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>35</v>
+        <v>240</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786055809720</t>
+          <t>9789757696919</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Evin Bilinçdışı</t>
+          <t>Fahim Bey ve Biz Abdülhak Şinasi Hisar Bütün Eserleri: 1</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>310</v>
+        <v>35</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786055809775</t>
+          <t>9786055809720</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Ergenlikte Değişim ve Erişkin Yaşama Geçiş</t>
+          <t>Evin Bilinçdışı</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>270</v>
+        <v>310</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789756947319</t>
+          <t>9786055809775</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Ergenlik ya da Merhaba Hüzün</t>
+          <t>Ergenlikte Değişim ve Erişkin Yaşama Geçiş</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>35</v>
+        <v>270</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786055809560</t>
+          <t>9789756947319</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Ergenlik - Anne Babalar ve Uzmanlar İçin Nirengi Noktaları</t>
+          <t>Ergenlik ya da Merhaba Hüzün</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>335</v>
+        <v>35</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786055809331</t>
+          <t>9786055809560</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Ergenliğin Yüzleri</t>
+          <t>Ergenlik - Anne Babalar ve Uzmanlar İçin Nirengi Noktaları</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>35</v>
+        <v>335</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9789756947357</t>
+          <t>9786055809331</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Ereğli Ağır Sanayiden Önce Bir Sahil Kasabası</t>
+          <t>Ergenliğin Yüzleri</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>145</v>
+        <v>35</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9789758803316</t>
+          <t>9789756947357</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizm ve Dünya Ekonomisi</t>
+          <t>Ereğli Ağır Sanayiden Önce Bir Sahil Kasabası</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>260</v>
+        <v>145</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9789757696209</t>
+          <t>9789758803316</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Ekonomide Gerçeği Arayış</t>
+          <t>Emperyalizm ve Dünya Ekonomisi</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>400</v>
+        <v>260</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9789756947036</t>
+          <t>9789757696209</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatımızda Dergiler</t>
+          <t>Ekonomide Gerçeği Arayış</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>225</v>
+        <v>400</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>2789009948503</t>
+          <t>9789756947036</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Dünü ve Bugünüyle Toplum ve Ekonomi Sayı: 8</t>
+          <t>Edebiyatımızda Dergiler</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>180</v>
+        <v>225</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>2789009944512</t>
+          <t>2789009948503</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Dünü ve Bugünüyle Toplum ve Ekonomi Sayı: 6</t>
+          <t>Dünü ve Bugünüyle Toplum ve Ekonomi Sayı: 8</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>2789009944529</t>
+          <t>2789009944512</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Dünü ve Bugünüyle Toplum ve Ekonomi Sayı: 10</t>
+          <t>Dünü ve Bugünüyle Toplum ve Ekonomi Sayı: 6</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>520</v>
+        <v>210</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>2789009951503</t>
+          <t>2789009944529</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Dünü ve Bugünüyle Toplum ve Ekonomi Sayı: 1</t>
+          <t>Dünü ve Bugünüyle Toplum ve Ekonomi Sayı: 10</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>150</v>
+        <v>520</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9789758803958</t>
+          <t>2789009951503</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Doğu Rumeli’de Kayıp Köyler</t>
+          <t>Dünü ve Bugünüyle Toplum ve Ekonomi Sayı: 1</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>340</v>
+        <v>150</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9789757696094</t>
+          <t>9789758803958</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Diyaloglar</t>
+          <t>Doğu Rumeli’de Kayıp Köyler</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>320</v>
+        <v>340</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9789756947272</t>
+          <t>9789757696094</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Din, Toplum ve Siyasal Sistem</t>
+          <t>Diyaloglar</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>150</v>
+        <v>320</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9789758803750</t>
+          <t>9789756947272</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Diğer Ses</t>
+          <t>Din, Toplum ve Siyasal Sistem</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786055809683</t>
+          <t>9789758803750</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Devrim Yahut Vasat</t>
+          <t>Diğer Ses</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>330</v>
+        <v>180</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9789756947937</t>
+          <t>9786055809683</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Devletaşırı Alan</t>
+          <t>Devrim Yahut Vasat</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>470</v>
+        <v>330</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9789757696575</t>
+          <t>9789756947937</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Ders Kitapları ve Sosyalleşme (1876-1918)</t>
+          <t>Devletaşırı Alan</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>95</v>
+        <v>470</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9789757696452</t>
+          <t>9789757696575</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Demokratikleşme Sürecinde Liderler Oligarşisi, CHP ve AP (1961-1980)</t>
+          <t>Ders Kitapları ve Sosyalleşme (1876-1918)</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>235</v>
+        <v>95</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9789756947739</t>
+          <t>9789757696452</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Deliliğin Tutkusu / Tutkunun Deliliği</t>
+          <t>Demokratikleşme Sürecinde Liderler Oligarşisi, CHP ve AP (1961-1980)</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>220</v>
+        <v>235</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786055809041</t>
+          <t>9789756947739</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Deleuze: Bir Olay Felsefesi</t>
+          <t>Deliliğin Tutkusu / Tutkunun Deliliği</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786055809508</t>
+          <t>9786055809041</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Değişmenin ve Geçiş Toplumunun Sosyoloğu: Mübeccel B. Kıray</t>
+          <t>Deleuze: Bir Olay Felsefesi</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>80</v>
+        <v>210</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9789758803132</t>
+          <t>9786055809508</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Değişen Toplumlar Değişmeyen Siyaset: Ortadoğu</t>
+          <t>Değişmenin ve Geçiş Toplumunun Sosyoloğu: Mübeccel B. Kıray</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>190</v>
+        <v>80</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9789757696346</t>
+          <t>9789758803132</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Çöküntü</t>
+          <t>Değişen Toplumlar Değişmeyen Siyaset: Ortadoğu</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>182</v>
+        <v>190</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9789756947760</t>
+          <t>9789757696346</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Çevre Tümdür</t>
+          <t>Çöküntü</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>275</v>
+        <v>182</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9789757696933</t>
+          <t>9789756947760</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Çamlıcadaki Eniştemiz Abdülhak Şinasi Hisar Bütün Eserleri: 2</t>
+          <t>Çevre Tümdür</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>40</v>
+        <v>275</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9789757696551</t>
+          <t>9789757696933</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Çağ Atlatma Serüveni (1453-1980)</t>
+          <t>Çamlıcadaki Eniştemiz Abdülhak Şinasi Hisar Bütün Eserleri: 2</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9789757696599</t>
+          <t>9789757696551</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Cuntacılıktan Sivil Topluma Yön ve Ant Yazıları</t>
+          <t>Çağ Atlatma Serüveni (1453-1980)</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>68</v>
+        <v>200</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9789757696964</t>
+          <t>9789757696599</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet, Demokrasi ve Kimlik</t>
+          <t>Cuntacılıktan Sivil Topluma Yön ve Ant Yazıları</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>365</v>
+        <v>68</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9789756947005</t>
+          <t>9789757696964</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Boğaziçi Yalıları Geçmiş Zaman Köşkleri</t>
+          <t>Cumhuriyet, Demokrasi ve Kimlik</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>35</v>
+        <v>365</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786055809324</t>
+          <t>9789756947005</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Biyografya 9 - Sabiha Sertel</t>
+          <t>Boğaziçi Yalıları Geçmiş Zaman Köşkleri</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>250</v>
+        <v>35</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786055809102</t>
+          <t>9786055809324</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Biyografya 8 - Türkan Şoray</t>
+          <t>Biyografya 9 - Sabiha Sertel</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>285</v>
+        <v>250</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9789758803576</t>
+          <t>9786055809102</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Biyografya 6 - Türk Sinemasında Yönetmenler</t>
+          <t>Biyografya 8 - Türkan Şoray</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>270</v>
+        <v>285</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9789758803248</t>
+          <t>9789758803576</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Biyografya 5 - Ahmed Adnan Saygun</t>
+          <t>Biyografya 6 - Türk Sinemasında Yönetmenler</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>320</v>
+        <v>270</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9789758803040</t>
+          <t>9789758803248</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Biyografya 4 - Kemal Tahir</t>
+          <t>Biyografya 5 - Ahmed Adnan Saygun</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>130</v>
+        <v>320</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9789756947582</t>
+          <t>9789758803040</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Biyografya 3 - Zeki Müren</t>
+          <t>Biyografya 4 - Kemal Tahir</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>20</v>
+        <v>130</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9789756947685</t>
+          <t>9789756947582</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Biyografya 2 - Behice Boran</t>
+          <t>Biyografya 3 - Zeki Müren</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9789756947524</t>
+          <t>9789756947685</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Biyografya 1</t>
+          <t>Biyografya 2 - Behice Boran</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>220</v>
+        <v>100</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9789758803927</t>
+          <t>9789756947524</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Birgi’de Toplumsal Yaşam ve Değişim</t>
+          <t>Biyografya 1</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>385</v>
+        <v>220</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786055809652</t>
+          <t>9789758803927</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Bir Otoanaliz İçin Taslak</t>
+          <t>Birgi’de Toplumsal Yaşam ve Değişim</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>60</v>
+        <v>385</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9789757696841</t>
+          <t>9786055809652</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Değişen Dünya ve Türkiye</t>
+          <t>Bir Otoanaliz İçin Taslak</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>375</v>
+        <v>60</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9789758803491</t>
+          <t>9789757696841</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Bir Klinisyen Olarak Freud</t>
+          <t>Değişen Dünya ve Türkiye</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>125</v>
+        <v>375</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9789758803644</t>
+          <t>9789758803491</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Bir Adam Yok Oluyor</t>
+          <t>Bir Klinisyen Olarak Freud</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>75</v>
+        <v>125</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786055809003</t>
+          <t>9789758803644</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Kapadokya</t>
+          <t>Bir Adam Yok Oluyor</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>108</v>
+        <v>75</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9789757696995</t>
+          <t>9786055809003</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Bilim, Bilim Politikası ve Üniversiteler</t>
+          <t>Bilinmeyen Kapadokya</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>135</v>
+        <v>108</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9789756947340</t>
+          <t>9789757696995</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Mitolojiler</t>
+          <t>Bilim, Bilim Politikası ve Üniversiteler</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>52</v>
+        <v>135</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9789756947142</t>
+          <t>9789756947340</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Beden ve Toplum Kuramı</t>
+          <t>Beyaz Mitolojiler</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>6.48</v>
+        <v>52</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9789758803606</t>
+          <t>9789756947142</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Biyografya 7 - Tevfik Fikret</t>
+          <t>Beden ve Toplum Kuramı</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>350</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9789758803613</t>
+          <t>9789758803606</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Batı’nın Yeni Güvenlik Stratejileri  AB - NATO - ABD</t>
+          <t>Biyografya 7 - Tevfik Fikret</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>80</v>
+        <v>350</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9789758803729</t>
+          <t>9789758803613</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Başlangıçların Aşkı</t>
+          <t>Batı’nın Yeni Güvenlik Stratejileri  AB - NATO - ABD</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>94</v>
+        <v>80</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786055809416</t>
+          <t>9789758803729</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Başkaldıran İslam</t>
+          <t>Başlangıçların Aşkı</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>410</v>
+        <v>94</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9789756947869</t>
+          <t>9786055809416</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan’da Milliyetçilik ve Politika</t>
+          <t>Başkaldıran İslam</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>60</v>
+        <v>410</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9789756947395</t>
+          <t>9789756947869</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Aynadan Ötekine</t>
+          <t>Azerbaycan’da Milliyetçilik ve Politika</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>85</v>
+        <v>60</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786055809188</t>
+          <t>9789756947395</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Avrupa’ya Kimlik</t>
+          <t>Aynadan Ötekine</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>240</v>
+        <v>85</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786055809737</t>
+          <t>9786055809188</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Beden ve Ailenin Acıları</t>
+          <t>Avrupa’ya Kimlik</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>185</v>
+        <v>240</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9789757696407</t>
+          <t>9786055809737</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Avrupa’nın Doğu İmajı</t>
+          <t>Beden ve Ailenin Acıları</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>135</v>
+        <v>185</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9789758803569</t>
+          <t>9789757696407</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Avrupalı mı Levanten mi?</t>
+          <t>Avrupa’nın Doğu İmajı</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>185</v>
+        <v>135</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9789758803897</t>
+          <t>9789758803569</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Resminde Çocuk İmgesi</t>
+          <t>Avrupalı mı Levanten mi?</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>140</v>
+        <v>185</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9789757696544</t>
+          <t>9789758803897</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Feodalizminin Evrimi</t>
+          <t>Avrupa Resminde Çocuk İmgesi</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9789757696692</t>
+          <t>9789757696544</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Avrasya Boru Hatları ve Türkiye</t>
+          <t>Avrupa Feodalizminin Evrimi</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9789757696766</t>
+          <t>9789757696692</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Ateşin Psikanalizi</t>
+          <t>Avrasya Boru Hatları ve Türkiye</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>60</v>
+        <v>140</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9789758803125</t>
+          <t>9789757696766</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Aşırı Sağdan Popülist Radikal Sağa</t>
+          <t>Ateşin Psikanalizi</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9789757696780</t>
+          <t>9789758803125</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Aslanapa Armağanı</t>
+          <t>Aşırı Sağdan Popülist Radikal Sağa</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>475</v>
+        <v>300</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9789756947227</t>
+          <t>9789757696780</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Armağan</t>
+          <t>Aslanapa Armağanı</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>85</v>
+        <v>475</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>2789757696107</t>
+          <t>9789756947227</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Amerikalı Tolstoy</t>
+          <t>Armağan</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>200</v>
+        <v>85</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9789758809684</t>
+          <t>2789757696107</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Alevi - Bektaşi Kültüründe Kırklar Semahı</t>
+          <t>Amerikalı Tolstoy</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9789757696438</t>
+          <t>9789758809684</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz Dünyasında Para Fiyatlar ve Medeniyet</t>
+          <t>Alevi - Bektaşi Kültüründe Kırklar Semahı</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>55</v>
+        <v>125</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9789756947913</t>
+          <t>9789757696438</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Akademi’ye Tanıklık 3</t>
+          <t>Akdeniz Dünyasında Para Fiyatlar ve Medeniyet</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>560</v>
+        <v>55</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9789756947890</t>
+          <t>9789756947913</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Akademi’ye Tanıklık 1 - Güzel Sanatlar Akademisi’ne Bakışlar Resim ve Heykel</t>
+          <t>Akademi’ye Tanıklık 3</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>415</v>
+        <v>560</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9789758803217</t>
+          <t>9789756947890</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Ahmakların Seferi: Yugoslavya Nato ve Batının Aldatmacaları</t>
+          <t>Akademi’ye Tanıklık 1 - Güzel Sanatlar Akademisi’ne Bakışlar Resim ve Heykel</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>265</v>
+        <v>415</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786055809768</t>
+          <t>9789758803217</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Adların İzinde</t>
+          <t>Ahmakların Seferi: Yugoslavya Nato ve Batının Aldatmacaları</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>123</v>
+        <v>265</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9789758803149</t>
+          <t>9786055809768</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Adadan Odaya Yaşamdan Yapıya Konut Çevresi</t>
+          <t>Adların İzinde</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>85</v>
+        <v>123</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9789757696506</t>
+          <t>9789758803149</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>500. Yılında Amerika</t>
+          <t>Adadan Odaya Yaşamdan Yapıya Konut Çevresi</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>90</v>
+        <v>85</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9789756947609</t>
+          <t>9789757696506</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyıl Karşısında Kent ve İnsan</t>
+          <t>500. Yılında Amerika</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>14.81</v>
+        <v>90</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9789757696131</t>
+          <t>9789756947609</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>1950 Öncesi Şiirler ve Ziya İlhan’a Mektuplar</t>
+          <t>21. Yüzyıl Karşısında Kent ve İnsan</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>80</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9789757696148</t>
+          <t>9789757696131</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Notlar - 1950 Öncesi Cezaevi Notları</t>
+          <t>1950 Öncesi Şiirler ve Ziya İlhan’a Mektuplar</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>400</v>
+        <v>80</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9789756947135</t>
+          <t>9789757696148</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal'ın Yeniden Yapılanması Habermas Üzerine Bir Araştırma</t>
+          <t>Notlar - 1950 Öncesi Cezaevi Notları</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>9</v>
+        <v>400</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9789756947906</t>
+          <t>9789756947135</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Akademi’ye Tanıklık 2</t>
+          <t>Toplumsal'ın Yeniden Yapılanması Habermas Üzerine Bir Araştırma</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>415</v>
+        <v>9</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9789757696810</t>
+          <t>9789756947906</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>DYP-SHP Koalisyonu’nun Üç Yılı</t>
+          <t>Akademi’ye Tanıklık 2</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>160</v>
+        <v>415</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9789757696421</t>
+          <t>9789757696810</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Düş İzi</t>
+          <t>DYP-SHP Koalisyonu’nun Üç Yılı</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>10</v>
+        <v>160</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9789757696339</t>
+          <t>9789757696421</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Batılaşma</t>
+          <t>Düş İzi</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>91</v>
+        <v>10</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>3990000018718</t>
+          <t>9789757696339</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkilerde Sınır Tanımayan Sorunlar</t>
+          <t>Batılaşma</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>38</v>
+        <v>91</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>3990000020187</t>
+          <t>3990000018718</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Kapitalizmin Gelişmesi ve Sosyal Sınıflar</t>
+          <t>Uluslararası İlişkilerde Sınır Tanımayan Sorunlar</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>50</v>
+        <v>38</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9789756947197</t>
+          <t>3990000020187</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Türkiye ve Radikal Demokrasi</t>
+          <t>Türkiye'de Kapitalizmin Gelişmesi ve Sosyal Sınıflar</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>22</v>
+        <v>50</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9789758803018</t>
+          <t>9789756947197</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 3</t>
+          <t>Türkiye ve Radikal Demokrasi</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9789757696889</t>
+          <t>9789758803018</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Yeni Balkanlar, Eski Sorunlar</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 3</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>16.67</v>
+        <v>20</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9789756947753</t>
+          <t>9789757696889</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Zaman Tünelinde Bir Adam</t>
+          <t>Yeni Balkanlar, Eski Sorunlar</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>60</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9789756947750</t>
+          <t>9789756947753</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Etnik Gruplar ve Sınırları</t>
+          <t>Zaman Tünelinde Bir Adam</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>12.96</v>
+        <v>60</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9789756947098</t>
+          <t>9789756947750</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Fas'ta Yolculuk</t>
+          <t>Etnik Gruplar ve Sınırları</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>10</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9789756947029</t>
+          <t>9789756947098</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Filistin-İsrail Barış Süreci ve Türkiye</t>
+          <t>Fas'ta Yolculuk</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>165</v>
+        <v>10</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9789757696049</t>
+          <t>9789756947029</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Ego ve Savunma Mekanizmaları</t>
+          <t>Filistin-İsrail Barış Süreci ve Türkiye</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>10</v>
+        <v>165</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786059911337</t>
+          <t>9789757696049</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Denetimli Serbestlikte Yeniden Sosyalleşme</t>
+          <t>Ego ve Savunma Mekanizmaları</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>295</v>
+        <v>10</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786059911375</t>
+          <t>9786059911337</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Delilik ve Edebiyat</t>
+          <t>Denetimli Serbestlikte Yeniden Sosyalleşme</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>250</v>
+        <v>295</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9789757696025</t>
+          <t>9786059911375</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Çağını Sorgulayan Sinema</t>
+          <t>Delilik ve Edebiyat</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>425</v>
+        <v>250</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786059911269</t>
+          <t>9789757696025</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Diktatörlük ve Demokrasinin Ekonomik Kökenleri</t>
+          <t>Çağını Sorgulayan Sinema</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>245</v>
+        <v>425</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786059911245</t>
+          <t>9786059911269</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Müzikten Söze</t>
+          <t>Diktatörlük ve Demokrasinin Ekonomik Kökenleri</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>275</v>
+        <v>245</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786059911283</t>
+          <t>9786059911245</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Futbol Yazıları</t>
+          <t>Müzikten Söze</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>180</v>
+        <v>275</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786059911290</t>
+          <t>9786059911283</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 13</t>
+          <t>Futbol Yazıları</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9789757696827</t>
+          <t>9786059911290</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Michel Foucault'da İktidar ve Direnme Odakları</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 13</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>11</v>
+        <v>300</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9789756947203</t>
+          <t>9789757696827</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Michel Foucault ve Sosyolojisi</t>
+          <t>Michel Foucault'da İktidar ve Direnme Odakları</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9789756947173</t>
+          <t>9789756947203</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Kavramın Sınırlarında</t>
+          <t>Michel Foucault ve Sosyolojisi</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9789756947296</t>
+          <t>9789756947173</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Kanbağı</t>
+          <t>Kavramın Sınırlarında</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>11</v>
+        <v>7</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9789756947166</t>
+          <t>9789756947296</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Örgütleşemeyen Kent: İzmir</t>
+          <t>Kanbağı</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>7.41</v>
+        <v>11</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786059911429</t>
+          <t>9789756947166</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Dut Ağacının Duydukları</t>
+          <t>Örgütleşemeyen Kent: İzmir</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>520</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786059911405</t>
+          <t>9786059911429</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Aşk Mektupları</t>
+          <t>Dut Ağacının Duydukları</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>265</v>
+        <v>520</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786059911214</t>
+          <t>9786059911405</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Gezi'yi Psikanalizle Düşünmek</t>
+          <t>Aşk Mektupları</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>200</v>
+        <v>265</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786055809942</t>
+          <t>9786059911214</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Küçük Farklılıkların Narsisizmi</t>
+          <t>Gezi'yi Psikanalizle Düşünmek</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9789758803057</t>
+          <t>9786055809942</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Kadın Yaşantıları</t>
+          <t>Küçük Farklılıkların Narsisizmi</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>28</v>
+        <v>175</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9789758803101</t>
+          <t>9789758803057</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Postprodüksiyon</t>
+          <t>Kadın Yaşantıları</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>200</v>
+        <v>28</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786059911399</t>
+          <t>9789758803101</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 14</t>
+          <t>Postprodüksiyon</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>385</v>
+        <v>200</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>3990000007719</t>
+          <t>9786059911399</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Sayı 11 - Aydınlanma Özel Sayısı</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 14</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>30</v>
+        <v>385</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786059911351</t>
+          <t>3990000007719</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Psikosomatik Soruşturma - Yedi Klinik Gözlem</t>
+          <t>Toplumbilim Sayı 11 - Aydınlanma Özel Sayısı</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>510</v>
+        <v>30</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786059911092</t>
+          <t>9786059911351</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatın İzinde - Fantastik ve Bilimkurgu</t>
+          <t>Psikosomatik Soruşturma - Yedi Klinik Gözlem</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>145</v>
+        <v>510</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9789757696469</t>
+          <t>9786059911092</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>6/7 Eylül Olayları</t>
+          <t>Edebiyatın İzinde - Fantastik ve Bilimkurgu</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>180</v>
+        <v>145</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786059911344</t>
+          <t>9789757696469</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Ergenlik ve Ötesi</t>
+          <t>6/7 Eylül Olayları</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>50</v>
+        <v>180</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786059911177</t>
+          <t>9786059911344</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Kente Dair</t>
+          <t>Ergenlik ve Ötesi</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>625</v>
+        <v>50</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786059911054</t>
+          <t>9786059911177</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Yaşayarak Öğrenmek</t>
+          <t>Kente Dair</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>250</v>
+        <v>625</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786055809638</t>
+          <t>9786059911054</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Uykusuzluk</t>
+          <t>Yaşayarak Öğrenmek</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786059911085</t>
+          <t>9786055809638</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 11</t>
+          <t>Uykusuzluk</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>445</v>
+        <v>270</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786055809928</t>
+          <t>9786059911085</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Psikanalitik Duyarlıklı Bakışla Spinoza Ve Felsefesi</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 11</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>550</v>
+        <v>445</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786059911047</t>
+          <t>9786055809928</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet ve Öteki : Disiplinlerarası Yaklaşım</t>
+          <t>Psikanalitik Duyarlıklı Bakışla Spinoza Ve Felsefesi</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>495</v>
+        <v>550</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786055809973</t>
+          <t>9786059911047</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Selanik Yahudileri 1856-1919 : Özel Bir Cemaat</t>
+          <t>Sosyal Hizmet ve Öteki : Disiplinlerarası Yaklaşım</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>155</v>
+        <v>495</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786055809874</t>
+          <t>9786055809973</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Selanik'te Sela Sesi</t>
+          <t>Selanik Yahudileri 1856-1919 : Özel Bir Cemaat</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>85</v>
+        <v>155</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786055809867</t>
+          <t>9786055809874</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Sanatçı ile Buluşma: Theo Angelopoulos</t>
+          <t>Selanik'te Sela Sesi</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>54</v>
+        <v>85</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786059911030</t>
+          <t>9786055809867</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Buluşmaları 8 -  Sürgün ve Psikanaliz</t>
+          <t>Sanatçı ile Buluşma: Theo Angelopoulos</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>225</v>
+        <v>54</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786055809898</t>
+          <t>9786059911030</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Özü Sözü Yanya: Bilge Mübadil Lütfü Karadağa Armağan</t>
+          <t>Psikanaliz Buluşmaları 8 -  Sürgün ve Psikanaliz</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>155</v>
+        <v>225</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9789756947975</t>
+          <t>9786055809898</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Öteki Hedef - Başka Baş</t>
+          <t>Özü Sözü Yanya: Bilge Mübadil Lütfü Karadağa Armağan</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>85</v>
+        <v>155</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786059911078</t>
+          <t>9789756947975</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Öğrenme İlişkileri : Eğitimde Psikanalitik Düşünce</t>
+          <t>Öteki Hedef - Başka Baş</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>310</v>
+        <v>85</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786059911023</t>
+          <t>9786059911078</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Okyanus Yolculukları : Öyle Güzel Seviyorsun ki Büyüyorum Orda Usulca</t>
+          <t>Öğrenme İlişkileri : Eğitimde Psikanalitik Düşünce</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>190</v>
+        <v>310</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786059911016</t>
+          <t>9786059911023</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>O Kadınlar</t>
+          <t>Okyanus Yolculukları : Öyle Güzel Seviyorsun ki Büyüyorum Orda Usulca</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>70</v>
+        <v>190</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786059911009</t>
+          <t>9786059911016</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>New York Çıkmazları : Suya Söylenmiş Şiirler</t>
+          <t>O Kadınlar</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786055809997</t>
+          <t>9786059911009</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Kadınlık Kadınlara Nasıl Gelir</t>
+          <t>New York Çıkmazları : Suya Söylenmiş Şiirler</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786055809812</t>
+          <t>9786055809997</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Kadınlığın Uzun ve Dolambaçlı Yolu</t>
+          <t>Kadınlık Kadınlara Nasıl Gelir</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>570</v>
+        <v>250</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786055809881</t>
+          <t>9786055809812</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Mübadelenin Yas Kardeşleri</t>
+          <t>Kadınlığın Uzun ve Dolambaçlı Yolu</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>95</v>
+        <v>570</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786059911207</t>
+          <t>9786055809881</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Günümüzde Psikanalitik Uygulamalar</t>
+          <t>Mübadelenin Yas Kardeşleri</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>175</v>
+        <v>95</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786059911184</t>
+          <t>9786059911207</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Van Kent Araştırmaları</t>
+          <t>Günümüzde Psikanalitik Uygulamalar</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>510</v>
+        <v>175</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786059911191</t>
+          <t>9786059911184</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 12</t>
+          <t>Van Kent Araştırmaları</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>450</v>
+        <v>510</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786059911221</t>
+          <t>9786059911191</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Bebeği Anlamak</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 12</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>510</v>
+        <v>450</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786059911160</t>
+          <t>9786059911221</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Çağ Atlamada Yeni Dönem</t>
+          <t>Bebeği Anlamak</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>200</v>
+        <v>510</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786059911153</t>
+          <t>9786059911160</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Aşk Hikayeleri</t>
+          <t>Çağ Atlamada Yeni Dönem</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>595</v>
+        <v>200</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786055809782</t>
+          <t>9786059911153</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Ruhsallığın Merkezine Seyahat</t>
+          <t>Aşk Hikayeleri</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>90</v>
+        <v>595</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786059911122</t>
+          <t>9786055809782</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Fransa'da Felsefenin Kırk Yılı</t>
+          <t>Ruhsallığın Merkezine Seyahat</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>360</v>
+        <v>90</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786059911061</t>
+          <t>9786059911122</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>İnsan Toplum ve Haklar - Esin Küntay'a Armağan</t>
+          <t>Fransa'da Felsefenin Kırk Yılı</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>370</v>
+        <v>360</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786059911115</t>
+          <t>9786059911061</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Hasta ve Analist</t>
+          <t>İnsan Toplum ve Haklar - Esin Küntay'a Armağan</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>290</v>
+        <v>370</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786055809935</t>
+          <t>9786059911115</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Freud Okumaları</t>
+          <t>Hasta ve Analist</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>320</v>
+        <v>290</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786055809980</t>
+          <t>9786055809935</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Eril Tahakküm</t>
+          <t>Freud Okumaları</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>235</v>
+        <v>320</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9789758803026</t>
+          <t>9786055809980</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Doğaya Dönüş: Topluma Ekolojik Bakış</t>
+          <t>Eril Tahakküm</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>130</v>
+        <v>235</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786055809843</t>
+          <t>9789758803026</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Deleuze Bağlantıları</t>
+          <t>Doğaya Dönüş: Topluma Ekolojik Bakış</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786059911139</t>
+          <t>9786055809843</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Beden Deneyimi Psikopatolojisi</t>
+          <t>Deleuze Bağlantıları</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>330</v>
+        <v>200</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786055809904</t>
+          <t>9786059911139</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Ah Vre Memleket</t>
+          <t>Beden Deneyimi Psikopatolojisi</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>200</v>
+        <v>330</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9789757696643</t>
+          <t>9786055809904</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Anılar ve Düşünceler</t>
+          <t>Ah Vre Memleket</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>75</v>
+        <v>200</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786059911696</t>
+          <t>9789757696643</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Okumalar</t>
+          <t>Anılar ve Düşünceler</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>440</v>
+        <v>75</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786059911689</t>
+          <t>9786059911696</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Bedenin Sosyolojisi</t>
+          <t>Yaratıcı Okumalar</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>460</v>
+        <v>440</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786059911641</t>
+          <t>9786059911689</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Vivaldi, Venedik, Violin</t>
+          <t>Bedenin Sosyolojisi</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>285</v>
+        <v>460</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786059911672</t>
+          <t>9786059911641</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Halikarnas Balıkçısı’nın Yolculuğu</t>
+          <t>Vivaldi, Venedik, Violin</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>330</v>
+        <v>285</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786059911665</t>
+          <t>9786059911672</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz ve Yazı - Psikanaliz Buluşmaları 13</t>
+          <t>Halikarnas Balıkçısı’nın Yolculuğu</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>190</v>
+        <v>330</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786059911788</t>
+          <t>9786059911665</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Müzik Terapisi</t>
+          <t>Psikanaliz ve Yazı - Psikanaliz Buluşmaları 13</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>265</v>
+        <v>190</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786059911702</t>
+          <t>9786059911788</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Niteliksel Araştırmalarda Analiz</t>
+          <t>Müzik Terapisi</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>230</v>
+        <v>265</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786059911726</t>
+          <t>9786059911702</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Araştırma Denilince</t>
+          <t>Niteliksel Araştırmalarda Analiz</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9789756947535</t>
+          <t>9786059911726</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Çin'in Gölgesinde Uzakdoğu Asya</t>
+          <t>Araştırma Denilince</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>65</v>
+        <v>250</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786059911719</t>
+          <t>9789756947535</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Mültecilik Zorunlu Göç ve Toplumsal Uyum</t>
+          <t>Çin'in Gölgesinde Uzakdoğu Asya</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>515</v>
+        <v>65</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786059911740</t>
+          <t>9786059911719</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Biliminde Sınır ve Sınırsızlık</t>
+          <t>Türkiye’de Mültecilik Zorunlu Göç ve Toplumsal Uyum</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>360</v>
+        <v>515</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786059911764</t>
+          <t>9786059911740</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>İçimin Renkleri</t>
+          <t>Siyaset Biliminde Sınır ve Sınırsızlık</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>230</v>
+        <v>360</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786059911634</t>
+          <t>9786059911764</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Cinsiyetçi İkiyüzlülük</t>
+          <t>İçimin Renkleri</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786059911627</t>
+          <t>9786059911634</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatın İzinde - Yeni/den Yeni - 19. Yüzyılı Yeniden Yazmak</t>
+          <t>Cinsiyetçi İkiyüzlülük</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>275</v>
+        <v>200</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786059911757</t>
+          <t>9786059911627</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Sakatlığın Değişen Yüzü ve Engellilik Sosyolojisi</t>
+          <t>Edebiyatın İzinde - Yeni/den Yeni - 19. Yüzyılı Yeniden Yazmak</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786059911535</t>
+          <t>9786059911757</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Kurulurken Hayaller ve Umutlar</t>
+          <t>Sakatlığın Değişen Yüzü ve Engellilik Sosyolojisi</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>340</v>
+        <v>250</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786059911498</t>
+          <t>9786059911535</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Aşiret Tartışmaları</t>
+          <t>Cumhuriyet Kurulurken Hayaller ve Umutlar</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>615</v>
+        <v>340</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786059911467</t>
+          <t>9786059911498</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>İslam, Alevilik ve Müzik</t>
+          <t>Türkiye’de Aşiret Tartışmaları</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>295</v>
+        <v>615</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786059911474</t>
+          <t>9786059911467</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Empatik Bir Psikanalizden Kesitler</t>
+          <t>İslam, Alevilik ve Müzik</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>250</v>
+        <v>295</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9789758803675</t>
+          <t>9786059911474</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’dan Cumhuriyet’e Zihniyet, Siyaset, Tarih</t>
+          <t>Empatik Bir Psikanalizden Kesitler</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>110</v>
+        <v>250</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786059911511</t>
+          <t>9789758803675</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Türk Film Araştırmalarında Yeni Yönelimler 15</t>
+          <t>Osmanlı’dan Cumhuriyet’e Zihniyet, Siyaset, Tarih</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>325</v>
+        <v>110</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786059911504</t>
+          <t>9786059911511</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Erkekler - Psikanaliz Buluşmaları 11</t>
+          <t>Türk Film Araştırmalarında Yeni Yönelimler 15</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>225</v>
+        <v>325</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
+          <t>9786059911504</t>
+        </is>
+      </c>
+      <c r="B450" s="1" t="inlineStr">
+        <is>
+          <t>Kadınlar Erkekler - Psikanaliz Buluşmaları 11</t>
+        </is>
+      </c>
+      <c r="C450" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="451" spans="1:3">
+      <c r="A451" s="1" t="inlineStr">
+        <is>
           <t>9786059911573</t>
         </is>
       </c>
-      <c r="B450" s="1" t="inlineStr">
+      <c r="B451" s="1" t="inlineStr">
         <is>
           <t>Gerçek Aşık Veysel - Müzik Bilimleri Dizisi 19</t>
         </is>
       </c>
-      <c r="C450" s="1">
+      <c r="C451" s="1">
         <v>340</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>