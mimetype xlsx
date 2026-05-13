--- v2 (2026-02-06)
+++ v3 (2026-05-13)
@@ -85,1315 +85,1345 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9280000018521</t>
+          <t>9789754506174</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Peygamberler Tarihi (27 Peygamber) - 12 Kitap Set (Ciltli)</t>
+          <t>Rahmet Peygamberi Hz. Muhammed Sallallahü Aleyhi ve Sellem 2</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>4350</v>
+        <v>380</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9799754501048</t>
+          <t>9789754506167</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Peygamberler Tarihi (10 Kitap Takım) (Ciltli)</t>
+          <t>Rahmet Peygamberi Hz. Muhammed Sallallahü Aleyhi ve Sellem 1</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>7500</v>
+        <v>380</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789754504934</t>
+          <t>9280000018521</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Cep İslam İlmihali</t>
+          <t>Peygamberler Tarihi (27 Peygamber) - 12 Kitap Set (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>95</v>
+        <v>4350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789754506259</t>
+          <t>9799754501048</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ali (Ciltli)</t>
+          <t>Peygamberler Tarihi (10 Kitap Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>480</v>
+        <v>7500</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789754506037</t>
+          <t>9789754504934</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Hz. Hatice (Ciltli)</t>
+          <t>Cep İslam İlmihali</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>480</v>
+        <v>95</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789754504569</t>
+          <t>9789754506259</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Büyük Dua Kitabı</t>
+          <t>Hz. Ali (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789754506853</t>
+          <t>9789754506037</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Fütuhu'l Gayb Gizliden Sesler</t>
+          <t>Hz. Hatice (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>330</v>
+        <v>550</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9280000013991</t>
+          <t>9789754504569</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yemen İllerinde Veysel Karani</t>
+          <t>Büyük Dua Kitabı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>225</v>
+        <v>550</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789754507430</t>
+          <t>9789754506853</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Büyük İslam İlmihali (Fihristli, Renkli Tasarım-Termo Deri Cilt) (Ciltli)</t>
+          <t>Fütuhu'l Gayb Gizliden Sesler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>950</v>
+        <v>330</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789754507539</t>
+          <t>9280000013991</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Senin Sayende Elif</t>
+          <t>Yemen İllerinde Veysel Karani</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>299</v>
+        <v>225</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789754507010</t>
+          <t>9789754507430</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Marifetname (Termo Deri Cilt) (Ciltli)</t>
+          <t>Büyük İslam İlmihali (Fihristli, Renkli Tasarım-Termo Deri Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>1350</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789754502282</t>
+          <t>9789754507539</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim'den Peygamberlerin Hikayeleri</t>
+          <t>Senin Sayende Elif</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>299</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789754501216</t>
+          <t>9789754507010</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>40 Onların Alemi</t>
+          <t>Marifetname (Termo Deri Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>320</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789754503210</t>
+          <t>9789754502282</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Allah'ı Niçin Anıyoruz?</t>
+          <t>Kur'an-ı Kerim'den Peygamberlerin Hikayeleri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789754500196</t>
+          <t>9789754501216</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Özün Özü</t>
+          <t>40 Onların Alemi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>175</v>
+        <v>320</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789754504750</t>
+          <t>9789754503210</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Tezkiretü'l Evliya</t>
+          <t>Allah'ı Niçin Anıyoruz?</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>440</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3990000002555</t>
+          <t>9789754500196</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Münebbihat</t>
+          <t>Özün Özü</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>225</v>
+        <v>175</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789754500158</t>
+          <t>9789754504750</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Mektubat-ı Geylani</t>
+          <t>Tezkiretü'l Evliya</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>175</v>
+        <v>440</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789754507386</t>
+          <t>3990000002555</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Senin Adın Rabia</t>
+          <t>Münebbihat</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>299</v>
+        <v>225</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789754500584</t>
+          <t>9789754500158</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Hz. Fatıma</t>
+          <t>Mektubat-ı Geylani</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>295</v>
+        <v>175</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789754505016</t>
+          <t>9789754507386</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kara Davud - Delail-i Hayrat Şerhi (Şamua) (Ciltli)</t>
+          <t>Senin Adın Rabia</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>1250</v>
+        <v>299</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789754506594</t>
+          <t>9789754500584</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Peygamberler Tarihi 28 Peygamber 23 Kitap Set</t>
+          <t>Hz. Fatıma</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>5850</v>
+        <v>295</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789754507447</t>
+          <t>9789754505016</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Arapça Türkçe Talebe Lügatı (Ciltli)</t>
+          <t>Kara Davud - Delail-i Hayrat Şerhi (Şamua) (Ciltli)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>950</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789754507423</t>
+          <t>9789754506594</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Büyük İslam İlmihali (Ciltli)</t>
+          <t>Peygamberler Tarihi 28 Peygamber 23 Kitap Set</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>750</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789754507331</t>
+          <t>9789754507447</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Büyük Rüya Tabirleri Ansiklopedisi (Ciltli)</t>
+          <t>Arapça Türkçe Talebe Lügatı (Ciltli)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>880</v>
+        <v>950</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789754507065</t>
+          <t>9789754507423</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Hayat Bir Nefesle Başlar</t>
+          <t>Büyük İslam İlmihali (Ciltli)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>299</v>
+        <v>750</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789754506785</t>
+          <t>9789754507331</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Marifetname (Farklı Renk Seçenekleri) (Ciltli)</t>
+          <t>Büyük Rüya Tabirleri Ansiklopedisi (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>960</v>
+        <v>990</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786056558696</t>
+          <t>9789754507065</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Meşhur İlahiler</t>
+          <t>Hayat Bir Nefesle Başlar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>299</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789754506181</t>
+          <t>9789754506785</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Peygamberler Tarihi (10 Kitap Takım)</t>
+          <t>Marifetname (Farklı Renk Seçenekleri) (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>2550</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789754507317</t>
+          <t>9786056558696</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kütüb-i Sitte - 6 Hadis Kitabının Tercümesi (12 Kitap Takım Termo Deri Lüx Cilt) (Ciltli)</t>
+          <t>En Güzel Meşhur İlahiler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>15500</v>
+        <v>280</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789754507416</t>
+          <t>9789754506181</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Peygamberler Tarihi (16 Kitap 28 Peygamber)</t>
+          <t>Peygamberler Tarihi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>6500</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789754507409</t>
+          <t>9789754507317</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Peygamberler Tarihi (16 Kitap 28 Peygamber) (Ciltli)</t>
+          <t>Kütüb-i Sitte - 6 Hadis Kitabının Tercümesi (12 Kitap Takım Termo Deri Lüx Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>8350</v>
+        <v>18500</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789754507393</t>
+          <t>9789754507416</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim Meal Defter Metinsiz (Lila) (Ciltli)</t>
+          <t>Peygamberler Tarihi (16 Kitap 28 Peygamber)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>580</v>
+        <v>7250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789754507324</t>
+          <t>9789754507409</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kur'an- Kerim Meal Defter Metinsiz (Mavi) (Ciltli)</t>
+          <t>Peygamberler Tarihi (16 Kitap 28 Peygamber) (Ciltli)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>580</v>
+        <v>8750</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789754506907</t>
+          <t>9789754507393</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Peygamberimiz Hz. Muhammed (sav) - 4 Kitap Takım (Ciltli)</t>
+          <t>Kur'an-ı Kerim Meal Defter Metinsiz (Lila) (Ciltli)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>2350</v>
+        <v>760</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789754506761</t>
+          <t>9789754507324</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Hz. Hamza (Ciltli)</t>
+          <t>Kur'an- Kerim Meal Defter Metinsiz (Mavi) (Ciltli)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>480</v>
+        <v>760</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789754503203</t>
+          <t>9789754506907</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Tercüman-ül Kur'an Fatiha Suresi Tefsiri</t>
+          <t>Sevgili Peygamberimiz Hz. Muhammed (sav) - 4 Kitap Takım (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789754506969</t>
+          <t>9789754506761</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Evlilik ve Mahremiyetleri (Ciltli)</t>
+          <t>Hz. Hamza (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>480</v>
+        <v>550</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789754506600</t>
+          <t>9789754503203</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Hz. Yusuf - Hz. İshak - Hz. Yakup (Ciltli)</t>
+          <t>Tercüman-ül Kur'an Fatiha Suresi Tefsiri</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>480</v>
+        <v>280</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789754506617</t>
+          <t>9789754506969</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Hz. Yunus - Hz. Şa'ya - Hz. Zekeriya (Ciltli)</t>
+          <t>İslam'da Evlilik ve Mahremiyetleri (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>480</v>
+        <v>550</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789754506624</t>
+          <t>9789754506600</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Hz. Süleyman - Hz. İlyas - Hz. Elyesa (Ciltli)</t>
+          <t>Hz. Yusuf - Hz. İshak - Hz. Yakup (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>480</v>
+        <v>550</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789754506631</t>
+          <t>9789754506617</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hz. Salih - Hz. Hud (Ciltli)</t>
+          <t>Hz. Yunus - Hz. Şa'ya - Hz. Zekeriya (Ciltli)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>480</v>
+        <v>550</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789754506242</t>
+          <t>9789754506624</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ömer (Ciltli)</t>
+          <t>Hz. Süleyman - Hz. İlyas - Hz. Elyesa (Ciltli)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>480</v>
+        <v>550</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789754506273</t>
+          <t>9789754506631</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hz. Osman (Ciltli)</t>
+          <t>Hz. Salih - Hz. Hud (Ciltli)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>480</v>
+        <v>550</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789754506662</t>
+          <t>9789754506242</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Hz. Nuh - Hz. İdris (Ciltli)</t>
+          <t>Hz. Ömer (Ciltli)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>480</v>
+        <v>550</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789754506792</t>
+          <t>9789754506273</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Peygamberimiz Hz. Muhammed - 4 Kitap Takım</t>
+          <t>Hz. Osman (Ciltli)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>2350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789754506679</t>
+          <t>9789754506662</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hz. Musa - Hz. Harun (Ciltli)</t>
+          <t>Hz. Nuh - Hz. İdris (Ciltli)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>480</v>
+        <v>550</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789754506686</t>
+          <t>9789754506792</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Hz. İsmail - Hz. Lut (Ciltli)</t>
+          <t>Sevgili Peygamberimiz Hz. Muhammed - 4 Kitap Takım</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>480</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789754506693</t>
+          <t>9789754506679</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Hz. İsa - Hz. Yahya (Ciltli)</t>
+          <t>Hz. Musa - Hz. Harun (Ciltli)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>480</v>
+        <v>550</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789754506709</t>
+          <t>9789754506686</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Hz. İbrahim (Ciltli)</t>
+          <t>Hz. İsmail - Hz. Lut (Ciltli)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>480</v>
+        <v>550</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789754506020</t>
+          <t>9789754506693</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Hz. Hatice (Ciltli)</t>
+          <t>Hz. İsa - Hz. Yahya (Ciltli)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>480</v>
+        <v>550</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789754506044</t>
+          <t>9789754506709</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Hz. Fatıma (Ciltli)</t>
+          <t>Hz. İbrahim (Ciltli)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>480</v>
+        <v>550</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789754506716</t>
+          <t>9789754506020</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Hz. Eyyüp - Hz. Şuayp - Hz. Zülküf (Ciltli)</t>
+          <t>Hz. Hatice (Ciltli)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>480</v>
+        <v>550</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789754506266</t>
+          <t>9789754506044</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ebubekir (Ciltli)</t>
+          <t>Hz. Fatıma (Ciltli)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>480</v>
+        <v>550</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789754506730</t>
+          <t>9789754506716</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Hz. Davud - Hz. Yuşa (Ciltli)</t>
+          <t>Hz. Eyyüp - Hz. Şuayp - Hz. Zülküf (Ciltli)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>480</v>
+        <v>550</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789754506235</t>
+          <t>9789754506266</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Hz. Amine (Ciltli)</t>
+          <t>Hz. Ebubekir (Ciltli)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>480</v>
+        <v>550</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789754506754</t>
+          <t>9789754506730</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Hz. Adem - Hz. Şit (Ciltli)</t>
+          <t>Hz. Davud - Hz. Yuşa (Ciltli)</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>480</v>
+        <v>550</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789754506549</t>
+          <t>9789754506235</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Hz. Musa ve Hz. Harun - Peygamberler Tarihi</t>
+          <t>Hz. Amine (Ciltli)</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789754506501</t>
+          <t>9789754506754</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Hz. İsmail ve Hz. Lut - Peygamberler Tarihi</t>
+          <t>Hz. Adem - Hz. Şit (Ciltli)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789754506563</t>
+          <t>9789754506549</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Hz. Süleyman Hz. İlyas Hz. Elyesa - Peygamberler Tarihi</t>
+          <t>Hz. Musa ve Hz. Harun - Peygamberler Tarihi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789754506488</t>
+          <t>9789754506501</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Hz. Nuh ve Hz. İdris - Peygamberler Tarihi</t>
+          <t>Hz. İsmail ve Hz. Lut - Peygamberler Tarihi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789754506518</t>
+          <t>9789754506563</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Hz. İbrahim - Peygamberler Tarihi</t>
+          <t>Hz. Süleyman Hz. İlyas Hz. Elyesa - Peygamberler Tarihi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789754506570</t>
+          <t>9789754506488</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Hz. Yunus Hz. Şa'ya Hz. Zekeriya - Peygamberler Tarihi</t>
+          <t>Hz. Nuh ve Hz. İdris - Peygamberler Tarihi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789754506495</t>
+          <t>9789754506518</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Hz. Salih ve Hz. Hud - Peygamberler Tarihi</t>
+          <t>Hz. İbrahim - Peygamberler Tarihi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789754506556</t>
+          <t>9789754506570</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Hz. Davud Hz. Yuşa - Peygamberler Tarihi</t>
+          <t>Hz. Yunus Hz. Şa'ya Hz. Zekeriya - Peygamberler Tarihi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789754506532</t>
+          <t>9789754506495</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Hz. Eyyüp, Hz. Şuayp ve Hz. Zülkifl - Peygamberler Tarihi</t>
+          <t>Hz. Salih ve Hz. Hud - Peygamberler Tarihi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789754506587</t>
+          <t>9789754506556</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Peygamberler Tarihi Hz.İsa Hz.Yahya</t>
+          <t>Hz. Davud Hz. Yuşa - Peygamberler Tarihi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789754506471</t>
+          <t>9789754506532</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Hz. Adem Hz. Şit - Peygamberler Tarihi</t>
+          <t>Hz. Eyyüp, Hz. Şuayp ve Hz. Zülkifl - Peygamberler Tarihi</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789754506525</t>
+          <t>9789754506587</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Hz. Yusuf, Hz. İshak ve Hz. Yakup</t>
+          <t>Peygamberler Tarihi Hz.İsa Hz.Yahya</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789754506099</t>
+          <t>9789754506471</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Hz. İsa Aleyhisselam</t>
+          <t>Hz. Adem Hz. Şit - Peygamberler Tarihi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>225</v>
+        <v>420</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789754506884</t>
+          <t>9789754506525</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Evlilik ve Mahremiyetleri</t>
+          <t>Hz. Yusuf, Hz. İshak ve Hz. Yakup</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>380</v>
+        <v>420</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789754506860</t>
+          <t>9789754506099</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Fütühu'l Gayb (Ciltli)</t>
+          <t>Hz. İsa Aleyhisselam</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>450</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789754501872</t>
+          <t>9789754506884</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Rifai Yolunun Esasları</t>
+          <t>İslam'da Evlilik ve Mahremiyetleri</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>225</v>
+        <v>450</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789754504309</t>
+          <t>9789754506860</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Tasavvufun Esasları</t>
+          <t>Fütühu'l Gayb (Ciltli)</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>225</v>
+        <v>520</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789754500356</t>
+          <t>9789754501872</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Mecmuatu'l Ahzab Büyük Dua Kitabı (Şamua) (Ciltli)</t>
+          <t>Rifai Yolunun Esasları</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>750</v>
+        <v>225</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789754501261</t>
+          <t>9789754504309</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ömer</t>
+          <t>Tasavvufun Esasları</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>380</v>
+        <v>225</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789754500585</t>
+          <t>9789754500356</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Hz. Fatima</t>
+          <t>Mecmuatu'l Ahzab Büyük Dua Kitabı (Şamua) (Ciltli)</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>380</v>
+        <v>850</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789754500615</t>
+          <t>9789754501261</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Hz. Aişe</t>
+          <t>Hz. Ömer</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789754501247</t>
+          <t>9789754500585</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ali</t>
+          <t>Hz. Fatima</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789754502770</t>
+          <t>9789754500615</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Hz. Hamza</t>
+          <t>Hz. Aişe</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789754500622</t>
+          <t>9789754501247</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Hz. Hatice</t>
+          <t>Hz. Ali</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789754502732</t>
+          <t>9789754502770</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Hz. Bilal-i Habeşi</t>
+          <t>Hz. Hamza</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789754500608</t>
+          <t>9789754500622</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Hz. Amine</t>
+          <t>Hz. Hatice</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789754501254</t>
+          <t>9789754502732</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ebubekir</t>
+          <t>Hz. Bilal-i Habeşi</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>380</v>
+        <v>420</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
+          <t>9789754500608</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Hz. Amine</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9789754501254</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Hz. Ebubekir</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
           <t>9789754501278</t>
         </is>
       </c>
-      <c r="B86" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Hz. Osman</t>
         </is>
       </c>
-      <c r="C86" s="1">
-        <v>380</v>
+      <c r="C88" s="1">
+        <v>450</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>