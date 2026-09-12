--- v3 (2026-05-13)
+++ v4 (2026-09-12)
@@ -124,51 +124,51 @@
         <is>
           <t>9789754506167</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Rahmet Peygamberi Hz. Muhammed Sallallahü Aleyhi ve Sellem 1</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9280000018521</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Peygamberler Tarihi (27 Peygamber) - 12 Kitap Set (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>4350</v>
+        <v>6960</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9799754501048</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Peygamberler Tarihi (10 Kitap Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>7500</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9789754504934</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
@@ -814,51 +814,51 @@
         <is>
           <t>9789754506792</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Sevgili Peygamberimiz Hz. Muhammed - 4 Kitap Takım</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>2350</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9789754506679</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Hz. Musa - Hz. Harun (Ciltli)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>550</v>
+        <v>580</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9789754506686</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Hz. İsmail - Hz. Lut (Ciltli)</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9789754506693</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
@@ -934,51 +934,51 @@
         <is>
           <t>9789754506266</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Hz. Ebubekir (Ciltli)</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9789754506730</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Hz. Davud - Hz. Yuşa (Ciltli)</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>550</v>
+        <v>580</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9789754506235</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Hz. Amine (Ciltli)</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9789754506754</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>