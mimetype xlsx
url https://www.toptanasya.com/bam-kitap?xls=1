--- v0 (2026-03-15)
+++ v1 (2026-05-13)
@@ -85,535 +85,565 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258541175</t>
+          <t>9786259744032</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bir Ölü Bir Kuytu Bir Yara</t>
+          <t>Bir Nefeste Yoga- Bilinçaltınızla Barışın</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259664248</t>
+          <t>9786259664255</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İksir Prensi</t>
+          <t>Benim Adım Ece’l</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259981895</t>
+          <t>9786258541175</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Özenti Böcü</t>
+          <t>Bir Ölü Bir Kuytu Bir Yara</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259744018</t>
+          <t>9786259664248</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Dans Perisi Alara Slime Diyarında</t>
+          <t>İksir Prensi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>220</v>
+        <v>270</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259664231</t>
+          <t>9786259981895</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Üç Işık Tek Hakikat</t>
+          <t>Özenti Böcü</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>260</v>
+        <v>160</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259664279</t>
+          <t>9786259744018</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yerelden Küresele: Anadolu Ajansının Yükseliş Öyküsü</t>
+          <t>Dans Perisi Alara Slime Diyarında</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259679044</t>
+          <t>9786259664231</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sen Şimdi Git!</t>
+          <t>Üç Işık Tek Hakikat</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>150</v>
+        <v>260</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259664224</t>
+          <t>9786259664279</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Esma-i Hüsna Es-Selam</t>
+          <t>Yerelden Küresele: Anadolu Ajansının Yükseliş Öyküsü</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259601724</t>
+          <t>9786259679044</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Eyvah Pırtım Konuştu!</t>
+          <t>Sen Şimdi Git!</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259459103</t>
+          <t>9786259664224</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kanguru Lingo'nun Köpük Macerası</t>
+          <t>Esma-i Hüsna Es-Selam</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259463116</t>
+          <t>9786259601724</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Esma-i Hüsna Ya Şafi</t>
+          <t>Eyvah Pırtım Konuştu!</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259664217</t>
+          <t>9786259459103</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatın Işığında Özneye Yolculuk</t>
+          <t>Kanguru Lingo'nun Köpük Macerası</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259601717</t>
+          <t>9786259463116</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Derrida ile Çeviriyi Yeniden Düşünmek</t>
+          <t>Esma-i Hüsna Ya Şafi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259744056</t>
+          <t>9786259664217</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Histamin</t>
+          <t>Edebiyatın Işığında Özneye Yolculuk</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259484686</t>
+          <t>9786259601717</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Evvel Masal İçinde</t>
+          <t>Derrida ile Çeviriyi Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259484662</t>
+          <t>9786259744056</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kumdan İnsan</t>
+          <t>Histamin</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259484655</t>
+          <t>9786259484686</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kullar Kader Yazamaz</t>
+          <t>Evvel Masal İçinde</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>110</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259484617</t>
+          <t>9786259484662</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Lülüfer - Bu Kafa Nasıl Toplanır? (Ciltli)</t>
+          <t>Kumdan İnsan</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259484624</t>
+          <t>9786259484655</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kış -Mevsim Tefekkürleri (Ciltli)</t>
+          <t>Kullar Kader Yazamaz</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>180</v>
+        <v>110</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4444444443010</t>
+          <t>9786259484617</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Berra Sertel'in Yin Yoga Kartları</t>
+          <t>Lülüfer - Bu Kafa Nasıl Toplanır? (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259484600</t>
+          <t>9786259484624</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Balon Ailesi- Bir Evlat Edinilme Hikayesi</t>
+          <t>Kış -Mevsim Tefekkürleri (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259861890</t>
+          <t>4444444443010</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Gofi</t>
+          <t>Berra Sertel'in Yin Yoga Kartları</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>90</v>
+        <v>400</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259861883</t>
+          <t>9786259484600</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Küçük Mucitlerin Gizemli Yolculuğu</t>
+          <t>Kırmızı Balon Ailesi- Bir Evlat Edinilme Hikayesi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>80</v>
+        <v>140</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259861869</t>
+          <t>9786259861890</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Hoşlanmıyorum</t>
+          <t>Gofi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>140</v>
+        <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259861876</t>
+          <t>9786259861883</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Berra Sertel ile Yin Yoga</t>
+          <t>Küçük Mucitlerin Gizemli Yolculuğu</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>450</v>
+        <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259861852</t>
+          <t>9786259861869</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Dünyamın Sesi</t>
+          <t>Hoşlanmıyorum</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259861838</t>
+          <t>9786259861876</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Suna'nın Şarkısı</t>
+          <t>Berra Sertel ile Yin Yoga</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>120</v>
+        <v>450</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259861821</t>
+          <t>9786259861852</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ülke Ülke Ramazan</t>
+          <t>Karanlık Dünyamın Sesi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259861807</t>
+          <t>9786259861838</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Ortaya Karışık Yoga</t>
+          <t>Suna'nın Şarkısı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259981888</t>
+          <t>9786259861821</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Kıraatinde Usûl Cetvelleri</t>
+          <t>Ülke Ülke Ramazan</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259981857</t>
+          <t>9786259861807</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Kalemi</t>
+          <t>Ortaya Karışık Yoga</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259981819</t>
+          <t>9786259981888</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Çocukların Dünyasına Yolculuk</t>
+          <t>Kur’an Kıraatinde Usûl Cetvelleri</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
+          <t>9786259981857</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Gökyüzü Kalemi</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786259981819</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Çocukların Dünyasına Yolculuk</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
           <t>9786259981840</t>
         </is>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Kül</t>
         </is>
       </c>
-      <c r="C34" s="1">
+      <c r="C36" s="1">
         <v>110</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>