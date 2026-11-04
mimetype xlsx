--- v1 (2026-05-13)
+++ v2 (2026-11-04)
@@ -424,51 +424,51 @@
         <is>
           <t>4444444443010</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Berra Sertel'in Yin Yoga Kartları</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786259484600</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Kırmızı Balon Ailesi- Bir Evlat Edinilme Hikayesi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786259861890</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Gofi</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786259861883</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>