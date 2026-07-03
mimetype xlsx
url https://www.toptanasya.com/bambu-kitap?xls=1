--- v0 (2025-10-22)
+++ v1 (2026-07-03)
@@ -94,556 +94,556 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786257487368</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Beyaz Teyze'nin İyilik Dükkanı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786257487344</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Bu Ada Başka Ada</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786257487351</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Fistanlı Tavuk</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786257487320</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Masal Avcısı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786257487337</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>İşte Ben</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786257487276</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Uzun Boyunlular Giremez</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786257487269</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Bağırmak İstiyorum</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786257487313</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Kazanmak İstiyorum</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786257487306</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Pastayı İstiyorum</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786257487283</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Küçük Maceracılar Yağmur Ormanı Görevi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786257487290</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Hazine Avcısı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786257487238</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Dev - Duyguların İnanılmaz Yolculuğu</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786257487252</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Sen Bir Kaşifsin</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786257487245</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Hayal Sandığı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786257487207</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Büyük Atlayış ve Nu</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786257487221</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Küçük Maceracılar - Arkadaşlık Başlıyor</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786257487214</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Umut Işığı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786257487122</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Ördek mi Tavuk mu?</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786257487177</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Öğretmenim Nerede?</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786257487115</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Canavarlar Annemden Korkar</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786257487153</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Fantastik Canavarlar Hakkında Her Şey</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786257487023</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Ejderhalar Hakkında Her Şey (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786257487146</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Dinozorlar Hakkında Her Şey</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786257487030</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Uçacak mıyım?</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786257487009</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Süper Gücüm Ne?</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786257487139</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Ben Farklı mıyım?</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786257487078</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Sebze Canavarı - Emre Büyüyor</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786257487054</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Ressamlık Macerası - Emre Büyüyor</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786257487092</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Kumbaram Nasıl Dolar? - Emre Büyüyor</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786257487061</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Kahramanlar Uykuyu Sever</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786257487085</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Eşya Saklambacı - Emre Büyüyor</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786257487047</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Emre Büyüyor - Diş Bakım Günü</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786257487160</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Atlantis Canlıları Hakkında Her Şey</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786257487016</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Aslan Gibi Kızgın</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786257487108</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Artık Yatma Vakti</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>170</v>
+        <v>220</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>