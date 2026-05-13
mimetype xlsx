--- v0 (2026-02-14)
+++ v1 (2026-05-13)
@@ -85,625 +85,685 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259640082</t>
+          <t>9786259328218</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Benlik Yönetimi</t>
+          <t>Nemrut Kanıyor</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>290</v>
+        <v>440</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259640068</t>
+          <t>9786259328232</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kendime Düşünceler</t>
+          <t>Bırak Gitsin</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259765181</t>
+          <t>9786259328256</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Çabuk Bana Pozitif Bir Şeyler Söyle</t>
+          <t>Pır Pır İle Yelpazenin İlk Uçuşu</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>550</v>
+        <v>260</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259640044</t>
+          <t>9786259328201</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Çevrimdışı İlişkiler</t>
+          <t>Güz Işında Tuhaf Şeyler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>450</v>
+        <v>380</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259640051</t>
+          <t>9786259640082</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Hisname</t>
+          <t>Benlik Yönetimi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>390</v>
+        <v>290</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259640037</t>
+          <t>9786259640068</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinler İçin Duygu Rehberi</t>
+          <t>Kendime Düşünceler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>290</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259765198</t>
+          <t>9786259765181</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Enerjin Kadar Seversin</t>
+          <t>Çabuk Bana Pozitif Bir Şeyler Söyle</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>380</v>
+        <v>550</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259640020</t>
+          <t>9786259640044</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sihir Değil Nöroplastisite</t>
+          <t>Çevrimdışı İlişkiler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259640013</t>
+          <t>9786259640051</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>40 Yılda 4 Milyon Km.</t>
+          <t>Hisname</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>450</v>
+        <v>390</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259640006</t>
+          <t>9786259640037</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Hikikomori</t>
+          <t>Yetişkinler İçin Duygu Rehberi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>380</v>
+        <v>290</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259765174</t>
+          <t>9786259765198</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Bioenerji Kitabı</t>
+          <t>Enerjin Kadar Seversin</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259765167</t>
+          <t>9786259640020</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kırık Düşler ve Yeniden Başlayan Hayatlar</t>
+          <t>Sihir Değil Nöroplastisite</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>380</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259765143</t>
+          <t>9786259640013</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Gelişimi Atlası</t>
+          <t>40 Yılda 4 Milyon Km.</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259765136</t>
+          <t>9786259640006</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ruh ve Beden Enerjisi</t>
+          <t>Hikikomori</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>599</v>
+        <v>380</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259765129</t>
+          <t>9786259765174</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Saçları Üç Numaraya Vurulmuş Kız Çocuğu</t>
+          <t>Bioenerji Kitabı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>220</v>
+        <v>380</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259765112</t>
+          <t>9786259765167</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Uyanış</t>
+          <t>Kırık Düşler ve Yeniden Başlayan Hayatlar</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259765105</t>
+          <t>9786259765143</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sıfırdan Milyonlara</t>
+          <t>Çocuk Gelişimi Atlası</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>340</v>
+        <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057253897</t>
+          <t>9786259765136</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Köftehor</t>
+          <t>Ruh ve Beden Enerjisi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>220</v>
+        <v>599</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057253880</t>
+          <t>9786259765129</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sahne Ciğercisi</t>
+          <t>Saçları Üç Numaraya Vurulmuş Kız Çocuğu</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>360</v>
+        <v>220</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057253859</t>
+          <t>9786259765112</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Küçük Sorunlar, Büyük Duygular</t>
+          <t>Uyanış</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057253873</t>
+          <t>9786259765105</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kırkında Kırk Tecrübe</t>
+          <t>Sıfırdan Milyonlara</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>360</v>
+        <v>340</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057253866</t>
+          <t>9786057253897</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kam ve Kurt</t>
+          <t>Köftehor</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>400</v>
+        <v>220</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057253842</t>
+          <t>9786057253880</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Cinsel İletişim</t>
+          <t>Sahne Ciğercisi</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057253828</t>
+          <t>9786057253859</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sertleşme Bozukluğu Tanı ve Tedavi Rehberi – 5’li Tedavi</t>
+          <t>Küçük Sorunlar, Büyük Duygular</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057253811</t>
+          <t>9786057253873</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Erken Boşalma</t>
+          <t>Kırkında Kırk Tecrübe</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>3400</v>
+        <v>360</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057253835</t>
+          <t>9786057253866</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Erken Boşalmamaya Hazır Mısın?</t>
+          <t>Kam ve Kurt</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057253804</t>
+          <t>9786057253842</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Cinsel Bilgi İyidir</t>
+          <t>Cinsel İletişim</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786250011768</t>
+          <t>9786057253828</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Vajina A.Ş</t>
+          <t>Sertleşme Bozukluğu Tanı ve Tedavi Rehberi – 5’li Tedavi</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057112156</t>
+          <t>9786057253811</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşına Hayır Diyemeyen Sincap</t>
+          <t>Erken Boşalma</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>220</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057112163</t>
+          <t>9786057253835</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Mastürbasyon</t>
+          <t>Erken Boşalmamaya Hazır Mısın?</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057112194</t>
+          <t>9786057253804</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Aşk Kasları</t>
+          <t>Cinsel Bilgi İyidir</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057112187</t>
+          <t>9786250011768</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Penis A.Ş</t>
+          <t>Vajina A.Ş</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057112170</t>
+          <t>9786057112156</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Oyun Terapisi Teknikleri</t>
+          <t>Arkadaşına Hayır Diyemeyen Sincap</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>550</v>
+        <v>220</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057112149</t>
+          <t>9786057112163</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Zenginliğin Bilinçaltı Şifreleri</t>
+          <t>Mastürbasyon</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057112132</t>
+          <t>9786057112194</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Tek Beden İki Kadın</t>
+          <t>Aşk Kasları</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057112125</t>
+          <t>9786057112187</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Anaokuluna Ne Zaman - Nerede - Nasıl Başlamalı?</t>
+          <t>Penis A.Ş</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057112118</t>
+          <t>9786057112170</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kadınlığın Kılavuzu</t>
+          <t>Oyun Terapisi Teknikleri</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>360</v>
+        <v>550</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057112101</t>
+          <t>9786057112149</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Anlatsam?</t>
+          <t>Zenginliğin Bilinçaltı Şifreleri</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
+          <t>9786057112132</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Tek Beden İki Kadın</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786057112125</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Anaokuluna Ne Zaman - Nerede - Nasıl Başlamalı?</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786057112118</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Kadınlığın Kılavuzu</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786057112101</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Nasıl Anlatsam?</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
           <t>9786259640099</t>
         </is>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>İnsan Makinesi</t>
         </is>
       </c>
-      <c r="C40" s="1">
+      <c r="C44" s="1">
         <v>290</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>