--- v0 (2026-03-15)
+++ v1 (2026-07-03)
@@ -109,256 +109,256 @@
         <is>
           <t>9786259880235</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Çil Hadisen İmam Newewi</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259880228</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Dıbıstana Zarokan</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786054772919</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Mewluda Zazaki</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>6367990119605</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Mewluda Siyer</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786058056015</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Ji Çiroken Hezar U Yek Şeve Çend Çiroken Bijare - 2</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786058056008</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Jı Çiroken Hezar U Yek Şeve Çend Çiroken Bıjare -1</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786054772087</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Jiyan-U Tekoşina Hz. Muhemmed</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>6371398529504</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Tefsir'a Hilmi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>4440000002620</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Diwana Şeyh Müşerref Hanuki (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>6312780401411</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Diwana Mizgin (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786058056084</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Nu Sinevey Merg</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786058056077</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Diwana Mela Ebdulfettahe Hezroyi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786058056060</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Diwana Cami</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786058056053</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Ehmet Hilmi El-Qoxi U Rehbere Sani Şerha 'Eqida Şex Ehmede Xani</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786058056039</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Pevy ü Peyvıken Peşıyan</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786058056046</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Tefsire Sureyane Kılman</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>