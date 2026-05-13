--- v0 (2026-02-06)
+++ v1 (2026-05-13)
@@ -85,760 +85,805 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259617558</t>
+          <t>9786259617589</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Lightfall 1 - Son Işık</t>
+          <t>Dalga Dalga</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>440</v>
+        <v>750</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259617510</t>
+          <t>9786259463865</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Başka Bir Dünyada</t>
+          <t>Panter (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>620</v>
+        <v>820</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259617503</t>
+          <t>9786259617572</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Bir Pandispanya Masalı</t>
+          <t>Karga ile Ayı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>270</v>
+        <v>320</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259463889</t>
+          <t>9786259617558</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Omzumda Kahramanların Yükü</t>
+          <t>Lightfall 1 - Son Işık</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>630</v>
+        <v>440</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259463872</t>
+          <t>9786259617510</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Panter</t>
+          <t>Başka Bir Dünyada</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>496</v>
+        <v>660</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259463858</t>
+          <t>9786259617503</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Juliette</t>
+          <t>Bir Pandispanya Masalı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>560</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259463841</t>
+          <t>9786259463889</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Son Kraliçe</t>
+          <t>Omzumda Kahramanların Yükü</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>450</v>
+        <v>650</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259463810</t>
+          <t>9786259463872</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Genç Aktör 1: Vincent Lacoste’un Sinema Maceraları</t>
+          <t>Panter</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>380</v>
+        <v>600</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259463803</t>
+          <t>9786259463858</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kiraz'ın Günlükleri 2. Cilt: Hector'un Kitabı</t>
+          <t>Juliette</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>280</v>
+        <v>600</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259463834</t>
+          <t>9786259463841</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Hilda- Yabandan Hikayeler</t>
+          <t>Son Kraliçe</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>280</v>
+        <v>500</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259463827</t>
+          <t>9786259463810</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Asırlardır Koşuyor Gibiyim (Ciltli)</t>
+          <t>Genç Aktör 1: Vincent Lacoste’un Sinema Maceraları</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>520</v>
+        <v>420</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259901978</t>
+          <t>9786259463803</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kiraz’ın Günlükleri 1. Cilt: Kayıp Hayvanat Bahçesi</t>
+          <t>Kiraz'ın Günlükleri 2. Cilt: Hector'un Kitabı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259901985</t>
+          <t>9786259463834</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Lulu, Bir Kadın</t>
+          <t>Hilda- Yabandan Hikayeler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>560</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259901961</t>
+          <t>9786259463827</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İt</t>
+          <t>Asırlardır Koşuyor Gibiyim (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>280</v>
+        <v>560</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259901954</t>
+          <t>9786259901978</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kardeşimin Kocası 2. Cilt</t>
+          <t>Kiraz’ın Günlükleri 1. Cilt: Kayıp Hayvanat Bahçesi</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259901947</t>
+          <t>9786259901985</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Oleg</t>
+          <t>Lulu, Bir Kadın</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>396</v>
+        <v>660</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259901930</t>
+          <t>9786259901961</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Socially Awkward Maceracı</t>
+          <t>İt</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>180</v>
+        <v>320</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259901909</t>
+          <t>9786259901954</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sırça Köşk</t>
+          <t>Kardeşimin Kocası 2. Cilt</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>166</v>
+        <v>350</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057101198</t>
+          <t>9786259901947</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Hasta</t>
+          <t>Oleg</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259901923</t>
+          <t>9786259901930</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kardeşimin Kocası 1. Cilt</t>
+          <t>Socially Awkward Maceracı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057101174</t>
+          <t>9786259901909</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Rosalie Blum 3. Cilt: Neyse Halim, Çıksın Falim</t>
+          <t>Sırça Köşk</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>224</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057101167</t>
+          <t>9786057101198</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Turnede Bir Yazar</t>
+          <t>Hasta</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>396</v>
+        <v>660</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057101150</t>
+          <t>9786259901923</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Rosalie Blum 2. Cilt: Eller Yukarı, Donlar Aşağı</t>
+          <t>Kardeşimin Kocası 1. Cilt</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>224</v>
+        <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057101143</t>
+          <t>9786057101174</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Tuş</t>
+          <t>Rosalie Blum 3. Cilt: Neyse Halim, Çıksın Falim</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>316</v>
+        <v>240</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057101136</t>
+          <t>9786057101167</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Blankets - Örtüler</t>
+          <t>Turnede Bir Yazar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>660</v>
+        <v>480</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057101129</t>
+          <t>9786057101150</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Rosalie Blum 1. Cilt: Bir Dejavu hissi</t>
+          <t>Rosalie Blum 2. Cilt: Eller Yukarı, Donlar Aşağı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>224</v>
+        <v>240</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057101112</t>
+          <t>9786057101143</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Grimr Destanı</t>
+          <t>Tuş</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>396</v>
+        <v>386</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786050671896</t>
+          <t>9786057101136</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Mülk</t>
+          <t>Blankets - Örtüler</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057101105</t>
+          <t>9786057101129</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kurt</t>
+          <t>Rosalie Blum 1. Cilt: Bir Dejavu hissi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>450</v>
+        <v>240</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786056743610</t>
+          <t>9786057101112</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Cahiller: Karşılıklı Bir Aydınlanmanın Hikayesi</t>
+          <t>Grimr Destanı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>596</v>
+        <v>450</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786056743627</t>
+          <t>9786050671896</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kim Korkar Hain Tilkiden</t>
+          <t>Mülk</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786056743603</t>
+          <t>9786057101105</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Üç Gölge</t>
+          <t>Kurt</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>450</v>
+        <v>520</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786050671841</t>
+          <t>9786056743610</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Yasak Meyve</t>
+          <t>Cahiller: Karşılıklı Bir Aydınlanmanın Hikayesi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>680</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786050671889</t>
+          <t>9786056743627</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kumdan Kale</t>
+          <t>Kim Korkar Hain Tilkiden</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>180</v>
+        <v>440</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786050671803</t>
+          <t>9786056743603</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Avare Tanrı (Ciltli)</t>
+          <t>Üç Gölge</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>660</v>
+        <v>520</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786050671865</t>
+          <t>9786050671841</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Tercih Düzeni</t>
+          <t>Yasak Meyve</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>450</v>
+        <v>396</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786050671872</t>
+          <t>9786050671889</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Tepe</t>
+          <t>Kumdan Kale</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>480</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786050671827</t>
+          <t>9786050671803</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Bütün Ayazların Ortasında</t>
+          <t>Avare Tanrı (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>400</v>
+        <v>750</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786050671810</t>
+          <t>9786050671865</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İran Usulü Metamorfoz</t>
+          <t>Tercih Düzeni</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>520</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786056743696</t>
+          <t>9786050671872</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Hariciye Günlükleri</t>
+          <t>Tepe</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>700</v>
+        <v>480</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786050671834</t>
+          <t>9786050671827</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Hartlepool Maymunu</t>
+          <t>Bütün Ayazların Ortasında</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786056743689</t>
+          <t>9786050671810</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Beklediğim Sen Değildin</t>
+          <t>İran Usulü Metamorfoz</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>496</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786056743658</t>
+          <t>9786056743696</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan O Günler</t>
+          <t>Hariciye Günlükleri</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>450</v>
+        <v>800</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786056743672</t>
+          <t>9786050671834</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Anne Frank’ın Hatıra Defteri – Grafik Uyarlaması</t>
+          <t>Hartlepool Maymunu</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>360</v>
+        <v>496</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786056743665</t>
+          <t>9786056743689</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Mavi Haplar</t>
+          <t>Beklediğim Sen Değildin</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>396</v>
+        <v>600</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786056743634</t>
+          <t>9786056743658</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Saniyede Beş Bin Kilometre</t>
+          <t>Kaybolan O Günler</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>400</v>
+        <v>520</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786056743641</t>
+          <t>9786056743672</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşım Dahmer</t>
+          <t>Anne Frank’ın Hatıra Defteri – Grafik Uyarlaması</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
+          <t>9786056743665</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Haplar</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786056743634</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Saniyede Beş Bin Kilometre</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786056743641</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Arkadaşım Dahmer</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
           <t>9786259617565</t>
         </is>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Öldürmek ve Ölmek</t>
         </is>
       </c>
-      <c r="C49" s="1">
+      <c r="C52" s="1">
         <v>396</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>