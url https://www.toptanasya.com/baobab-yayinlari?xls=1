--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,805 +85,820 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259617589</t>
+          <t>9786259617596</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Dalga Dalga</t>
+          <t>Gülen Kuklalar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>750</v>
+        <v>960</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259463865</t>
+          <t>9786259617589</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Panter (Ciltli)</t>
+          <t>Dalga Dalga</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>820</v>
+        <v>750</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259617572</t>
+          <t>9786259463865</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Karga ile Ayı</t>
+          <t>Panter (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>320</v>
+        <v>820</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259617558</t>
+          <t>9786259617572</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Lightfall 1 - Son Işık</t>
+          <t>Karga ile Ayı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>440</v>
+        <v>320</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259617510</t>
+          <t>9786259617558</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Başka Bir Dünyada</t>
+          <t>Lightfall 1 - Son Işık</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>660</v>
+        <v>440</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259617503</t>
+          <t>9786259617510</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bir Pandispanya Masalı</t>
+          <t>Başka Bir Dünyada</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>660</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259463889</t>
+          <t>9786259617503</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Omzumda Kahramanların Yükü</t>
+          <t>Bir Pandispanya Masalı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>650</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259463872</t>
+          <t>9786259463889</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Panter</t>
+          <t>Omzumda Kahramanların Yükü</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>600</v>
+        <v>650</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259463858</t>
+          <t>9786259463872</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Juliette</t>
+          <t>Panter</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259463841</t>
+          <t>9786259463858</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Son Kraliçe</t>
+          <t>Juliette</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259463810</t>
+          <t>9786259463841</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Genç Aktör 1: Vincent Lacoste’un Sinema Maceraları</t>
+          <t>Son Kraliçe</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>420</v>
+        <v>500</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259463803</t>
+          <t>9786259463810</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kiraz'ın Günlükleri 2. Cilt: Hector'un Kitabı</t>
+          <t>Genç Aktör 1: Vincent Lacoste’un Sinema Maceraları</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259463834</t>
+          <t>9786259463803</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Hilda- Yabandan Hikayeler</t>
+          <t>Kiraz'ın Günlükleri 2. Cilt: Hector'un Kitabı</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259463827</t>
+          <t>9786259463834</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Asırlardır Koşuyor Gibiyim (Ciltli)</t>
+          <t>Hilda- Yabandan Hikayeler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>560</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259901978</t>
+          <t>9786259463827</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kiraz’ın Günlükleri 1. Cilt: Kayıp Hayvanat Bahçesi</t>
+          <t>Asırlardır Koşuyor Gibiyim (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>560</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259901985</t>
+          <t>9786259901978</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Lulu, Bir Kadın</t>
+          <t>Kiraz’ın Günlükleri 1. Cilt: Kayıp Hayvanat Bahçesi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>660</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259901961</t>
+          <t>9786259901985</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İt</t>
+          <t>Lulu, Bir Kadın</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>320</v>
+        <v>660</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259901954</t>
+          <t>9786259901961</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kardeşimin Kocası 2. Cilt</t>
+          <t>İt</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259901947</t>
+          <t>9786259901954</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Oleg</t>
+          <t>Kardeşimin Kocası 2. Cilt</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259901930</t>
+          <t>9786259901947</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Socially Awkward Maceracı</t>
+          <t>Oleg</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259901909</t>
+          <t>9786259901930</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sırça Köşk</t>
+          <t>Socially Awkward Maceracı</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057101198</t>
+          <t>9786259901909</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Hasta</t>
+          <t>Sırça Köşk</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>660</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259901923</t>
+          <t>9786057101198</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kardeşimin Kocası 1. Cilt</t>
+          <t>Hasta</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>350</v>
+        <v>660</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057101174</t>
+          <t>9786259901923</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Rosalie Blum 3. Cilt: Neyse Halim, Çıksın Falim</t>
+          <t>Kardeşimin Kocası 1. Cilt</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057101167</t>
+          <t>9786057101174</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Turnede Bir Yazar</t>
+          <t>Rosalie Blum 3. Cilt: Neyse Halim, Çıksın Falim</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>480</v>
+        <v>240</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057101150</t>
+          <t>9786057101167</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Rosalie Blum 2. Cilt: Eller Yukarı, Donlar Aşağı</t>
+          <t>Turnede Bir Yazar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>240</v>
+        <v>480</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057101143</t>
+          <t>9786057101150</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Tuş</t>
+          <t>Rosalie Blum 2. Cilt: Eller Yukarı, Donlar Aşağı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>386</v>
+        <v>240</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057101136</t>
+          <t>9786057101143</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Blankets - Örtüler</t>
+          <t>Tuş</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>750</v>
+        <v>386</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057101129</t>
+          <t>9786057101136</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Rosalie Blum 1. Cilt: Bir Dejavu hissi</t>
+          <t>Blankets - Örtüler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>240</v>
+        <v>750</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057101112</t>
+          <t>9786057101129</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Grimr Destanı</t>
+          <t>Rosalie Blum 1. Cilt: Bir Dejavu hissi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>450</v>
+        <v>240</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786050671896</t>
+          <t>9786057101112</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Mülk</t>
+          <t>Grimr Destanı</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057101105</t>
+          <t>9786050671896</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kurt</t>
+          <t>Mülk</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>520</v>
+        <v>450</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786056743610</t>
+          <t>9786057101105</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Cahiller: Karşılıklı Bir Aydınlanmanın Hikayesi</t>
+          <t>Kurt</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>680</v>
+        <v>520</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786056743627</t>
+          <t>9786056743610</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kim Korkar Hain Tilkiden</t>
+          <t>Cahiller: Karşılıklı Bir Aydınlanmanın Hikayesi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>440</v>
+        <v>680</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786056743603</t>
+          <t>9786056743627</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Üç Gölge</t>
+          <t>Kim Korkar Hain Tilkiden</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>520</v>
+        <v>440</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786050671841</t>
+          <t>9786056743603</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Yasak Meyve</t>
+          <t>Üç Gölge</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>396</v>
+        <v>520</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786050671889</t>
+          <t>9786050671841</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kumdan Kale</t>
+          <t>Yasak Meyve</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>396</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786050671803</t>
+          <t>9786050671889</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Avare Tanrı (Ciltli)</t>
+          <t>Kumdan Kale</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786050671865</t>
+          <t>9786050671803</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Tercih Düzeni</t>
+          <t>Avare Tanrı (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>520</v>
+        <v>750</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786050671872</t>
+          <t>9786050671865</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Tepe</t>
+          <t>Tercih Düzeni</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>480</v>
+        <v>520</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786050671827</t>
+          <t>9786050671872</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Bütün Ayazların Ortasında</t>
+          <t>Tepe</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>400</v>
+        <v>480</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786050671810</t>
+          <t>9786050671827</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İran Usulü Metamorfoz</t>
+          <t>Bütün Ayazların Ortasında</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786056743696</t>
+          <t>9786050671810</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Hariciye Günlükleri</t>
+          <t>İran Usulü Metamorfoz</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>800</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786050671834</t>
+          <t>9786056743696</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hartlepool Maymunu</t>
+          <t>Hariciye Günlükleri</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>496</v>
+        <v>800</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786056743689</t>
+          <t>9786050671834</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Beklediğim Sen Değildin</t>
+          <t>Hartlepool Maymunu</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>600</v>
+        <v>496</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786056743658</t>
+          <t>9786056743689</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan O Günler</t>
+          <t>Beklediğim Sen Değildin</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>520</v>
+        <v>600</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786056743672</t>
+          <t>9786056743658</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Anne Frank’ın Hatıra Defteri – Grafik Uyarlaması</t>
+          <t>Kaybolan O Günler</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>400</v>
+        <v>520</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786056743665</t>
+          <t>9786056743672</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Mavi Haplar</t>
+          <t>Anne Frank’ın Hatıra Defteri – Grafik Uyarlaması</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>440</v>
+        <v>400</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786056743634</t>
+          <t>9786056743665</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Saniyede Beş Bin Kilometre</t>
+          <t>Mavi Haplar</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>400</v>
+        <v>440</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786056743641</t>
+          <t>9786056743634</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşım Dahmer</t>
+          <t>Saniyede Beş Bin Kilometre</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
+          <t>9786056743641</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Arkadaşım Dahmer</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
           <t>9786259617565</t>
         </is>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Öldürmek ve Ölmek</t>
         </is>
       </c>
-      <c r="C52" s="1">
+      <c r="C53" s="1">
         <v>396</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>