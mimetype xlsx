--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,820 +85,850 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259617596</t>
+          <t>9786259617527</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Gülen Kuklalar</t>
+          <t>Pan'ın Oğlu</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>960</v>
+        <v>880</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259617589</t>
+          <t>9786259617534</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Dalga Dalga</t>
+          <t>Lightfall 2 - Kuşun Gölgesi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>750</v>
+        <v>520</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259463865</t>
+          <t>9786259617596</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Panter (Ciltli)</t>
+          <t>Gülen Kuklalar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>820</v>
+        <v>960</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259617572</t>
+          <t>9786259617589</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Karga ile Ayı</t>
+          <t>Dalga Dalga</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>320</v>
+        <v>750</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259617558</t>
+          <t>9786259463865</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Lightfall 1 - Son Işık</t>
+          <t>Panter (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>440</v>
+        <v>820</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259617510</t>
+          <t>9786259617572</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Başka Bir Dünyada</t>
+          <t>Karga ile Ayı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>660</v>
+        <v>320</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259617503</t>
+          <t>9786259617558</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bir Pandispanya Masalı</t>
+          <t>Lightfall 1 - Son Işık</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259463889</t>
+          <t>9786259617510</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Omzumda Kahramanların Yükü</t>
+          <t>Başka Bir Dünyada</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>650</v>
+        <v>660</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259463872</t>
+          <t>9786259617503</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Panter</t>
+          <t>Bir Pandispanya Masalı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259463858</t>
+          <t>9786259463889</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Juliette</t>
+          <t>Omzumda Kahramanların Yükü</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>600</v>
+        <v>650</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259463841</t>
+          <t>9786259463872</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Son Kraliçe</t>
+          <t>Panter</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259463810</t>
+          <t>9786259463858</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Genç Aktör 1: Vincent Lacoste’un Sinema Maceraları</t>
+          <t>Juliette</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>420</v>
+        <v>600</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259463803</t>
+          <t>9786259463841</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kiraz'ın Günlükleri 2. Cilt: Hector'un Kitabı</t>
+          <t>Son Kraliçe</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259463834</t>
+          <t>9786259463810</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hilda- Yabandan Hikayeler</t>
+          <t>Genç Aktör 1: Vincent Lacoste’un Sinema Maceraları</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259463827</t>
+          <t>9786259463803</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Asırlardır Koşuyor Gibiyim (Ciltli)</t>
+          <t>Kiraz'ın Günlükleri 2. Cilt: Hector'un Kitabı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>560</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259901978</t>
+          <t>9786259463834</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kiraz’ın Günlükleri 1. Cilt: Kayıp Hayvanat Bahçesi</t>
+          <t>Hilda- Yabandan Hikayeler</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259901985</t>
+          <t>9786259463827</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Lulu, Bir Kadın</t>
+          <t>Asırlardır Koşuyor Gibiyim (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>660</v>
+        <v>560</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259901961</t>
+          <t>9786259901978</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İt</t>
+          <t>Kiraz’ın Günlükleri 1. Cilt: Kayıp Hayvanat Bahçesi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259901954</t>
+          <t>9786259901985</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kardeşimin Kocası 2. Cilt</t>
+          <t>Lulu, Bir Kadın</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>350</v>
+        <v>660</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259901947</t>
+          <t>9786259901961</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Oleg</t>
+          <t>İt</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>450</v>
+        <v>320</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259901930</t>
+          <t>9786259901954</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Socially Awkward Maceracı</t>
+          <t>Kardeşimin Kocası 2. Cilt</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259901909</t>
+          <t>9786259901947</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sırça Köşk</t>
+          <t>Oleg</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057101198</t>
+          <t>9786259901930</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Hasta</t>
+          <t>Socially Awkward Maceracı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>660</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259901923</t>
+          <t>9786259901909</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kardeşimin Kocası 1. Cilt</t>
+          <t>Sırça Köşk</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057101174</t>
+          <t>9786057101198</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Rosalie Blum 3. Cilt: Neyse Halim, Çıksın Falim</t>
+          <t>Hasta</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>240</v>
+        <v>660</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057101167</t>
+          <t>9786259901923</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Turnede Bir Yazar</t>
+          <t>Kardeşimin Kocası 1. Cilt</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>480</v>
+        <v>350</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057101150</t>
+          <t>9786057101174</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Rosalie Blum 2. Cilt: Eller Yukarı, Donlar Aşağı</t>
+          <t>Rosalie Blum 3. Cilt: Neyse Halim, Çıksın Falim</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057101143</t>
+          <t>9786057101167</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Tuş</t>
+          <t>Turnede Bir Yazar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>386</v>
+        <v>480</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057101136</t>
+          <t>9786057101150</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Blankets - Örtüler</t>
+          <t>Rosalie Blum 2. Cilt: Eller Yukarı, Donlar Aşağı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>750</v>
+        <v>240</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057101129</t>
+          <t>9786057101143</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Rosalie Blum 1. Cilt: Bir Dejavu hissi</t>
+          <t>Tuş</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>240</v>
+        <v>386</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057101112</t>
+          <t>9786057101136</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Grimr Destanı</t>
+          <t>Blankets - Örtüler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786050671896</t>
+          <t>9786057101129</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Mülk</t>
+          <t>Rosalie Blum 1. Cilt: Bir Dejavu hissi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>450</v>
+        <v>240</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057101105</t>
+          <t>9786057101112</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kurt</t>
+          <t>Grimr Destanı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>520</v>
+        <v>450</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786056743610</t>
+          <t>9786050671896</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Cahiller: Karşılıklı Bir Aydınlanmanın Hikayesi</t>
+          <t>Mülk</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>680</v>
+        <v>450</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786056743627</t>
+          <t>9786057101105</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kim Korkar Hain Tilkiden</t>
+          <t>Kurt</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>440</v>
+        <v>520</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056743603</t>
+          <t>9786056743610</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Üç Gölge</t>
+          <t>Cahiller: Karşılıklı Bir Aydınlanmanın Hikayesi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>520</v>
+        <v>680</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786050671841</t>
+          <t>9786056743627</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yasak Meyve</t>
+          <t>Kim Korkar Hain Tilkiden</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>396</v>
+        <v>440</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786050671889</t>
+          <t>9786056743603</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kumdan Kale</t>
+          <t>Üç Gölge</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>520</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786050671803</t>
+          <t>9786050671841</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Avare Tanrı (Ciltli)</t>
+          <t>Yasak Meyve</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>750</v>
+        <v>396</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786050671865</t>
+          <t>9786050671889</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Tercih Düzeni</t>
+          <t>Kumdan Kale</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>520</v>
+        <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786050671872</t>
+          <t>9786050671803</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Tepe</t>
+          <t>Avare Tanrı (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>480</v>
+        <v>750</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786050671827</t>
+          <t>9786050671865</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Bütün Ayazların Ortasında</t>
+          <t>Tercih Düzeni</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>400</v>
+        <v>520</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786050671810</t>
+          <t>9786050671872</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>İran Usulü Metamorfoz</t>
+          <t>Tepe</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>480</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786056743696</t>
+          <t>9786050671827</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hariciye Günlükleri</t>
+          <t>Bütün Ayazların Ortasında</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>800</v>
+        <v>400</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786050671834</t>
+          <t>9786050671810</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Hartlepool Maymunu</t>
+          <t>İran Usulü Metamorfoz</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>496</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786056743689</t>
+          <t>9786056743696</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Beklediğim Sen Değildin</t>
+          <t>Hariciye Günlükleri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786056743658</t>
+          <t>9786050671834</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan O Günler</t>
+          <t>Hartlepool Maymunu</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>520</v>
+        <v>496</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786056743672</t>
+          <t>9786056743689</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Anne Frank’ın Hatıra Defteri – Grafik Uyarlaması</t>
+          <t>Beklediğim Sen Değildin</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786056743665</t>
+          <t>9786056743658</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Mavi Haplar</t>
+          <t>Kaybolan O Günler</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>440</v>
+        <v>520</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786056743634</t>
+          <t>9786056743672</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Saniyede Beş Bin Kilometre</t>
+          <t>Anne Frank’ın Hatıra Defteri – Grafik Uyarlaması</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786056743641</t>
+          <t>9786056743665</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşım Dahmer</t>
+          <t>Mavi Haplar</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>400</v>
+        <v>440</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
+          <t>9786056743634</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Saniyede Beş Bin Kilometre</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786056743641</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Arkadaşım Dahmer</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
           <t>9786259617565</t>
         </is>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Öldürmek ve Ölmek</t>
         </is>
       </c>
-      <c r="C53" s="1">
+      <c r="C55" s="1">
         <v>396</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>