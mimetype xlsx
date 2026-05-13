--- v0 (2026-02-14)
+++ v1 (2026-05-13)
@@ -94,426 +94,426 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786256362567</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Kuşlar Güzellik Yarışmasında</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786256362352</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Gizemli Kuyu</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>65</v>
+        <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786256362529</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Bu Dünya’dan Geçiyorum Saz İle</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>55</v>
+        <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786256362543</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Sosyal Mücadeleler Tarihi 2</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786256362482</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Okula Bakan Adam</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786256362451</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Fransa'da Protestanlık ve Saint Bartholomew Katliamı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786256362345</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Ahırkapı Feneri</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786256362208</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Atatürk Dönemi Türkiye'sinde Tehdit Algılamaları</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786256362222</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Atatürk ve Türk Güneş Uygarlığı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>75</v>
+        <v>225</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786256362192</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Kokuşma</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786256362130</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Yavrularım - 1976-1986 1.Cilt</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786256362017</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Halka Doğru</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>190</v>
+        <v>600</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786257925976</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Genel Kültür Bilgi Yarışması ve Bulmaca Sözlüğü 1980 - 2022</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786257925969</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Erk'in Sanatla Dansı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786257925907</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Hazel</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>75</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786257925846</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Dil Kimliktir</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>85</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786257925273</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Bir Taçvirüs Masalı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>35</v>
+        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786057560742</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Burukçağ</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786057560834</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Dargın</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786257925280</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Evde Kal ve Öl</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>4440000001240</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Gazavatname - Midilli Müdafaası</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786057560551</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Güneşin Çocukları Vardı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>35</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786057560704</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Her Yol Ölüme Çıkar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>35</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786257925563</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Kıvılcım - Şiir</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786257925129</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Kitaplar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>35</v>
+        <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786057560759</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Konuşmalar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>35</v>
+        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786257925297</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Köz - Şiir</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786057560964</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
@@ -529,336 +529,336 @@
         <is>
           <t>9786257925624</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Okuyanlara Yazdım</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786057560957</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Sabahın Getirdikleri</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>42</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786257925419</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Saz Şairi Nevşehirli Seyit Mehmet (Kani)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786257925303</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Seher Yeli - Şiirler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786257925211</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Sevdalardan Kalan</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>35</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786257925556</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Sevgili Şairim - Mektuplar</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>38</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786257925112</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Sevgiyle</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>35</v>
+        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786257925549</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Sevinç Çağı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786257925310</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Şarkılarım Arayan Şiirler</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>37</v>
+        <v>60</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786257925679</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Ustam</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>55</v>
+        <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786057560063</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Aşk Neresi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786057560766</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Yazılar</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>35</v>
+        <v>350</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786057560070</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Yeryüzünün En Güzel İzmir'i</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786257925730</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Yoldaki Not Defterim</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>75</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786057560377</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Yoruldum - Şiirler</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786257925334</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Yükselen Değer Öküzlük</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786057560797</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Yahudilik ve Hıristiyanlıktan Müslümanlığa Geçmiş Olan Ritüeller</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786257925327</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Vesselam</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786057560636</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Unutmadım - Yaşanan Bir Sevinin Yeniden Anlatımıdır</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>55</v>
+        <v>100</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786057560476</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Turabi Divanı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786056815775</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Tarihten Günümüze Türk Toplumu'nda İslam İnancı Mı? Mezhep İnancı Mı? Şaman İnancı Mı?</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786257925082</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Kolum Kanadım Pür Çiçek</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786057560827</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
@@ -874,321 +874,321 @@
         <is>
           <t>9786057560506</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>İyiler İyi</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786057560575</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Batı Hıristiyan İnanç Felsefesi - Mısır İnanç Felsefesi - Doğu Hinduizm ve Budizm İnanç Felsefesi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>65</v>
+        <v>250</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786257925136</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Bir Sevda Masalı - Şiir</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>35</v>
+        <v>60</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786257925457</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Bir Jandarma Subayının Anıları 3</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>90</v>
+        <v>350</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786057560353</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Bir Jandarma Subayının Anıları 2</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>90</v>
+        <v>350</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786257925709</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Aydınlanma Yolunda Bir Gezgin</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786257925570</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Aşk Özgürlük İster - Hitit Öyküleri 2</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>45</v>
+        <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786257925013</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Yoldaşa Büyükyoncalı Notları</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>50</v>
+        <v>160</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786057560889</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Yolum Facebook'a Düştü</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786257925396</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Sevda Ne Güne Durur Toplu Şiirler 1975 - 2020</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>42</v>
+        <v>100</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786057560940</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Sessizliğin Hüznü</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>35</v>
+        <v>100</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786257925693</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Senbahar</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786257925099</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Sağırkaya ( Hitit Öyküleri )</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9789944137454</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Rusya ve İsyanları</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9789944137997</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Sıcak Barış'ın Soğuk Örgütü: Yeni Nato</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>175</v>
+        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786057560865</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Sorularla Alevilik</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>65</v>
+        <v>350</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786057560308</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Sonsuzluk ve Dün</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786058269996</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Pir Sultan</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>50</v>
+        <v>140</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786057560018</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Son İki Kadı</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>370</v>
+        <v>450</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786057560841</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Politik Psikoloji Seminerleri 2018</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>70</v>
+        <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786057560148</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Öküzler Demişler Ki</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786057560810</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
@@ -1204,1101 +1204,1101 @@
         <is>
           <t>9786257925167</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Özgürlük Yürüyüşü</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786257925648</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Önümüz Kış</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>35</v>
+        <v>100</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9789944137928</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Öğretmenin Omuzlarındaki Dünya</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786057560568</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Osmanlı'dan Günümüze Kısas</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786257925105</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Şair Gözüyle Saray Yazıları</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>45</v>
+        <v>70</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786057560605</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>O Seçilirken Kim ne Dedi?</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9786057560100</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Şeytanın Not Defteri</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786057560902</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Otuz Gün</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9786057560421</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Neo Makyavelizm</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>80</v>
+        <v>180</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9786057560179</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Mizah Anlatım</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>42</v>
+        <v>150</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786257925655</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Mektuplarda Yaşamak</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786056841019</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Liderlik</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>85</v>
+        <v>220</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>4440000001166</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Küreselleşme Ekseninde Türkiye İçin Stratejik Öngörüler</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9786257925051</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Küskün Topraklar</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9786257925006</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Anlamak İslam'ı Öğrenmek</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9786054728329</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Türkiye Tarımında Prusya Tipi Kapitalizmin Gelişimi ve "Çevre Sorunu"</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>60</v>
+        <v>140</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9786057560056</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Kırkyıl (1978 - 2018)</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9786054728107</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Türk Dış Politikasında Güç Kullanma Seçeneği (1923 - 2010)</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9786257925778</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Katledilen Alevilik</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>58</v>
+        <v>200</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9786257925181</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Kadın ve Kedi</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9786054728299</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Kart Kurt Kürt</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9789944137942</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Türkiye'de Kara Yazıcı - Deli Hasan İsyanı (1593-1603)</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9786054728800</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>İçine Ağlayanlar</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9786054728596</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>İmam Ali Buyrukları</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9786056841026</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>İki Damla Gün Işığı</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9786054728398</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Tüccar Tevfik</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9786057560322</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Issız Koridorlar</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9786057560407</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Hiç Üzülmedim</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9789944137560</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Her Yönü ile İşyerinde Psikolojik Mücadele ve Taciz</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9786057560391</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Hayat Budur Çocuklar</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9786057560124</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Günbatımı</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>48</v>
+        <v>100</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9789944137775</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Genç Werther'in Acıları</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9786257925662</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Dün ve Bugün Alevilik - Aleviliğin Sosyolojisi</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>95</v>
+        <v>170</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9786057560933</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Üşüyen Sevgi</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9786057560384</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Dinsel Terimler Sözlüğü</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9789944137973</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Dış Politika Analizinde Teorik Yaklaşımlar: Türk Dış Politikası Örneği</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9786257925495</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Devlet Hizmetinde 45 Yıl</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9786057560582</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Dedem ve Ben</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9789944137935</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Bize de Banaz'da Pir Sultan Derler</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>190</v>
+        <v>240</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9786057560728</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Bir Zamanlar Dünya</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>80</v>
+        <v>250</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9786054728121</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Yeniçeriler ve Bektaşilik</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>9786057560599</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Beyaz Kum Siyah Gece</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>9786057560643</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Avrupa Güvenliği</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>9786257925723</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Anadolu'da Mitoloji - Felsefe - Tasavvuf - Sentez</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>55</v>
+        <v>220</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>9789944137904</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Zeybeklik ve Zeybekler Tarihi</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>9786057560049</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Aşk Biter Mi?</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>35</v>
+        <v>70</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>9786057560360</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Alevi Cem Zakirliği</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>9789944137898</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>120 Gün</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9786257925761</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Nerede Eski Eşkiyalar</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>42</v>
+        <v>150</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>9786257925822</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Yaşam ve Anılar</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>35</v>
+        <v>60</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>9786257925686</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Dokunuş</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>80</v>
+        <v>250</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>9786057560223</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Leyla'ya Mektuplar</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>9786057560261</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Şeyh Bedreddin Börklüce Eylemi</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>160</v>
+        <v>350</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>9786057560247</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Gençler İçin Nutuk</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>38</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>9786056863615</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Aşkım Gönlüm Vatanım</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>9786056863677</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Görünen mi? Görünmeyen mi?</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>60</v>
+        <v>120</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>9786056863691</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Gülümseyen Bebek</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>9786056863684</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Mutluluk Çiçekleri</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>9786054728503</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Yusuf'a Yaren Olmak</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>9786054728701</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Anadolu İnanç Merkezleri</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>150</v>
+        <v>550</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>9786054728732</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Türk İrfan ve Medeniyetinin Yazılı Kaynakları</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>9789944137843</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Pir Sultan Abdal Sözlüğü</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>9786058196575</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Babek’ten Bedreddin’e Sönmeyen Ateş</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>9786058216075</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Türk Dış Politikası</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>9786058216044</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>Hallac-ı Mansur ve Alevi Cemlerinde Dar-ı Mansur</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>9786058216037</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Buyruk - İmam Cafer-i Sadık Buyruğu</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>9786057560452</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>Devgencin Şifreleri</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>18</v>
+        <v>150</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>9786057560162</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>Hidronik Isıtma ve Soğutma - Isıtma-İklimlendirme</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>9786057560155</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>Kitap'sız Şiirler</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>85</v>
+        <v>150</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>9786057560209</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>Alevi Bektaşı Semahları Cilt 1</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>9786058216051</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerimde Ehl-i Beyt ve Ehl-i Beyt'in İslam Yorumu Alevilik</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>9786058216068</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>Tam ve Hakiki Hüsniye</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>9786058216082</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>Hak Hukuk Adalet</t>
         </is>
       </c>
       <c r="C147" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>9786058216013</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
@@ -2314,501 +2314,501 @@
         <is>
           <t>9786058269958</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>On İki Ulu Ozan</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>9786058269989</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>Özleyen Gözler</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>9786054728893</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>Doktor Ne Yaşar Ne Yaşamaz</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>9786056863608</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>Külliye 53</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>210</v>
+        <v>270</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>9786056815782</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>Genç Werther'in Acıları</t>
         </is>
       </c>
       <c r="C153" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>9786056815799</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>Oğdar’dan Çıktım Yola</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>65</v>
+        <v>180</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>9786057560025</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>Uluslararasi İlişkiler Teorileri</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>85</v>
+        <v>150</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>9786056815768</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>Kayıp At</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>65</v>
+        <v>100</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>9786058216020</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>Sevgi Pınarı</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>9786054728268</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>Mühürlü Sandık 2 - Işıklı Yol</t>
         </is>
       </c>
       <c r="C158" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>9789944137829</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>Uluslararası İlişkiler Kavram ve Olaylar Sözlüğü</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>9789944137959</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>Avrupa ve Önasya'da Eşkıyalık</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>9786054728411</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>Örgütsel Bağlılık ve İşe Bağlılık</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>9789944137867</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Gizli Tarihinde Pir Sultan Abdal ve Bütün Deyişleri</t>
         </is>
       </c>
       <c r="C162" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>9786057560292</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>Türk-Amerikan İlişkileri</t>
         </is>
       </c>
       <c r="C163" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>9786057560186</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>14</v>
+        <v>90</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>9786058269910</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>Çıkış Yolu</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>9786058269934</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>Jandarma Halkın Hizmetinde</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>85</v>
+        <v>350</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>9786054728183</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Tarihini Anlamak</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>9786054728176</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>Ermeni Meselesi Işığında Süryaniler</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>9789944137362</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>Sivil Toplum Anlayışı ve Siyasal Sistemler</t>
         </is>
       </c>
       <c r="C169" s="1">
         <v>16.2</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>9786058196544</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>Bürokrasi Deyimler Sözlüğü</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>95</v>
+        <v>150</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>9786058196537</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>Pembe Alev</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>25</v>
+        <v>100</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>9786058196520</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>Son Su</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>9786058196599</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>Beşibiryerde'nin Yaz Serüvenleri</t>
         </is>
       </c>
       <c r="C173" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>9786058196513</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>Küskün Martı</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>25</v>
+        <v>45</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>9786058196568</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>Jeopolitik</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>9786058196582</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>Seninle Gelir Mutluluk</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>9786056815720</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>İmansızlar Çocuk Döver</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>9786056815713</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>İkiz Mavi</t>
         </is>
       </c>
       <c r="C178" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>9786058269972</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>15 Temmuz Sonrası Türk Ordusu Kriz ve Çıkış</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>9786056815744</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>Dünya Yıldızı Kazakistan</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>9786054728855</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>Kelimeler Canlıdır</t>
         </is>
       </c>
       <c r="C181" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>9786056815737</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
@@ -2824,426 +2824,426 @@
         <is>
           <t>9786054728862</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>Kuş Olmak Yasak</t>
         </is>
       </c>
       <c r="C183" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>9786054728879</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>Tuzaktaki Av Polis</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>9786054728442</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>Tasvirü'l-Kulüb Börklüce Mustafa</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>9786058196506</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>Gülümseme</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>9789758163953</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Alanda İnsan Hakları</t>
         </is>
       </c>
       <c r="C187" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>9789944137621</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>Alman Dili Edebiyatı ve Kültürü Üzerine Araştırmalar</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>9786054728305</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>Türkiye Coğrafya Atlası (KPSS-YGS-LYS)</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>9789944137614</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>Türküye Girmeden Önce</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>9789944137270</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>Yeni Büyük Oyun</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>9789758163908</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>Atatürk'ün İktisadi Egemenlik İlkesinin Kalkınma Politikaları</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>9789944137980</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>Türk Dış Politikasında Güvenlik Arayışları</t>
         </is>
       </c>
       <c r="C193" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>9789944137713</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>Politik Psikoloji Yıllığı Cilt-1 (2011)</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>9789944137508</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>The Victorians and The Novelists</t>
         </is>
       </c>
       <c r="C195" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>9786054728626</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>Kül ve Toz</t>
         </is>
       </c>
       <c r="C196" s="1">
         <v>12.5</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>9786054728633</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>Hayat Bir Şarkıdır</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>9786054728619</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>Sözlerin Dili</t>
         </is>
       </c>
       <c r="C198" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>9786054728473</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>Musul Özdemir Harekatı ve Süleymaniye Kongresi</t>
         </is>
       </c>
       <c r="C199" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>9786054728725</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>Halk İnançları ve Halk Hekimliği</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>110</v>
+        <v>250</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>9786054728091</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>Hayat Gülümsersen Gülümser Sana</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>9786054728589</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>Hayalden Gerçeğe Yolculuk</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>9786054728817</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>Dünyamı Verin Bana</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>9786054728497</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C204" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>9786054728138</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>Benim Bana Yaptıklarım</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>9789944137522</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>Josiah Royce</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>9786057560780</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>Devrim Kuramı</t>
         </is>
       </c>
       <c r="C207" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>9789944137744</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>Ekonomik-Politik Pencereden ABD-ÇİN İlişkileri</t>
         </is>
       </c>
       <c r="C208" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>9789944137638</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>İktisadi Büyüme Teorisi</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>9786054728404</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>İcra ve İflas Hukuku</t>
         </is>
       </c>
       <c r="C210" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>9786057560438</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
@@ -3274,936 +3274,936 @@
         <is>
           <t>9789944137720</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>Türk Dış Politikasında Strateji Arayışları</t>
         </is>
       </c>
       <c r="C213" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>9786054728015</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>Türkiye Türk Cumhuriyetleri İlişkileri</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>95</v>
+        <v>150</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>9789944137812</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>Diplomasi ve Denge Politikasının Utkusu</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>9786054728428</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>Kariyer Rehberi</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>45</v>
+        <v>150</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>9789944137249</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>Hayata Dair</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>9789944137850</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>Mavi Karadeniz Kongresi: Siyaset, Ekonomi ve Toplum / Blue Black Sea International Congress On Politics, Economics and Society</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>90</v>
+        <v>400</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>9789944137645</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>Ağlamak Gelir İçimden</t>
         </is>
       </c>
       <c r="C219" s="1">
         <v>12.5</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>9789944137676</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>V/akit'li Yazılar</t>
         </is>
       </c>
       <c r="C220" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>9786054728435</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>Güvenlik</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>9786054728145</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>Dünya Mitolojileri Sözlüğü</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>9786058196551</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>Yaşayan Alevilik</t>
         </is>
       </c>
       <c r="C223" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>9786054728084</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>İsrail'in Penceresinden Irak Savaşı</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>9786054728466</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>Mankurtlaşan Türkiye</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>9786054728213</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>Ak Parti'nin ''Ölçü'' ile İmtihanı</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>9789758163731</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>Strateji Jeostrateji Jeopolitik</t>
         </is>
       </c>
       <c r="C227" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>9789944137690</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>Ortadoğu Siyasetinde İran</t>
         </is>
       </c>
       <c r="C228" s="1">
         <v>15.28</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>9789944137966</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>Krizler ve Kriz Yönetimi</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>9786054728459</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>Böyle Bir Eğitim Anadolu Enstitüleri</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>9789944137911</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>Atçalı Kel Mehmet İsyanı</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>9786054728114</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>Alevilik-Bektaşilik Bağlamında Aşık Veysel</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>9786054728381</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>Policraticus ve Salisburyli John'un Siyaset Kuramı</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>9786058269965</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>15 Temmuz'un Adı: "Ens..t" Darbe</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>9786058269927</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>Vebal</t>
         </is>
       </c>
       <c r="C235" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>9786058290891</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>İnsan Doğası ve Agresyon</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>9786054728282</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>Türkiye Avrupa Birliği İlişkileri</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>65</v>
+        <v>250</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>9786054728572</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>Uluslararası İlişkiler</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>270</v>
+        <v>490</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>9786054728565</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>Türkiye’nin Politik Kronolojisi</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>160</v>
+        <v>450</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>9789758163397</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>Üniversitede Türk Dili</t>
         </is>
       </c>
       <c r="C240" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>9786054728527</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>Padovalı Marsilius'un Siyaset Kuramı</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>9786054728558</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>Dünyada ve Türkiye'de Avrasya ve Avrasyacılık</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>9786054728510</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>Çileli Hayat Nuriye</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>45</v>
+        <v>150</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>9786054728220</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>Dinlerin Esir Kadını</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>65</v>
+        <v>150</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>9786054728244</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Devleti'ni Yıkıma Götüren Nedenler</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>110</v>
+        <v>125</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>9786054728275</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Örgütlerin Güvenlik Boyutu</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>9786058290853</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>Türkiye'de Terör, Darbe ve Medya</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>9786054728886</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>Gülistan</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>9786058290860</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>Yeni Ortadoğu</t>
         </is>
       </c>
       <c r="C249" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>9786054728794</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>Hikmetli Sözler</t>
         </is>
       </c>
       <c r="C250" s="1">
         <v>49</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>9789944137836</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>Tarihin İbret Sayfaları Oluşturulan Ermeni Gailesi ve Soykırım Yalanı</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>110</v>
+        <v>125</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>9786054728022</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>Türkiye Cumhuriyeti Rusya Federasyonu İlişkileri</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>9789944137799</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>Yeni Kamu Yönetimi</t>
         </is>
       </c>
       <c r="C253" s="1">
         <v>26.5</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>9786054728190</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>Atatürk'ün Ortadoğu Projesi Elcezire Konfederasyonu ve Özdemir Bey'in Filistin - Suriye Kuvva-i Milliyesi</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>9786054728206</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>Hacı Bayram Camii'inde İnsan Manzaraları</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>9786257925228</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>Hayalbaz Bir Çocuğun Romanı</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>9786257925204</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Güvenlikte Temel Konular</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>9786257925150</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>Bazı Şeyler Üzerine Notlar</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>130</v>
+        <v>400</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>9786257925068</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>Depresyon</t>
         </is>
       </c>
       <c r="C259" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>9786257925617</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>Merhale</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>70</v>
+        <v>85</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>9786257925471</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>Nezaket Kuralları</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>9786257925198</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>Kur'an'ı Kur'an'la Anlamak</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>9786257925464</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>Ege Akdeniz'de Yeni Denge Arayışı Adalar</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>9786257925518</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>Yalnızçam</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>45</v>
+        <v>150</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>9786257925532</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>Bükreş'te Devrim Olurken</t>
         </is>
       </c>
       <c r="C265" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>9786257925389</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>Arafta Kalan Hayatlar 78 Kuşağı (M)</t>
         </is>
       </c>
       <c r="C266" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>9786257925174</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>Kağıt Gemi</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>9786054728367</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>Türk Müzik Tarihinde Darü'l-Elhan ve Darü'l-Elhan Mecmuası</t>
         </is>
       </c>
       <c r="C268" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>9786257925501</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>Doğrucular Köyü</t>
         </is>
       </c>
       <c r="C269" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>9786057560988</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>Avrupa Birliği Nereden? Nerede? Nereye?</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>65</v>
+        <v>200</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>9786057560971</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>Dünden Bugüne Ortadoğu</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>65</v>
+        <v>150</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>9786057560926</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>Rüzgarlı Sokak</t>
         </is>
       </c>
       <c r="C272" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>9786257925525</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>Dört Vektörlü Rus Dış Politikası (2000-2020)</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>9786257925341</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>Aydınlığa Doğru</t>
         </is>
       </c>
       <c r="C274" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>9786257925266</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
@@ -4219,181 +4219,181 @@
         <is>
           <t>9786257925358</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>Rüyalarım</t>
         </is>
       </c>
       <c r="C276" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>9786057560537</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>Dindarca Öldürmek</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>85</v>
+        <v>250</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>9786057560230</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>Kedi Aşkı</t>
         </is>
       </c>
       <c r="C278" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>9786257925075</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>Diplomaside Değişim</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>140</v>
+        <v>500</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>9786057560698</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Politikada Orta Doğu</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>55</v>
+        <v>250</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>9786257925242</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>Buzlu Pencere Camı</t>
         </is>
       </c>
       <c r="C281" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>9786257925259</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>Evlat Acısı Hep Taze</t>
         </is>
       </c>
       <c r="C282" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>9786257925488</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>Kahkahayı Patlatın</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>85</v>
+        <v>150</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>9786054728640</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>Zakirlikten Aşıklığa</t>
         </is>
       </c>
       <c r="C284" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>9786054728831</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>Başarısız Devletler</t>
         </is>
       </c>
       <c r="C285" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>9786057560520</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>Pir Sultan Abdal Gerçeği</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>80.02</v>
+        <v>190</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>