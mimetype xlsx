--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -3694,51 +3694,51 @@
         <is>
           <t>9786054728527</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>Padovalı Marsilius'un Siyaset Kuramı</t>
         </is>
       </c>
       <c r="C241" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>9786054728558</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>Dünyada ve Türkiye'de Avrasya ve Avrasyacılık</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>9786054728510</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>Çileli Hayat Nuriye</t>
         </is>
       </c>
       <c r="C243" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>9786054728220</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>