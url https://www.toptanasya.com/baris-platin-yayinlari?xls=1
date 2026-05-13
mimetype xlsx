--- v0 (2026-03-15)
+++ v1 (2026-05-13)
@@ -139,186 +139,186 @@
         <is>
           <t>9786054728480</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Politikada Ortadoğu</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9789758163649</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Haydar Aliyev Dönemi Azerbaycan Dış Politikası</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9789944137393</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Unuttuğumuz Vatan: Rumeli</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>95</v>
+        <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9789758163854</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Van'da Ermeni Devleti Denemesi</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9789944137072</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Çarmıha Gerilen Molekül Kolesterol Masalları</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>130</v>
+        <v>170</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9789758163564</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Yahudi Kayını</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9789758163748</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Birleşmiş Milletler Çerçevesinde Uluslararası Uyuşmazlıkların Barışçı Çözümü</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9789944137089</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Analitik İngilizce</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9789944137348</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Suç, Terör ve Savaş Üçgeninde Siber Dünya</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786054728534</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Din - Dış Politika İlişkisi ABD Örneği</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9789944137317</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Bir Pazarlama Aracı Olarak Turizm Fuarları ve Fuar Yönetimi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9789944137379</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>16. Yüzyıl Menteşe Livası Vakıfları</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>3990008163663</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
@@ -349,126 +349,126 @@
         <is>
           <t>9789758163236</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Almanca Test Klavuzu KPDS - ÜDS - YDS İçin</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9789944137324</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Yeniden Kazanım ve Kayk Projesi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9789944137140</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Terörizm</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9789758163861</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>El-Kaidecilik</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>70</v>
+        <v>175</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9789758163786</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2. Körfez Savaşı</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9789758163816</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Yediler Konseyi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9789758163694</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Bilinmeyen Avrupa</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>68</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9789944137423</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Terörizmin Finansmanı ve Ekonomisi</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>16.2</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9789944137126</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
@@ -499,66 +499,66 @@
         <is>
           <t>9789758163595</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Hukukta Devletin Tek Taraflı İşlemleri</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>52</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9789944137225</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Sovyetler Birliği Dönemi'nde Azerbaycan'da Folklor Politikaları ve Çalışmaları</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9789758163588</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Mücadelenin Yeni Odağı Karadeniz</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>140</v>
+        <v>190</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9789944137164</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Kocama Tuzak Kurdum</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9789944137232</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
@@ -589,66 +589,66 @@
         <is>
           <t>3990000033416</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Döviz Ekonomisi</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9789944137157</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Saddam Hüseyin</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9789758163502</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Yeni Osmanlıların Dini ve Siyasi Görüşleri</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>65</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9789944137003</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Uluslararası İlişkiler: Giriş, Kavram ve Teoriler</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>20.37</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9789758163946</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>