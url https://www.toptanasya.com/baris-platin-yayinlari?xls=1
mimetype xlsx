--- v1 (2026-05-13)
+++ v2 (2026-11-04)
@@ -349,51 +349,51 @@
         <is>
           <t>9789758163236</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Almanca Test Klavuzu KPDS - ÜDS - YDS İçin</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9789944137324</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Yeniden Kazanım ve Kayk Projesi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9789944137140</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Terörizm</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9789758163861</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>