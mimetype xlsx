--- v0 (2026-05-13)
+++ v1 (2026-07-03)
@@ -109,471 +109,471 @@
         <is>
           <t>4444444444643</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Barış Konu Denemeleri Seti</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>1123</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259738574</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>TYT MSÜ ALES KPSS DGS Matematik Problemler Konu Denemeleri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>179</v>
+        <v>199</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259738581</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>TYT-AYT Matematik PKOB Konu Denemeleri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>179</v>
+        <v>199</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786259738567</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>TYT - AYT Geometri Üçgenler Dörtgenler Konu Denemeleri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>179</v>
+        <v>199</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786259738543</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Polinomlar İkinci Dereceden Denklemler Parabol İkinci Dereceden Eşitsizlikler Matematik Fasikülleri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>299</v>
+        <v>349</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786259738550</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Permütasyon Kombinasyon Olasılık Binom Matematik Fasikülleri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>299</v>
+        <v>349</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786259738536</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Logaritma ve Diziler Matematik Fasikülleri</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>299</v>
+        <v>349</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786259738529</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>TYT Türkçe Paragraf Konu Denemeleri</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>249</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786259738512</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>TYT-AYT Geometri Denemesi 10 Adet TYT 10 Adet AYT</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>199</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786259793979</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>AYT Matematik Trigonometri Limit Türev İntegral Konu Denemeleri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>179</v>
+        <v>199</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786259793993</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>TYT Sosyal Bilimler Denemesi 15 Adet</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>279</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786259738505</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>AYT Matematik İlk 10 Soru Konu Denemeleri</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>179</v>
+        <v>199</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786259793986</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Barış Yayınları TYT Fizik Kimya Biyoloji FKB Denemesi 15 Adet</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>279</v>
+        <v>299</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786259793955</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>11. Sınıf Matematik Konu Denemeleri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>179</v>
+        <v>199</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786259793948</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>AYT Matematik Fonksiyon Logaritma Dizi Konu Denemeleri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>179</v>
+        <v>199</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786259793931</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>AYT Matematik Polinomlar İkinci Dereceden Denklemler Eşitsizlikler Karmaşık Sayılar Parabol Konu Denemeleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>179</v>
+        <v>199</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786259793924</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Analitik Geometri</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>349</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786259793917</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>TYT Türkçe Denemesi 8 Adet</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>279</v>
+        <v>299</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786259793900</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>İntegral Matematik Fasikülleri</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>299</v>
+        <v>349</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786259947099</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Türev Matematik Fasikülleri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>279</v>
+        <v>349</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786259947082</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Limit Matematik Fasikülleri</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>229</v>
+        <v>349</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786259947075</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Trigonometri Matematik Fasikülleri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>299</v>
+        <v>349</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786259947068</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>TYT Matematik Barış Video Ders Kitabı</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>329</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786057198259</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>İntegral Matematik Fasikülleri</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>129</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786259947051</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>AYT Matematik Denemesi 8 Adet</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>279</v>
+        <v>299</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786259947044</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>TYT Matematik Denemesi 8 Adet</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>279</v>
+        <v>299</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786259947037</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>TYT-AYT Geometri Soru Kitabı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>499</v>
+        <v>579</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786259947020</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Barış Yayınları Matematik Fasikülleri Fonksiyonlar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>299</v>
+        <v>349</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786259947006</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>AYT Matematik Soru Bankası</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>479</v>
+        <v>549</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786256374508</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>TYT Matematik Soru Bankası</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>449</v>
+        <v>529</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786057198228</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Barış Çelenk Limit ve Süreklilik Matematik Fasikülleri</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786057198211</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
@@ -649,46 +649,46 @@
         <is>
           <t>9786054874156</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>TYT - AYT Fizik Denemesi</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786259947013</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>TYT AYT MSÜ KPSS ALES DGS Problemler Soru Bankası</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>329</v>
+        <v>399</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>