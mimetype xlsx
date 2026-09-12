--- v1 (2026-07-03)
+++ v2 (2026-09-12)
@@ -199,51 +199,51 @@
         <is>
           <t>9786259738536</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Logaritma ve Diziler Matematik Fasikülleri</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>349</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786259738529</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>TYT Türkçe Paragraf Konu Denemeleri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>249</v>
+        <v>199</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786259738512</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>TYT-AYT Geometri Denemesi 10 Adet TYT 10 Adet AYT</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>199</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786259793979</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>