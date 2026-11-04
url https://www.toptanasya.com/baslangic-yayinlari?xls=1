--- v0 (2026-02-06)
+++ v1 (2026-11-04)
@@ -109,111 +109,111 @@
         <is>
           <t>9786058191631</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Kıyamet Savaşları Lemurya</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786058191693</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Papatya Tarlasında Rönesans 2</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786058191686</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Papatya Tarlasında Rönesans 1</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786058191624</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Gör</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>19.44</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786058191655</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Aynı Geceye Uyanmak 1</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786058191662</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Aynı Geceye Uyanmak 2</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786056856914</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Belgelerle İstiklal Marşı Tarihi</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>140</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>