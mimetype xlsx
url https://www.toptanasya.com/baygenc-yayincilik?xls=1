--- v0 (2026-02-14)
+++ v1 (2026-05-13)
@@ -85,5545 +85,5650 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255791276</t>
+          <t>9786255791535</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Adaletin Mevsimi Değildi</t>
+          <t>Alanya’da Çocuk Olmak</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255791399</t>
+          <t>9786255791474</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Bilim ve Eğitim Perspektifleri</t>
+          <t>Unutamadım</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255791344</t>
+          <t>9786255791443</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Bu Dünya Cehennemi</t>
+          <t>Bir Gün Kala</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>420</v>
+        <v>450</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255791368</t>
+          <t>9786255791351</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Gayb</t>
+          <t>Dua Almaya Geldim</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255791337</t>
+          <t>9786255791467</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Vatan Göğsümdeki Atan Yüreksin</t>
+          <t>Bibihanım - Turan Melikeleri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>220</v>
+        <v>500</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255791283</t>
+          <t>9786255791405</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>КРАТКОЕ НАУЧНОЕ РУКОВОДСТВО</t>
+          <t>Sarı Saçlı Hamdi’nin Hikayesi</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256023680</t>
+          <t>9786255791375</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Gülüm</t>
+          <t>Köklerimizin Fısıltısı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255791153</t>
+          <t>9786255791276</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Masallardan Öğreniyoruz - Ertakdan O'rganamiz</t>
+          <t>Adaletin Mevsimi Değildi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255791061</t>
+          <t>9786255791399</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Sanat</t>
+          <t>Çağdaş Bilim ve Eğitim Perspektifleri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255791207</t>
+          <t>9786255791344</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kışa Dönen Baharım</t>
+          <t>Bu Dünya Cehennemi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255791191</t>
+          <t>9786255791368</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Fatih Temur ve Sultan Yıldırım Bayezid</t>
+          <t>Gayb</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255791177</t>
+          <t>9786255791337</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yazmak Hıçkırık Gibidir!</t>
+          <t>Vatan Göğsümdeki Atan Yüreksin</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255791160</t>
+          <t>9786255791283</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Futbolun Simsarları ve Amigolar!</t>
+          <t>КРАТКОЕ НАУЧНОЕ РУКОВОДСТВО</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255791221</t>
+          <t>9786256023680</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Büyük Turan Emiri Temur</t>
+          <t>Gülüm</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255791238</t>
+          <t>9786255791153</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yeşil İnsanlık: Bilim, Eğitim Yaratıcılık ve İş Birliği</t>
+          <t>Masallardan Öğreniyoruz - Ertakdan O'rganamiz</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258457117</t>
+          <t>9786255791061</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Hülve</t>
+          <t>Sevgili Sanat</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258457148</t>
+          <t>9786255791207</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sabahlar Mektubu</t>
+          <t>Kışa Dönen Baharım</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258457094</t>
+          <t>9786255791191</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nefes - 1</t>
+          <t>Fatih Temur ve Sultan Yıldırım Bayezid</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255751085</t>
+          <t>9786255791177</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bracıka’nın Ekibi</t>
+          <t>Yazmak Hıçkırık Gibidir!</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255791139</t>
+          <t>9786255791160</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Aşık Visali (Kamber / Kamberi)</t>
+          <t>Futbolun Simsarları ve Amigolar!</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255791115</t>
+          <t>9786255791221</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Gül ve Bülbül</t>
+          <t>Büyük Turan Emiri Temur</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255791146</t>
+          <t>9786255791238</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bugün Sonbaharın Son Günü</t>
+          <t>Yeşil İnsanlık: Bilim, Eğitim Yaratıcılık ve İş Birliği</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256023789</t>
+          <t>9786258457117</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Özbekistan Arkeolojik Mirası</t>
+          <t>Hülve</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256023796</t>
+          <t>9786258457148</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sözlerim Sana</t>
+          <t>Sabahlar Mektubu</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255791122</t>
+          <t>9786258457094</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Avrasya’da Stratejik Ortaklık: Türkiye - Özbekistan Bilimsel Konferansı</t>
+          <t>Yeni Nefes - 1</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255791016</t>
+          <t>9786255751085</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sarımsı Sincap Muti ve Arkadaşları</t>
+          <t>Bracıka’nın Ekibi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255791023</t>
+          <t>9786255791139</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Küçüklerin Büyük Yolculuğu</t>
+          <t>Aşık Visali (Kamber / Kamberi)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255791009</t>
+          <t>9786255791115</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Devreli Hasan</t>
+          <t>Gül ve Bülbül</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256023994</t>
+          <t>9786255791146</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Para Konuşalım Baba</t>
+          <t>Bugün Sonbaharın Son Günü</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256023628</t>
+          <t>9786256023789</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sensizliğim Acı Sensizliğim Sır…</t>
+          <t>Özbekistan Arkeolojik Mirası</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256023901</t>
+          <t>9786256023796</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kaderin Sessiz Fısıltısı</t>
+          <t>Sözlerim Sana</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256023949</t>
+          <t>9786255791122</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Olmasına İzin Ver</t>
+          <t>Avrasya’da Stratejik Ortaklık: Türkiye - Özbekistan Bilimsel Konferansı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256023734</t>
+          <t>9786255791016</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Ekmek Kokusu</t>
+          <t>Sarımsı Sincap Muti ve Arkadaşları</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>400</v>
+        <v>180</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256023932</t>
+          <t>9786255791023</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yüreğin Kozmik Dansı</t>
+          <t>Küçüklerin Büyük Yolculuğu</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256023925</t>
+          <t>9786255791009</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Yolcu</t>
+          <t>Devreli Hasan</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256023857</t>
+          <t>9786256023994</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Uncali</t>
+          <t>Para Konuşalım Baba</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256023710</t>
+          <t>9786256023628</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sözler Dansı Özbek Kızlarının Yaratıcı Çalışmaları</t>
+          <t>Sensizliğim Acı Sensizliğim Sır…</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256023840</t>
+          <t>9786256023901</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kestaneci Memiş Dayı</t>
+          <t>Kaderin Sessiz Fısıltısı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256023918</t>
+          <t>9786256023949</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Gül Anne</t>
+          <t>Olmasına İzin Ver</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256023871</t>
+          <t>9786256023734</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Aşk Kokusu</t>
+          <t>Ekmek Kokusu</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256023703</t>
+          <t>9786256023932</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kestaneci Memiş Dayı</t>
+          <t>Yüreğin Kozmik Dansı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256023741</t>
+          <t>9786256023925</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Öteki</t>
+          <t>Yolcu</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256023772</t>
+          <t>9786256023857</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>İkindi Güneşinin Gözleri</t>
+          <t>Uncali</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256023765</t>
+          <t>9786256023710</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Semerkand: Kutsal Mekanlar - Gerçek ve Efsane</t>
+          <t>Sözler Dansı Özbek Kızlarının Yaratıcı Çalışmaları</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256023758</t>
+          <t>9786256023840</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Masal İçinde Masal</t>
+          <t>Kestaneci Memiş Dayı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786056023703</t>
+          <t>9786256023918</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Cici Kardeşler</t>
+          <t>Gül Anne</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256023673</t>
+          <t>9786256023871</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Değişen Hayatlar</t>
+          <t>Aşk Kokusu</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256023611</t>
+          <t>9786256023703</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Yapabiliriz</t>
+          <t>Kestaneci Memiş Dayı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256023666</t>
+          <t>9786256023741</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kaygan Zemin</t>
+          <t>Öteki</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256023697</t>
+          <t>9786256023772</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Uzay Sweatshirt</t>
+          <t>İkindi Güneşinin Gözleri</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256023635</t>
+          <t>9786256023765</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Ömür Kervanı</t>
+          <t>Semerkand: Kutsal Mekanlar - Gerçek ve Efsane</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256023604</t>
+          <t>9786256023758</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Hepsi Sana</t>
+          <t>Masal İçinde Masal</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256023598</t>
+          <t>9786056023703</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Uzun Yolculukların Sevdası</t>
+          <t>Cici Kardeşler</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256023581</t>
+          <t>9786256023673</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kaçış Odaları</t>
+          <t>Değişen Hayatlar</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256023550</t>
+          <t>9786256023611</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Biri</t>
+          <t>Yapabiliriz</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256023215</t>
+          <t>9786256023666</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sofya’da Aşk (The lowe in Sofia)</t>
+          <t>Kaygan Zemin</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256023536</t>
+          <t>9786256023697</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Çalınan Duygular</t>
+          <t>Uzay Sweatshirt</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256023512</t>
+          <t>9786256023635</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Etkili Öğretmen Etkili</t>
+          <t>Ömür Kervanı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256023543</t>
+          <t>9786256023604</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Hizan Kayası</t>
+          <t>Hepsi Sana</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256023529</t>
+          <t>9786256023598</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Yolsuz Köy</t>
+          <t>Uzun Yolculukların Sevdası</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256023505</t>
+          <t>9786256023581</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Aşk Hata Götürmez</t>
+          <t>Kaçış Odaları</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256023260</t>
+          <t>9786256023550</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Fahire</t>
+          <t>Gecenin Biri</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256023192</t>
+          <t>9786256023215</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Asya Dedesiyle Cumhuriyetin İzinde (1) Asya Çanakkale’de</t>
+          <t>Sofya’da Aşk (The lowe in Sofia)</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256023499</t>
+          <t>9786256023536</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Mırıltıları (Fiocco ve Fifi’nin Öyküsü)</t>
+          <t>Çalınan Duygular</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256023383</t>
+          <t>9786256023512</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Barışla Özgürlüğe Sevda</t>
+          <t>Etkili Öğretmen Etkili</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256023482</t>
+          <t>9786256023543</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Karadut</t>
+          <t>Hizan Kayası</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256023475</t>
+          <t>9786256023529</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Tych’nin Tüy Kalemi</t>
+          <t>Yolsuz Köy</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786258457889</t>
+          <t>9786256023505</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Gülü</t>
+          <t>Aşk Hata Götürmez</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256023451</t>
+          <t>9786256023260</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzüne Dokunuş (Aşk Şiileri)</t>
+          <t>Fahire</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256023468</t>
+          <t>9786256023192</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>442 Sokak Mavi Kapı</t>
+          <t>Asya Dedesiyle Cumhuriyetin İzinde (1) Asya Çanakkale’de</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256023444</t>
+          <t>9786256023499</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Sürgünden Filize</t>
+          <t>Sevgi Mırıltıları (Fiocco ve Fifi’nin Öyküsü)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256023420</t>
+          <t>9786256023383</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Felaketin Adı 5553</t>
+          <t>Barışla Özgürlüğe Sevda</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256023376</t>
+          <t>9786256023482</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Körfezde Bir Bardak Çay</t>
+          <t>Karadut</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256023413</t>
+          <t>9786256023475</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Dünya Şiir Antolojisi</t>
+          <t>Tych’nin Tüy Kalemi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256023406</t>
+          <t>9786258457889</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Güçlü Özbek Şirleri Şiir Seçkisi</t>
+          <t>Mutluluk Gülü</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256023352</t>
+          <t>9786256023451</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Aşk Sana Benzer</t>
+          <t>Gökyüzüne Dokunuş (Aşk Şiileri)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256023338</t>
+          <t>9786256023468</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Özbekistan’ın Umutlu Çiçekleri</t>
+          <t>442 Sokak Mavi Kapı</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256023321</t>
+          <t>9786256023444</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Sandığımdan Çıkan Çeyizlerim</t>
+          <t>Sürgünden Filize</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256023239</t>
+          <t>9786256023420</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Cennet Bahçelerinde 2 Gün</t>
+          <t>Felaketin Adı 5553</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256023222</t>
+          <t>9786256023376</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Asya Samsun’da</t>
+          <t>Körfezde Bir Bardak Çay</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057518246</t>
+          <t>9786256023413</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Asya Erzurum'da</t>
+          <t>Türkçe Dünya Şiir Antolojisi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256023219</t>
+          <t>9786256023406</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Asya Çanakkale’de</t>
+          <t>Güçlü Özbek Şirleri Şiir Seçkisi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256023291</t>
+          <t>9786256023352</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Asya Ankara’da</t>
+          <t>Aşk Sana Benzer</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256023277</t>
+          <t>9786256023338</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Asya Sivas'ta</t>
+          <t>Özbekistan’ın Umutlu Çiçekleri</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786258457919</t>
+          <t>9786256023321</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Vatan Adın Gitsin Her Taraf!</t>
+          <t>Sandığımdan Çıkan Çeyizlerim</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786258457773</t>
+          <t>9786256023239</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Ölüm (Vadi Karanlıkta Dolaşan Körler)</t>
+          <t>Cennet Bahçelerinde 2 Gün</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786258457964</t>
+          <t>9786256023222</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Gri Kentlerin Şiir Tonu</t>
+          <t>Asya Samsun’da</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786258457575</t>
+          <t>9786057518246</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Çobanın Sihirli Kavalı</t>
+          <t>Asya Erzurum'da</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057518378</t>
+          <t>9786256023219</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Bizim Masallar ve Efsaneler</t>
+          <t>Asya Çanakkale’de</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786258457544</t>
+          <t>9786256023291</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Çözülmeler</t>
+          <t>Asya Ankara’da</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786258457933</t>
+          <t>9786256023277</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Nasrettin Hoca Fıkraları</t>
+          <t>Asya Sivas'ta</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256023185</t>
+          <t>9786258457919</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Mühendisin Balkonu</t>
+          <t>Vatan Adın Gitsin Her Taraf!</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256023161</t>
+          <t>9786258457773</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Aynı Günün Kardeşiydik</t>
+          <t>Ölüm (Vadi Karanlıkta Dolaşan Körler)</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>350</v>
+        <v>190</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256023178</t>
+          <t>9786258457964</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Özbekistan’ın Aydın Kadınları</t>
+          <t>Gri Kentlerin Şiir Tonu</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256023130</t>
+          <t>9786258457575</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Esince</t>
+          <t>Çobanın Sihirli Kavalı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256023123</t>
+          <t>9786057518378</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Hepimiz Çevreciyiz</t>
+          <t>Bizim Masallar ve Efsaneler</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256023116</t>
+          <t>9786258457544</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Annenin Gözleri</t>
+          <t>Çözülmeler</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256023109</t>
+          <t>9786258457933</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Özbekistan'ın Lider Kadınları</t>
+          <t>Nasrettin Hoca Fıkraları</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256023062</t>
+          <t>9786256023185</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Mavi Düş Balık Tavo</t>
+          <t>Mühendisin Balkonu</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256023031</t>
+          <t>9786256023161</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Encümeler</t>
+          <t>Aynı Günün Kardeşiydik</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256023086</t>
+          <t>9786256023178</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Sabah Şarkısı</t>
+          <t>Özbekistan’ın Aydın Kadınları</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256023055</t>
+          <t>9786256023130</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Yağmur ve Yeşil Araba</t>
+          <t>Esince</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256023048</t>
+          <t>9786256023123</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Sonbahardaki Duygular</t>
+          <t>Hepimiz Çevreciyiz</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256023000</t>
+          <t>9786256023116</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Kediler ve İnsanlar</t>
+          <t>Annenin Gözleri</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256023079</t>
+          <t>9786256023109</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Av</t>
+          <t>Özbekistan'ın Lider Kadınları</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786057518835</t>
+          <t>9786256023062</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Toros Yörük Masalları</t>
+          <t>Mavi Düş Balık Tavo</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256023017</t>
+          <t>9786256023031</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Çiçekleri: Özbekistanlı Sanatçılar</t>
+          <t>Encümeler</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256023024</t>
+          <t>9786256023086</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Karanlıkta Kalan</t>
+          <t>Sabah Şarkısı</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786258457995</t>
+          <t>9786256023055</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Atalarımın Dilini Öğreniyorum</t>
+          <t>Yağmur ve Yeşil Araba</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786258457643</t>
+          <t>9786256023048</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Sarı Kantaron</t>
+          <t>Sonbahardaki Duygular</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786258457667</t>
+          <t>9786256023000</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Bilişsel Farkındalık</t>
+          <t>Kediler ve İnsanlar</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786258457988</t>
+          <t>9786256023079</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Prangalı Kadınlar</t>
+          <t>Av</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786258457971</t>
+          <t>9786057518835</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Yüreğim Anadolu’da</t>
+          <t>Toros Yörük Masalları</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786258457957</t>
+          <t>9786256023017</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Eski Ekmek</t>
+          <t>Kalbin Çiçekleri: Özbekistanlı Sanatçılar</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786258457940</t>
+          <t>9786256023024</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Asya</t>
+          <t>Karanlıkta Kalan</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786258457858</t>
+          <t>9786258457995</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Özbek Türk Edebiyatının Gelişimi - 2</t>
+          <t>Atalarımın Dilini Öğreniyorum</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786258457865</t>
+          <t>9786258457643</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Epilog</t>
+          <t>Sarı Kantaron</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786258457926</t>
+          <t>9786258457667</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Deli Derviş</t>
+          <t>Bilişsel Farkındalık</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786258457797</t>
+          <t>9786258457988</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Özel</t>
+          <t>Prangalı Kadınlar</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786258457834</t>
+          <t>9786258457971</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nefes- 2</t>
+          <t>Yüreğim Anadolu’da</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786258457811</t>
+          <t>9786258457957</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Affan Bülbülleri</t>
+          <t>Eski Ekmek</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786058457766</t>
+          <t>9786258457940</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Kalbimin Sesi</t>
+          <t>Asya</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786058457780</t>
+          <t>9786258457858</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>“Üşüyorum” Adım Eylül</t>
+          <t>Özbek Türk Edebiyatının Gelişimi - 2</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>550</v>
+        <v>160</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786058457810</t>
+          <t>9786258457865</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Sargı</t>
+          <t>Epilog</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786258457711</t>
+          <t>9786258457926</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Zincirlenmiş</t>
+          <t>Deli Derviş</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786258457728</t>
+          <t>9786258457797</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Masum Kanı</t>
+          <t>Özel</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786258457681</t>
+          <t>9786258457834</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Özbek-Türk Edebiyatını Gelişimi</t>
+          <t>Yeni Nefes- 2</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786258457650</t>
+          <t>9786258457811</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Özbek Dilinin Güncel Sözlük Bilimi</t>
+          <t>Affan Bülbülleri</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786258457704</t>
+          <t>9786058457766</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Kırık Siyah</t>
+          <t>Kalbimin Sesi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786258457698</t>
+          <t>9786058457780</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Bahar Özlemi</t>
+          <t>“Üşüyorum” Adım Eylül</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>130</v>
+        <v>550</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786258457599</t>
+          <t>9786058457810</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Aşktan bir Dünya Kuracağım</t>
+          <t>Sargı</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786258457636</t>
+          <t>9786258457711</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Söyle Onlara Seni Üzmesinler</t>
+          <t>Zincirlenmiş</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786258457629</t>
+          <t>9786258457728</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Ormandaki Serüven</t>
+          <t>Masum Kanı</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786258457582</t>
+          <t>9786258457681</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Şefkat Bilmecesi</t>
+          <t>Özbek-Türk Edebiyatını Gelişimi</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786258457568</t>
+          <t>9786258457650</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Düşüncenin Evrimi</t>
+          <t>Özbek Dilinin Güncel Sözlük Bilimi</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>400</v>
+        <v>160</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786258457513</t>
+          <t>9786258457704</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Örnek Baba</t>
+          <t>Kırık Siyah</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786258457551</t>
+          <t>9786258457698</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Kumi</t>
+          <t>Bahar Özlemi</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>400</v>
+        <v>130</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786258457520</t>
+          <t>9786258457599</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Merzifonlu Şair Sabri</t>
+          <t>Aşktan bir Dünya Kuracağım</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786258457537</t>
+          <t>9786258457636</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Efsun</t>
+          <t>Söyle Onlara Seni Üzmesinler</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786258457506</t>
+          <t>9786258457629</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Yangısı</t>
+          <t>Ormandaki Serüven</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786258457476</t>
+          <t>9786258457582</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Sali Dayı</t>
+          <t>Şefkat Bilmecesi</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786258457483</t>
+          <t>9786258457568</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Yolu</t>
+          <t>Düşüncenin Evrimi</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786258457490</t>
+          <t>9786258457513</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Acının Rengi</t>
+          <t>Örnek Baba</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786258457469</t>
+          <t>9786258457551</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Güle Yolculuk</t>
+          <t>Kumi</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786258457452</t>
+          <t>9786258457520</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Merzifonlu Mehmet Feyzi Bey’in Fıkraları (Anekdotları)</t>
+          <t>Merzifonlu Şair Sabri</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>170</v>
+        <v>300</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786258457445</t>
+          <t>9786258457537</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Unutulan Kadın</t>
+          <t>Efsun</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786258457414</t>
+          <t>9786258457506</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Mukaddes Söz</t>
+          <t>Yağmur Yangısı</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786258457391</t>
+          <t>9786258457476</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Gazozuna Aşk</t>
+          <t>Sali Dayı</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>300</v>
+        <v>140</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786258457384</t>
+          <t>9786258457483</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Huzuri - Dosta Doğru</t>
+          <t>Kurtuluş Yolu</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786258457438</t>
+          <t>9786258457490</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Seda</t>
+          <t>Acının Rengi</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786258457377</t>
+          <t>9786258457469</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Nüve</t>
+          <t>Güle Yolculuk</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786258457360</t>
+          <t>9786258457452</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Kırk Ambar</t>
+          <t>Merzifonlu Mehmet Feyzi Bey’in Fıkraları (Anekdotları)</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786058457256</t>
+          <t>9786258457445</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Engelli Olmak</t>
+          <t>Unutulan Kadın</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786258457285</t>
+          <t>9786258457414</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Tek Ömrüm, Tek Canam Unutulmayan Mapup</t>
+          <t>Mukaddes Söz</t>
         </is>
       </c>
       <c r="C155" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786258457346</t>
+          <t>9786258457391</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Düşün İftira</t>
+          <t>Gazozuna Aşk</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786258457353</t>
+          <t>9786258457384</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Dilşah</t>
+          <t>Huzuri - Dosta Doğru</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786258457247</t>
+          <t>9786258457438</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Çeşme</t>
+          <t>Aşk-ı Seda</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786258457339</t>
+          <t>9786258457377</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Adem’in Evi</t>
+          <t>Nüve</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786258457322</t>
+          <t>9786258457360</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Türkçem Seni Kim Kurtaracak</t>
+          <t>Kırk Ambar</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786258457292</t>
+          <t>9786058457256</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Özündeyim</t>
+          <t>Türkiye'de Engelli Olmak</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786258457308</t>
+          <t>9786258457285</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Kul Zambağı</t>
+          <t>Tek Ömrüm, Tek Canam Unutulmayan Mapup</t>
         </is>
       </c>
       <c r="C162" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786258457278</t>
+          <t>9786258457346</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Hayata Dair</t>
+          <t>Düşün İftira</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786258457261</t>
+          <t>9786258457353</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Sabah Çizgileri</t>
+          <t>Dilşah</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786258457254</t>
+          <t>9786258457247</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Renkten Dizelere</t>
+          <t>Çeşme</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786258457223</t>
+          <t>9786258457339</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Hala Hala Mı Kızgınsın</t>
+          <t>Adem’in Evi</t>
         </is>
       </c>
       <c r="C166" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786258457230</t>
+          <t>9786258457322</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Müjde</t>
+          <t>Türkçem Seni Kim Kurtaracak</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786258457155</t>
+          <t>9786258457292</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Trabzon’dan Öyküsel portreler</t>
+          <t>Tarihin Özündeyim</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786258457216</t>
+          <t>9786258457308</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Güneş Şarkısı</t>
+          <t>Kul Zambağı</t>
         </is>
       </c>
       <c r="C169" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786058457193</t>
+          <t>9786258457278</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Zarif Satırlar</t>
+          <t>Hayata Dair</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786258457209</t>
+          <t>9786258457261</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Tek Parti Döneminde Şair ve Yazarlar</t>
+          <t>Sabah Çizgileri</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786058457179</t>
+          <t>9786258457254</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Başöğretmenimiz Atatürk</t>
+          <t>Renkten Dizelere</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786058457162</t>
+          <t>9786258457223</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Dal Üstünde Sarı Oğlan</t>
+          <t>Hala Hala Mı Kızgınsın</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786058457155</t>
+          <t>9786258457230</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Trabzon’dan Öyküsel Portreler</t>
+          <t>Müjde</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786058457148</t>
+          <t>9786258457155</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Sabahlar Mektubu</t>
+          <t>Trabzon’dan Öyküsel portreler</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786058457131</t>
+          <t>9786258457216</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Ihlamur Kokulu Sevdalarım</t>
+          <t>Güneş Şarkısı</t>
         </is>
       </c>
       <c r="C176" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786258457124</t>
+          <t>9786058457193</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Gürgür Baba</t>
+          <t>Zarif Satırlar</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786058457117</t>
+          <t>9786258457209</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Hülve</t>
+          <t>Tek Parti Döneminde Şair ve Yazarlar</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786258457100</t>
+          <t>9786058457179</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Çiçekleri</t>
+          <t>Başöğretmenimiz Atatürk</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786058457163</t>
+          <t>9786058457162</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Çorağın Çocukları</t>
+          <t>Dal Üstünde Sarı Oğlan</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>160</v>
+        <v>130</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786258457032</t>
+          <t>9786058457155</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Darılma La Fonten Amca</t>
+          <t>Trabzon’dan Öyküsel Portreler</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786058457087</t>
+          <t>9786058457148</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Günlükler</t>
+          <t>Sabahlar Mektubu</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786058457094</t>
+          <t>9786058457131</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nefes-1</t>
+          <t>Ihlamur Kokulu Sevdalarım</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786258457063</t>
+          <t>9786258457124</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Şekerlik Mahallesi</t>
+          <t>Gürgür Baba</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786258457056</t>
+          <t>9786058457117</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Birliktelik</t>
+          <t>Hülve</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786258457049</t>
+          <t>9786258457100</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Yol Arkadaşı</t>
+          <t>Hüzün Çiçekleri</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786057518996</t>
+          <t>9786058457163</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Deli Kız - 1</t>
+          <t>Çorağın Çocukları</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786058457018</t>
+          <t>9786258457032</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Sanat</t>
+          <t>Darılma La Fonten Amca</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>50</v>
+        <v>180</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786258457001</t>
+          <t>9786058457087</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Ben Bir Gezgin miyim?</t>
+          <t>Günlükler</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786258457025</t>
+          <t>9786058457094</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Matematiği</t>
+          <t>Yeni Nefes-1</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786057518989</t>
+          <t>9786258457063</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Merzifonda Şiir ve Şair</t>
+          <t>Şekerlik Mahallesi</t>
         </is>
       </c>
       <c r="C191" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786058171749</t>
+          <t>9786258457056</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Biraz Yol, Biraz Zaman</t>
+          <t>Yalnız Birliktelik</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786058171732</t>
+          <t>9786258457049</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Aşk Gider Mi?</t>
+          <t>Yol Arkadaşı</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786057518224</t>
+          <t>9786057518996</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Kanlı Taş</t>
+          <t>Deli Kız - 1</t>
         </is>
       </c>
       <c r="C194" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786057518217</t>
+          <t>9786058457018</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Ülküm</t>
+          <t>Sevgili Sanat</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>400</v>
+        <v>50</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786058171770</t>
+          <t>9786258457001</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Vakitsiz Düşler</t>
+          <t>Ben Bir Gezgin miyim?</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786058171794</t>
+          <t>9786258457025</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Oburcuk İle Tomurcuk</t>
+          <t>Aşkın Matematiği</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786058171787</t>
+          <t>9786057518989</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Gülcan'ın Renkli Dünyası</t>
+          <t>Merzifonda Şiir ve Şair</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786057518170</t>
+          <t>9786058171749</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>İsoryama</t>
+          <t>Biraz Yol, Biraz Zaman</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>20</v>
+        <v>300</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786057518132</t>
+          <t>9786058171732</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Masallar</t>
+          <t>Aşk Gider Mi?</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786057518187</t>
+          <t>9786057518224</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Yoldaki Kaya</t>
+          <t>Kanlı Taş</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786057518149</t>
+          <t>9786057518217</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>İki Gökyüzü</t>
+          <t>Ülküm</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786057518156</t>
+          <t>9786058171770</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Kırık Karanfiller</t>
+          <t>Vakitsiz Düşler</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786058494886</t>
+          <t>9786058171794</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Her Mevsim Hüzün</t>
+          <t>Oburcuk İle Tomurcuk</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>13.89</v>
+        <v>100</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786058191709</t>
+          <t>9786058171787</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Güz Fısıltıları</t>
+          <t>Gülcan'ın Renkli Dünyası</t>
         </is>
       </c>
       <c r="C205" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786058191730</t>
+          <t>9786057518170</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Masalları</t>
+          <t>İsoryama</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>35</v>
+        <v>20</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786058191723</t>
+          <t>9786057518132</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Saadet Asrının Kahramanları</t>
+          <t>Masallar</t>
         </is>
       </c>
       <c r="C207" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786059751469</t>
+          <t>9786057518187</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Mavinin Çığlığı</t>
+          <t>Yoldaki Kaya</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786059751087</t>
+          <t>9786057518149</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Kuşluk - Tan Esintiler</t>
+          <t>İki Gökyüzü</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786058494855</t>
+          <t>9786057518156</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Sayfalar</t>
+          <t>Kırık Karanfiller</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>13.89</v>
+        <v>200</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786059751292</t>
+          <t>9786058494886</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Güncel Sanat Öykü-Şiir Ödüllü Eserler 3</t>
+          <t>Her Mevsim Hüzün</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>200</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786059751438</t>
+          <t>9786058191709</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Aynada Yolculuk</t>
+          <t>Güz Fısıltıları</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786059751308</t>
+          <t>9786058191730</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Yüreğe Dokunan Kadınlar</t>
+          <t>Hayvan Masalları</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>250</v>
+        <v>35</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786057518637</t>
+          <t>9786058191723</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Dünya Yazarlarından Çocukluk Anıları</t>
+          <t>Saadet Asrının Kahramanları</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786058171763</t>
+          <t>9786059751469</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Kuşun Kanadından</t>
+          <t>Mavinin Çığlığı</t>
         </is>
       </c>
       <c r="C215" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786059751452</t>
+          <t>9786059751087</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Masallar</t>
+          <t>Kuşluk - Tan Esintiler</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786059751186</t>
+          <t>9786058494855</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Şirin Yüzler</t>
+          <t>Sayfalar</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>200</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786056442049</t>
+          <t>9786059751292</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Tüm Renkler</t>
+          <t>Güncel Sanat Öykü-Şiir Ödüllü Eserler 3</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786059751407</t>
+          <t>9786059751438</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Kalan</t>
+          <t>Aynada Yolculuk</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786059751353</t>
+          <t>9786059751308</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Bengisu</t>
+          <t>Yüreğe Dokunan Kadınlar</t>
         </is>
       </c>
       <c r="C220" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786059751391</t>
+          <t>9786057518637</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>İn Suları</t>
+          <t>Dünya Yazarlarından Çocukluk Anıları</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786059751483</t>
+          <t>9786058171763</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Binbir Düş Binbir Gerçek</t>
+          <t>Kuşun Kanadından</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786056790690</t>
+          <t>9786059751452</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Ninemden Masallar</t>
+          <t>Masallar</t>
         </is>
       </c>
       <c r="C223" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786056442070</t>
+          <t>9786059751186</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Kerkük</t>
+          <t>Şirin Yüzler</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786057518057</t>
+          <t>9786056442049</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Rumeli Masalları</t>
+          <t>Tüm Renkler</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786057518064</t>
+          <t>9786059751407</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Toros Yörük Masalları</t>
+          <t>Kalan</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786057518088</t>
+          <t>9786059751353</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Sevda Yüklü Gemilerim</t>
+          <t>Bengisu</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786057518118</t>
+          <t>9786059751391</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Mantarın Altında</t>
+          <t>İn Suları</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9789057518071</t>
+          <t>9786059751483</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Etobur Öyküler</t>
+          <t>Binbir Düş Binbir Gerçek</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786058191754</t>
+          <t>9786056790690</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Avaşin</t>
+          <t>Ninemden Masallar</t>
         </is>
       </c>
       <c r="C230" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786058191761</t>
+          <t>9786056442070</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Eğitimci Baba</t>
+          <t>Kerkük</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786058191778</t>
+          <t>9786057518057</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Kimliksiz Aşk</t>
+          <t>Rumeli Masalları</t>
         </is>
       </c>
       <c r="C232" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786058191792</t>
+          <t>9786057518064</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Sabahı Olmayan Geceler</t>
+          <t>Toros Yörük Masalları</t>
         </is>
       </c>
       <c r="C233" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786058191785</t>
+          <t>9786057518088</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Göktürkler</t>
+          <t>Sevda Yüklü Gemilerim</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>30</v>
+        <v>200</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786056790645</t>
+          <t>9786057518118</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Bendeki Yüz</t>
+          <t>Mantarın Altında</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786058494869</t>
+          <t>9789057518071</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Denizi Görmeyen Aç Martılar</t>
+          <t>Etobur Öyküler</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786056790676</t>
+          <t>9786058191754</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı</t>
+          <t>Avaşin</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>15</v>
+        <v>200</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786056790683</t>
+          <t>9786058191761</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Kelebekleri</t>
+          <t>Eğitimci Baba</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>15</v>
+        <v>250</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786056790652</t>
+          <t>9786058191778</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Çiçeği</t>
+          <t>Kimliksiz Aşk</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786059751506</t>
+          <t>9786058191792</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Kıyamam</t>
+          <t>Sabahı Olmayan Geceler</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786059751032</t>
+          <t>9786058191785</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Etek ve Beyaz Papatyalar</t>
+          <t>Göktürkler</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>160</v>
+        <v>30</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786058181747</t>
+          <t>9786056790645</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Öyküler ve Oyunlar</t>
+          <t>Bendeki Yüz</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>25</v>
+        <v>300</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786059751377</t>
+          <t>9786058494869</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Kahkaha Rüzgarı</t>
+          <t>Denizi Görmeyen Aç Martılar</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>30</v>
+        <v>250</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786057518897</t>
+          <t>9786056790676</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Bademler Çiçek Açtı</t>
+          <t>Gökkuşağı</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>300</v>
+        <v>15</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786058171725</t>
+          <t>9786056790683</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Sen Sorularını Sor</t>
+          <t>Güneşin Kelebekleri</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>200</v>
+        <v>15</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786056790614</t>
+          <t>9786056790652</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Yolculuk</t>
+          <t>Atatürk Çiçeği</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786056767456</t>
+          <t>9786059751506</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Bir Dağ Masalı</t>
+          <t>Kıyamam</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786056767487</t>
+          <t>9786059751032</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Dedektif Murat</t>
+          <t>Kırmızı Etek ve Beyaz Papatyalar</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786056767401</t>
+          <t>9786058181747</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Sensiz Ulaşan Sabahlar</t>
+          <t>Öyküler ve Oyunlar</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786056767432</t>
+          <t>9786059751377</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Kafası Karışık!</t>
+          <t>Kahkaha Rüzgarı</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>250</v>
+        <v>30</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786056790621</t>
+          <t>9786057518897</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimin Sesi</t>
+          <t>Bademler Çiçek Açtı</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786056790632</t>
+          <t>9786058171725</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Şizofren Aşk</t>
+          <t>Sen Sorularını Sor</t>
         </is>
       </c>
       <c r="C252" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786059751544</t>
+          <t>9786056790614</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Salıncak Saçlı Kız</t>
+          <t>Yolculuk</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786059751278</t>
+          <t>9786056767456</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Ünlü Kişilerin Çocukluk Anıları</t>
+          <t>Bir Dağ Masalı</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786059751261</t>
+          <t>9786056767487</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Bisiklet</t>
+          <t>Dedektif Murat</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>11.57</v>
+        <v>150</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786059751339</t>
+          <t>9786056767401</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Sarı Kırlangıçlar Hanı</t>
+          <t>Sensiz Ulaşan Sabahlar</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786059751520</t>
+          <t>9786056767432</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Firuze</t>
+          <t>Aşkın Kafası Karışık!</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786058494817</t>
+          <t>9786056790621</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Deneme Tahtası</t>
+          <t>Yüreğimin Sesi</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786059751414</t>
+          <t>9786056790632</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>25. Saat</t>
+          <t>Şizofren Aşk</t>
         </is>
       </c>
       <c r="C259" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786059751445</t>
+          <t>9786059751544</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Üstüm Başım Mavi</t>
+          <t>Salıncak Saçlı Kız</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>30</v>
+        <v>150</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786059751421</t>
+          <t>9786059751278</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Aralık 1977</t>
+          <t>Ünlü Kişilerin Çocukluk Anıları</t>
         </is>
       </c>
       <c r="C261" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786057518316</t>
+          <t>9786059751261</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Muhtaç Olduğumuz Kudret Atatürk</t>
+          <t>Kırmızı Bisiklet</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>400</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786058494848</t>
+          <t>9786059751339</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Bir Yıldız Kanatırsa Geceyi</t>
+          <t>Sarı Kırlangıçlar Hanı</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786058457287</t>
+          <t>9786059751520</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Zihnimde Bir Dövme</t>
+          <t>Firuze</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786057518033</t>
+          <t>9786058494817</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Yaşlı Cadının Mutfağından Hikayeler</t>
+          <t>Deneme Tahtası</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>250</v>
+        <v>130</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786058494879</t>
+          <t>9786059751414</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Yolculuk</t>
+          <t>25. Saat</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>45</v>
+        <v>200</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786057518163</t>
+          <t>9786059751445</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Artı Çiçek</t>
+          <t>Üstüm Başım Mavi</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>200</v>
+        <v>30</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786056442001</t>
+          <t>9786059751421</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Mutluluğa Seninle</t>
+          <t>Aralık 1977</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>130</v>
+        <v>300</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786059751025</t>
+          <t>9786057518316</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>İç Çekişmeler</t>
+          <t>Muhtaç Olduğumuz Kudret Atatürk</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>140</v>
+        <v>400</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786059751322</t>
+          <t>9786058494848</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Gidersen</t>
+          <t>Bir Yıldız Kanatırsa Geceyi</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786059751254</t>
+          <t>9786058457287</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Giderken Dönüp Baktı</t>
+          <t>Zihnimde Bir Dövme</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786059751049</t>
+          <t>9786057518033</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Sessizliğimdeki Çığlık</t>
+          <t>Yaşlı Cadının Mutfağından Hikayeler</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786059751209</t>
+          <t>9786058494879</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Sorumgül ve Aklı Başında Şiirler</t>
+          <t>Sessiz Yolculuk</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786058457225</t>
+          <t>9786057518163</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Sessizliğin Gizli Sesi</t>
+          <t>Çocuk Artı Çiçek</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786059751056</t>
+          <t>9786056442001</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Dilerim Çengi</t>
+          <t>Mutluluğa Seninle</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786059751346</t>
+          <t>9786059751025</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Doğa ve Bilge Kurbağa</t>
+          <t>İç Çekişmeler</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>35</v>
+        <v>140</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786059751247</t>
+          <t>9786059751322</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Çocuk</t>
+          <t>Gidersen</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786056442063</t>
+          <t>9786059751254</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Alara Yolu Öyküler (10 Yaş)</t>
+          <t>Giderken Dönüp Baktı</t>
         </is>
       </c>
       <c r="C278" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786056442056</t>
+          <t>9786059751049</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Yine Sana Aşkolsun</t>
+          <t>Sessizliğimdeki Çığlık</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786058457232</t>
+          <t>9786059751209</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Benim Köy</t>
+          <t>Sorumgül ve Aklı Başında Şiirler</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>180</v>
+        <v>40</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786057518866</t>
+          <t>9786058457225</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Güncel Sanat Öykü-Şiir Ödüllü Eserler - 6</t>
+          <t>Sessizliğin Gizli Sesi</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786057518194</t>
+          <t>9786059751056</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Kıştan Kalan Ne Varsa</t>
+          <t>Dilerim Çengi</t>
         </is>
       </c>
       <c r="C282" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786057518675</t>
+          <t>9786059751346</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Bilimde Lirik Tınılar</t>
+          <t>Doğa ve Bilge Kurbağa</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>300</v>
+        <v>35</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786057518811</t>
+          <t>9786059751247</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Aşık Pirani</t>
+          <t>İçimdeki Çocuk</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>35</v>
+        <v>200</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786057518972</t>
+          <t>9786056442063</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Korona Günlerinde Olay Ufkunda</t>
+          <t>Alara Yolu Öyküler (10 Yaş)</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786057518965</t>
+          <t>9786056442056</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Hayallerle Bir Ömür</t>
+          <t>Yine Sana Aşkolsun</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>250</v>
+        <v>140</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786057518873</t>
+          <t>9786058457232</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Kalemimin Gölgesinde</t>
+          <t>Benim Köy</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786057518767</t>
+          <t>9786057518866</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Merzifonlu Şairler</t>
+          <t>Güncel Sanat Öykü-Şiir Ödüllü Eserler - 6</t>
         </is>
       </c>
       <c r="C288" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786057518774</t>
+          <t>9786057518194</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>İğdecikli Aşık Veli</t>
+          <t>Kıştan Kalan Ne Varsa</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786057518804</t>
+          <t>9786057518675</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Gazilerovacığı Aşıklarından Halil, Nikabi, Turap Ali</t>
+          <t>Bilimde Lirik Tınılar</t>
         </is>
       </c>
       <c r="C290" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786057518743</t>
+          <t>9786057518811</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Ninniler Kitabı</t>
+          <t>Aşık Pirani</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>250</v>
+        <v>35</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786057518736</t>
+          <t>9786057518972</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Gastronomi</t>
+          <t>Korona Günlerinde Olay Ufkunda</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>35</v>
+        <v>250</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786057518590</t>
+          <t>9786057518965</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Askerde Şiirsellik</t>
+          <t>Hayallerle Bir Ömür</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786057518606</t>
+          <t>9786057518873</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Ihlamur Kokulu Sakin Kent Vize</t>
+          <t>Kalemimin Gölgesinde</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786057518583</t>
+          <t>9786057518767</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kız Buse</t>
+          <t>Merzifonlu Şairler</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786057518613</t>
+          <t>9786057518774</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Kardan Adam ve Çocuk</t>
+          <t>İğdecikli Aşık Veli</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786057518712</t>
+          <t>9786057518804</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Milli Eğitimle İlgili Düşünceleri</t>
+          <t>Gazilerovacığı Aşıklarından Halil, Nikabi, Turap Ali</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>35</v>
+        <v>300</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786057518705</t>
+          <t>9786057518743</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Balkanlar</t>
+          <t>Ninniler Kitabı</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>440</v>
+        <v>250</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786057518958</t>
+          <t>9786057518736</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Gözlerin Sergisi</t>
+          <t>Gastronomi</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>250</v>
+        <v>35</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786057518934</t>
+          <t>9786057518590</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Metrese Mektuplar</t>
+          <t>Askerde Şiirsellik</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786057518453</t>
+          <t>9786057518606</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Wilhelm Hauff Masalları - 2</t>
+          <t>Ihlamur Kokulu Sakin Kent Vize</t>
         </is>
       </c>
       <c r="C301" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786057518729</t>
+          <t>9786057518583</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Küçük Dünya</t>
+          <t>Küçük Kız Buse</t>
         </is>
       </c>
       <c r="C302" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786057518927</t>
+          <t>9786057518613</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Korona Gemisi</t>
+          <t>Kardan Adam ve Çocuk</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786057518668</t>
+          <t>9786057518712</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Zeytin Ağacı Fısılda Kulağıma</t>
+          <t>Atatürk’ün Milli Eğitimle İlgili Düşünceleri</t>
         </is>
       </c>
       <c r="C304" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786057518651</t>
+          <t>9786057518705</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Şair ve Yazar Mektupları</t>
+          <t>Balkanlar</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>200</v>
+        <v>440</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786057518941</t>
+          <t>9786057518958</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Yürekten Yazıya</t>
+          <t>Gözlerin Sergisi</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786057518682</t>
+          <t>9786057518934</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Hayalci Dede</t>
+          <t>Sevgili Metrese Mektuplar</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786057518699</t>
+          <t>9786057518453</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Traktör</t>
+          <t>Wilhelm Hauff Masalları - 2</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786057518781</t>
+          <t>9786057518729</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Wilhelm Hauff Masalları-3</t>
+          <t>Küçük Dünya</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786057518408</t>
+          <t>9786057518927</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Anı Koleksiyoncusu</t>
+          <t>Korona Gemisi</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786057518385</t>
+          <t>9786057518668</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Bir Hikayem Var Şiir Gibi</t>
+          <t>Zeytin Ağacı Fısılda Kulağıma</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>250</v>
+        <v>35</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786057518392</t>
+          <t>9786057518651</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Aşk ile Barış</t>
+          <t>Şair ve Yazar Mektupları</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786057518415</t>
+          <t>9786057518941</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Dağı Aşmak</t>
+          <t>Yürekten Yazıya</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786057518361</t>
+          <t>9786057518682</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Bakla Böceği</t>
+          <t>Hayalci Dede</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786057518910</t>
+          <t>9786057518699</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Baygenç Şiir Antolojisi - 1</t>
+          <t>Kırmızı Traktör</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786057518903</t>
+          <t>9786057518781</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Baygenç Öykü Antolojisi - 1</t>
+          <t>Wilhelm Hauff Masalları-3</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786057518644</t>
+          <t>9786057518408</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Bir Asırlık Yolculuk</t>
+          <t>Anı Koleksiyoncusu</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>440</v>
+        <v>180</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786057518828</t>
+          <t>9786057518385</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Doğuşu Aşık Sıdki Baba-Mevalid-i Aşk (Kerbela)</t>
+          <t>Bir Hikayem Var Şiir Gibi</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786057518859</t>
+          <t>9786057518392</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Aşık Kul Hüseyin ve Kul Hüseyin Kolu Aşıkları</t>
+          <t>Aşk ile Barış</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786057518842</t>
+          <t>9786057518415</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Gazilerovacığı Aşıklarından Birçare ve Dervişoğlu</t>
+          <t>Dağı Aşmak</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>330</v>
+        <v>300</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786057518798</t>
+          <t>9786057518361</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Aşık Sefil Ahmed</t>
+          <t>Bakla Böceği</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>550</v>
+        <v>180</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786057518491</t>
+          <t>9786057518910</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalan Hikayeler</t>
+          <t>Baygenç Şiir Antolojisi - 1</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786057518484</t>
+          <t>9786057518903</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Güldüren ve Düşündüren Şiirler Antolojisi</t>
+          <t>Baygenç Öykü Antolojisi - 1</t>
         </is>
       </c>
       <c r="C323" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786057518507</t>
+          <t>9786057518644</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Aras ve Sara’nın Maceraları 1</t>
+          <t>Bir Asırlık Yolculuk</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>100</v>
+        <v>440</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786057518538</t>
+          <t>9786057518828</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Poli ve Çizgili Arılar Köyü</t>
+          <t>Aşkın Doğuşu Aşık Sıdki Baba-Mevalid-i Aşk (Kerbela)</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786057518477</t>
+          <t>9786057518859</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Şemsiye</t>
+          <t>Aşık Kul Hüseyin ve Kul Hüseyin Kolu Aşıkları</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786057518576</t>
+          <t>9786057518842</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Yokuşu</t>
+          <t>Gazilerovacığı Aşıklarından Birçare ve Dervişoğlu</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>200</v>
+        <v>330</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786057518279</t>
+          <t>9786057518798</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Kadife</t>
+          <t>Aşık Sefil Ahmed</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>90</v>
+        <v>550</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786057518545</t>
+          <t>9786057518491</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Gazeteci Enver</t>
+          <t>Yarım Kalan Hikayeler</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786057518514</t>
+          <t>9786057518484</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Klaros’un Gizemi</t>
+          <t>Güldüren ve Düşündüren Şiirler Antolojisi</t>
         </is>
       </c>
       <c r="C330" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786057518521</t>
+          <t>9786057518507</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Barış Çınarı</t>
+          <t>Aras ve Sara’nın Maceraları 1</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786057518552</t>
+          <t>9786057518538</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Kirpiklerde Islanan Şiirler</t>
+          <t>Poli ve Çizgili Arılar Köyü</t>
         </is>
       </c>
       <c r="C332" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786057518255</t>
+          <t>9786057518477</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Güncel Sanat Öykü - Şiir Ödüllü Eserler 5</t>
+          <t>Kırmızı Şemsiye</t>
         </is>
       </c>
       <c r="C333" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786057518262</t>
+          <t>9786057518576</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Beydağı’nın Kızının Yüreğinden Damlalar</t>
+          <t>Hayatın Yokuşu</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>30</v>
+        <v>200</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786058171701</t>
+          <t>9786057518279</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Yerin Üstünde Bir Gökyüzü</t>
+          <t>Kadife</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786057518354</t>
+          <t>9786057518545</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Atam Seni Çok Özledim</t>
+          <t>Gazeteci Enver</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786057518330</t>
+          <t>9786057518514</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Sen Çarpar Bu Yürek</t>
+          <t>Klaros’un Gizemi</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786057518569</t>
+          <t>9786057518521</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Ada</t>
+          <t>Barış Çınarı</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786057518347</t>
+          <t>9786057518552</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Masallar</t>
+          <t>Kirpiklerde Islanan Şiirler</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786057518439</t>
+          <t>9786057518255</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Wilhelm Hauff Masalları - 1</t>
+          <t>Güncel Sanat Öykü - Şiir Ödüllü Eserler 5</t>
         </is>
       </c>
       <c r="C340" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786057518422</t>
+          <t>9786057518262</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Sevgidir Çocuk Bayraktır</t>
+          <t>Beydağı’nın Kızının Yüreğinden Damlalar</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>200</v>
+        <v>30</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786057518095</t>
+          <t>9786058171701</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Berra’nın Maceraları</t>
+          <t>Yerin Üstünde Bir Gökyüzü</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786057518125</t>
+          <t>9786057518354</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Konak</t>
+          <t>Atam Seni Çok Özledim</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>30</v>
+        <v>150</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786056767449</t>
+          <t>9786057518330</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Tuz Buz</t>
+          <t>Sen Çarpar Bu Yürek</t>
         </is>
       </c>
       <c r="C344" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786056767418</t>
+          <t>9786057518569</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale’de Ezan Sesleri</t>
+          <t>Ada</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786056767470</t>
+          <t>9786057518347</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Gönül Senfonisi</t>
+          <t>Büyülü Masallar</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786057518309</t>
+          <t>9786057518439</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>İlk Gençlik Öyküleri</t>
+          <t>Wilhelm Hauff Masalları - 1</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786057518002</t>
+          <t>9786057518422</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Bir, İki, Üç... Tıp!</t>
+          <t>Çocuk Sevgidir Çocuk Bayraktır</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786057518019</t>
+          <t>9786057518095</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Güneşi Çocuklar</t>
+          <t>Berra’nın Maceraları</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786057518026</t>
+          <t>9786057518125</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Deniz ve Gül</t>
+          <t>Gizemli Konak</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>300</v>
+        <v>30</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786056790607</t>
+          <t>9786056767449</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Anne</t>
+          <t>Tuz Buz</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786058191716</t>
+          <t>9786056767418</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Kırık İmgeler</t>
+          <t>Çanakkale’de Ezan Sesleri</t>
         </is>
       </c>
       <c r="C352" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786057518323</t>
+          <t>9786056767470</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Zaman Beni Unuttu</t>
+          <t>Gönül Senfonisi</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786057518200</t>
+          <t>9786057518309</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Mart Karım Ağustos Güneşim</t>
+          <t>İlk Gençlik Öyküleri</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>3990000048681</t>
+          <t>9786057518002</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Kuşları Dökülmesin Ağaçların</t>
+          <t>Bir, İki, Üç... Tıp!</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786057518101</t>
+          <t>9786057518019</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Ellerin Sevgi Dokuması</t>
+          <t>Sevgi Güneşi Çocuklar</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786057518446</t>
+          <t>9786057518026</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Bintuğlanma Zamanı</t>
+          <t>Deniz ve Gül</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>20</v>
+        <v>300</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786057518293</t>
+          <t>9786056790607</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Güvercinler Bulutları İncitmez</t>
+          <t>Benim Adım Anne</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786057518286</t>
+          <t>9786058191716</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Kireçli Duvarlar</t>
+          <t>Kırık İmgeler</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786058191747</t>
+          <t>9786057518323</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Oyun Bahçesi</t>
+          <t>Zaman Beni Unuttu</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>80</v>
+        <v>300</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786058171756</t>
+          <t>9786057518200</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Güncel Sanat Öykü-Şiir Ödüllü Eserler 4</t>
+          <t>Mart Karım Ağustos Güneşim</t>
         </is>
       </c>
       <c r="C361" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786058457249</t>
+          <t>3990000048681</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Güncel Sanat Öykü-Şiir Ödüllü Eserleri 2</t>
+          <t>Kuşları Dökülmesin Ağaçların</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>220</v>
+        <v>130</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786058457294</t>
+          <t>9786057518101</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>İrem Bağı</t>
+          <t>Ellerin Sevgi Dokuması</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>13.89</v>
+        <v>250</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786056442087</t>
+          <t>9786057518446</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Güncel Sanat Öykü-Şiir Ödüllü Eserleri 1</t>
+          <t>Bintuğlanma Zamanı</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786058457270</t>
+          <t>9786057518293</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Maviliklerde Sefer Etmek</t>
+          <t>Güvercinler Bulutları İncitmez</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786056767463</t>
+          <t>9786057518286</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Akıl Kavşağı</t>
+          <t>Kireçli Duvarlar</t>
         </is>
       </c>
       <c r="C366" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786056442094</t>
+          <t>9786058191747</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Düş Treni</t>
+          <t>Oyun Bahçesi</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
+          <t>9786058171756</t>
+        </is>
+      </c>
+      <c r="B368" s="1" t="inlineStr">
+        <is>
+          <t>Güncel Sanat Öykü-Şiir Ödüllü Eserler 4</t>
+        </is>
+      </c>
+      <c r="C368" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3">
+      <c r="A369" s="1" t="inlineStr">
+        <is>
+          <t>9786058457249</t>
+        </is>
+      </c>
+      <c r="B369" s="1" t="inlineStr">
+        <is>
+          <t>Güncel Sanat Öykü-Şiir Ödüllü Eserleri 2</t>
+        </is>
+      </c>
+      <c r="C369" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3">
+      <c r="A370" s="1" t="inlineStr">
+        <is>
+          <t>9786058457294</t>
+        </is>
+      </c>
+      <c r="B370" s="1" t="inlineStr">
+        <is>
+          <t>İrem Bağı</t>
+        </is>
+      </c>
+      <c r="C370" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3">
+      <c r="A371" s="1" t="inlineStr">
+        <is>
+          <t>9786056442087</t>
+        </is>
+      </c>
+      <c r="B371" s="1" t="inlineStr">
+        <is>
+          <t>Güncel Sanat Öykü-Şiir Ödüllü Eserleri 1</t>
+        </is>
+      </c>
+      <c r="C371" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3">
+      <c r="A372" s="1" t="inlineStr">
+        <is>
+          <t>9786058457270</t>
+        </is>
+      </c>
+      <c r="B372" s="1" t="inlineStr">
+        <is>
+          <t>Maviliklerde Sefer Etmek</t>
+        </is>
+      </c>
+      <c r="C372" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3">
+      <c r="A373" s="1" t="inlineStr">
+        <is>
+          <t>9786056767463</t>
+        </is>
+      </c>
+      <c r="B373" s="1" t="inlineStr">
+        <is>
+          <t>Akıl Kavşağı</t>
+        </is>
+      </c>
+      <c r="C373" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3">
+      <c r="A374" s="1" t="inlineStr">
+        <is>
+          <t>9786056442094</t>
+        </is>
+      </c>
+      <c r="B374" s="1" t="inlineStr">
+        <is>
+          <t>Düş Treni</t>
+        </is>
+      </c>
+      <c r="C374" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3">
+      <c r="A375" s="1" t="inlineStr">
+        <is>
           <t>9786256023642</t>
         </is>
       </c>
-      <c r="B368" s="1" t="inlineStr">
+      <c r="B375" s="1" t="inlineStr">
         <is>
           <t>Bilim Işığında Yükselen Özbek Kadınları</t>
         </is>
       </c>
-      <c r="C368" s="1">
+      <c r="C375" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>