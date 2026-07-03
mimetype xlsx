--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,5650 +85,5725 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255791535</t>
+          <t>9786255791603</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Alanya’da Çocuk Olmak</t>
+          <t>Öyküsel Şiirler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255791474</t>
+          <t>9786255791269</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Unutamadım</t>
+          <t>Öğretmen Olmak, Kadın Olmak (Sınıftaki Şaman)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255791443</t>
+          <t>9786255791627</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Bir Gün Kala</t>
+          <t>Fidan Dedenin Ormanı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255791351</t>
+          <t>9786255791214</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Dua Almaya Geldim</t>
+          <t>Derin Bire Nefes</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255791467</t>
+          <t>9786255791634</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Bibihanım - Turan Melikeleri</t>
+          <t>Birlik Çığlığı - Ruhani</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255791405</t>
+          <t>9786255791535</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Sarı Saçlı Hamdi’nin Hikayesi</t>
+          <t>Alanya’da Çocuk Olmak</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255791375</t>
+          <t>9786255791474</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Köklerimizin Fısıltısı</t>
+          <t>Unutamadım</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255791276</t>
+          <t>9786255791443</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Adaletin Mevsimi Değildi</t>
+          <t>Bir Gün Kala</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255791399</t>
+          <t>9786255791351</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Bilim ve Eğitim Perspektifleri</t>
+          <t>Dua Almaya Geldim</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255791344</t>
+          <t>9786255791467</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Bu Dünya Cehennemi</t>
+          <t>Bibihanım - Turan Melikeleri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>420</v>
+        <v>500</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255791368</t>
+          <t>9786255791405</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Gayb</t>
+          <t>Sarı Saçlı Hamdi’nin Hikayesi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255791337</t>
+          <t>9786255791375</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Vatan Göğsümdeki Atan Yüreksin</t>
+          <t>Köklerimizin Fısıltısı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255791283</t>
+          <t>9786255791276</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>КРАТКОЕ НАУЧНОЕ РУКОВОДСТВО</t>
+          <t>Adaletin Mevsimi Değildi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256023680</t>
+          <t>9786255791399</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Gülüm</t>
+          <t>Çağdaş Bilim ve Eğitim Perspektifleri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255791153</t>
+          <t>9786255791344</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Masallardan Öğreniyoruz - Ertakdan O'rganamiz</t>
+          <t>Bu Dünya Cehennemi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>420</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255791061</t>
+          <t>9786255791368</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Sanat</t>
+          <t>Gayb</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255791207</t>
+          <t>9786255791337</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kışa Dönen Baharım</t>
+          <t>Vatan Göğsümdeki Atan Yüreksin</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255791191</t>
+          <t>9786255791283</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Fatih Temur ve Sultan Yıldırım Bayezid</t>
+          <t>КРАТКОЕ НАУЧНОЕ РУКОВОДСТВО</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255791177</t>
+          <t>9786256023680</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Yazmak Hıçkırık Gibidir!</t>
+          <t>Gülüm</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255791160</t>
+          <t>9786255791153</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Futbolun Simsarları ve Amigolar!</t>
+          <t>Masallardan Öğreniyoruz - Ertakdan O'rganamiz</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255791221</t>
+          <t>9786255791061</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Büyük Turan Emiri Temur</t>
+          <t>Sevgili Sanat</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255791238</t>
+          <t>9786255791207</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yeşil İnsanlık: Bilim, Eğitim Yaratıcılık ve İş Birliği</t>
+          <t>Kışa Dönen Baharım</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258457117</t>
+          <t>9786255791191</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Hülve</t>
+          <t>Fatih Temur ve Sultan Yıldırım Bayezid</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258457148</t>
+          <t>9786255791177</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sabahlar Mektubu</t>
+          <t>Yazmak Hıçkırık Gibidir!</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258457094</t>
+          <t>9786255791160</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nefes - 1</t>
+          <t>Futbolun Simsarları ve Amigolar!</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255751085</t>
+          <t>9786255791221</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bracıka’nın Ekibi</t>
+          <t>Büyük Turan Emiri Temur</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255791139</t>
+          <t>9786255791238</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Aşık Visali (Kamber / Kamberi)</t>
+          <t>Yeşil İnsanlık: Bilim, Eğitim Yaratıcılık ve İş Birliği</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255791115</t>
+          <t>9786258457117</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Gül ve Bülbül</t>
+          <t>Hülve</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255791146</t>
+          <t>9786258457148</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bugün Sonbaharın Son Günü</t>
+          <t>Sabahlar Mektubu</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256023789</t>
+          <t>9786258457094</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Özbekistan Arkeolojik Mirası</t>
+          <t>Yeni Nefes - 1</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256023796</t>
+          <t>9786255751085</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sözlerim Sana</t>
+          <t>Bracıka’nın Ekibi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255791122</t>
+          <t>9786255791139</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Avrasya’da Stratejik Ortaklık: Türkiye - Özbekistan Bilimsel Konferansı</t>
+          <t>Aşık Visali (Kamber / Kamberi)</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255791016</t>
+          <t>9786255791115</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Sarımsı Sincap Muti ve Arkadaşları</t>
+          <t>Gül ve Bülbül</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255791023</t>
+          <t>9786255791146</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Küçüklerin Büyük Yolculuğu</t>
+          <t>Bugün Sonbaharın Son Günü</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255791009</t>
+          <t>9786256023789</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Devreli Hasan</t>
+          <t>Özbekistan Arkeolojik Mirası</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256023994</t>
+          <t>9786256023796</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Para Konuşalım Baba</t>
+          <t>Sözlerim Sana</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256023628</t>
+          <t>9786255791122</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sensizliğim Acı Sensizliğim Sır…</t>
+          <t>Avrasya’da Stratejik Ortaklık: Türkiye - Özbekistan Bilimsel Konferansı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256023901</t>
+          <t>9786255791016</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kaderin Sessiz Fısıltısı</t>
+          <t>Sarımsı Sincap Muti ve Arkadaşları</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256023949</t>
+          <t>9786255791023</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Olmasına İzin Ver</t>
+          <t>Küçüklerin Büyük Yolculuğu</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256023734</t>
+          <t>9786255791009</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ekmek Kokusu</t>
+          <t>Devreli Hasan</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256023932</t>
+          <t>9786256023994</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Yüreğin Kozmik Dansı</t>
+          <t>Para Konuşalım Baba</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256023925</t>
+          <t>9786256023628</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Yolcu</t>
+          <t>Sensizliğim Acı Sensizliğim Sır…</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256023857</t>
+          <t>9786256023901</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Uncali</t>
+          <t>Kaderin Sessiz Fısıltısı</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256023710</t>
+          <t>9786256023949</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sözler Dansı Özbek Kızlarının Yaratıcı Çalışmaları</t>
+          <t>Olmasına İzin Ver</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256023840</t>
+          <t>9786256023734</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kestaneci Memiş Dayı</t>
+          <t>Ekmek Kokusu</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256023918</t>
+          <t>9786256023932</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Gül Anne</t>
+          <t>Yüreğin Kozmik Dansı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256023871</t>
+          <t>9786256023925</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Aşk Kokusu</t>
+          <t>Yolcu</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256023703</t>
+          <t>9786256023857</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kestaneci Memiş Dayı</t>
+          <t>Uncali</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256023741</t>
+          <t>9786256023710</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Öteki</t>
+          <t>Sözler Dansı Özbek Kızlarının Yaratıcı Çalışmaları</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256023772</t>
+          <t>9786256023840</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İkindi Güneşinin Gözleri</t>
+          <t>Kestaneci Memiş Dayı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256023765</t>
+          <t>9786256023918</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Semerkand: Kutsal Mekanlar - Gerçek ve Efsane</t>
+          <t>Gül Anne</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256023758</t>
+          <t>9786256023871</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Masal İçinde Masal</t>
+          <t>Aşk Kokusu</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786056023703</t>
+          <t>9786256023703</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Cici Kardeşler</t>
+          <t>Kestaneci Memiş Dayı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256023673</t>
+          <t>9786256023741</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Değişen Hayatlar</t>
+          <t>Öteki</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256023611</t>
+          <t>9786256023772</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Yapabiliriz</t>
+          <t>İkindi Güneşinin Gözleri</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256023666</t>
+          <t>9786256023765</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kaygan Zemin</t>
+          <t>Semerkand: Kutsal Mekanlar - Gerçek ve Efsane</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256023697</t>
+          <t>9786256023758</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Uzay Sweatshirt</t>
+          <t>Masal İçinde Masal</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>400</v>
+        <v>160</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256023635</t>
+          <t>9786056023703</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Ömür Kervanı</t>
+          <t>Cici Kardeşler</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256023604</t>
+          <t>9786256023673</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Hepsi Sana</t>
+          <t>Değişen Hayatlar</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256023598</t>
+          <t>9786256023611</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Uzun Yolculukların Sevdası</t>
+          <t>Yapabiliriz</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256023581</t>
+          <t>9786256023666</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kaçış Odaları</t>
+          <t>Kaygan Zemin</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256023550</t>
+          <t>9786256023697</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Biri</t>
+          <t>Uzay Sweatshirt</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256023215</t>
+          <t>9786256023635</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Sofya’da Aşk (The lowe in Sofia)</t>
+          <t>Ömür Kervanı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256023536</t>
+          <t>9786256023604</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Çalınan Duygular</t>
+          <t>Hepsi Sana</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256023512</t>
+          <t>9786256023598</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Etkili Öğretmen Etkili</t>
+          <t>Uzun Yolculukların Sevdası</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256023543</t>
+          <t>9786256023581</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Hizan Kayası</t>
+          <t>Kaçış Odaları</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256023529</t>
+          <t>9786256023550</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Yolsuz Köy</t>
+          <t>Gecenin Biri</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256023505</t>
+          <t>9786256023215</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Aşk Hata Götürmez</t>
+          <t>Sofya’da Aşk (The lowe in Sofia)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256023260</t>
+          <t>9786256023536</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Fahire</t>
+          <t>Çalınan Duygular</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256023192</t>
+          <t>9786256023512</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Asya Dedesiyle Cumhuriyetin İzinde (1) Asya Çanakkale’de</t>
+          <t>Etkili Öğretmen Etkili</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256023499</t>
+          <t>9786256023543</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Mırıltıları (Fiocco ve Fifi’nin Öyküsü)</t>
+          <t>Hizan Kayası</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256023383</t>
+          <t>9786256023529</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Barışla Özgürlüğe Sevda</t>
+          <t>Yolsuz Köy</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256023482</t>
+          <t>9786256023505</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Karadut</t>
+          <t>Aşk Hata Götürmez</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256023475</t>
+          <t>9786256023260</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Tych’nin Tüy Kalemi</t>
+          <t>Fahire</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786258457889</t>
+          <t>9786256023192</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Gülü</t>
+          <t>Asya Dedesiyle Cumhuriyetin İzinde (1) Asya Çanakkale’de</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256023451</t>
+          <t>9786256023499</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzüne Dokunuş (Aşk Şiileri)</t>
+          <t>Sevgi Mırıltıları (Fiocco ve Fifi’nin Öyküsü)</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256023468</t>
+          <t>9786256023383</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>442 Sokak Mavi Kapı</t>
+          <t>Barışla Özgürlüğe Sevda</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256023444</t>
+          <t>9786256023482</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Sürgünden Filize</t>
+          <t>Karadut</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256023420</t>
+          <t>9786256023475</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Felaketin Adı 5553</t>
+          <t>Tych’nin Tüy Kalemi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256023376</t>
+          <t>9786258457889</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Körfezde Bir Bardak Çay</t>
+          <t>Mutluluk Gülü</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256023413</t>
+          <t>9786256023451</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Dünya Şiir Antolojisi</t>
+          <t>Gökyüzüne Dokunuş (Aşk Şiileri)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256023406</t>
+          <t>9786256023468</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Güçlü Özbek Şirleri Şiir Seçkisi</t>
+          <t>442 Sokak Mavi Kapı</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256023352</t>
+          <t>9786256023444</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Aşk Sana Benzer</t>
+          <t>Sürgünden Filize</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256023338</t>
+          <t>9786256023420</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Özbekistan’ın Umutlu Çiçekleri</t>
+          <t>Felaketin Adı 5553</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256023321</t>
+          <t>9786256023376</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Sandığımdan Çıkan Çeyizlerim</t>
+          <t>Körfezde Bir Bardak Çay</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256023239</t>
+          <t>9786256023413</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Cennet Bahçelerinde 2 Gün</t>
+          <t>Türkçe Dünya Şiir Antolojisi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256023222</t>
+          <t>9786256023406</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Asya Samsun’da</t>
+          <t>Güçlü Özbek Şirleri Şiir Seçkisi</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786057518246</t>
+          <t>9786256023352</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Asya Erzurum'da</t>
+          <t>Aşk Sana Benzer</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256023219</t>
+          <t>9786256023338</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Asya Çanakkale’de</t>
+          <t>Özbekistan’ın Umutlu Çiçekleri</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>60</v>
+        <v>350</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256023291</t>
+          <t>9786256023321</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Asya Ankara’da</t>
+          <t>Sandığımdan Çıkan Çeyizlerim</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256023277</t>
+          <t>9786256023239</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Asya Sivas'ta</t>
+          <t>Cennet Bahçelerinde 2 Gün</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786258457919</t>
+          <t>9786256023222</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Vatan Adın Gitsin Her Taraf!</t>
+          <t>Asya Samsun’da</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786258457773</t>
+          <t>9786057518246</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Ölüm (Vadi Karanlıkta Dolaşan Körler)</t>
+          <t>Asya Erzurum'da</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786258457964</t>
+          <t>9786256023219</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Gri Kentlerin Şiir Tonu</t>
+          <t>Asya Çanakkale’de</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786258457575</t>
+          <t>9786256023291</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Çobanın Sihirli Kavalı</t>
+          <t>Asya Ankara’da</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057518378</t>
+          <t>9786256023277</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Bizim Masallar ve Efsaneler</t>
+          <t>Asya Sivas'ta</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786258457544</t>
+          <t>9786258457919</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Çözülmeler</t>
+          <t>Vatan Adın Gitsin Her Taraf!</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258457933</t>
+          <t>9786258457773</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Nasrettin Hoca Fıkraları</t>
+          <t>Ölüm (Vadi Karanlıkta Dolaşan Körler)</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256023185</t>
+          <t>9786258457964</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Mühendisin Balkonu</t>
+          <t>Gri Kentlerin Şiir Tonu</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256023161</t>
+          <t>9786258457575</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Aynı Günün Kardeşiydik</t>
+          <t>Çobanın Sihirli Kavalı</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256023178</t>
+          <t>9786057518378</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Özbekistan’ın Aydın Kadınları</t>
+          <t>Bizim Masallar ve Efsaneler</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256023130</t>
+          <t>9786258457544</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Esince</t>
+          <t>Çözülmeler</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256023123</t>
+          <t>9786258457933</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Hepimiz Çevreciyiz</t>
+          <t>Nasrettin Hoca Fıkraları</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256023116</t>
+          <t>9786256023185</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Annenin Gözleri</t>
+          <t>Mühendisin Balkonu</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256023109</t>
+          <t>9786256023161</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Özbekistan'ın Lider Kadınları</t>
+          <t>Aynı Günün Kardeşiydik</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256023062</t>
+          <t>9786256023178</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Mavi Düş Balık Tavo</t>
+          <t>Özbekistan’ın Aydın Kadınları</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256023031</t>
+          <t>9786256023130</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Encümeler</t>
+          <t>Esince</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256023086</t>
+          <t>9786256023123</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Sabah Şarkısı</t>
+          <t>Hepimiz Çevreciyiz</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786256023055</t>
+          <t>9786256023116</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Yağmur ve Yeşil Araba</t>
+          <t>Annenin Gözleri</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256023048</t>
+          <t>9786256023109</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Sonbahardaki Duygular</t>
+          <t>Özbekistan'ın Lider Kadınları</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256023000</t>
+          <t>9786256023062</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kediler ve İnsanlar</t>
+          <t>Mavi Düş Balık Tavo</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256023079</t>
+          <t>9786256023031</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Av</t>
+          <t>Encümeler</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786057518835</t>
+          <t>9786256023086</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Toros Yörük Masalları</t>
+          <t>Sabah Şarkısı</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256023017</t>
+          <t>9786256023055</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Çiçekleri: Özbekistanlı Sanatçılar</t>
+          <t>Yağmur ve Yeşil Araba</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256023024</t>
+          <t>9786256023048</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Karanlıkta Kalan</t>
+          <t>Sonbahardaki Duygular</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>250</v>
+        <v>130</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786258457995</t>
+          <t>9786256023000</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Atalarımın Dilini Öğreniyorum</t>
+          <t>Kediler ve İnsanlar</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786258457643</t>
+          <t>9786256023079</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Sarı Kantaron</t>
+          <t>Av</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786258457667</t>
+          <t>9786057518835</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Bilişsel Farkındalık</t>
+          <t>Toros Yörük Masalları</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>400</v>
+        <v>180</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786258457988</t>
+          <t>9786256023017</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Prangalı Kadınlar</t>
+          <t>Kalbin Çiçekleri: Özbekistanlı Sanatçılar</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786258457971</t>
+          <t>9786256023024</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Yüreğim Anadolu’da</t>
+          <t>Karanlıkta Kalan</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786258457957</t>
+          <t>9786258457995</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Eski Ekmek</t>
+          <t>Atalarımın Dilini Öğreniyorum</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786258457940</t>
+          <t>9786258457643</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Asya</t>
+          <t>Sarı Kantaron</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786258457858</t>
+          <t>9786258457667</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Özbek Türk Edebiyatının Gelişimi - 2</t>
+          <t>Bilişsel Farkındalık</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>160</v>
+        <v>400</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786258457865</t>
+          <t>9786258457988</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Epilog</t>
+          <t>Prangalı Kadınlar</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786258457926</t>
+          <t>9786258457971</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Deli Derviş</t>
+          <t>Yüreğim Anadolu’da</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786258457797</t>
+          <t>9786258457957</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Özel</t>
+          <t>Eski Ekmek</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786258457834</t>
+          <t>9786258457940</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nefes- 2</t>
+          <t>Asya</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786258457811</t>
+          <t>9786258457858</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Affan Bülbülleri</t>
+          <t>Özbek Türk Edebiyatının Gelişimi - 2</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786058457766</t>
+          <t>9786258457865</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Kalbimin Sesi</t>
+          <t>Epilog</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786058457780</t>
+          <t>9786258457926</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>“Üşüyorum” Adım Eylül</t>
+          <t>Deli Derviş</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786058457810</t>
+          <t>9786258457797</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Sargı</t>
+          <t>Özel</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786258457711</t>
+          <t>9786258457834</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Zincirlenmiş</t>
+          <t>Yeni Nefes- 2</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786258457728</t>
+          <t>9786258457811</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Masum Kanı</t>
+          <t>Affan Bülbülleri</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786258457681</t>
+          <t>9786058457766</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Özbek-Türk Edebiyatını Gelişimi</t>
+          <t>Kalbimin Sesi</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786258457650</t>
+          <t>9786058457780</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Özbek Dilinin Güncel Sözlük Bilimi</t>
+          <t>“Üşüyorum” Adım Eylül</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>160</v>
+        <v>550</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786258457704</t>
+          <t>9786058457810</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Kırık Siyah</t>
+          <t>Sargı</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786258457698</t>
+          <t>9786258457711</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Bahar Özlemi</t>
+          <t>Zincirlenmiş</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>130</v>
+        <v>400</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786258457599</t>
+          <t>9786258457728</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Aşktan bir Dünya Kuracağım</t>
+          <t>Masum Kanı</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786258457636</t>
+          <t>9786258457681</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Söyle Onlara Seni Üzmesinler</t>
+          <t>Özbek-Türk Edebiyatını Gelişimi</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786258457629</t>
+          <t>9786258457650</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Ormandaki Serüven</t>
+          <t>Özbek Dilinin Güncel Sözlük Bilimi</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786258457582</t>
+          <t>9786258457704</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Şefkat Bilmecesi</t>
+          <t>Kırık Siyah</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786258457568</t>
+          <t>9786258457698</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Düşüncenin Evrimi</t>
+          <t>Bahar Özlemi</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>400</v>
+        <v>130</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786258457513</t>
+          <t>9786258457599</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Örnek Baba</t>
+          <t>Aşktan bir Dünya Kuracağım</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786258457551</t>
+          <t>9786258457636</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Kumi</t>
+          <t>Söyle Onlara Seni Üzmesinler</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786258457520</t>
+          <t>9786258457629</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Merzifonlu Şair Sabri</t>
+          <t>Ormandaki Serüven</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786258457537</t>
+          <t>9786258457582</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Efsun</t>
+          <t>Şefkat Bilmecesi</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786258457506</t>
+          <t>9786258457568</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Yangısı</t>
+          <t>Düşüncenin Evrimi</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786258457476</t>
+          <t>9786258457513</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Sali Dayı</t>
+          <t>Örnek Baba</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786258457483</t>
+          <t>9786258457551</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Yolu</t>
+          <t>Kumi</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786258457490</t>
+          <t>9786258457520</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Acının Rengi</t>
+          <t>Merzifonlu Şair Sabri</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786258457469</t>
+          <t>9786258457537</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Güle Yolculuk</t>
+          <t>Efsun</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786258457452</t>
+          <t>9786258457506</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Merzifonlu Mehmet Feyzi Bey’in Fıkraları (Anekdotları)</t>
+          <t>Yağmur Yangısı</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786258457445</t>
+          <t>9786258457476</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Unutulan Kadın</t>
+          <t>Sali Dayı</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>250</v>
+        <v>140</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786258457414</t>
+          <t>9786258457483</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Mukaddes Söz</t>
+          <t>Kurtuluş Yolu</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786258457391</t>
+          <t>9786258457490</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Gazozuna Aşk</t>
+          <t>Acının Rengi</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786258457384</t>
+          <t>9786258457469</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Huzuri - Dosta Doğru</t>
+          <t>Güle Yolculuk</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786258457438</t>
+          <t>9786258457452</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Seda</t>
+          <t>Merzifonlu Mehmet Feyzi Bey’in Fıkraları (Anekdotları)</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786258457377</t>
+          <t>9786258457445</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Nüve</t>
+          <t>Unutulan Kadın</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786258457360</t>
+          <t>9786258457414</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Kırk Ambar</t>
+          <t>Mukaddes Söz</t>
         </is>
       </c>
       <c r="C160" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786058457256</t>
+          <t>9786258457391</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Engelli Olmak</t>
+          <t>Gazozuna Aşk</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786258457285</t>
+          <t>9786258457384</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Tek Ömrüm, Tek Canam Unutulmayan Mapup</t>
+          <t>Huzuri - Dosta Doğru</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786258457346</t>
+          <t>9786258457438</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Düşün İftira</t>
+          <t>Aşk-ı Seda</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786258457353</t>
+          <t>9786258457377</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Dilşah</t>
+          <t>Nüve</t>
         </is>
       </c>
       <c r="C164" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786258457247</t>
+          <t>9786258457360</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Çeşme</t>
+          <t>Kırk Ambar</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786258457339</t>
+          <t>9786058457256</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Adem’in Evi</t>
+          <t>Türkiye'de Engelli Olmak</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786258457322</t>
+          <t>9786258457285</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Türkçem Seni Kim Kurtaracak</t>
+          <t>Tek Ömrüm, Tek Canam Unutulmayan Mapup</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786258457292</t>
+          <t>9786258457346</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Özündeyim</t>
+          <t>Düşün İftira</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786258457308</t>
+          <t>9786258457353</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Kul Zambağı</t>
+          <t>Dilşah</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786258457278</t>
+          <t>9786258457247</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Hayata Dair</t>
+          <t>Çeşme</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786258457261</t>
+          <t>9786258457339</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Sabah Çizgileri</t>
+          <t>Adem’in Evi</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786258457254</t>
+          <t>9786258457322</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Renkten Dizelere</t>
+          <t>Türkçem Seni Kim Kurtaracak</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786258457223</t>
+          <t>9786258457292</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Hala Hala Mı Kızgınsın</t>
+          <t>Tarihin Özündeyim</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786258457230</t>
+          <t>9786258457308</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Müjde</t>
+          <t>Kul Zambağı</t>
         </is>
       </c>
       <c r="C174" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786258457155</t>
+          <t>9786258457278</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Trabzon’dan Öyküsel portreler</t>
+          <t>Hayata Dair</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786258457216</t>
+          <t>9786258457261</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Güneş Şarkısı</t>
+          <t>Sabah Çizgileri</t>
         </is>
       </c>
       <c r="C176" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786058457193</t>
+          <t>9786258457254</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Zarif Satırlar</t>
+          <t>Renkten Dizelere</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786258457209</t>
+          <t>9786258457223</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Tek Parti Döneminde Şair ve Yazarlar</t>
+          <t>Hala Hala Mı Kızgınsın</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786058457179</t>
+          <t>9786258457230</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Başöğretmenimiz Atatürk</t>
+          <t>Müjde</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786058457162</t>
+          <t>9786258457155</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Dal Üstünde Sarı Oğlan</t>
+          <t>Trabzon’dan Öyküsel portreler</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786058457155</t>
+          <t>9786258457216</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Trabzon’dan Öyküsel Portreler</t>
+          <t>Güneş Şarkısı</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786058457148</t>
+          <t>9786058457193</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Sabahlar Mektubu</t>
+          <t>Zarif Satırlar</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>160</v>
+        <v>50</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786058457131</t>
+          <t>9786258457209</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Ihlamur Kokulu Sevdalarım</t>
+          <t>Tek Parti Döneminde Şair ve Yazarlar</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786258457124</t>
+          <t>9786058457179</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Gürgür Baba</t>
+          <t>Başöğretmenimiz Atatürk</t>
         </is>
       </c>
       <c r="C184" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786058457117</t>
+          <t>9786058457162</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Hülve</t>
+          <t>Dal Üstünde Sarı Oğlan</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786258457100</t>
+          <t>9786058457155</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Çiçekleri</t>
+          <t>Trabzon’dan Öyküsel Portreler</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786058457163</t>
+          <t>9786058457148</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Çorağın Çocukları</t>
+          <t>Sabahlar Mektubu</t>
         </is>
       </c>
       <c r="C187" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786258457032</t>
+          <t>9786058457131</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Darılma La Fonten Amca</t>
+          <t>Ihlamur Kokulu Sevdalarım</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786058457087</t>
+          <t>9786258457124</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Günlükler</t>
+          <t>Gürgür Baba</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786058457094</t>
+          <t>9786058457117</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nefes-1</t>
+          <t>Hülve</t>
         </is>
       </c>
       <c r="C190" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786258457063</t>
+          <t>9786258457100</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Şekerlik Mahallesi</t>
+          <t>Hüzün Çiçekleri</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786258457056</t>
+          <t>9786058457163</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Birliktelik</t>
+          <t>Çorağın Çocukları</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>350</v>
+        <v>160</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786258457049</t>
+          <t>9786258457032</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Yol Arkadaşı</t>
+          <t>Darılma La Fonten Amca</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786057518996</t>
+          <t>9786058457087</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Deli Kız - 1</t>
+          <t>Günlükler</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786058457018</t>
+          <t>9786058457094</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Sanat</t>
+          <t>Yeni Nefes-1</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786258457001</t>
+          <t>9786258457063</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Ben Bir Gezgin miyim?</t>
+          <t>Şekerlik Mahallesi</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786258457025</t>
+          <t>9786258457056</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Matematiği</t>
+          <t>Yalnız Birliktelik</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786057518989</t>
+          <t>9786258457049</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Merzifonda Şiir ve Şair</t>
+          <t>Yol Arkadaşı</t>
         </is>
       </c>
       <c r="C198" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786058171749</t>
+          <t>9786057518996</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Biraz Yol, Biraz Zaman</t>
+          <t>Deli Kız - 1</t>
         </is>
       </c>
       <c r="C199" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786058171732</t>
+          <t>9786058457018</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Aşk Gider Mi?</t>
+          <t>Sevgili Sanat</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786057518224</t>
+          <t>9786258457001</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Kanlı Taş</t>
+          <t>Ben Bir Gezgin miyim?</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786057518217</t>
+          <t>9786258457025</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Ülküm</t>
+          <t>Aşkın Matematiği</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786058171770</t>
+          <t>9786057518989</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Vakitsiz Düşler</t>
+          <t>Merzifonda Şiir ve Şair</t>
         </is>
       </c>
       <c r="C203" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786058171794</t>
+          <t>9786058171749</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Oburcuk İle Tomurcuk</t>
+          <t>Biraz Yol, Biraz Zaman</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786058171787</t>
+          <t>9786058171732</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Gülcan'ın Renkli Dünyası</t>
+          <t>Aşk Gider Mi?</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>130</v>
+        <v>300</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786057518170</t>
+          <t>9786057518224</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>İsoryama</t>
+          <t>Kanlı Taş</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>20</v>
+        <v>300</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786057518132</t>
+          <t>9786057518217</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Masallar</t>
+          <t>Ülküm</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786057518187</t>
+          <t>9786058171770</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Yoldaki Kaya</t>
+          <t>Vakitsiz Düşler</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786057518149</t>
+          <t>9786058171794</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>İki Gökyüzü</t>
+          <t>Oburcuk İle Tomurcuk</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786057518156</t>
+          <t>9786058171787</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Kırık Karanfiller</t>
+          <t>Gülcan'ın Renkli Dünyası</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786058494886</t>
+          <t>9786057518170</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Her Mevsim Hüzün</t>
+          <t>İsoryama</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>13.89</v>
+        <v>20</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786058191709</t>
+          <t>9786057518132</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Güz Fısıltıları</t>
+          <t>Masallar</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786058191730</t>
+          <t>9786057518187</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Masalları</t>
+          <t>Yoldaki Kaya</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>35</v>
+        <v>200</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786058191723</t>
+          <t>9786057518149</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Saadet Asrının Kahramanları</t>
+          <t>İki Gökyüzü</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786059751469</t>
+          <t>9786057518156</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Mavinin Çığlığı</t>
+          <t>Kırık Karanfiller</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786059751087</t>
+          <t>9786058494886</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Kuşluk - Tan Esintiler</t>
+          <t>Her Mevsim Hüzün</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>250</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786058494855</t>
+          <t>9786058191709</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Sayfalar</t>
+          <t>Güz Fısıltıları</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>13.89</v>
+        <v>130</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786059751292</t>
+          <t>9786058191730</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Güncel Sanat Öykü-Şiir Ödüllü Eserler 3</t>
+          <t>Hayvan Masalları</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>200</v>
+        <v>35</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786059751438</t>
+          <t>9786058191723</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Aynada Yolculuk</t>
+          <t>Saadet Asrının Kahramanları</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786059751308</t>
+          <t>9786059751469</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Yüreğe Dokunan Kadınlar</t>
+          <t>Mavinin Çığlığı</t>
         </is>
       </c>
       <c r="C220" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786057518637</t>
+          <t>9786059751087</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Dünya Yazarlarından Çocukluk Anıları</t>
+          <t>Kuşluk - Tan Esintiler</t>
         </is>
       </c>
       <c r="C221" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786058171763</t>
+          <t>9786058494855</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Kuşun Kanadından</t>
+          <t>Sayfalar</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>250</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786059751452</t>
+          <t>9786059751292</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Masallar</t>
+          <t>Güncel Sanat Öykü-Şiir Ödüllü Eserler 3</t>
         </is>
       </c>
       <c r="C223" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786059751186</t>
+          <t>9786059751438</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Şirin Yüzler</t>
+          <t>Aynada Yolculuk</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786056442049</t>
+          <t>9786059751308</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Tüm Renkler</t>
+          <t>Yüreğe Dokunan Kadınlar</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786059751407</t>
+          <t>9786057518637</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Kalan</t>
+          <t>Dünya Yazarlarından Çocukluk Anıları</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786059751353</t>
+          <t>9786058171763</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Bengisu</t>
+          <t>Kuşun Kanadından</t>
         </is>
       </c>
       <c r="C227" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786059751391</t>
+          <t>9786059751452</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>İn Suları</t>
+          <t>Masallar</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786059751483</t>
+          <t>9786059751186</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Binbir Düş Binbir Gerçek</t>
+          <t>Şirin Yüzler</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>550</v>
+        <v>200</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786056790690</t>
+          <t>9786056442049</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Ninemden Masallar</t>
+          <t>Tüm Renkler</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786056442070</t>
+          <t>9786059751407</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Kerkük</t>
+          <t>Kalan</t>
         </is>
       </c>
       <c r="C231" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786057518057</t>
+          <t>9786059751353</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Rumeli Masalları</t>
+          <t>Bengisu</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786057518064</t>
+          <t>9786059751391</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Toros Yörük Masalları</t>
+          <t>İn Suları</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>250</v>
+        <v>130</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786057518088</t>
+          <t>9786059751483</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Sevda Yüklü Gemilerim</t>
+          <t>Binbir Düş Binbir Gerçek</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>200</v>
+        <v>550</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786057518118</t>
+          <t>9786056790690</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Mantarın Altında</t>
+          <t>Ninemden Masallar</t>
         </is>
       </c>
       <c r="C235" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789057518071</t>
+          <t>9786056442070</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Etobur Öyküler</t>
+          <t>Kerkük</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786058191754</t>
+          <t>9786057518057</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Avaşin</t>
+          <t>Rumeli Masalları</t>
         </is>
       </c>
       <c r="C237" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786058191761</t>
+          <t>9786057518064</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Eğitimci Baba</t>
+          <t>Toros Yörük Masalları</t>
         </is>
       </c>
       <c r="C238" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786058191778</t>
+          <t>9786057518088</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Kimliksiz Aşk</t>
+          <t>Sevda Yüklü Gemilerim</t>
         </is>
       </c>
       <c r="C239" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786058191792</t>
+          <t>9786057518118</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Sabahı Olmayan Geceler</t>
+          <t>Mantarın Altında</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786058191785</t>
+          <t>9789057518071</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Göktürkler</t>
+          <t>Etobur Öyküler</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>30</v>
+        <v>300</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786056790645</t>
+          <t>9786058191754</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Bendeki Yüz</t>
+          <t>Avaşin</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786058494869</t>
+          <t>9786058191761</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Denizi Görmeyen Aç Martılar</t>
+          <t>Eğitimci Baba</t>
         </is>
       </c>
       <c r="C243" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786056790676</t>
+          <t>9786058191778</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı</t>
+          <t>Kimliksiz Aşk</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>15</v>
+        <v>200</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786056790683</t>
+          <t>9786058191792</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Kelebekleri</t>
+          <t>Sabahı Olmayan Geceler</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>15</v>
+        <v>250</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786056790652</t>
+          <t>9786058191785</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Çiçeği</t>
+          <t>Göktürkler</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>130</v>
+        <v>30</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786059751506</t>
+          <t>9786056790645</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Kıyamam</t>
+          <t>Bendeki Yüz</t>
         </is>
       </c>
       <c r="C247" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786059751032</t>
+          <t>9786058494869</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Etek ve Beyaz Papatyalar</t>
+          <t>Denizi Görmeyen Aç Martılar</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786058181747</t>
+          <t>9786056790676</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Öyküler ve Oyunlar</t>
+          <t>Gökkuşağı</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786059751377</t>
+          <t>9786056790683</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Kahkaha Rüzgarı</t>
+          <t>Güneşin Kelebekleri</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786057518897</t>
+          <t>9786056790652</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Bademler Çiçek Açtı</t>
+          <t>Atatürk Çiçeği</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786058171725</t>
+          <t>9786059751506</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Sen Sorularını Sor</t>
+          <t>Kıyamam</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786056790614</t>
+          <t>9786059751032</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Yolculuk</t>
+          <t>Kırmızı Etek ve Beyaz Papatyalar</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786056767456</t>
+          <t>9786058181747</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Bir Dağ Masalı</t>
+          <t>Öyküler ve Oyunlar</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>150</v>
+        <v>25</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786056767487</t>
+          <t>9786059751377</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Dedektif Murat</t>
+          <t>Kahkaha Rüzgarı</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786056767401</t>
+          <t>9786057518897</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Sensiz Ulaşan Sabahlar</t>
+          <t>Bademler Çiçek Açtı</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786056767432</t>
+          <t>9786058171725</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Kafası Karışık!</t>
+          <t>Sen Sorularını Sor</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786056790621</t>
+          <t>9786056790614</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimin Sesi</t>
+          <t>Yolculuk</t>
         </is>
       </c>
       <c r="C258" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786056790632</t>
+          <t>9786056767456</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Şizofren Aşk</t>
+          <t>Bir Dağ Masalı</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786059751544</t>
+          <t>9786056767487</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Salıncak Saçlı Kız</t>
+          <t>Dedektif Murat</t>
         </is>
       </c>
       <c r="C260" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786059751278</t>
+          <t>9786056767401</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Ünlü Kişilerin Çocukluk Anıları</t>
+          <t>Sensiz Ulaşan Sabahlar</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786059751261</t>
+          <t>9786056767432</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Bisiklet</t>
+          <t>Aşkın Kafası Karışık!</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>11.57</v>
+        <v>250</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786059751339</t>
+          <t>9786056790621</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Sarı Kırlangıçlar Hanı</t>
+          <t>Yüreğimin Sesi</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786059751520</t>
+          <t>9786056790632</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Firuze</t>
+          <t>Şizofren Aşk</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786058494817</t>
+          <t>9786059751544</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Deneme Tahtası</t>
+          <t>Salıncak Saçlı Kız</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786059751414</t>
+          <t>9786059751278</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>25. Saat</t>
+          <t>Ünlü Kişilerin Çocukluk Anıları</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786059751445</t>
+          <t>9786059751261</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Üstüm Başım Mavi</t>
+          <t>Kırmızı Bisiklet</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>30</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786059751421</t>
+          <t>9786059751339</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Aralık 1977</t>
+          <t>Sarı Kırlangıçlar Hanı</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786057518316</t>
+          <t>9786059751520</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Muhtaç Olduğumuz Kudret Atatürk</t>
+          <t>Firuze</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786058494848</t>
+          <t>9786058494817</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Bir Yıldız Kanatırsa Geceyi</t>
+          <t>Deneme Tahtası</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786058457287</t>
+          <t>9786059751414</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Zihnimde Bir Dövme</t>
+          <t>25. Saat</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786057518033</t>
+          <t>9786059751445</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Yaşlı Cadının Mutfağından Hikayeler</t>
+          <t>Üstüm Başım Mavi</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>250</v>
+        <v>30</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786058494879</t>
+          <t>9786059751421</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Yolculuk</t>
+          <t>Aralık 1977</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>45</v>
+        <v>300</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786057518163</t>
+          <t>9786057518316</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Artı Çiçek</t>
+          <t>Muhtaç Olduğumuz Kudret Atatürk</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786056442001</t>
+          <t>9786058494848</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Mutluluğa Seninle</t>
+          <t>Bir Yıldız Kanatırsa Geceyi</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786059751025</t>
+          <t>9786058457287</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>İç Çekişmeler</t>
+          <t>Zihnimde Bir Dövme</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786059751322</t>
+          <t>9786057518033</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Gidersen</t>
+          <t>Yaşlı Cadının Mutfağından Hikayeler</t>
         </is>
       </c>
       <c r="C277" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786059751254</t>
+          <t>9786058494879</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Giderken Dönüp Baktı</t>
+          <t>Sessiz Yolculuk</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>200</v>
+        <v>45</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786059751049</t>
+          <t>9786057518163</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Sessizliğimdeki Çığlık</t>
+          <t>Çocuk Artı Çiçek</t>
         </is>
       </c>
       <c r="C279" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786059751209</t>
+          <t>9786056442001</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Sorumgül ve Aklı Başında Şiirler</t>
+          <t>Mutluluğa Seninle</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>40</v>
+        <v>130</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786058457225</t>
+          <t>9786059751025</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Sessizliğin Gizli Sesi</t>
+          <t>İç Çekişmeler</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786059751056</t>
+          <t>9786059751322</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Dilerim Çengi</t>
+          <t>Gidersen</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786059751346</t>
+          <t>9786059751254</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Doğa ve Bilge Kurbağa</t>
+          <t>Giderken Dönüp Baktı</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>35</v>
+        <v>200</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786059751247</t>
+          <t>9786059751049</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Çocuk</t>
+          <t>Sessizliğimdeki Çığlık</t>
         </is>
       </c>
       <c r="C284" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786056442063</t>
+          <t>9786059751209</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Alara Yolu Öyküler (10 Yaş)</t>
+          <t>Sorumgül ve Aklı Başında Şiirler</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786056442056</t>
+          <t>9786058457225</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Yine Sana Aşkolsun</t>
+          <t>Sessizliğin Gizli Sesi</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786058457232</t>
+          <t>9786059751056</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Benim Köy</t>
+          <t>Dilerim Çengi</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786057518866</t>
+          <t>9786059751346</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Güncel Sanat Öykü-Şiir Ödüllü Eserler - 6</t>
+          <t>Doğa ve Bilge Kurbağa</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>250</v>
+        <v>35</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786057518194</t>
+          <t>9786059751247</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Kıştan Kalan Ne Varsa</t>
+          <t>İçimdeki Çocuk</t>
         </is>
       </c>
       <c r="C289" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786057518675</t>
+          <t>9786056442063</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Bilimde Lirik Tınılar</t>
+          <t>Alara Yolu Öyküler (10 Yaş)</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786057518811</t>
+          <t>9786056442056</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Aşık Pirani</t>
+          <t>Yine Sana Aşkolsun</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>35</v>
+        <v>140</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786057518972</t>
+          <t>9786058457232</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Korona Günlerinde Olay Ufkunda</t>
+          <t>Benim Köy</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786057518965</t>
+          <t>9786057518866</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Hayallerle Bir Ömür</t>
+          <t>Güncel Sanat Öykü-Şiir Ödüllü Eserler - 6</t>
         </is>
       </c>
       <c r="C293" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786057518873</t>
+          <t>9786057518194</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Kalemimin Gölgesinde</t>
+          <t>Kıştan Kalan Ne Varsa</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786057518767</t>
+          <t>9786057518675</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Merzifonlu Şairler</t>
+          <t>Bilimde Lirik Tınılar</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786057518774</t>
+          <t>9786057518811</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>İğdecikli Aşık Veli</t>
+          <t>Aşık Pirani</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>400</v>
+        <v>35</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786057518804</t>
+          <t>9786057518972</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Gazilerovacığı Aşıklarından Halil, Nikabi, Turap Ali</t>
+          <t>Korona Günlerinde Olay Ufkunda</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786057518743</t>
+          <t>9786057518965</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Ninniler Kitabı</t>
+          <t>Hayallerle Bir Ömür</t>
         </is>
       </c>
       <c r="C298" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786057518736</t>
+          <t>9786057518873</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Gastronomi</t>
+          <t>Kalemimin Gölgesinde</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>35</v>
+        <v>160</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786057518590</t>
+          <t>9786057518767</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Askerde Şiirsellik</t>
+          <t>Merzifonlu Şairler</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786057518606</t>
+          <t>9786057518774</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Ihlamur Kokulu Sakin Kent Vize</t>
+          <t>İğdecikli Aşık Veli</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786057518583</t>
+          <t>9786057518804</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kız Buse</t>
+          <t>Gazilerovacığı Aşıklarından Halil, Nikabi, Turap Ali</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786057518613</t>
+          <t>9786057518743</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Kardan Adam ve Çocuk</t>
+          <t>Ninniler Kitabı</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786057518712</t>
+          <t>9786057518736</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Milli Eğitimle İlgili Düşünceleri</t>
+          <t>Gastronomi</t>
         </is>
       </c>
       <c r="C304" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786057518705</t>
+          <t>9786057518590</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Balkanlar</t>
+          <t>Askerde Şiirsellik</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>440</v>
+        <v>300</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786057518958</t>
+          <t>9786057518606</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Gözlerin Sergisi</t>
+          <t>Ihlamur Kokulu Sakin Kent Vize</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786057518934</t>
+          <t>9786057518583</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Metrese Mektuplar</t>
+          <t>Küçük Kız Buse</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786057518453</t>
+          <t>9786057518613</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Wilhelm Hauff Masalları - 2</t>
+          <t>Kardan Adam ve Çocuk</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786057518729</t>
+          <t>9786057518712</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Küçük Dünya</t>
+          <t>Atatürk’ün Milli Eğitimle İlgili Düşünceleri</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>200</v>
+        <v>35</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786057518927</t>
+          <t>9786057518705</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Korona Gemisi</t>
+          <t>Balkanlar</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>250</v>
+        <v>440</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786057518668</t>
+          <t>9786057518958</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Zeytin Ağacı Fısılda Kulağıma</t>
+          <t>Gözlerin Sergisi</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>35</v>
+        <v>250</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786057518651</t>
+          <t>9786057518934</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Şair ve Yazar Mektupları</t>
+          <t>Sevgili Metrese Mektuplar</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786057518941</t>
+          <t>9786057518453</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Yürekten Yazıya</t>
+          <t>Wilhelm Hauff Masalları - 2</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>130</v>
+        <v>300</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786057518682</t>
+          <t>9786057518729</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Hayalci Dede</t>
+          <t>Küçük Dünya</t>
         </is>
       </c>
       <c r="C314" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786057518699</t>
+          <t>9786057518927</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Traktör</t>
+          <t>Korona Gemisi</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786057518781</t>
+          <t>9786057518668</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Wilhelm Hauff Masalları-3</t>
+          <t>Zeytin Ağacı Fısılda Kulağıma</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>350</v>
+        <v>35</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786057518408</t>
+          <t>9786057518651</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Anı Koleksiyoncusu</t>
+          <t>Şair ve Yazar Mektupları</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786057518385</t>
+          <t>9786057518941</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Bir Hikayem Var Şiir Gibi</t>
+          <t>Yürekten Yazıya</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>250</v>
+        <v>130</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786057518392</t>
+          <t>9786057518682</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Aşk ile Barış</t>
+          <t>Hayalci Dede</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786057518415</t>
+          <t>9786057518699</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Dağı Aşmak</t>
+          <t>Kırmızı Traktör</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786057518361</t>
+          <t>9786057518781</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Bakla Böceği</t>
+          <t>Wilhelm Hauff Masalları-3</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786057518910</t>
+          <t>9786057518408</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Baygenç Şiir Antolojisi - 1</t>
+          <t>Anı Koleksiyoncusu</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786057518903</t>
+          <t>9786057518385</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Baygenç Öykü Antolojisi - 1</t>
+          <t>Bir Hikayem Var Şiir Gibi</t>
         </is>
       </c>
       <c r="C323" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786057518644</t>
+          <t>9786057518392</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Bir Asırlık Yolculuk</t>
+          <t>Aşk ile Barış</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>440</v>
+        <v>250</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786057518828</t>
+          <t>9786057518415</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Doğuşu Aşık Sıdki Baba-Mevalid-i Aşk (Kerbela)</t>
+          <t>Dağı Aşmak</t>
         </is>
       </c>
       <c r="C325" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786057518859</t>
+          <t>9786057518361</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Aşık Kul Hüseyin ve Kul Hüseyin Kolu Aşıkları</t>
+          <t>Bakla Böceği</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>50</v>
+        <v>180</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786057518842</t>
+          <t>9786057518910</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Gazilerovacığı Aşıklarından Birçare ve Dervişoğlu</t>
+          <t>Baygenç Şiir Antolojisi - 1</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>330</v>
+        <v>200</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786057518798</t>
+          <t>9786057518903</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Aşık Sefil Ahmed</t>
+          <t>Baygenç Öykü Antolojisi - 1</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786057518491</t>
+          <t>9786057518644</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalan Hikayeler</t>
+          <t>Bir Asırlık Yolculuk</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786057518484</t>
+          <t>9786057518828</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Güldüren ve Düşündüren Şiirler Antolojisi</t>
+          <t>Aşkın Doğuşu Aşık Sıdki Baba-Mevalid-i Aşk (Kerbela)</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786057518507</t>
+          <t>9786057518859</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Aras ve Sara’nın Maceraları 1</t>
+          <t>Aşık Kul Hüseyin ve Kul Hüseyin Kolu Aşıkları</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786057518538</t>
+          <t>9786057518842</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Poli ve Çizgili Arılar Köyü</t>
+          <t>Gazilerovacığı Aşıklarından Birçare ve Dervişoğlu</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>250</v>
+        <v>330</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786057518477</t>
+          <t>9786057518798</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Şemsiye</t>
+          <t>Aşık Sefil Ahmed</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786057518576</t>
+          <t>9786057518491</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Yokuşu</t>
+          <t>Yarım Kalan Hikayeler</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786057518279</t>
+          <t>9786057518484</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Kadife</t>
+          <t>Güldüren ve Düşündüren Şiirler Antolojisi</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786057518545</t>
+          <t>9786057518507</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Gazeteci Enver</t>
+          <t>Aras ve Sara’nın Maceraları 1</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786057518514</t>
+          <t>9786057518538</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Klaros’un Gizemi</t>
+          <t>Poli ve Çizgili Arılar Köyü</t>
         </is>
       </c>
       <c r="C337" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786057518521</t>
+          <t>9786057518477</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Barış Çınarı</t>
+          <t>Kırmızı Şemsiye</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786057518552</t>
+          <t>9786057518576</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Kirpiklerde Islanan Şiirler</t>
+          <t>Hayatın Yokuşu</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786057518255</t>
+          <t>9786057518279</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Güncel Sanat Öykü - Şiir Ödüllü Eserler 5</t>
+          <t>Kadife</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>250</v>
+        <v>90</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786057518262</t>
+          <t>9786057518545</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Beydağı’nın Kızının Yüreğinden Damlalar</t>
+          <t>Gazeteci Enver</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>30</v>
+        <v>200</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786058171701</t>
+          <t>9786057518514</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Yerin Üstünde Bir Gökyüzü</t>
+          <t>Klaros’un Gizemi</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786057518354</t>
+          <t>9786057518521</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Atam Seni Çok Özledim</t>
+          <t>Barış Çınarı</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786057518330</t>
+          <t>9786057518552</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Sen Çarpar Bu Yürek</t>
+          <t>Kirpiklerde Islanan Şiirler</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786057518569</t>
+          <t>9786057518255</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Ada</t>
+          <t>Güncel Sanat Öykü - Şiir Ödüllü Eserler 5</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786057518347</t>
+          <t>9786057518262</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Masallar</t>
+          <t>Beydağı’nın Kızının Yüreğinden Damlalar</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786057518439</t>
+          <t>9786058171701</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Wilhelm Hauff Masalları - 1</t>
+          <t>Yerin Üstünde Bir Gökyüzü</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786057518422</t>
+          <t>9786057518354</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Sevgidir Çocuk Bayraktır</t>
+          <t>Atam Seni Çok Özledim</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786057518095</t>
+          <t>9786057518330</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Berra’nın Maceraları</t>
+          <t>Sen Çarpar Bu Yürek</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786057518125</t>
+          <t>9786057518569</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Konak</t>
+          <t>Ada</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>30</v>
+        <v>150</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786056767449</t>
+          <t>9786057518347</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Tuz Buz</t>
+          <t>Büyülü Masallar</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786056767418</t>
+          <t>9786057518439</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale’de Ezan Sesleri</t>
+          <t>Wilhelm Hauff Masalları - 1</t>
         </is>
       </c>
       <c r="C352" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786056767470</t>
+          <t>9786057518422</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Gönül Senfonisi</t>
+          <t>Çocuk Sevgidir Çocuk Bayraktır</t>
         </is>
       </c>
       <c r="C353" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786057518309</t>
+          <t>9786057518095</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>İlk Gençlik Öyküleri</t>
+          <t>Berra’nın Maceraları</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786057518002</t>
+          <t>9786057518125</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Bir, İki, Üç... Tıp!</t>
+          <t>Gizemli Konak</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>250</v>
+        <v>30</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786057518019</t>
+          <t>9786056767449</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Güneşi Çocuklar</t>
+          <t>Tuz Buz</t>
         </is>
       </c>
       <c r="C356" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786057518026</t>
+          <t>9786056767418</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Deniz ve Gül</t>
+          <t>Çanakkale’de Ezan Sesleri</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786056790607</t>
+          <t>9786056767470</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Anne</t>
+          <t>Gönül Senfonisi</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786058191716</t>
+          <t>9786057518309</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Kırık İmgeler</t>
+          <t>İlk Gençlik Öyküleri</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786057518323</t>
+          <t>9786057518002</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Zaman Beni Unuttu</t>
+          <t>Bir, İki, Üç... Tıp!</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786057518200</t>
+          <t>9786057518019</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Mart Karım Ağustos Güneşim</t>
+          <t>Sevgi Güneşi Çocuklar</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>3990000048681</t>
+          <t>9786057518026</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Kuşları Dökülmesin Ağaçların</t>
+          <t>Deniz ve Gül</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>130</v>
+        <v>300</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786057518101</t>
+          <t>9786056790607</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Ellerin Sevgi Dokuması</t>
+          <t>Benim Adım Anne</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786057518446</t>
+          <t>9786058191716</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Bintuğlanma Zamanı</t>
+          <t>Kırık İmgeler</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>20</v>
+        <v>250</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786057518293</t>
+          <t>9786057518323</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Güvercinler Bulutları İncitmez</t>
+          <t>Zaman Beni Unuttu</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786057518286</t>
+          <t>9786057518200</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Kireçli Duvarlar</t>
+          <t>Mart Karım Ağustos Güneşim</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786058191747</t>
+          <t>3990000048681</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Oyun Bahçesi</t>
+          <t>Kuşları Dökülmesin Ağaçların</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>80</v>
+        <v>130</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786058171756</t>
+          <t>9786057518101</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Güncel Sanat Öykü-Şiir Ödüllü Eserler 4</t>
+          <t>Ellerin Sevgi Dokuması</t>
         </is>
       </c>
       <c r="C368" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786058457249</t>
+          <t>9786057518446</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Güncel Sanat Öykü-Şiir Ödüllü Eserleri 2</t>
+          <t>Bintuğlanma Zamanı</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>220</v>
+        <v>20</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786058457294</t>
+          <t>9786057518293</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>İrem Bağı</t>
+          <t>Güvercinler Bulutları İncitmez</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>13.89</v>
+        <v>250</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786056442087</t>
+          <t>9786057518286</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Güncel Sanat Öykü-Şiir Ödüllü Eserleri 1</t>
+          <t>Kireçli Duvarlar</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786058457270</t>
+          <t>9786058191747</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Maviliklerde Sefer Etmek</t>
+          <t>Oyun Bahçesi</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786056767463</t>
+          <t>9786058171756</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Akıl Kavşağı</t>
+          <t>Güncel Sanat Öykü-Şiir Ödüllü Eserler 4</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786056442094</t>
+          <t>9786058457249</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Düş Treni</t>
+          <t>Güncel Sanat Öykü-Şiir Ödüllü Eserleri 2</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
+          <t>9786058457294</t>
+        </is>
+      </c>
+      <c r="B375" s="1" t="inlineStr">
+        <is>
+          <t>İrem Bağı</t>
+        </is>
+      </c>
+      <c r="C375" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3">
+      <c r="A376" s="1" t="inlineStr">
+        <is>
+          <t>9786056442087</t>
+        </is>
+      </c>
+      <c r="B376" s="1" t="inlineStr">
+        <is>
+          <t>Güncel Sanat Öykü-Şiir Ödüllü Eserleri 1</t>
+        </is>
+      </c>
+      <c r="C376" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3">
+      <c r="A377" s="1" t="inlineStr">
+        <is>
+          <t>9786058457270</t>
+        </is>
+      </c>
+      <c r="B377" s="1" t="inlineStr">
+        <is>
+          <t>Maviliklerde Sefer Etmek</t>
+        </is>
+      </c>
+      <c r="C377" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3">
+      <c r="A378" s="1" t="inlineStr">
+        <is>
+          <t>9786056767463</t>
+        </is>
+      </c>
+      <c r="B378" s="1" t="inlineStr">
+        <is>
+          <t>Akıl Kavşağı</t>
+        </is>
+      </c>
+      <c r="C378" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3">
+      <c r="A379" s="1" t="inlineStr">
+        <is>
+          <t>9786056442094</t>
+        </is>
+      </c>
+      <c r="B379" s="1" t="inlineStr">
+        <is>
+          <t>Düş Treni</t>
+        </is>
+      </c>
+      <c r="C379" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3">
+      <c r="A380" s="1" t="inlineStr">
+        <is>
           <t>9786256023642</t>
         </is>
       </c>
-      <c r="B375" s="1" t="inlineStr">
+      <c r="B380" s="1" t="inlineStr">
         <is>
           <t>Bilim Işığında Yükselen Özbek Kadınları</t>
         </is>
       </c>
-      <c r="C375" s="1">
+      <c r="C380" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>