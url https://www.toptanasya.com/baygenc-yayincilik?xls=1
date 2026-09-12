--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,5725 +85,5800 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255791603</t>
+          <t>9786255791757</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Öyküsel Şiirler</t>
+          <t>Düşün 2 - Karda Kışta Okul</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255791269</t>
+          <t>9786255791054</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen Olmak, Kadın Olmak (Sınıftaki Şaman)</t>
+          <t>Taş Armut</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255791627</t>
+          <t>9786255791689</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Fidan Dedenin Ormanı</t>
+          <t>Özbek Edebiyatı Üzerine Araştırmalar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>440</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255791214</t>
+          <t>9786255791696</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Derin Bire Nefes</t>
+          <t>Şiir Kanatlı Kuşlarım</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255791634</t>
+          <t>9786255791641</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Birlik Çığlığı - Ruhani</t>
+          <t>Zakkum</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255791535</t>
+          <t>9786255791603</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Alanya’da Çocuk Olmak</t>
+          <t>Öyküsel Şiirler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255791474</t>
+          <t>9786255791269</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Unutamadım</t>
+          <t>Öğretmen Olmak, Kadın Olmak (Sınıftaki Şaman)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255791443</t>
+          <t>9786255791627</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bir Gün Kala</t>
+          <t>Fidan Dedenin Ormanı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255791351</t>
+          <t>9786255791214</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Dua Almaya Geldim</t>
+          <t>Derin Bire Nefes</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255791467</t>
+          <t>9786255791634</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Bibihanım - Turan Melikeleri</t>
+          <t>Birlik Çığlığı - Ruhani</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255791405</t>
+          <t>9786255791535</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sarı Saçlı Hamdi’nin Hikayesi</t>
+          <t>Alanya’da Çocuk Olmak</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255791375</t>
+          <t>9786255791474</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Köklerimizin Fısıltısı</t>
+          <t>Unutamadım</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255791276</t>
+          <t>9786255791443</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Adaletin Mevsimi Değildi</t>
+          <t>Bir Gün Kala</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255791399</t>
+          <t>9786255791351</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Bilim ve Eğitim Perspektifleri</t>
+          <t>Dua Almaya Geldim</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255791344</t>
+          <t>9786255791467</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bu Dünya Cehennemi</t>
+          <t>Bibihanım - Turan Melikeleri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>420</v>
+        <v>500</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255791368</t>
+          <t>9786255791405</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Gayb</t>
+          <t>Sarı Saçlı Hamdi’nin Hikayesi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255791337</t>
+          <t>9786255791375</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Vatan Göğsümdeki Atan Yüreksin</t>
+          <t>Köklerimizin Fısıltısı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255791283</t>
+          <t>9786255791276</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>КРАТКОЕ НАУЧНОЕ РУКОВОДСТВО</t>
+          <t>Adaletin Mevsimi Değildi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256023680</t>
+          <t>9786255791399</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Gülüm</t>
+          <t>Çağdaş Bilim ve Eğitim Perspektifleri</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255791153</t>
+          <t>9786255791344</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Masallardan Öğreniyoruz - Ertakdan O'rganamiz</t>
+          <t>Bu Dünya Cehennemi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>420</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255791061</t>
+          <t>9786255791368</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Sanat</t>
+          <t>Gayb</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255791207</t>
+          <t>9786255791337</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kışa Dönen Baharım</t>
+          <t>Vatan Göğsümdeki Atan Yüreksin</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255791191</t>
+          <t>9786255791283</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Fatih Temur ve Sultan Yıldırım Bayezid</t>
+          <t>КРАТКОЕ НАУЧНОЕ РУКОВОДСТВО</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255791177</t>
+          <t>9786256023680</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yazmak Hıçkırık Gibidir!</t>
+          <t>Gülüm</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255791160</t>
+          <t>9786255791153</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Futbolun Simsarları ve Amigolar!</t>
+          <t>Masallardan Öğreniyoruz - Ertakdan O'rganamiz</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255791221</t>
+          <t>9786255791061</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Büyük Turan Emiri Temur</t>
+          <t>Sevgili Sanat</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255791238</t>
+          <t>9786255791207</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yeşil İnsanlık: Bilim, Eğitim Yaratıcılık ve İş Birliği</t>
+          <t>Kışa Dönen Baharım</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258457117</t>
+          <t>9786255791191</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Hülve</t>
+          <t>Fatih Temur ve Sultan Yıldırım Bayezid</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258457148</t>
+          <t>9786255791177</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sabahlar Mektubu</t>
+          <t>Yazmak Hıçkırık Gibidir!</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258457094</t>
+          <t>9786255791160</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nefes - 1</t>
+          <t>Futbolun Simsarları ve Amigolar!</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255751085</t>
+          <t>9786255791221</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Bracıka’nın Ekibi</t>
+          <t>Büyük Turan Emiri Temur</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255791139</t>
+          <t>9786255791238</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Aşık Visali (Kamber / Kamberi)</t>
+          <t>Yeşil İnsanlık: Bilim, Eğitim Yaratıcılık ve İş Birliği</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255791115</t>
+          <t>9786258457117</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Gül ve Bülbül</t>
+          <t>Hülve</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255791146</t>
+          <t>9786258457148</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Bugün Sonbaharın Son Günü</t>
+          <t>Sabahlar Mektubu</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256023789</t>
+          <t>9786258457094</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Özbekistan Arkeolojik Mirası</t>
+          <t>Yeni Nefes - 1</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256023796</t>
+          <t>9786255751085</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sözlerim Sana</t>
+          <t>Bracıka’nın Ekibi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255791122</t>
+          <t>9786255791139</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Avrasya’da Stratejik Ortaklık: Türkiye - Özbekistan Bilimsel Konferansı</t>
+          <t>Aşık Visali (Kamber / Kamberi)</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255791016</t>
+          <t>9786255791115</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Sarımsı Sincap Muti ve Arkadaşları</t>
+          <t>Gül ve Bülbül</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255791023</t>
+          <t>9786255791146</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Küçüklerin Büyük Yolculuğu</t>
+          <t>Bugün Sonbaharın Son Günü</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255791009</t>
+          <t>9786256023789</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Devreli Hasan</t>
+          <t>Özbekistan Arkeolojik Mirası</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256023994</t>
+          <t>9786256023796</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Para Konuşalım Baba</t>
+          <t>Sözlerim Sana</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256023628</t>
+          <t>9786255791122</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Sensizliğim Acı Sensizliğim Sır…</t>
+          <t>Avrasya’da Stratejik Ortaklık: Türkiye - Özbekistan Bilimsel Konferansı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256023901</t>
+          <t>9786255791016</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kaderin Sessiz Fısıltısı</t>
+          <t>Sarımsı Sincap Muti ve Arkadaşları</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256023949</t>
+          <t>9786255791023</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Olmasına İzin Ver</t>
+          <t>Küçüklerin Büyük Yolculuğu</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256023734</t>
+          <t>9786255791009</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ekmek Kokusu</t>
+          <t>Devreli Hasan</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256023932</t>
+          <t>9786256023994</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Yüreğin Kozmik Dansı</t>
+          <t>Para Konuşalım Baba</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256023925</t>
+          <t>9786256023628</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yolcu</t>
+          <t>Sensizliğim Acı Sensizliğim Sır…</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256023857</t>
+          <t>9786256023901</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Uncali</t>
+          <t>Kaderin Sessiz Fısıltısı</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256023710</t>
+          <t>9786256023949</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Sözler Dansı Özbek Kızlarının Yaratıcı Çalışmaları</t>
+          <t>Olmasına İzin Ver</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256023840</t>
+          <t>9786256023734</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kestaneci Memiş Dayı</t>
+          <t>Ekmek Kokusu</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256023918</t>
+          <t>9786256023932</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Gül Anne</t>
+          <t>Yüreğin Kozmik Dansı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256023871</t>
+          <t>9786256023925</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Aşk Kokusu</t>
+          <t>Yolcu</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256023703</t>
+          <t>9786256023857</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kestaneci Memiş Dayı</t>
+          <t>Uncali</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256023741</t>
+          <t>9786256023710</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Öteki</t>
+          <t>Sözler Dansı Özbek Kızlarının Yaratıcı Çalışmaları</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256023772</t>
+          <t>9786256023840</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İkindi Güneşinin Gözleri</t>
+          <t>Kestaneci Memiş Dayı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256023765</t>
+          <t>9786256023918</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Semerkand: Kutsal Mekanlar - Gerçek ve Efsane</t>
+          <t>Gül Anne</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256023758</t>
+          <t>9786256023871</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Masal İçinde Masal</t>
+          <t>Aşk Kokusu</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786056023703</t>
+          <t>9786256023703</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Cici Kardeşler</t>
+          <t>Kestaneci Memiş Dayı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256023673</t>
+          <t>9786256023741</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Değişen Hayatlar</t>
+          <t>Öteki</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256023611</t>
+          <t>9786256023772</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Yapabiliriz</t>
+          <t>İkindi Güneşinin Gözleri</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256023666</t>
+          <t>9786256023765</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kaygan Zemin</t>
+          <t>Semerkand: Kutsal Mekanlar - Gerçek ve Efsane</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256023697</t>
+          <t>9786256023758</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Uzay Sweatshirt</t>
+          <t>Masal İçinde Masal</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>400</v>
+        <v>160</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256023635</t>
+          <t>9786056023703</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Ömür Kervanı</t>
+          <t>Cici Kardeşler</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256023604</t>
+          <t>9786256023673</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Hepsi Sana</t>
+          <t>Değişen Hayatlar</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256023598</t>
+          <t>9786256023611</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Uzun Yolculukların Sevdası</t>
+          <t>Yapabiliriz</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256023581</t>
+          <t>9786256023666</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kaçış Odaları</t>
+          <t>Kaygan Zemin</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256023550</t>
+          <t>9786256023697</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Biri</t>
+          <t>Uzay Sweatshirt</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256023215</t>
+          <t>9786256023635</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Sofya’da Aşk (The lowe in Sofia)</t>
+          <t>Ömür Kervanı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256023536</t>
+          <t>9786256023604</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Çalınan Duygular</t>
+          <t>Hepsi Sana</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256023512</t>
+          <t>9786256023598</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Etkili Öğretmen Etkili</t>
+          <t>Uzun Yolculukların Sevdası</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256023543</t>
+          <t>9786256023581</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Hizan Kayası</t>
+          <t>Kaçış Odaları</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256023529</t>
+          <t>9786256023550</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Yolsuz Köy</t>
+          <t>Gecenin Biri</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256023505</t>
+          <t>9786256023215</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Aşk Hata Götürmez</t>
+          <t>Sofya’da Aşk (The lowe in Sofia)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256023260</t>
+          <t>9786256023536</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Fahire</t>
+          <t>Çalınan Duygular</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256023192</t>
+          <t>9786256023512</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Asya Dedesiyle Cumhuriyetin İzinde (1) Asya Çanakkale’de</t>
+          <t>Etkili Öğretmen Etkili</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256023499</t>
+          <t>9786256023543</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Mırıltıları (Fiocco ve Fifi’nin Öyküsü)</t>
+          <t>Hizan Kayası</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256023383</t>
+          <t>9786256023529</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Barışla Özgürlüğe Sevda</t>
+          <t>Yolsuz Köy</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256023482</t>
+          <t>9786256023505</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Karadut</t>
+          <t>Aşk Hata Götürmez</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256023475</t>
+          <t>9786256023260</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Tych’nin Tüy Kalemi</t>
+          <t>Fahire</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786258457889</t>
+          <t>9786256023192</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Gülü</t>
+          <t>Asya Dedesiyle Cumhuriyetin İzinde (1) Asya Çanakkale’de</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256023451</t>
+          <t>9786256023499</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzüne Dokunuş (Aşk Şiileri)</t>
+          <t>Sevgi Mırıltıları (Fiocco ve Fifi’nin Öyküsü)</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256023468</t>
+          <t>9786256023383</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>442 Sokak Mavi Kapı</t>
+          <t>Barışla Özgürlüğe Sevda</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256023444</t>
+          <t>9786256023482</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Sürgünden Filize</t>
+          <t>Karadut</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256023420</t>
+          <t>9786256023475</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Felaketin Adı 5553</t>
+          <t>Tych’nin Tüy Kalemi</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256023376</t>
+          <t>9786258457889</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Körfezde Bir Bardak Çay</t>
+          <t>Mutluluk Gülü</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256023413</t>
+          <t>9786256023451</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Dünya Şiir Antolojisi</t>
+          <t>Gökyüzüne Dokunuş (Aşk Şiileri)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256023406</t>
+          <t>9786256023468</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Güçlü Özbek Şirleri Şiir Seçkisi</t>
+          <t>442 Sokak Mavi Kapı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256023352</t>
+          <t>9786256023444</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Aşk Sana Benzer</t>
+          <t>Sürgünden Filize</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256023338</t>
+          <t>9786256023420</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Özbekistan’ın Umutlu Çiçekleri</t>
+          <t>Felaketin Adı 5553</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256023321</t>
+          <t>9786256023376</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Sandığımdan Çıkan Çeyizlerim</t>
+          <t>Körfezde Bir Bardak Çay</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256023239</t>
+          <t>9786256023413</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Cennet Bahçelerinde 2 Gün</t>
+          <t>Türkçe Dünya Şiir Antolojisi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256023222</t>
+          <t>9786256023406</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Asya Samsun’da</t>
+          <t>Güçlü Özbek Şirleri Şiir Seçkisi</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057518246</t>
+          <t>9786256023352</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Asya Erzurum'da</t>
+          <t>Aşk Sana Benzer</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256023219</t>
+          <t>9786256023338</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Asya Çanakkale’de</t>
+          <t>Özbekistan’ın Umutlu Çiçekleri</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>60</v>
+        <v>350</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256023291</t>
+          <t>9786256023321</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Asya Ankara’da</t>
+          <t>Sandığımdan Çıkan Çeyizlerim</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256023277</t>
+          <t>9786256023239</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Asya Sivas'ta</t>
+          <t>Cennet Bahçelerinde 2 Gün</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786258457919</t>
+          <t>9786256023222</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Vatan Adın Gitsin Her Taraf!</t>
+          <t>Asya Samsun’da</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258457773</t>
+          <t>9786057518246</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Ölüm (Vadi Karanlıkta Dolaşan Körler)</t>
+          <t>Asya Erzurum'da</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786258457964</t>
+          <t>9786256023219</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Gri Kentlerin Şiir Tonu</t>
+          <t>Asya Çanakkale’de</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786258457575</t>
+          <t>9786256023291</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Çobanın Sihirli Kavalı</t>
+          <t>Asya Ankara’da</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786057518378</t>
+          <t>9786256023277</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Bizim Masallar ve Efsaneler</t>
+          <t>Asya Sivas'ta</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786258457544</t>
+          <t>9786258457919</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Çözülmeler</t>
+          <t>Vatan Adın Gitsin Her Taraf!</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258457933</t>
+          <t>9786258457773</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Nasrettin Hoca Fıkraları</t>
+          <t>Ölüm (Vadi Karanlıkta Dolaşan Körler)</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256023185</t>
+          <t>9786258457964</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Mühendisin Balkonu</t>
+          <t>Gri Kentlerin Şiir Tonu</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256023161</t>
+          <t>9786258457575</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Aynı Günün Kardeşiydik</t>
+          <t>Çobanın Sihirli Kavalı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256023178</t>
+          <t>9786057518378</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Özbekistan’ın Aydın Kadınları</t>
+          <t>Bizim Masallar ve Efsaneler</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256023130</t>
+          <t>9786258457544</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Esince</t>
+          <t>Çözülmeler</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256023123</t>
+          <t>9786258457933</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Hepimiz Çevreciyiz</t>
+          <t>Nasrettin Hoca Fıkraları</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786256023116</t>
+          <t>9786256023185</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Annenin Gözleri</t>
+          <t>Mühendisin Balkonu</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256023109</t>
+          <t>9786256023161</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Özbekistan'ın Lider Kadınları</t>
+          <t>Aynı Günün Kardeşiydik</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256023062</t>
+          <t>9786256023178</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Mavi Düş Balık Tavo</t>
+          <t>Özbekistan’ın Aydın Kadınları</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256023031</t>
+          <t>9786256023130</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Encümeler</t>
+          <t>Esince</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256023086</t>
+          <t>9786256023123</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Sabah Şarkısı</t>
+          <t>Hepimiz Çevreciyiz</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256023055</t>
+          <t>9786256023116</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Yağmur ve Yeşil Araba</t>
+          <t>Annenin Gözleri</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256023048</t>
+          <t>9786256023109</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Sonbahardaki Duygular</t>
+          <t>Özbekistan'ın Lider Kadınları</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256023000</t>
+          <t>9786256023062</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Kediler ve İnsanlar</t>
+          <t>Mavi Düş Balık Tavo</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256023079</t>
+          <t>9786256023031</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Av</t>
+          <t>Encümeler</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786057518835</t>
+          <t>9786256023086</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Toros Yörük Masalları</t>
+          <t>Sabah Şarkısı</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786256023017</t>
+          <t>9786256023055</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Çiçekleri: Özbekistanlı Sanatçılar</t>
+          <t>Yağmur ve Yeşil Araba</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256023024</t>
+          <t>9786256023048</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Karanlıkta Kalan</t>
+          <t>Sonbahardaki Duygular</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>250</v>
+        <v>130</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786258457995</t>
+          <t>9786256023000</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Atalarımın Dilini Öğreniyorum</t>
+          <t>Kediler ve İnsanlar</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786258457643</t>
+          <t>9786256023079</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Sarı Kantaron</t>
+          <t>Av</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786258457667</t>
+          <t>9786057518835</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Bilişsel Farkındalık</t>
+          <t>Toros Yörük Masalları</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>400</v>
+        <v>180</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786258457988</t>
+          <t>9786256023017</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Prangalı Kadınlar</t>
+          <t>Kalbin Çiçekleri: Özbekistanlı Sanatçılar</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786258457971</t>
+          <t>9786256023024</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Yüreğim Anadolu’da</t>
+          <t>Karanlıkta Kalan</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786258457957</t>
+          <t>9786258457995</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Eski Ekmek</t>
+          <t>Atalarımın Dilini Öğreniyorum</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786258457940</t>
+          <t>9786258457643</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Asya</t>
+          <t>Sarı Kantaron</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786258457858</t>
+          <t>9786258457667</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Özbek Türk Edebiyatının Gelişimi - 2</t>
+          <t>Bilişsel Farkındalık</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>160</v>
+        <v>400</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786258457865</t>
+          <t>9786258457988</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Epilog</t>
+          <t>Prangalı Kadınlar</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786258457926</t>
+          <t>9786258457971</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Deli Derviş</t>
+          <t>Yüreğim Anadolu’da</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786258457797</t>
+          <t>9786258457957</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Özel</t>
+          <t>Eski Ekmek</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786258457834</t>
+          <t>9786258457940</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nefes- 2</t>
+          <t>Asya</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786258457811</t>
+          <t>9786258457858</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Affan Bülbülleri</t>
+          <t>Özbek Türk Edebiyatının Gelişimi - 2</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786058457766</t>
+          <t>9786258457865</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Kalbimin Sesi</t>
+          <t>Epilog</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786058457780</t>
+          <t>9786258457926</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>“Üşüyorum” Adım Eylül</t>
+          <t>Deli Derviş</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786058457810</t>
+          <t>9786258457797</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Sargı</t>
+          <t>Özel</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786258457711</t>
+          <t>9786258457834</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Zincirlenmiş</t>
+          <t>Yeni Nefes- 2</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786258457728</t>
+          <t>9786258457811</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Masum Kanı</t>
+          <t>Affan Bülbülleri</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786258457681</t>
+          <t>9786058457766</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Özbek-Türk Edebiyatını Gelişimi</t>
+          <t>Kalbimin Sesi</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786258457650</t>
+          <t>9786058457780</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Özbek Dilinin Güncel Sözlük Bilimi</t>
+          <t>“Üşüyorum” Adım Eylül</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>160</v>
+        <v>550</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786258457704</t>
+          <t>9786058457810</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Kırık Siyah</t>
+          <t>Sargı</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786258457698</t>
+          <t>9786258457711</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Bahar Özlemi</t>
+          <t>Zincirlenmiş</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>130</v>
+        <v>400</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786258457599</t>
+          <t>9786258457728</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Aşktan bir Dünya Kuracağım</t>
+          <t>Masum Kanı</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786258457636</t>
+          <t>9786258457681</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Söyle Onlara Seni Üzmesinler</t>
+          <t>Özbek-Türk Edebiyatını Gelişimi</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786258457629</t>
+          <t>9786258457650</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Ormandaki Serüven</t>
+          <t>Özbek Dilinin Güncel Sözlük Bilimi</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786258457582</t>
+          <t>9786258457704</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Şefkat Bilmecesi</t>
+          <t>Kırık Siyah</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786258457568</t>
+          <t>9786258457698</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Düşüncenin Evrimi</t>
+          <t>Bahar Özlemi</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>400</v>
+        <v>130</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786258457513</t>
+          <t>9786258457599</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Örnek Baba</t>
+          <t>Aşktan bir Dünya Kuracağım</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786258457551</t>
+          <t>9786258457636</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Kumi</t>
+          <t>Söyle Onlara Seni Üzmesinler</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786258457520</t>
+          <t>9786258457629</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Merzifonlu Şair Sabri</t>
+          <t>Ormandaki Serüven</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786258457537</t>
+          <t>9786258457582</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Efsun</t>
+          <t>Şefkat Bilmecesi</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786258457506</t>
+          <t>9786258457568</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Yangısı</t>
+          <t>Düşüncenin Evrimi</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786258457476</t>
+          <t>9786258457513</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Sali Dayı</t>
+          <t>Örnek Baba</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786258457483</t>
+          <t>9786258457551</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Yolu</t>
+          <t>Kumi</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786258457490</t>
+          <t>9786258457520</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Acının Rengi</t>
+          <t>Merzifonlu Şair Sabri</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786258457469</t>
+          <t>9786258457537</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Güle Yolculuk</t>
+          <t>Efsun</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786258457452</t>
+          <t>9786258457506</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Merzifonlu Mehmet Feyzi Bey’in Fıkraları (Anekdotları)</t>
+          <t>Yağmur Yangısı</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786258457445</t>
+          <t>9786258457476</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Unutulan Kadın</t>
+          <t>Sali Dayı</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>250</v>
+        <v>140</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786258457414</t>
+          <t>9786258457483</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Mukaddes Söz</t>
+          <t>Kurtuluş Yolu</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786258457391</t>
+          <t>9786258457490</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Gazozuna Aşk</t>
+          <t>Acının Rengi</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786258457384</t>
+          <t>9786258457469</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Huzuri - Dosta Doğru</t>
+          <t>Güle Yolculuk</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786258457438</t>
+          <t>9786258457452</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Seda</t>
+          <t>Merzifonlu Mehmet Feyzi Bey’in Fıkraları (Anekdotları)</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786258457377</t>
+          <t>9786258457445</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Nüve</t>
+          <t>Unutulan Kadın</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786258457360</t>
+          <t>9786258457414</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Kırk Ambar</t>
+          <t>Mukaddes Söz</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786058457256</t>
+          <t>9786258457391</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Engelli Olmak</t>
+          <t>Gazozuna Aşk</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786258457285</t>
+          <t>9786258457384</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Tek Ömrüm, Tek Canam Unutulmayan Mapup</t>
+          <t>Huzuri - Dosta Doğru</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786258457346</t>
+          <t>9786258457438</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Düşün İftira</t>
+          <t>Aşk-ı Seda</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786258457353</t>
+          <t>9786258457377</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Dilşah</t>
+          <t>Nüve</t>
         </is>
       </c>
       <c r="C169" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786258457247</t>
+          <t>9786258457360</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Çeşme</t>
+          <t>Kırk Ambar</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786258457339</t>
+          <t>9786058457256</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Adem’in Evi</t>
+          <t>Türkiye'de Engelli Olmak</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786258457322</t>
+          <t>9786258457285</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Türkçem Seni Kim Kurtaracak</t>
+          <t>Tek Ömrüm, Tek Canam Unutulmayan Mapup</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786258457292</t>
+          <t>9786258457346</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Özündeyim</t>
+          <t>Düşün İftira</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786258457308</t>
+          <t>9786258457353</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Kul Zambağı</t>
+          <t>Dilşah</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786258457278</t>
+          <t>9786258457247</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Hayata Dair</t>
+          <t>Çeşme</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786258457261</t>
+          <t>9786258457339</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Sabah Çizgileri</t>
+          <t>Adem’in Evi</t>
         </is>
       </c>
       <c r="C176" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786258457254</t>
+          <t>9786258457322</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Renkten Dizelere</t>
+          <t>Türkçem Seni Kim Kurtaracak</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786258457223</t>
+          <t>9786258457292</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Hala Hala Mı Kızgınsın</t>
+          <t>Tarihin Özündeyim</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786258457230</t>
+          <t>9786258457308</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Müjde</t>
+          <t>Kul Zambağı</t>
         </is>
       </c>
       <c r="C179" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786258457155</t>
+          <t>9786258457278</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Trabzon’dan Öyküsel portreler</t>
+          <t>Hayata Dair</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786258457216</t>
+          <t>9786258457261</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Güneş Şarkısı</t>
+          <t>Sabah Çizgileri</t>
         </is>
       </c>
       <c r="C181" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786058457193</t>
+          <t>9786258457254</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Zarif Satırlar</t>
+          <t>Renkten Dizelere</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786258457209</t>
+          <t>9786258457223</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Tek Parti Döneminde Şair ve Yazarlar</t>
+          <t>Hala Hala Mı Kızgınsın</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786058457179</t>
+          <t>9786258457230</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Başöğretmenimiz Atatürk</t>
+          <t>Müjde</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786058457162</t>
+          <t>9786258457155</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Dal Üstünde Sarı Oğlan</t>
+          <t>Trabzon’dan Öyküsel portreler</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786058457155</t>
+          <t>9786258457216</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Trabzon’dan Öyküsel Portreler</t>
+          <t>Güneş Şarkısı</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786058457148</t>
+          <t>9786058457193</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Sabahlar Mektubu</t>
+          <t>Zarif Satırlar</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>160</v>
+        <v>50</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786058457131</t>
+          <t>9786258457209</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Ihlamur Kokulu Sevdalarım</t>
+          <t>Tek Parti Döneminde Şair ve Yazarlar</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786258457124</t>
+          <t>9786058457179</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Gürgür Baba</t>
+          <t>Başöğretmenimiz Atatürk</t>
         </is>
       </c>
       <c r="C189" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786058457117</t>
+          <t>9786058457162</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Hülve</t>
+          <t>Dal Üstünde Sarı Oğlan</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786258457100</t>
+          <t>9786058457155</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Çiçekleri</t>
+          <t>Trabzon’dan Öyküsel Portreler</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786058457163</t>
+          <t>9786058457148</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Çorağın Çocukları</t>
+          <t>Sabahlar Mektubu</t>
         </is>
       </c>
       <c r="C192" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786258457032</t>
+          <t>9786058457131</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Darılma La Fonten Amca</t>
+          <t>Ihlamur Kokulu Sevdalarım</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786058457087</t>
+          <t>9786258457124</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Günlükler</t>
+          <t>Gürgür Baba</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786058457094</t>
+          <t>9786058457117</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nefes-1</t>
+          <t>Hülve</t>
         </is>
       </c>
       <c r="C195" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786258457063</t>
+          <t>9786258457100</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Şekerlik Mahallesi</t>
+          <t>Hüzün Çiçekleri</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786258457056</t>
+          <t>9786058457163</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Birliktelik</t>
+          <t>Çorağın Çocukları</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>350</v>
+        <v>160</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786258457049</t>
+          <t>9786258457032</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Yol Arkadaşı</t>
+          <t>Darılma La Fonten Amca</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786057518996</t>
+          <t>9786058457087</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Deli Kız - 1</t>
+          <t>Günlükler</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786058457018</t>
+          <t>9786058457094</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Sanat</t>
+          <t>Yeni Nefes-1</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786258457001</t>
+          <t>9786258457063</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Ben Bir Gezgin miyim?</t>
+          <t>Şekerlik Mahallesi</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786258457025</t>
+          <t>9786258457056</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Matematiği</t>
+          <t>Yalnız Birliktelik</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786057518989</t>
+          <t>9786258457049</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Merzifonda Şiir ve Şair</t>
+          <t>Yol Arkadaşı</t>
         </is>
       </c>
       <c r="C203" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786058171749</t>
+          <t>9786057518996</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Biraz Yol, Biraz Zaman</t>
+          <t>Deli Kız - 1</t>
         </is>
       </c>
       <c r="C204" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786058171732</t>
+          <t>9786058457018</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Aşk Gider Mi?</t>
+          <t>Sevgili Sanat</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786057518224</t>
+          <t>9786258457001</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Kanlı Taş</t>
+          <t>Ben Bir Gezgin miyim?</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786057518217</t>
+          <t>9786258457025</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Ülküm</t>
+          <t>Aşkın Matematiği</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786058171770</t>
+          <t>9786057518989</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Vakitsiz Düşler</t>
+          <t>Merzifonda Şiir ve Şair</t>
         </is>
       </c>
       <c r="C208" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786058171794</t>
+          <t>9786058171749</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Oburcuk İle Tomurcuk</t>
+          <t>Biraz Yol, Biraz Zaman</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786058171787</t>
+          <t>9786058171732</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Gülcan'ın Renkli Dünyası</t>
+          <t>Aşk Gider Mi?</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>130</v>
+        <v>300</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786057518170</t>
+          <t>9786057518224</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>İsoryama</t>
+          <t>Kanlı Taş</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>20</v>
+        <v>300</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786057518132</t>
+          <t>9786057518217</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Masallar</t>
+          <t>Ülküm</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786057518187</t>
+          <t>9786058171770</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Yoldaki Kaya</t>
+          <t>Vakitsiz Düşler</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786057518149</t>
+          <t>9786058171794</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>İki Gökyüzü</t>
+          <t>Oburcuk İle Tomurcuk</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786057518156</t>
+          <t>9786058171787</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Kırık Karanfiller</t>
+          <t>Gülcan'ın Renkli Dünyası</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786058494886</t>
+          <t>9786057518170</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Her Mevsim Hüzün</t>
+          <t>İsoryama</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>13.89</v>
+        <v>20</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786058191709</t>
+          <t>9786057518132</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Güz Fısıltıları</t>
+          <t>Masallar</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786058191730</t>
+          <t>9786057518187</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Masalları</t>
+          <t>Yoldaki Kaya</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>35</v>
+        <v>200</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786058191723</t>
+          <t>9786057518149</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Saadet Asrının Kahramanları</t>
+          <t>İki Gökyüzü</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786059751469</t>
+          <t>9786057518156</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Mavinin Çığlığı</t>
+          <t>Kırık Karanfiller</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786059751087</t>
+          <t>9786058494886</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Kuşluk - Tan Esintiler</t>
+          <t>Her Mevsim Hüzün</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>250</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786058494855</t>
+          <t>9786058191709</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Sayfalar</t>
+          <t>Güz Fısıltıları</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>13.89</v>
+        <v>130</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786059751292</t>
+          <t>9786058191730</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Güncel Sanat Öykü-Şiir Ödüllü Eserler 3</t>
+          <t>Hayvan Masalları</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>200</v>
+        <v>35</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786059751438</t>
+          <t>9786058191723</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Aynada Yolculuk</t>
+          <t>Saadet Asrının Kahramanları</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786059751308</t>
+          <t>9786059751469</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Yüreğe Dokunan Kadınlar</t>
+          <t>Mavinin Çığlığı</t>
         </is>
       </c>
       <c r="C225" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786057518637</t>
+          <t>9786059751087</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Dünya Yazarlarından Çocukluk Anıları</t>
+          <t>Kuşluk - Tan Esintiler</t>
         </is>
       </c>
       <c r="C226" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786058171763</t>
+          <t>9786058494855</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Kuşun Kanadından</t>
+          <t>Sayfalar</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>250</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786059751452</t>
+          <t>9786059751292</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Masallar</t>
+          <t>Güncel Sanat Öykü-Şiir Ödüllü Eserler 3</t>
         </is>
       </c>
       <c r="C228" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786059751186</t>
+          <t>9786059751438</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Şirin Yüzler</t>
+          <t>Aynada Yolculuk</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786056442049</t>
+          <t>9786059751308</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Tüm Renkler</t>
+          <t>Yüreğe Dokunan Kadınlar</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786059751407</t>
+          <t>9786057518637</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Kalan</t>
+          <t>Dünya Yazarlarından Çocukluk Anıları</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786059751353</t>
+          <t>9786058171763</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Bengisu</t>
+          <t>Kuşun Kanadından</t>
         </is>
       </c>
       <c r="C232" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786059751391</t>
+          <t>9786059751452</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>İn Suları</t>
+          <t>Masallar</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786059751483</t>
+          <t>9786059751186</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Binbir Düş Binbir Gerçek</t>
+          <t>Şirin Yüzler</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>550</v>
+        <v>200</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786056790690</t>
+          <t>9786056442049</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Ninemden Masallar</t>
+          <t>Tüm Renkler</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786056442070</t>
+          <t>9786059751407</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Kerkük</t>
+          <t>Kalan</t>
         </is>
       </c>
       <c r="C236" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786057518057</t>
+          <t>9786059751353</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Rumeli Masalları</t>
+          <t>Bengisu</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786057518064</t>
+          <t>9786059751391</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Toros Yörük Masalları</t>
+          <t>İn Suları</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>250</v>
+        <v>130</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786057518088</t>
+          <t>9786059751483</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Sevda Yüklü Gemilerim</t>
+          <t>Binbir Düş Binbir Gerçek</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>200</v>
+        <v>550</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786057518118</t>
+          <t>9786056790690</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Mantarın Altında</t>
+          <t>Ninemden Masallar</t>
         </is>
       </c>
       <c r="C240" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789057518071</t>
+          <t>9786056442070</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Etobur Öyküler</t>
+          <t>Kerkük</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786058191754</t>
+          <t>9786057518057</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Avaşin</t>
+          <t>Rumeli Masalları</t>
         </is>
       </c>
       <c r="C242" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786058191761</t>
+          <t>9786057518064</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Eğitimci Baba</t>
+          <t>Toros Yörük Masalları</t>
         </is>
       </c>
       <c r="C243" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786058191778</t>
+          <t>9786057518088</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Kimliksiz Aşk</t>
+          <t>Sevda Yüklü Gemilerim</t>
         </is>
       </c>
       <c r="C244" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786058191792</t>
+          <t>9786057518118</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Sabahı Olmayan Geceler</t>
+          <t>Mantarın Altında</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786058191785</t>
+          <t>9789057518071</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Göktürkler</t>
+          <t>Etobur Öyküler</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>30</v>
+        <v>300</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786056790645</t>
+          <t>9786058191754</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Bendeki Yüz</t>
+          <t>Avaşin</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786058494869</t>
+          <t>9786058191761</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Denizi Görmeyen Aç Martılar</t>
+          <t>Eğitimci Baba</t>
         </is>
       </c>
       <c r="C248" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786056790676</t>
+          <t>9786058191778</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı</t>
+          <t>Kimliksiz Aşk</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>15</v>
+        <v>200</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786056790683</t>
+          <t>9786058191792</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Kelebekleri</t>
+          <t>Sabahı Olmayan Geceler</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>15</v>
+        <v>250</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786056790652</t>
+          <t>9786058191785</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Çiçeği</t>
+          <t>Göktürkler</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>130</v>
+        <v>30</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786059751506</t>
+          <t>9786056790645</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Kıyamam</t>
+          <t>Bendeki Yüz</t>
         </is>
       </c>
       <c r="C252" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786059751032</t>
+          <t>9786058494869</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Etek ve Beyaz Papatyalar</t>
+          <t>Denizi Görmeyen Aç Martılar</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786058181747</t>
+          <t>9786056790676</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Öyküler ve Oyunlar</t>
+          <t>Gökkuşağı</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786059751377</t>
+          <t>9786056790683</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Kahkaha Rüzgarı</t>
+          <t>Güneşin Kelebekleri</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786057518897</t>
+          <t>9786056790652</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Bademler Çiçek Açtı</t>
+          <t>Atatürk Çiçeği</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786058171725</t>
+          <t>9786059751506</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Sen Sorularını Sor</t>
+          <t>Kıyamam</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786056790614</t>
+          <t>9786059751032</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Yolculuk</t>
+          <t>Kırmızı Etek ve Beyaz Papatyalar</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786056767456</t>
+          <t>9786058181747</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Bir Dağ Masalı</t>
+          <t>Öyküler ve Oyunlar</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>150</v>
+        <v>25</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786056767487</t>
+          <t>9786059751377</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Dedektif Murat</t>
+          <t>Kahkaha Rüzgarı</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786056767401</t>
+          <t>9786057518897</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Sensiz Ulaşan Sabahlar</t>
+          <t>Bademler Çiçek Açtı</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786056767432</t>
+          <t>9786058171725</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Kafası Karışık!</t>
+          <t>Sen Sorularını Sor</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786056790621</t>
+          <t>9786056790614</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimin Sesi</t>
+          <t>Yolculuk</t>
         </is>
       </c>
       <c r="C263" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786056790632</t>
+          <t>9786056767456</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Şizofren Aşk</t>
+          <t>Bir Dağ Masalı</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786059751544</t>
+          <t>9786056767487</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Salıncak Saçlı Kız</t>
+          <t>Dedektif Murat</t>
         </is>
       </c>
       <c r="C265" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786059751278</t>
+          <t>9786056767401</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Ünlü Kişilerin Çocukluk Anıları</t>
+          <t>Sensiz Ulaşan Sabahlar</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786059751261</t>
+          <t>9786056767432</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Bisiklet</t>
+          <t>Aşkın Kafası Karışık!</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>11.57</v>
+        <v>250</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786059751339</t>
+          <t>9786056790621</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Sarı Kırlangıçlar Hanı</t>
+          <t>Yüreğimin Sesi</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786059751520</t>
+          <t>9786056790632</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Firuze</t>
+          <t>Şizofren Aşk</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786058494817</t>
+          <t>9786059751544</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Deneme Tahtası</t>
+          <t>Salıncak Saçlı Kız</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786059751414</t>
+          <t>9786059751278</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>25. Saat</t>
+          <t>Ünlü Kişilerin Çocukluk Anıları</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786059751445</t>
+          <t>9786059751261</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Üstüm Başım Mavi</t>
+          <t>Kırmızı Bisiklet</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>30</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786059751421</t>
+          <t>9786059751339</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Aralık 1977</t>
+          <t>Sarı Kırlangıçlar Hanı</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786057518316</t>
+          <t>9786059751520</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Muhtaç Olduğumuz Kudret Atatürk</t>
+          <t>Firuze</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786058494848</t>
+          <t>9786058494817</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Bir Yıldız Kanatırsa Geceyi</t>
+          <t>Deneme Tahtası</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786058457287</t>
+          <t>9786059751414</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Zihnimde Bir Dövme</t>
+          <t>25. Saat</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786057518033</t>
+          <t>9786059751445</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Yaşlı Cadının Mutfağından Hikayeler</t>
+          <t>Üstüm Başım Mavi</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>250</v>
+        <v>30</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786058494879</t>
+          <t>9786059751421</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Yolculuk</t>
+          <t>Aralık 1977</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>45</v>
+        <v>300</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786057518163</t>
+          <t>9786057518316</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Artı Çiçek</t>
+          <t>Muhtaç Olduğumuz Kudret Atatürk</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786056442001</t>
+          <t>9786058494848</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Mutluluğa Seninle</t>
+          <t>Bir Yıldız Kanatırsa Geceyi</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786059751025</t>
+          <t>9786058457287</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>İç Çekişmeler</t>
+          <t>Zihnimde Bir Dövme</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786059751322</t>
+          <t>9786057518033</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Gidersen</t>
+          <t>Yaşlı Cadının Mutfağından Hikayeler</t>
         </is>
       </c>
       <c r="C282" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786059751254</t>
+          <t>9786058494879</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Giderken Dönüp Baktı</t>
+          <t>Sessiz Yolculuk</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>200</v>
+        <v>45</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786059751049</t>
+          <t>9786057518163</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Sessizliğimdeki Çığlık</t>
+          <t>Çocuk Artı Çiçek</t>
         </is>
       </c>
       <c r="C284" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786059751209</t>
+          <t>9786056442001</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Sorumgül ve Aklı Başında Şiirler</t>
+          <t>Mutluluğa Seninle</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>40</v>
+        <v>130</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786058457225</t>
+          <t>9786059751025</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Sessizliğin Gizli Sesi</t>
+          <t>İç Çekişmeler</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786059751056</t>
+          <t>9786059751322</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Dilerim Çengi</t>
+          <t>Gidersen</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786059751346</t>
+          <t>9786059751254</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Doğa ve Bilge Kurbağa</t>
+          <t>Giderken Dönüp Baktı</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>35</v>
+        <v>200</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786059751247</t>
+          <t>9786059751049</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Çocuk</t>
+          <t>Sessizliğimdeki Çığlık</t>
         </is>
       </c>
       <c r="C289" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786056442063</t>
+          <t>9786059751209</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Alara Yolu Öyküler (10 Yaş)</t>
+          <t>Sorumgül ve Aklı Başında Şiirler</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786056442056</t>
+          <t>9786058457225</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Yine Sana Aşkolsun</t>
+          <t>Sessizliğin Gizli Sesi</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786058457232</t>
+          <t>9786059751056</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Benim Köy</t>
+          <t>Dilerim Çengi</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786057518866</t>
+          <t>9786059751346</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Güncel Sanat Öykü-Şiir Ödüllü Eserler - 6</t>
+          <t>Doğa ve Bilge Kurbağa</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>250</v>
+        <v>35</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786057518194</t>
+          <t>9786059751247</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Kıştan Kalan Ne Varsa</t>
+          <t>İçimdeki Çocuk</t>
         </is>
       </c>
       <c r="C294" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786057518675</t>
+          <t>9786056442063</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Bilimde Lirik Tınılar</t>
+          <t>Alara Yolu Öyküler (10 Yaş)</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786057518811</t>
+          <t>9786056442056</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Aşık Pirani</t>
+          <t>Yine Sana Aşkolsun</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>35</v>
+        <v>140</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786057518972</t>
+          <t>9786058457232</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Korona Günlerinde Olay Ufkunda</t>
+          <t>Benim Köy</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786057518965</t>
+          <t>9786057518866</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Hayallerle Bir Ömür</t>
+          <t>Güncel Sanat Öykü-Şiir Ödüllü Eserler - 6</t>
         </is>
       </c>
       <c r="C298" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786057518873</t>
+          <t>9786057518194</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Kalemimin Gölgesinde</t>
+          <t>Kıştan Kalan Ne Varsa</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786057518767</t>
+          <t>9786057518675</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Merzifonlu Şairler</t>
+          <t>Bilimde Lirik Tınılar</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786057518774</t>
+          <t>9786057518811</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>İğdecikli Aşık Veli</t>
+          <t>Aşık Pirani</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>400</v>
+        <v>35</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786057518804</t>
+          <t>9786057518972</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Gazilerovacığı Aşıklarından Halil, Nikabi, Turap Ali</t>
+          <t>Korona Günlerinde Olay Ufkunda</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786057518743</t>
+          <t>9786057518965</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Ninniler Kitabı</t>
+          <t>Hayallerle Bir Ömür</t>
         </is>
       </c>
       <c r="C303" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786057518736</t>
+          <t>9786057518873</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Gastronomi</t>
+          <t>Kalemimin Gölgesinde</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>35</v>
+        <v>160</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786057518590</t>
+          <t>9786057518767</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Askerde Şiirsellik</t>
+          <t>Merzifonlu Şairler</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786057518606</t>
+          <t>9786057518774</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Ihlamur Kokulu Sakin Kent Vize</t>
+          <t>İğdecikli Aşık Veli</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786057518583</t>
+          <t>9786057518804</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kız Buse</t>
+          <t>Gazilerovacığı Aşıklarından Halil, Nikabi, Turap Ali</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786057518613</t>
+          <t>9786057518743</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Kardan Adam ve Çocuk</t>
+          <t>Ninniler Kitabı</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786057518712</t>
+          <t>9786057518736</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Milli Eğitimle İlgili Düşünceleri</t>
+          <t>Gastronomi</t>
         </is>
       </c>
       <c r="C309" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786057518705</t>
+          <t>9786057518590</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Balkanlar</t>
+          <t>Askerde Şiirsellik</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>440</v>
+        <v>300</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786057518958</t>
+          <t>9786057518606</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Gözlerin Sergisi</t>
+          <t>Ihlamur Kokulu Sakin Kent Vize</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786057518934</t>
+          <t>9786057518583</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Metrese Mektuplar</t>
+          <t>Küçük Kız Buse</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786057518453</t>
+          <t>9786057518613</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Wilhelm Hauff Masalları - 2</t>
+          <t>Kardan Adam ve Çocuk</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786057518729</t>
+          <t>9786057518712</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Küçük Dünya</t>
+          <t>Atatürk’ün Milli Eğitimle İlgili Düşünceleri</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>200</v>
+        <v>35</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786057518927</t>
+          <t>9786057518705</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Korona Gemisi</t>
+          <t>Balkanlar</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>250</v>
+        <v>440</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786057518668</t>
+          <t>9786057518958</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Zeytin Ağacı Fısılda Kulağıma</t>
+          <t>Gözlerin Sergisi</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>35</v>
+        <v>250</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786057518651</t>
+          <t>9786057518934</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Şair ve Yazar Mektupları</t>
+          <t>Sevgili Metrese Mektuplar</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786057518941</t>
+          <t>9786057518453</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Yürekten Yazıya</t>
+          <t>Wilhelm Hauff Masalları - 2</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>130</v>
+        <v>300</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786057518682</t>
+          <t>9786057518729</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Hayalci Dede</t>
+          <t>Küçük Dünya</t>
         </is>
       </c>
       <c r="C319" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786057518699</t>
+          <t>9786057518927</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Traktör</t>
+          <t>Korona Gemisi</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786057518781</t>
+          <t>9786057518668</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Wilhelm Hauff Masalları-3</t>
+          <t>Zeytin Ağacı Fısılda Kulağıma</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>350</v>
+        <v>35</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786057518408</t>
+          <t>9786057518651</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Anı Koleksiyoncusu</t>
+          <t>Şair ve Yazar Mektupları</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786057518385</t>
+          <t>9786057518941</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Bir Hikayem Var Şiir Gibi</t>
+          <t>Yürekten Yazıya</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>250</v>
+        <v>130</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786057518392</t>
+          <t>9786057518682</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Aşk ile Barış</t>
+          <t>Hayalci Dede</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786057518415</t>
+          <t>9786057518699</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Dağı Aşmak</t>
+          <t>Kırmızı Traktör</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786057518361</t>
+          <t>9786057518781</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Bakla Böceği</t>
+          <t>Wilhelm Hauff Masalları-3</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786057518910</t>
+          <t>9786057518408</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Baygenç Şiir Antolojisi - 1</t>
+          <t>Anı Koleksiyoncusu</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786057518903</t>
+          <t>9786057518385</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Baygenç Öykü Antolojisi - 1</t>
+          <t>Bir Hikayem Var Şiir Gibi</t>
         </is>
       </c>
       <c r="C328" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786057518644</t>
+          <t>9786057518392</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Bir Asırlık Yolculuk</t>
+          <t>Aşk ile Barış</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>440</v>
+        <v>250</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786057518828</t>
+          <t>9786057518415</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Doğuşu Aşık Sıdki Baba-Mevalid-i Aşk (Kerbela)</t>
+          <t>Dağı Aşmak</t>
         </is>
       </c>
       <c r="C330" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786057518859</t>
+          <t>9786057518361</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Aşık Kul Hüseyin ve Kul Hüseyin Kolu Aşıkları</t>
+          <t>Bakla Böceği</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>50</v>
+        <v>180</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786057518842</t>
+          <t>9786057518910</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Gazilerovacığı Aşıklarından Birçare ve Dervişoğlu</t>
+          <t>Baygenç Şiir Antolojisi - 1</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>330</v>
+        <v>200</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786057518798</t>
+          <t>9786057518903</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Aşık Sefil Ahmed</t>
+          <t>Baygenç Öykü Antolojisi - 1</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786057518491</t>
+          <t>9786057518644</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalan Hikayeler</t>
+          <t>Bir Asırlık Yolculuk</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786057518484</t>
+          <t>9786057518828</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Güldüren ve Düşündüren Şiirler Antolojisi</t>
+          <t>Aşkın Doğuşu Aşık Sıdki Baba-Mevalid-i Aşk (Kerbela)</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786057518507</t>
+          <t>9786057518859</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Aras ve Sara’nın Maceraları 1</t>
+          <t>Aşık Kul Hüseyin ve Kul Hüseyin Kolu Aşıkları</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786057518538</t>
+          <t>9786057518842</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Poli ve Çizgili Arılar Köyü</t>
+          <t>Gazilerovacığı Aşıklarından Birçare ve Dervişoğlu</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>250</v>
+        <v>330</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786057518477</t>
+          <t>9786057518798</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Şemsiye</t>
+          <t>Aşık Sefil Ahmed</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786057518576</t>
+          <t>9786057518491</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Yokuşu</t>
+          <t>Yarım Kalan Hikayeler</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786057518279</t>
+          <t>9786057518484</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Kadife</t>
+          <t>Güldüren ve Düşündüren Şiirler Antolojisi</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786057518545</t>
+          <t>9786057518507</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Gazeteci Enver</t>
+          <t>Aras ve Sara’nın Maceraları 1</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786057518514</t>
+          <t>9786057518538</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Klaros’un Gizemi</t>
+          <t>Poli ve Çizgili Arılar Köyü</t>
         </is>
       </c>
       <c r="C342" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786057518521</t>
+          <t>9786057518477</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Barış Çınarı</t>
+          <t>Kırmızı Şemsiye</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786057518552</t>
+          <t>9786057518576</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Kirpiklerde Islanan Şiirler</t>
+          <t>Hayatın Yokuşu</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786057518255</t>
+          <t>9786057518279</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Güncel Sanat Öykü - Şiir Ödüllü Eserler 5</t>
+          <t>Kadife</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>250</v>
+        <v>90</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786057518262</t>
+          <t>9786057518545</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Beydağı’nın Kızının Yüreğinden Damlalar</t>
+          <t>Gazeteci Enver</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>30</v>
+        <v>200</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786058171701</t>
+          <t>9786057518514</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Yerin Üstünde Bir Gökyüzü</t>
+          <t>Klaros’un Gizemi</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786057518354</t>
+          <t>9786057518521</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Atam Seni Çok Özledim</t>
+          <t>Barış Çınarı</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786057518330</t>
+          <t>9786057518552</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Sen Çarpar Bu Yürek</t>
+          <t>Kirpiklerde Islanan Şiirler</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786057518569</t>
+          <t>9786057518255</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Ada</t>
+          <t>Güncel Sanat Öykü - Şiir Ödüllü Eserler 5</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786057518347</t>
+          <t>9786057518262</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Masallar</t>
+          <t>Beydağı’nın Kızının Yüreğinden Damlalar</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786057518439</t>
+          <t>9786058171701</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Wilhelm Hauff Masalları - 1</t>
+          <t>Yerin Üstünde Bir Gökyüzü</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786057518422</t>
+          <t>9786057518354</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Sevgidir Çocuk Bayraktır</t>
+          <t>Atam Seni Çok Özledim</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786057518095</t>
+          <t>9786057518330</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Berra’nın Maceraları</t>
+          <t>Sen Çarpar Bu Yürek</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786057518125</t>
+          <t>9786057518569</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Konak</t>
+          <t>Ada</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>30</v>
+        <v>150</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786056767449</t>
+          <t>9786057518347</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Tuz Buz</t>
+          <t>Büyülü Masallar</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786056767418</t>
+          <t>9786057518439</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale’de Ezan Sesleri</t>
+          <t>Wilhelm Hauff Masalları - 1</t>
         </is>
       </c>
       <c r="C357" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786056767470</t>
+          <t>9786057518422</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Gönül Senfonisi</t>
+          <t>Çocuk Sevgidir Çocuk Bayraktır</t>
         </is>
       </c>
       <c r="C358" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786057518309</t>
+          <t>9786057518095</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>İlk Gençlik Öyküleri</t>
+          <t>Berra’nın Maceraları</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786057518002</t>
+          <t>9786057518125</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Bir, İki, Üç... Tıp!</t>
+          <t>Gizemli Konak</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>250</v>
+        <v>30</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786057518019</t>
+          <t>9786056767449</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Güneşi Çocuklar</t>
+          <t>Tuz Buz</t>
         </is>
       </c>
       <c r="C361" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786057518026</t>
+          <t>9786056767418</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Deniz ve Gül</t>
+          <t>Çanakkale’de Ezan Sesleri</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786056790607</t>
+          <t>9786056767470</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Anne</t>
+          <t>Gönül Senfonisi</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786058191716</t>
+          <t>9786057518309</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Kırık İmgeler</t>
+          <t>İlk Gençlik Öyküleri</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786057518323</t>
+          <t>9786057518002</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Zaman Beni Unuttu</t>
+          <t>Bir, İki, Üç... Tıp!</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786057518200</t>
+          <t>9786057518019</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Mart Karım Ağustos Güneşim</t>
+          <t>Sevgi Güneşi Çocuklar</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>3990000048681</t>
+          <t>9786057518026</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Kuşları Dökülmesin Ağaçların</t>
+          <t>Deniz ve Gül</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>130</v>
+        <v>300</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786057518101</t>
+          <t>9786056790607</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Ellerin Sevgi Dokuması</t>
+          <t>Benim Adım Anne</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786057518446</t>
+          <t>9786058191716</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Bintuğlanma Zamanı</t>
+          <t>Kırık İmgeler</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>20</v>
+        <v>250</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786057518293</t>
+          <t>9786057518323</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Güvercinler Bulutları İncitmez</t>
+          <t>Zaman Beni Unuttu</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786057518286</t>
+          <t>9786057518200</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Kireçli Duvarlar</t>
+          <t>Mart Karım Ağustos Güneşim</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786058191747</t>
+          <t>3990000048681</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Oyun Bahçesi</t>
+          <t>Kuşları Dökülmesin Ağaçların</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>80</v>
+        <v>130</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786058171756</t>
+          <t>9786057518101</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Güncel Sanat Öykü-Şiir Ödüllü Eserler 4</t>
+          <t>Ellerin Sevgi Dokuması</t>
         </is>
       </c>
       <c r="C373" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786058457249</t>
+          <t>9786057518446</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Güncel Sanat Öykü-Şiir Ödüllü Eserleri 2</t>
+          <t>Bintuğlanma Zamanı</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>220</v>
+        <v>20</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786058457294</t>
+          <t>9786057518293</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>İrem Bağı</t>
+          <t>Güvercinler Bulutları İncitmez</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>13.89</v>
+        <v>250</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786056442087</t>
+          <t>9786057518286</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Güncel Sanat Öykü-Şiir Ödüllü Eserleri 1</t>
+          <t>Kireçli Duvarlar</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786058457270</t>
+          <t>9786058191747</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Maviliklerde Sefer Etmek</t>
+          <t>Oyun Bahçesi</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786056767463</t>
+          <t>9786058171756</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Akıl Kavşağı</t>
+          <t>Güncel Sanat Öykü-Şiir Ödüllü Eserler 4</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786056442094</t>
+          <t>9786058457249</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Düş Treni</t>
+          <t>Güncel Sanat Öykü-Şiir Ödüllü Eserleri 2</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
+          <t>9786058457294</t>
+        </is>
+      </c>
+      <c r="B380" s="1" t="inlineStr">
+        <is>
+          <t>İrem Bağı</t>
+        </is>
+      </c>
+      <c r="C380" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3">
+      <c r="A381" s="1" t="inlineStr">
+        <is>
+          <t>9786056442087</t>
+        </is>
+      </c>
+      <c r="B381" s="1" t="inlineStr">
+        <is>
+          <t>Güncel Sanat Öykü-Şiir Ödüllü Eserleri 1</t>
+        </is>
+      </c>
+      <c r="C381" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3">
+      <c r="A382" s="1" t="inlineStr">
+        <is>
+          <t>9786058457270</t>
+        </is>
+      </c>
+      <c r="B382" s="1" t="inlineStr">
+        <is>
+          <t>Maviliklerde Sefer Etmek</t>
+        </is>
+      </c>
+      <c r="C382" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3">
+      <c r="A383" s="1" t="inlineStr">
+        <is>
+          <t>9786056767463</t>
+        </is>
+      </c>
+      <c r="B383" s="1" t="inlineStr">
+        <is>
+          <t>Akıl Kavşağı</t>
+        </is>
+      </c>
+      <c r="C383" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3">
+      <c r="A384" s="1" t="inlineStr">
+        <is>
+          <t>9786056442094</t>
+        </is>
+      </c>
+      <c r="B384" s="1" t="inlineStr">
+        <is>
+          <t>Düş Treni</t>
+        </is>
+      </c>
+      <c r="C384" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3">
+      <c r="A385" s="1" t="inlineStr">
+        <is>
           <t>9786256023642</t>
         </is>
       </c>
-      <c r="B380" s="1" t="inlineStr">
+      <c r="B385" s="1" t="inlineStr">
         <is>
           <t>Bilim Işığında Yükselen Özbek Kadınları</t>
         </is>
       </c>
-      <c r="C380" s="1">
+      <c r="C385" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>