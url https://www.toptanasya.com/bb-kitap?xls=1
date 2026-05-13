--- v0 (2025-10-22)
+++ v1 (2026-05-13)
@@ -85,1495 +85,1555 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257887649</t>
+          <t>9786257887724</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Edebiyatı</t>
+          <t>Edebiyat Karnavalı</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257887670</t>
+          <t>9786257887656</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Derdimiz Edebiyat - Yazarlık Atölyesi 3</t>
+          <t>Derdimiz Edebiyat</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257887663</t>
+          <t>9786257887465</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Lebriz</t>
+          <t>Timur’un Günlüğü</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>30</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257887380</t>
+          <t>9786257887052</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Gece Güneşi</t>
+          <t>İlk Davam</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257887199</t>
+          <t>9786257887649</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ölümün Kokusu</t>
+          <t>Gökyüzü Edebiyatı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257887175</t>
+          <t>9786257887670</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ouroboros</t>
+          <t>Derdimiz Edebiyat - Yazarlık Atölyesi 3</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259780207</t>
+          <t>9786257887663</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Korku Tüneli 5</t>
+          <t>Lebriz</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257887953</t>
+          <t>9786257887380</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Makine</t>
+          <t>Gece Güneşi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257887991</t>
+          <t>9786257887199</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Fedaileri</t>
+          <t>Ölümün Kokusu</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257887977</t>
+          <t>9786257887175</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Korku Tüneli 4</t>
+          <t>Ouroboros</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257887984</t>
+          <t>9786259780207</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kuşlu Terastan Notlar - Akademik Bir Yolculuğun Psikoiojik Tezahürleri</t>
+          <t>Korku Tüneli 5</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257887946</t>
+          <t>9786257887953</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Korku Tüneli - 3</t>
+          <t>Gizemli Makine</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257887960</t>
+          <t>9786257887991</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Derdimiz Edebiyat - 10</t>
+          <t>Aşkın Fedaileri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257887939</t>
+          <t>9786257887977</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Savatra</t>
+          <t>Korku Tüneli 4</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257887922</t>
+          <t>9786257887984</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Korku Tüneli-2</t>
+          <t>Kuşlu Terastan Notlar - Akademik Bir Yolculuğun Psikoiojik Tezahürleri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257887915</t>
+          <t>9786257887946</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Derdimiz Edebiyat 9 - Anı</t>
+          <t>Korku Tüneli - 3</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257887908</t>
+          <t>9786257887960</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sarkaç</t>
+          <t>Derdimiz Edebiyat - 10</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257887885</t>
+          <t>9786257887939</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Derdimiz Edebiyat-8 Hikaye</t>
+          <t>Savatra</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257887892</t>
+          <t>9786257887922</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Dükkanı</t>
+          <t>Korku Tüneli-2</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257887878</t>
+          <t>9786257887915</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Korku Tüneli</t>
+          <t>Derdimiz Edebiyat 9 - Anı</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257887861</t>
+          <t>9786257887908</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Doğu Türkistanlı Alperen</t>
+          <t>Sarkaç</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257887847</t>
+          <t>9786257887885</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Derdimiz Edebiyat - 7 Masal</t>
+          <t>Derdimiz Edebiyat-8 Hikaye</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257887854</t>
+          <t>9786257887892</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Şöleni</t>
+          <t>Edebiyat Dükkanı</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257887816</t>
+          <t>9786257887878</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Derdimiz Edebiyat 6 - Seyahatname</t>
+          <t>Korku Tüneli</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257887823</t>
+          <t>9786257887861</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Mutfağında Açık Büfe</t>
+          <t>Doğu Türkistanlı Alperen</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257887830</t>
+          <t>9786257887847</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Mucitler Okulu</t>
+          <t>Derdimiz Edebiyat - 7 Masal</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057887809</t>
+          <t>9786257887854</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kutsi Çiçekler Yetiştiren Derviş</t>
+          <t>Edebiyat Şöleni</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257887793</t>
+          <t>9786257887816</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Hayatımız Edebiyat</t>
+          <t>Derdimiz Edebiyat 6 - Seyahatname</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257887762</t>
+          <t>9786257887823</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Küresel Satranç</t>
+          <t>Edebiyat Mutfağında Açık Büfe</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257887786</t>
+          <t>9786257887830</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Derdimiz Edebiyat - Mektup</t>
+          <t>Mucitler Okulu</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257887748</t>
+          <t>9786057887809</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Harflerin Çığlığı</t>
+          <t>Kutsi Çiçekler Yetiştiren Derviş</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257887779</t>
+          <t>9786257887793</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bilinmezlikten Gizeme - Robirahizm</t>
+          <t>Hayatımız Edebiyat</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257887755</t>
+          <t>9786257887762</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Mikroskobik Cinnet</t>
+          <t>Küresel Satranç</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257887717</t>
+          <t>9786257887786</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Matinesi</t>
+          <t>Derdimiz Edebiyat - Mektup</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257887731</t>
+          <t>9786257887748</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Derdimiz Edebiyat</t>
+          <t>Sessiz Harflerin Çığlığı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257887700</t>
+          <t>9786257887779</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Zaman Tüneli</t>
+          <t>Bilinmezlikten Gizeme - Robirahizm</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257887694</t>
+          <t>9786257887755</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ve İnsanlık Öldü</t>
+          <t>Mikroskobik Cinnet</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257887687</t>
+          <t>9786257887717</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Divanesi</t>
+          <t>Edebiyat Matinesi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257887489</t>
+          <t>9786257887731</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Belki De Çok Geç Kaldık</t>
+          <t>Derdimiz Edebiyat</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257887632</t>
+          <t>9786257887700</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Derdimiz Edebiyat - Yazarlık Atölyesi 1</t>
+          <t>Zaman Tüneli</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257887625</t>
+          <t>9786257887694</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kral ve Kraliçe Edebiyatı</t>
+          <t>Ve İnsanlık Öldü</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257887618</t>
+          <t>9786257887687</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Sensiz Bensizim Ben</t>
+          <t>Aşkın Divanesi</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257887588</t>
+          <t>9786257887489</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Düş Kırıklığı Koleksiyonu</t>
+          <t>Belki De Çok Geç Kaldık</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257887595</t>
+          <t>9786257887632</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sırça Duvar</t>
+          <t>Derdimiz Edebiyat - Yazarlık Atölyesi 1</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257887571</t>
+          <t>9786257887625</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kuralsız Lise</t>
+          <t>Kral ve Kraliçe Edebiyatı</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257887601</t>
+          <t>9786257887618</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İki Krallık - Mavi Taşın Sırrı</t>
+          <t>Sensiz Bensizim Ben</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257887502</t>
+          <t>9786257887588</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Usta Şair</t>
+          <t>Düş Kırıklığı Koleksiyonu</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257887557</t>
+          <t>9786257887595</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Tek Başıma</t>
+          <t>Sırça Duvar</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257887564</t>
+          <t>9786257887571</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Harap</t>
+          <t>Kuralsız Lise</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257887540</t>
+          <t>9786257887601</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Gelin</t>
+          <t>İki Krallık - Mavi Taşın Sırrı</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257887533</t>
+          <t>9786257887502</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Yok Oluştan Varoluş</t>
+          <t>Usta Şair</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257887526</t>
+          <t>9786257887557</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İhtirasın Bedeli</t>
+          <t>Tek Başıma</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257887472</t>
+          <t>9786257887564</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Resmi Mahrumiyet</t>
+          <t>Harap</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257887427</t>
+          <t>9786257887540</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Aydoğan Yurdu</t>
+          <t>Gelin</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257887410</t>
+          <t>9786257887533</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Üvey Kurt Kafesi</t>
+          <t>Yok Oluştan Varoluş</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257887397</t>
+          <t>9786257887526</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Hayel’e Çeyrek Kala</t>
+          <t>İhtirasın Bedeli</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257887496</t>
+          <t>9786257887472</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Aşk Turkuaz Bir Mavi</t>
+          <t>Resmi Mahrumiyet</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257887441</t>
+          <t>9786257887427</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Yazı Kumbaram</t>
+          <t>Aydoğan Yurdu</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786050690323</t>
+          <t>9786257887410</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Leanordo’nun Kalemi</t>
+          <t>Üvey Kurt Kafesi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257887434</t>
+          <t>9786257887397</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığı Altında Sil Baştan</t>
+          <t>Hayel’e Çeyrek Kala</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257887458</t>
+          <t>9786257887496</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kadın Özgürlüğü</t>
+          <t>Aşk Turkuaz Bir Mavi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257887366</t>
+          <t>9786257887441</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Suç ve Para</t>
+          <t>Yazı Kumbaram</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257887403</t>
+          <t>9786050690323</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Sen Hayatında Hiç Kadın Oldun Mu</t>
+          <t>Leanordo’nun Kalemi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257887373</t>
+          <t>9786257887434</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Aydınlığa Yolculuk</t>
+          <t>Ay Işığı Altında Sil Baştan</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257887274</t>
+          <t>9786257887458</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Yetim Töreni</t>
+          <t>Kadın Özgürlüğü</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257887229</t>
+          <t>9786257887366</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kuşun Kanadındadır Yarınlar</t>
+          <t>Suç ve Para</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257887090</t>
+          <t>9786257887403</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Beni Güzel Hatırla</t>
+          <t>Sen Hayatında Hiç Kadın Oldun Mu</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257887281</t>
+          <t>9786257887373</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Arayış</t>
+          <t>Aydınlığa Yolculuk</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257887250</t>
+          <t>9786257887274</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Dokunmadığım Kadın</t>
+          <t>Yetim Töreni</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257887205</t>
+          <t>9786257887229</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Denize Dair</t>
+          <t>Kuşun Kanadındadır Yarınlar</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257887304</t>
+          <t>9786257887090</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Emine’nin 9. Yaşı</t>
+          <t>Beni Güzel Hatırla</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257887335</t>
+          <t>9786257887281</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Misali</t>
+          <t>Arayış</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257887311</t>
+          <t>9786257887250</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Jojo Günlük Sırrını Biliyorum</t>
+          <t>Dokunmadığım Kadın</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257887328</t>
+          <t>9786257887205</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Ferşah Işık</t>
+          <t>Denize Dair</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257887298</t>
+          <t>9786257887304</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Duygudaş</t>
+          <t>Emine’nin 9. Yaşı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786257887267</t>
+          <t>9786257887335</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Yapma</t>
+          <t>Kelebek Misali</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257887359</t>
+          <t>9786257887311</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Tövbe Sevdiğim</t>
+          <t>Jojo Günlük Sırrını Biliyorum</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786257887236</t>
+          <t>9786257887328</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Mavi Rüya</t>
+          <t>Ferşah Işık</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257887342</t>
+          <t>9786257887298</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Mafya Peşimde</t>
+          <t>Duygudaş</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257887212</t>
+          <t>9786257887267</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Kendini Sev (Ciltli)</t>
+          <t>Yapma</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257887243</t>
+          <t>9786257887359</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Yevmiddin</t>
+          <t>Tövbe Sevdiğim</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257887168</t>
+          <t>9786257887236</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Ürün</t>
+          <t>Mavi Rüya</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257887144</t>
+          <t>9786257887342</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>New York Kaçış Planı</t>
+          <t>Mafya Peşimde</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257887106</t>
+          <t>9786257887212</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Hediye Paketi</t>
+          <t>Kendini Sev (Ciltli)</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257887076</t>
+          <t>9786257887243</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Gölgedeki Duygular</t>
+          <t>Yevmiddin</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257887182</t>
+          <t>9786257887168</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Bugün De Seni İstanbul’a Anlattım</t>
+          <t>Ürün</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786257887014</t>
+          <t>9786257887144</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Tozlu Satırlar</t>
+          <t>New York Kaçış Planı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257887007</t>
+          <t>9786257887106</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Umut Adası</t>
+          <t>Hediye Paketi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257887151</t>
+          <t>9786257887076</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Rüzgar Kesiği</t>
+          <t>Gölgedeki Duygular</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786257887021</t>
+          <t>9786257887182</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Sır ve Kadem</t>
+          <t>Bugün De Seni İstanbul’a Anlattım</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786257887113</t>
+          <t>9786257887014</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>En Sevdiklerini En Sevdiklerin Alır</t>
+          <t>Tozlu Satırlar</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786257887120</t>
+          <t>9786257887007</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Ebedi Sevgimiz</t>
+          <t>Umut Adası</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257887137</t>
+          <t>9786257887151</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Bir Gece Yarısı</t>
+          <t>Rüzgar Kesiği</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257887038</t>
+          <t>9786257887021</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Sevdikçe Ömürden Gitti</t>
+          <t>Sır ve Kadem</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786257887045</t>
+          <t>9786257887113</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Serseri Aşıklar</t>
+          <t>En Sevdiklerini En Sevdiklerin Alır</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257887069</t>
+          <t>9786257887120</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Nasip</t>
+          <t>Ebedi Sevgimiz</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
+          <t>9786257887137</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Bir Gece Yarısı</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786257887038</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Sevdikçe Ömürden Gitti</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786257887045</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Serseri Aşıklar</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786257887069</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Nasip</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
           <t>9786257887083</t>
         </is>
       </c>
-      <c r="B98" s="1" t="inlineStr">
+      <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Kalbimdeki İz</t>
         </is>
       </c>
-      <c r="C98" s="1">
+      <c r="C102" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>