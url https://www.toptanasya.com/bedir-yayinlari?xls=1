--- v0 (2026-03-15)
+++ v1 (2026-07-03)
@@ -85,2035 +85,2050 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786055657857</t>
+          <t>9786055657628</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İyilikler Güzellikler</t>
+          <t>İhyau Ulumi'ddin Tercümesi (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789758514557</t>
+          <t>9786055657857</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İlahi Muhabbet</t>
+          <t>İyilikler Güzellikler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786055657550</t>
+          <t>9789758514557</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Hristiyanlığa Reddiye</t>
+          <t>İlahi Muhabbet</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786055657383</t>
+          <t>9786055657550</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Sünnet İ'tikadi</t>
+          <t>Hristiyanlığa Reddiye</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>350</v>
+        <v>120</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258514873</t>
+          <t>9786055657383</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Apartmana Hayır Betona Hayır Mimarlık-Ev-İnanç İlişkileri</t>
+          <t>Ehl-i Sünnet İ'tikadi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789758514816</t>
+          <t>9786258514873</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Şifali Bitkilerle Kendi Kendine Tedavi</t>
+          <t>Apartmana Hayır Betona Hayır Mimarlık-Ev-İnanç İlişkileri</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057168313</t>
+          <t>9789758514816</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Şevket Eygi Külliyatı 29</t>
+          <t>Şifali Bitkilerle Kendi Kendine Tedavi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>750</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789718514656</t>
+          <t>9786057168313</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Sünnetin Müdaafası Bera’atü’l – Eş’ariyyin (Ciltli)</t>
+          <t>Mehmet Şevket Eygi Külliyatı 29</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>600</v>
+        <v>750</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789758514496</t>
+          <t>9789718514656</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Gemidekiler</t>
+          <t>Ehl-i Sünnetin Müdaafası Bera’atü’l – Eş’ariyyin (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789758514236</t>
+          <t>9789758514496</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ehli Kitap Cennetlik Mi?</t>
+          <t>Gemidekiler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>40</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789758514212</t>
+          <t>9789758514236</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Medine-i Münevvere Tarihi</t>
+          <t>Ehli Kitap Cennetlik Mi?</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789758514274</t>
+          <t>9789758514212</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Büyük Günahlar (Ciltli)</t>
+          <t>Medine-i Münevvere Tarihi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786055657352</t>
+          <t>9789758514274</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İslam Ahlakının Esasları</t>
+          <t>Büyük Günahlar (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786055657260</t>
+          <t>9786055657352</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Kainat Üzerine Düşünceler</t>
+          <t>İslam Ahlakının Esasları</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789758514410</t>
+          <t>9786055657260</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yakın Tarihimizde Cami Kıyımı</t>
+          <t>İnsan ve Kainat Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786055657192</t>
+          <t>9789758514410</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Cemaleddin Efgani</t>
+          <t>Yakın Tarihimizde Cami Kıyımı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789758514281</t>
+          <t>9786055657192</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Selef-i Salihinin, Evliyaullahın Yüce Ahlakı Hikmetli Sözleri (Ciltli)</t>
+          <t>Cemaleddin Efgani</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789758514366</t>
+          <t>9789758514281</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Tenbihü’l-Gafilin ve Bostanü’l-’Arifin (Ciltli)</t>
+          <t>Selef-i Salihinin, Evliyaullahın Yüce Ahlakı Hikmetli Sözleri (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789758514083</t>
+          <t>9789758514366</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Şifa-i Şerif (Ciltli)</t>
+          <t>Tenbihü’l-Gafilin ve Bostanü’l-’Arifin (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>800</v>
+        <v>450</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3990000006810</t>
+          <t>9789758514083</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Seyahatname</t>
+          <t>Şifa-i Şerif (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>140</v>
+        <v>800</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789758514892</t>
+          <t>3990000006810</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimiz Niçin Çok Evlendi?</t>
+          <t>Seyahatname</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789758514489</t>
+          <t>9789758514892</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Kıyamet Ahiret ve Ahir Zaman Alametleri (Ciltli)</t>
+          <t>Peygamberimiz Niçin Çok Evlendi?</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>600</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789758514137</t>
+          <t>9789758514489</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Miftahü’l-Kulub - Kalplerin Anahtarı (Ciltli)</t>
+          <t>Ölüm Kıyamet Ahiret ve Ahir Zaman Alametleri (Ciltli)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789758514243</t>
+          <t>9789758514137</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kimya-i Saadet ( Cilt 1 - 2 ) (Ciltli)</t>
+          <t>Miftahü’l-Kulub - Kalplerin Anahtarı (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>750</v>
+        <v>400</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>3990000004183</t>
+          <t>9789758514243</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kısas-ı Enbiya ve Tevarih-i Hulefa (2 Cilt Takım) (Ciltli)</t>
+          <t>Kimya-i Saadet ( Cilt 1 - 2 ) (Ciltli)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>1500</v>
+        <v>750</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789758514014</t>
+          <t>3990000004183</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>İlahi Armağan (Ciltli)</t>
+          <t>Kısas-ı Enbiya ve Tevarih-i Hulefa (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>700</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055657420</t>
+          <t>9789758514014</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İhyau Ulumi’d-Din (4 Cilt Takım) (Ciltli)</t>
+          <t>İlahi Armağan (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>2750</v>
+        <v>700</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789758514021</t>
+          <t>9786055657420</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Hülefa-i Raşidin - Dört Büyük Halife (Ciltli)</t>
+          <t>İhyau Ulumi’d-Din (4 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>600</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789758514069</t>
+          <t>9789758514021</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Envarü’l Aşıkin (Hak Aşıklarının Nurları) (Ciltli)</t>
+          <t>Hülefa-i Raşidin - Dört Büyük Halife (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789758514267</t>
+          <t>9789758514069</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Sünnet İ’tikadı (Ciltli)</t>
+          <t>Envarü’l Aşıkin (Hak Aşıklarının Nurları) (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789758514519</t>
+          <t>9789758514267</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Büyük Ahidler (Ciltli)</t>
+          <t>Ehl-i Sünnet İ’tikadı (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789758514038</t>
+          <t>9789758514519</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bostan - Gülistan - Altın Küpeler (Ciltli)</t>
+          <t>Büyük Ahidler (Ciltli)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>3990000026067</t>
+          <t>9789758514038</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Vehhabiyan (Vehhabiler Tarihi)</t>
+          <t>Bostan - Gülistan - Altın Küpeler (Ciltli)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789758514533</t>
+          <t>3990000026067</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Dini Tamir Davasından Din Tahripçileri</t>
+          <t>Tarih-i Vehhabiyan (Vehhabiler Tarihi)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055657734</t>
+          <t>9789758514533</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Senusiler ve Onüçünü Asrın En Büyük Müteffekkir- i İslamisi Abdülhamid ve Seyyid Muhammed el- Mehdi</t>
+          <t>Dini Tamir Davasından Din Tahripçileri</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789758514407</t>
+          <t>9786055657734</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Çareler - Çözümler - Teklifler - Tenkitler</t>
+          <t>Senusiler ve Onüçünü Asrın En Büyük Müteffekkir- i İslamisi Abdülhamid ve Seyyid Muhammed el- Mehdi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>20</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055657154</t>
+          <t>9789758514407</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>El-Mürşidü'l-Emin ila Mev'izeti'l-Mü'minin</t>
+          <t>Çareler - Çözümler - Teklifler - Tenkitler</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>500</v>
+        <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789758514502</t>
+          <t>9786055657154</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Sünnet'i Müdafaa ve Bid'atleri Tenkid 1. Kitap (Makaleler-İncelemeler)</t>
+          <t>El-Mürşidü'l-Emin ila Mev'izeti'l-Mü'minin</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789758514441</t>
+          <t>9789758514502</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Sünnet İ'tikadı (Küçük Boy)</t>
+          <t>Ehl-i Sünnet'i Müdafaa ve Bid'atleri Tenkid 1. Kitap (Makaleler-İncelemeler)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>2890000003181</t>
+          <t>9789758514441</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Hayriyye</t>
+          <t>Ehl-i Sünnet İ'tikadı (Küçük Boy)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055657239</t>
+          <t>2890000003181</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İkinci Meşrutiyet ve 2. Abdülhamid Hakkında</t>
+          <t>Hayriyye</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789758514618</t>
+          <t>9786055657239</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Muhtasar Ehl-i Sünnet Akaidi</t>
+          <t>İkinci Meşrutiyet ve 2. Abdülhamid Hakkında</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055657819</t>
+          <t>9789758514618</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'yi Savunuyorum</t>
+          <t>Muhtasar Ehl-i Sünnet Akaidi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789758514793</t>
+          <t>9786055657819</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Çerkes Meselesi</t>
+          <t>Türkiye'yi Savunuyorum</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>3990000017185</t>
+          <t>9789758514793</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ebü'l-Hasan Eş-Şazeli</t>
+          <t>Çerkes Meselesi</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789758514922</t>
+          <t>3990000017185</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Hüccetü'l-İslam Zeynüddin İmam-ı Gazali</t>
+          <t>Ebü'l-Hasan Eş-Şazeli</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789758514881</t>
+          <t>9789758514922</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Medine Hatıraları</t>
+          <t>Hüccetü'l-İslam Zeynüddin İmam-ı Gazali</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055657321</t>
+          <t>9789758514881</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Edeb</t>
+          <t>Medine Hatıraları</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055657291</t>
+          <t>9786055657321</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Birkaç Yazı</t>
+          <t>İslam'da Edeb</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055657529</t>
+          <t>9786055657291</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Genç Müslümana Öğütler</t>
+          <t>Birkaç Yazı</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789758514984</t>
+          <t>9786055657529</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Hıristiyanlığa Reddiye - Tuhfetü-l-Erib Fi'r-Reddi'Ala Ehli's-Salib</t>
+          <t>Genç Müslümana Öğütler</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789758514472</t>
+          <t>9789758514984</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Haklar ve Vazifeler</t>
+          <t>Hıristiyanlığa Reddiye - Tuhfetü-l-Erib Fi'r-Reddi'Ala Ehli's-Salib</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786055657451</t>
+          <t>9789758514472</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Mürşid-i Müteehhilin</t>
+          <t>İslam'da Haklar ve Vazifeler</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789758514977</t>
+          <t>9786055657451</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Sevad-ı A'zam - Doğru Yol</t>
+          <t>Mürşid-i Müteehhilin</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786055657390</t>
+          <t>9789758514977</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Tasavvufun On Esası</t>
+          <t>Sevad-ı A'zam - Doğru Yol</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789758514748</t>
+          <t>9786055657390</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Mevlana ve Mesnevi</t>
+          <t>Tasavvufun On Esası</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786055657765</t>
+          <t>9789758514748</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Bir Türkistanlının İkinci Dünya Savaşı Hatıraları</t>
+          <t>Mevlana ve Mesnevi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786055657406</t>
+          <t>9786055657765</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Mişkatü'l-Envar - Nurlar Feneri</t>
+          <t>Bir Türkistanlının İkinci Dünya Savaşı Hatıraları</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055657772</t>
+          <t>9786055657406</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Şeyh-i Ekber'i Niçin Severim?</t>
+          <t>Mişkatü'l-Envar - Nurlar Feneri</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789758514427</t>
+          <t>9786055657772</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Müslümanın 100 Vazifesi</t>
+          <t>Şeyh-i Ekber'i Niçin Severim?</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789758514953</t>
+          <t>9789758514427</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Yalan Dünya - Dünyanın Zemmi</t>
+          <t>Müslümanın 100 Vazifesi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>3990000017176</t>
+          <t>9789758514953</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Arnavutluk Müslümanları</t>
+          <t>Yalan Dünya - Dünyanın Zemmi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>3990000017181</t>
+          <t>3990000017176</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>İslami Konular</t>
+          <t>Arnavutluk Müslümanları</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786055657789</t>
+          <t>3990000017181</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İlim ve İrade (Maddecilere Reddiye)</t>
+          <t>İslami Konular</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789758514168</t>
+          <t>9786055657789</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Riyazü's Salihin - Aslı ve Tercümesi (Ciltli)</t>
+          <t>İlim ve İrade (Maddecilere Reddiye)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786055657345</t>
+          <t>9789758514168</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Allah'ın Resulü Hz. Muhammed (a.s)</t>
+          <t>Riyazü's Salihin - Aslı ve Tercümesi (Ciltli)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>300</v>
+        <v>75</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786055657697</t>
+          <t>9786055657345</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Cemiyet-i Hafiyye</t>
+          <t>Allah'ın Resulü Hz. Muhammed (a.s)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789758514656</t>
+          <t>9786055657697</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Sünnetin Müdafaası (Ciltli)</t>
+          <t>Cemiyet-i Hafiyye</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789758514229</t>
+          <t>9789758514656</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Elli Dört Farz Şerhi (Ciltli)</t>
+          <t>Ehl-i Sünnetin Müdafaası (Ciltli)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789758514090</t>
+          <t>9789758514229</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Büyük Dua Kitabı (Ciltli)</t>
+          <t>Elli Dört Farz Şerhi (Ciltli)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786055657048</t>
+          <t>9789758514090</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Yunan İllerinde Zavallı Esirlerimiz</t>
+          <t>Büyük Dua Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786055657147</t>
+          <t>9786055657048</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Hayatımın Acı ve Tatlı Günleri</t>
+          <t>Yunan İllerinde Zavallı Esirlerimiz</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>40</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789758514563</t>
+          <t>9786055657147</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Evliyalar Ansiklopedisi (2 Kitap Takım - 4 Cilt) (Ciltli)</t>
+          <t>Hayatımın Acı ve Tatlı Günleri</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>1000</v>
+        <v>40</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>3990000026666</t>
+          <t>9789758514563</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Er-Ra'iyyetu's-Suğra</t>
+          <t>Evliyalar Ansiklopedisi (2 Kitap Takım - 4 Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789758514663</t>
+          <t>3990000026666</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Yakıcı Yıldırımlar</t>
+          <t>Er-Ra'iyyetu's-Suğra</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789758514298</t>
+          <t>9789758514663</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Peygamberlik Müjdeleri ve Mucizeleri (Ciltli)</t>
+          <t>Yakıcı Yıldırımlar</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>3990000026446</t>
+          <t>9789758514298</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Namaz Hocası ve Dini Bilgiler</t>
+          <t>Peygamberlik Müjdeleri ve Mucizeleri (Ciltli)</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>12</v>
+        <v>500</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789758514960</t>
+          <t>3990000026446</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>İslam'ın Siyasi Yorumu</t>
+          <t>Namaz Hocası ve Dini Bilgiler</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>250</v>
+        <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789758514250</t>
+          <t>9789758514960</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Birgivi Vasiyetnamesi Kadızade Şerhi</t>
+          <t>İslam'ın Siyasi Yorumu</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789758514465</t>
+          <t>9789758514250</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Ey Oğul Eyyühe'l-Veled</t>
+          <t>Birgivi Vasiyetnamesi Kadızade Şerhi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789758514755</t>
+          <t>9789758514465</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>El-Burhanü'l Müeyyed, Kurtarıcı Öğütler</t>
+          <t>Ey Oğul Eyyühe'l-Veled</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789758514861</t>
+          <t>9789758514755</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Muhammed Abduh Reşid Rıza ve İctihad</t>
+          <t>El-Burhanü'l Müeyyed, Kurtarıcı Öğütler</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>3990000040003</t>
+          <t>9789758514861</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Hicab</t>
+          <t>Muhammed Abduh Reşid Rıza ve İctihad</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786055657086</t>
+          <t>3990000040003</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Namaz Dinin Direğidir</t>
+          <t>Hicab</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789758514717</t>
+          <t>9786055657086</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Şazeliyye Tarikatının Esasları</t>
+          <t>Namaz Dinin Direğidir</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789758514045</t>
+          <t>9789758514717</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Marifetname (Ciltli)</t>
+          <t>Şazeliyye Tarikatının Esasları</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>900</v>
+        <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789758514632</t>
+          <t>9789758514045</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Dil Belaları Lisan Afetleri</t>
+          <t>Marifetname (Ciltli)</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>200</v>
+        <v>900</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786055657741</t>
+          <t>9789758514632</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>İki Komite İki Kıtal</t>
+          <t>Dil Belaları Lisan Afetleri</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786055657727</t>
+          <t>9786055657741</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Hilafet- i İslamiyye ve Türkiye Büyük Millet Meclisi</t>
+          <t>İki Komite İki Kıtal</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>2890000003280</t>
+          <t>9786055657727</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Feth-i Celil-i Kostantıniyye</t>
+          <t>Hilafet- i İslamiyye ve Türkiye Büyük Millet Meclisi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>3990000050581</t>
+          <t>2890000003280</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Saray Hatıralarım</t>
+          <t>Feth-i Celil-i Kostantıniyye</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>14</v>
+        <v>400</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>3990000026065</t>
+          <t>3990000050581</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Yazımız</t>
+          <t>Saray Hatıralarım</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>200</v>
+        <v>14</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>3990000026070</t>
+          <t>3990000026065</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Mülakatlar</t>
+          <t>Yazımız</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>40</v>
+        <v>200</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>3990000026073</t>
+          <t>3990000026070</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Lutfiyye Osmanlı Klasikleri 2</t>
+          <t>Mülakatlar</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786055657710</t>
+          <t>3990000026073</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>İzahlı Yemek Kitabı</t>
+          <t>Lutfiyye Osmanlı Klasikleri 2</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>3990000026072</t>
+          <t>9786055657710</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Muhtasar Ni'met-i İslam</t>
+          <t>İzahlı Yemek Kitabı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786055657703</t>
+          <t>3990000026072</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Hilafet- i İslamiyye ve Al- i Osman</t>
+          <t>Muhtasar Ni'met-i İslam</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789758514823</t>
+          <t>9786055657703</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>El-Ahkamü’s Sultaniye</t>
+          <t>Hilafet- i İslamiyye ve Al- i Osman</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789758514571</t>
+          <t>9789758514823</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Tercüme Meselesi</t>
+          <t>El-Ahkamü’s Sultaniye</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786055657505</t>
+          <t>9789758514571</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Fıkh-ı Ekber</t>
+          <t>Kur'an Tercüme Meselesi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786055657376</t>
+          <t>9786055657505</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Büyük İslam Kadınları</t>
+          <t>Fıkh-ı Ekber</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786055657185</t>
+          <t>9786055657376</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Cevdet Paşa ve Zamanı</t>
+          <t>Büyük İslam Kadınları</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>3990000026080</t>
+          <t>9786055657185</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Cemaleddin Efgani'nin Gerçek Yüzü</t>
+          <t>Ahmed Cevdet Paşa ve Zamanı</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>12</v>
+        <v>150</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>3990058514403</t>
+          <t>3990000026080</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Olan Papaz</t>
+          <t>Cemaleddin Efgani'nin Gerçek Yüzü</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>250</v>
+        <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789758514076</t>
+          <t>3990058514403</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Kadın ve Aile</t>
+          <t>Müslüman Olan Papaz</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789758514434</t>
+          <t>9789758514076</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Mezhepsizlik Bid'attır</t>
+          <t>İslam'da Kadın ve Aile</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789758514151</t>
+          <t>9789758514434</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Füyuzat-ı Rabbaniye Kadiri Tarikatına Mahsus Dualar ve Zikirler</t>
+          <t>Mezhepsizlik Bid'attır</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>2890000003310</t>
+          <t>9789758514151</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Denizci Hasan (Ciltli)</t>
+          <t>Füyuzat-ı Rabbaniye Kadiri Tarikatına Mahsus Dualar ve Zikirler</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>22.5</v>
+        <v>250</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789758514939</t>
+          <t>2890000003310</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Namazın Sırları Esrarü's - Salat</t>
+          <t>Denizci Hasan (Ciltli)</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>250</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786055657314</t>
+          <t>9789758514939</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Gıybet İlleti</t>
+          <t>Namazın Sırları Esrarü's - Salat</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786055657512</t>
+          <t>9786055657314</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>İslamda Kavmiyetcilik Yoktur</t>
+          <t>Gıybet İlleti</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786055657062</t>
+          <t>9786055657512</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Musa Carullah Bigiyef'e Reddiye - Yeni İslam Müctehidlerinin Kıymet-i İlmiyyesi</t>
+          <t>İslamda Kavmiyetcilik Yoktur</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789758514144</t>
+          <t>9786055657062</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Mektubat-ı Ma'ruf</t>
+          <t>Musa Carullah Bigiyef'e Reddiye - Yeni İslam Müctehidlerinin Kıymet-i İlmiyyesi</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786055657123</t>
+          <t>9789758514144</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Mızraklı İlmihal - Miftahu'l-Cenne</t>
+          <t>Mektubat-ı Ma'ruf</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786055657826</t>
+          <t>9786055657123</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>İbrahim Aleyhisselam</t>
+          <t>Mızraklı İlmihal - Miftahu'l-Cenne</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786055657840</t>
+          <t>9786055657826</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Aile Saadeti</t>
+          <t>İbrahim Aleyhisselam</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>3990000040004</t>
+          <t>9786055657840</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Birgivi Vasiyetnamesi</t>
+          <t>Aile Saadeti</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786055657802</t>
+          <t>3990000040004</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>İslam'ı Anlamak</t>
+          <t>Birgivi Vasiyetnamesi</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>3990000017175</t>
+          <t>9786055657802</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Tarihten Alınacak Dersler</t>
+          <t>İslam'ı Anlamak</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>12</v>
+        <v>200</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786055657758</t>
+          <t>3990000017175</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Cemiyet-i Hafiyye İşkenceleri Yahud Bir Sergüzeşt-i Hunin - Bekirağa Bölüğünde Neler Gördüm ?</t>
+          <t>Tarihten Alınacak Dersler</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>400</v>
+        <v>12</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789758514694</t>
+          <t>9786055657758</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Namazı Dosdoğru Kılmak</t>
+          <t>Cemiyet-i Hafiyye İşkenceleri Yahud Bir Sergüzeşt-i Hunin - Bekirağa Bölüğünde Neler Gördüm ?</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789758514946</t>
+          <t>9789758514694</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Dürdane Hanım</t>
+          <t>Namazı Dosdoğru Kılmak</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786055657024</t>
+          <t>9789758514946</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Evrim İflas Eden Teori</t>
+          <t>Dürdane Hanım</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789758514915</t>
+          <t>9786055657024</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Cezayir Hatıratından</t>
+          <t>Evrim İflas Eden Teori</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789758514588</t>
+          <t>9789758514915</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Evliyalar Ansiklopedisi 3.- 4. Cilt (Ciltli)</t>
+          <t>Cezayir Hatıratından</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>700</v>
+        <v>350</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789758514854</t>
+          <t>9789758514588</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Kelile ve Dimne</t>
+          <t>Evliyalar Ansiklopedisi 3.- 4. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789758514380</t>
+          <t>9789758514854</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>İslam Ahlakından Parlak Sayfalar</t>
+          <t>Kelile ve Dimne</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786055657499</t>
+          <t>9789758514380</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Mükafat</t>
+          <t>İslam Ahlakından Parlak Sayfalar</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786055657468</t>
+          <t>9786055657499</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Vasıflı Müslüman Genç</t>
+          <t>Mükafat</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786055667437</t>
+          <t>9786055657468</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>İhyau Ulumi'd Din (4 Cilt Takım Yeni Dizgi Bez Kapak) (Ciltli)</t>
+          <t>Vasıflı Müslüman Genç</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>4000</v>
+        <v>350</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9782000024910</t>
+          <t>9786055667437</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Başkanı Sami Selçuk</t>
+          <t>İhyau Ulumi'd Din (4 Cilt Takım Yeni Dizgi Bez Kapak) (Ciltli)</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>200</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786055657413</t>
+          <t>9782000024910</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Sünneti Savunuyorum</t>
+          <t>Yargıtay Başkanı Sami Selçuk</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
+          <t>9786055657413</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Ehl-i Sünneti Savunuyorum</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
           <t>3990000017184</t>
         </is>
       </c>
-      <c r="B134" s="1" t="inlineStr">
+      <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Namaz konusunda Müslümanlara Uyarı</t>
         </is>
       </c>
-      <c r="C134" s="1">
+      <c r="C135" s="1">
         <v>30</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>