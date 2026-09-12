--- v1 (2026-07-03)
+++ v2 (2026-09-12)
@@ -85,2050 +85,2080 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786055657628</t>
+          <t>9786055657567</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İhyau Ulumi'ddin Tercümesi (Ciltli)</t>
+          <t>Birgivi Vasiyetnamesi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>4000</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786055657857</t>
+          <t>9786055657796</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İyilikler Güzellikler</t>
+          <t>Namaz Dinin Direğidir</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789758514557</t>
+          <t>9786055657628</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İlahi Muhabbet</t>
+          <t>İhyau Ulumi'ddin Tercümesi (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786055657550</t>
+          <t>9786055657857</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Hristiyanlığa Reddiye</t>
+          <t>İyilikler Güzellikler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>120</v>
+        <v>500</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786055657383</t>
+          <t>9789758514557</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Sünnet İ'tikadi</t>
+          <t>İlahi Muhabbet</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258514873</t>
+          <t>9786055657550</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Apartmana Hayır Betona Hayır Mimarlık-Ev-İnanç İlişkileri</t>
+          <t>Hristiyanlığa Reddiye</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789758514816</t>
+          <t>9786055657383</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Şifali Bitkilerle Kendi Kendine Tedavi</t>
+          <t>Ehl-i Sünnet İ'tikadi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057168313</t>
+          <t>9786258514873</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Şevket Eygi Külliyatı 29</t>
+          <t>Apartmana Hayır Betona Hayır Mimarlık-Ev-İnanç İlişkileri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>750</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789718514656</t>
+          <t>9789758514816</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Sünnetin Müdaafası Bera’atü’l – Eş’ariyyin (Ciltli)</t>
+          <t>Şifali Bitkilerle Kendi Kendine Tedavi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789758514496</t>
+          <t>9786057168313</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Gemidekiler</t>
+          <t>Mehmet Şevket Eygi Külliyatı 29</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>750</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789758514236</t>
+          <t>9789718514656</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ehli Kitap Cennetlik Mi?</t>
+          <t>Ehl-i Sünnetin Müdaafası Bera’atü’l – Eş’ariyyin (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>40</v>
+        <v>600</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789758514212</t>
+          <t>9789758514496</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Medine-i Münevvere Tarihi</t>
+          <t>Gemidekiler</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789758514274</t>
+          <t>9789758514236</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Büyük Günahlar (Ciltli)</t>
+          <t>Ehli Kitap Cennetlik Mi?</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>500</v>
+        <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786055657352</t>
+          <t>9789758514212</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İslam Ahlakının Esasları</t>
+          <t>Medine-i Münevvere Tarihi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786055657260</t>
+          <t>9789758514274</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Kainat Üzerine Düşünceler</t>
+          <t>Büyük Günahlar (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789758514410</t>
+          <t>9786055657352</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yakın Tarihimizde Cami Kıyımı</t>
+          <t>İslam Ahlakının Esasları</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786055657192</t>
+          <t>9786055657260</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Cemaleddin Efgani</t>
+          <t>İnsan ve Kainat Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789758514281</t>
+          <t>9789758514410</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Selef-i Salihinin, Evliyaullahın Yüce Ahlakı Hikmetli Sözleri (Ciltli)</t>
+          <t>Yakın Tarihimizde Cami Kıyımı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789758514366</t>
+          <t>9786055657192</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Tenbihü’l-Gafilin ve Bostanü’l-’Arifin (Ciltli)</t>
+          <t>Cemaleddin Efgani</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789758514083</t>
+          <t>9789758514281</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Şifa-i Şerif (Ciltli)</t>
+          <t>Selef-i Salihinin, Evliyaullahın Yüce Ahlakı Hikmetli Sözleri (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>800</v>
+        <v>600</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>3990000006810</t>
+          <t>9789758514366</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Seyahatname</t>
+          <t>Tenbihü’l-Gafilin ve Bostanü’l-’Arifin (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>140</v>
+        <v>450</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789758514892</t>
+          <t>9789758514083</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimiz Niçin Çok Evlendi?</t>
+          <t>Şifa-i Şerif (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>100</v>
+        <v>800</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789758514489</t>
+          <t>3990000006810</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Kıyamet Ahiret ve Ahir Zaman Alametleri (Ciltli)</t>
+          <t>Seyahatname</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>600</v>
+        <v>140</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789758514137</t>
+          <t>9789758514892</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Miftahü’l-Kulub - Kalplerin Anahtarı (Ciltli)</t>
+          <t>Peygamberimiz Niçin Çok Evlendi?</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789758514243</t>
+          <t>9789758514489</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kimya-i Saadet ( Cilt 1 - 2 ) (Ciltli)</t>
+          <t>Ölüm Kıyamet Ahiret ve Ahir Zaman Alametleri (Ciltli)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>750</v>
+        <v>700</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>3990000004183</t>
+          <t>9789758514137</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kısas-ı Enbiya ve Tevarih-i Hulefa (2 Cilt Takım) (Ciltli)</t>
+          <t>Miftahü’l-Kulub - Kalplerin Anahtarı (Ciltli)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>1500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789758514014</t>
+          <t>9789758514243</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İlahi Armağan (Ciltli)</t>
+          <t>Kimya-i Saadet ( Cilt 1 - 2 ) (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>700</v>
+        <v>800</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055657420</t>
+          <t>3990000004183</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İhyau Ulumi’d-Din (4 Cilt Takım) (Ciltli)</t>
+          <t>Kısas-ı Enbiya ve Tevarih-i Hulefa (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>2750</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789758514021</t>
+          <t>9789758514014</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Hülefa-i Raşidin - Dört Büyük Halife (Ciltli)</t>
+          <t>İlahi Armağan (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789758514069</t>
+          <t>9786055657420</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Envarü’l Aşıkin (Hak Aşıklarının Nurları) (Ciltli)</t>
+          <t>İhyau Ulumi’d-Din (4 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789758514267</t>
+          <t>9789758514021</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Sünnet İ’tikadı (Ciltli)</t>
+          <t>Hülefa-i Raşidin - Dört Büyük Halife (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789758514519</t>
+          <t>9789758514069</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Büyük Ahidler (Ciltli)</t>
+          <t>Envarü’l Aşıkin (Hak Aşıklarının Nurları) (Ciltli)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789758514038</t>
+          <t>9789758514267</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Bostan - Gülistan - Altın Küpeler (Ciltli)</t>
+          <t>Ehl-i Sünnet İ’tikadı (Ciltli)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>3990000026067</t>
+          <t>9789758514519</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Vehhabiyan (Vehhabiler Tarihi)</t>
+          <t>Büyük Ahidler (Ciltli)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789758514533</t>
+          <t>9789758514038</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Dini Tamir Davasından Din Tahripçileri</t>
+          <t>Bostan - Gülistan - Altın Küpeler (Ciltli)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055657734</t>
+          <t>3990000026067</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Senusiler ve Onüçünü Asrın En Büyük Müteffekkir- i İslamisi Abdülhamid ve Seyyid Muhammed el- Mehdi</t>
+          <t>Tarih-i Vehhabiyan (Vehhabiler Tarihi)</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789758514407</t>
+          <t>9789758514533</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Çareler - Çözümler - Teklifler - Tenkitler</t>
+          <t>Dini Tamir Davasından Din Tahripçileri</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>20</v>
+        <v>350</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055657154</t>
+          <t>9786055657734</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>El-Mürşidü'l-Emin ila Mev'izeti'l-Mü'minin</t>
+          <t>Senusiler ve Onüçünü Asrın En Büyük Müteffekkir- i İslamisi Abdülhamid ve Seyyid Muhammed el- Mehdi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789758514502</t>
+          <t>9789758514407</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Sünnet'i Müdafaa ve Bid'atleri Tenkid 1. Kitap (Makaleler-İncelemeler)</t>
+          <t>Çareler - Çözümler - Teklifler - Tenkitler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>350</v>
+        <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789758514441</t>
+          <t>9786055657154</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Sünnet İ'tikadı (Küçük Boy)</t>
+          <t>El-Mürşidü'l-Emin ila Mev'izeti'l-Mü'minin</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>2890000003181</t>
+          <t>9789758514502</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Hayriyye</t>
+          <t>Ehl-i Sünnet'i Müdafaa ve Bid'atleri Tenkid 1. Kitap (Makaleler-İncelemeler)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>50</v>
+        <v>400</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055657239</t>
+          <t>9789758514441</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İkinci Meşrutiyet ve 2. Abdülhamid Hakkında</t>
+          <t>Ehl-i Sünnet İ'tikadı (Küçük Boy)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789758514618</t>
+          <t>2890000003181</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Muhtasar Ehl-i Sünnet Akaidi</t>
+          <t>Hayriyye</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055657819</t>
+          <t>9786055657239</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'yi Savunuyorum</t>
+          <t>İkinci Meşrutiyet ve 2. Abdülhamid Hakkında</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789758514793</t>
+          <t>9789758514618</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Çerkes Meselesi</t>
+          <t>Muhtasar Ehl-i Sünnet Akaidi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>3990000017185</t>
+          <t>9786055657819</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Ebü'l-Hasan Eş-Şazeli</t>
+          <t>Türkiye'yi Savunuyorum</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789758514922</t>
+          <t>9789758514793</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hüccetü'l-İslam Zeynüddin İmam-ı Gazali</t>
+          <t>Çerkes Meselesi</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789758514881</t>
+          <t>3990000017185</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Medine Hatıraları</t>
+          <t>Ebü'l-Hasan Eş-Şazeli</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055657321</t>
+          <t>9789758514922</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Edeb</t>
+          <t>Hüccetü'l-İslam Zeynüddin İmam-ı Gazali</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055657291</t>
+          <t>9789758514881</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Birkaç Yazı</t>
+          <t>Medine Hatıraları</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786055657529</t>
+          <t>9786055657321</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Genç Müslümana Öğütler</t>
+          <t>İslam'da Edeb</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789758514984</t>
+          <t>9786055657291</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Hıristiyanlığa Reddiye - Tuhfetü-l-Erib Fi'r-Reddi'Ala Ehli's-Salib</t>
+          <t>Birkaç Yazı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789758514472</t>
+          <t>9786055657529</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Haklar ve Vazifeler</t>
+          <t>Genç Müslümana Öğütler</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786055657451</t>
+          <t>9789758514984</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Mürşid-i Müteehhilin</t>
+          <t>Hıristiyanlığa Reddiye - Tuhfetü-l-Erib Fi'r-Reddi'Ala Ehli's-Salib</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789758514977</t>
+          <t>9789758514472</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Sevad-ı A'zam - Doğru Yol</t>
+          <t>İslam'da Haklar ve Vazifeler</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786055657390</t>
+          <t>9786055657451</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Tasavvufun On Esası</t>
+          <t>Mürşid-i Müteehhilin</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789758514748</t>
+          <t>9789758514977</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Mevlana ve Mesnevi</t>
+          <t>Sevad-ı A'zam - Doğru Yol</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786055657765</t>
+          <t>9786055657390</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Bir Türkistanlının İkinci Dünya Savaşı Hatıraları</t>
+          <t>Tasavvufun On Esası</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055657406</t>
+          <t>9789758514748</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Mişkatü'l-Envar - Nurlar Feneri</t>
+          <t>Mevlana ve Mesnevi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786055657772</t>
+          <t>9786055657765</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Şeyh-i Ekber'i Niçin Severim?</t>
+          <t>Bir Türkistanlının İkinci Dünya Savaşı Hatıraları</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789758514427</t>
+          <t>9786055657406</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Müslümanın 100 Vazifesi</t>
+          <t>Mişkatü'l-Envar - Nurlar Feneri</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789758514953</t>
+          <t>9786055657772</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yalan Dünya - Dünyanın Zemmi</t>
+          <t>Şeyh-i Ekber'i Niçin Severim?</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>3990000017176</t>
+          <t>9789758514427</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Arnavutluk Müslümanları</t>
+          <t>Müslümanın 100 Vazifesi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>3990000017181</t>
+          <t>9789758514953</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İslami Konular</t>
+          <t>Yalan Dünya - Dünyanın Zemmi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786055657789</t>
+          <t>3990000017176</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İlim ve İrade (Maddecilere Reddiye)</t>
+          <t>Arnavutluk Müslümanları</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789758514168</t>
+          <t>3990000017181</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Riyazü's Salihin - Aslı ve Tercümesi (Ciltli)</t>
+          <t>İslami Konular</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786055657345</t>
+          <t>9786055657789</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Allah'ın Resulü Hz. Muhammed (a.s)</t>
+          <t>İlim ve İrade (Maddecilere Reddiye)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786055657697</t>
+          <t>9789758514168</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Cemiyet-i Hafiyye</t>
+          <t>Riyazü's Salihin - Aslı ve Tercümesi (Ciltli)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>400</v>
+        <v>75</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789758514656</t>
+          <t>9786055657345</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Sünnetin Müdafaası (Ciltli)</t>
+          <t>Allah'ın Resulü Hz. Muhammed (a.s)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789758514229</t>
+          <t>9786055657697</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Elli Dört Farz Şerhi (Ciltli)</t>
+          <t>Cemiyet-i Hafiyye</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789758514090</t>
+          <t>9789758514656</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Büyük Dua Kitabı (Ciltli)</t>
+          <t>Ehl-i Sünnetin Müdafaası (Ciltli)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>100</v>
+        <v>600</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786055657048</t>
+          <t>9789758514229</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Yunan İllerinde Zavallı Esirlerimiz</t>
+          <t>Elli Dört Farz Şerhi (Ciltli)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786055657147</t>
+          <t>9789758514090</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Hayatımın Acı ve Tatlı Günleri</t>
+          <t>Büyük Dua Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789758514563</t>
+          <t>9786055657048</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Evliyalar Ansiklopedisi (2 Kitap Takım - 4 Cilt) (Ciltli)</t>
+          <t>Yunan İllerinde Zavallı Esirlerimiz</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>1000</v>
+        <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>3990000026666</t>
+          <t>9786055657147</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Er-Ra'iyyetu's-Suğra</t>
+          <t>Hayatımın Acı ve Tatlı Günleri</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789758514663</t>
+          <t>9789758514563</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Yakıcı Yıldırımlar</t>
+          <t>Evliyalar Ansiklopedisi (2 Kitap Takım - 4 Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>400</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789758514298</t>
+          <t>3990000026666</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Peygamberlik Müjdeleri ve Mucizeleri (Ciltli)</t>
+          <t>Er-Ra'iyyetu's-Suğra</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>3990000026446</t>
+          <t>9789758514663</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Namaz Hocası ve Dini Bilgiler</t>
+          <t>Yakıcı Yıldırımlar</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>12</v>
+        <v>400</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789758514960</t>
+          <t>9789758514298</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>İslam'ın Siyasi Yorumu</t>
+          <t>Peygamberlik Müjdeleri ve Mucizeleri (Ciltli)</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789758514250</t>
+          <t>3990000026446</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Birgivi Vasiyetnamesi Kadızade Şerhi</t>
+          <t>Namaz Hocası ve Dini Bilgiler</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>350</v>
+        <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789758514465</t>
+          <t>9789758514960</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Ey Oğul Eyyühe'l-Veled</t>
+          <t>İslam'ın Siyasi Yorumu</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789758514755</t>
+          <t>9789758514250</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>El-Burhanü'l Müeyyed, Kurtarıcı Öğütler</t>
+          <t>Birgivi Vasiyetnamesi Kadızade Şerhi</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789758514861</t>
+          <t>9789758514465</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Muhammed Abduh Reşid Rıza ve İctihad</t>
+          <t>Ey Oğul Eyyühe'l-Veled</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>3990000040003</t>
+          <t>9789758514755</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Hicab</t>
+          <t>El-Burhanü'l Müeyyed, Kurtarıcı Öğütler</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786055657086</t>
+          <t>9789758514861</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Namaz Dinin Direğidir</t>
+          <t>Muhammed Abduh Reşid Rıza ve İctihad</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789758514717</t>
+          <t>3990000040003</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Şazeliyye Tarikatının Esasları</t>
+          <t>Hicab</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789758514045</t>
+          <t>9786055657086</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Marifetname (Ciltli)</t>
+          <t>Namaz Dinin Direğidir</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>900</v>
+        <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789758514632</t>
+          <t>9789758514717</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Dil Belaları Lisan Afetleri</t>
+          <t>Şazeliyye Tarikatının Esasları</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786055657741</t>
+          <t>9789758514045</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>İki Komite İki Kıtal</t>
+          <t>Marifetname (Ciltli)</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>200</v>
+        <v>900</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786055657727</t>
+          <t>9789758514632</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Hilafet- i İslamiyye ve Türkiye Büyük Millet Meclisi</t>
+          <t>Dil Belaları Lisan Afetleri</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>2890000003280</t>
+          <t>9786055657741</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Feth-i Celil-i Kostantıniyye</t>
+          <t>İki Komite İki Kıtal</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>3990000050581</t>
+          <t>9786055657727</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Saray Hatıralarım</t>
+          <t>Hilafet- i İslamiyye ve Türkiye Büyük Millet Meclisi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>14</v>
+        <v>200</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>3990000026065</t>
+          <t>2890000003280</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Yazımız</t>
+          <t>Feth-i Celil-i Kostantıniyye</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>3990000026070</t>
+          <t>3990000050581</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Mülakatlar</t>
+          <t>Saray Hatıralarım</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>40</v>
+        <v>14</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>3990000026073</t>
+          <t>3990000026065</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Lutfiyye Osmanlı Klasikleri 2</t>
+          <t>Yazımız</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786055657710</t>
+          <t>3990000026070</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>İzahlı Yemek Kitabı</t>
+          <t>Mülakatlar</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>300</v>
+        <v>40</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>3990000026072</t>
+          <t>3990000026073</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Muhtasar Ni'met-i İslam</t>
+          <t>Lutfiyye Osmanlı Klasikleri 2</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786055657703</t>
+          <t>9786055657710</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Hilafet- i İslamiyye ve Al- i Osman</t>
+          <t>İzahlı Yemek Kitabı</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789758514823</t>
+          <t>3990000026072</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>El-Ahkamü’s Sultaniye</t>
+          <t>Muhtasar Ni'met-i İslam</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789758514571</t>
+          <t>9786055657703</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Tercüme Meselesi</t>
+          <t>Hilafet- i İslamiyye ve Al- i Osman</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786055657505</t>
+          <t>9789758514823</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Fıkh-ı Ekber</t>
+          <t>El-Ahkamü’s Sultaniye</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786055657376</t>
+          <t>9789758514571</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Büyük İslam Kadınları</t>
+          <t>Kur'an Tercüme Meselesi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786055657185</t>
+          <t>9786055657505</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Cevdet Paşa ve Zamanı</t>
+          <t>Fıkh-ı Ekber</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>3990000026080</t>
+          <t>9786055657376</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Cemaleddin Efgani'nin Gerçek Yüzü</t>
+          <t>Büyük İslam Kadınları</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>12</v>
+        <v>350</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>3990058514403</t>
+          <t>9786055657185</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Olan Papaz</t>
+          <t>Ahmed Cevdet Paşa ve Zamanı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789758514076</t>
+          <t>3990000026080</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Kadın ve Aile</t>
+          <t>Cemaleddin Efgani'nin Gerçek Yüzü</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>250</v>
+        <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789758514434</t>
+          <t>3990058514403</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Mezhepsizlik Bid'attır</t>
+          <t>Müslüman Olan Papaz</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789758514151</t>
+          <t>9789758514076</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Füyuzat-ı Rabbaniye Kadiri Tarikatına Mahsus Dualar ve Zikirler</t>
+          <t>İslam'da Kadın ve Aile</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>2890000003310</t>
+          <t>9789758514434</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Denizci Hasan (Ciltli)</t>
+          <t>Mezhepsizlik Bid'attır</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>22.5</v>
+        <v>300</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789758514939</t>
+          <t>9789758514151</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Namazın Sırları Esrarü's - Salat</t>
+          <t>Füyuzat-ı Rabbaniye Kadiri Tarikatına Mahsus Dualar ve Zikirler</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786055657314</t>
+          <t>2890000003310</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Gıybet İlleti</t>
+          <t>Denizci Hasan (Ciltli)</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>150</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786055657512</t>
+          <t>9789758514939</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>İslamda Kavmiyetcilik Yoktur</t>
+          <t>Namazın Sırları Esrarü's - Salat</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786055657062</t>
+          <t>9786055657314</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Musa Carullah Bigiyef'e Reddiye - Yeni İslam Müctehidlerinin Kıymet-i İlmiyyesi</t>
+          <t>Gıybet İlleti</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789758514144</t>
+          <t>9786055657512</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Mektubat-ı Ma'ruf</t>
+          <t>İslamda Kavmiyetcilik Yoktur</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786055657123</t>
+          <t>9786055657062</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Mızraklı İlmihal - Miftahu'l-Cenne</t>
+          <t>Musa Carullah Bigiyef'e Reddiye - Yeni İslam Müctehidlerinin Kıymet-i İlmiyyesi</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786055657826</t>
+          <t>9789758514144</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>İbrahim Aleyhisselam</t>
+          <t>Mektubat-ı Ma'ruf</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786055657840</t>
+          <t>9786055657123</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Aile Saadeti</t>
+          <t>Mızraklı İlmihal - Miftahu'l-Cenne</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>3990000040004</t>
+          <t>9786055657826</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Birgivi Vasiyetnamesi</t>
+          <t>İbrahim Aleyhisselam</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786055657802</t>
+          <t>9786055657840</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>İslam'ı Anlamak</t>
+          <t>Aile Saadeti</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>3990000017175</t>
+          <t>3990000040004</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Tarihten Alınacak Dersler</t>
+          <t>Birgivi Vasiyetnamesi</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>12</v>
+        <v>150</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786055657758</t>
+          <t>9786055657802</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Cemiyet-i Hafiyye İşkenceleri Yahud Bir Sergüzeşt-i Hunin - Bekirağa Bölüğünde Neler Gördüm ?</t>
+          <t>İslam'ı Anlamak</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789758514694</t>
+          <t>3990000017175</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Namazı Dosdoğru Kılmak</t>
+          <t>Tarihten Alınacak Dersler</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>250</v>
+        <v>12</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789758514946</t>
+          <t>9786055657758</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Dürdane Hanım</t>
+          <t>Cemiyet-i Hafiyye İşkenceleri Yahud Bir Sergüzeşt-i Hunin - Bekirağa Bölüğünde Neler Gördüm ?</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786055657024</t>
+          <t>9789758514694</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Evrim İflas Eden Teori</t>
+          <t>Namazı Dosdoğru Kılmak</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789758514915</t>
+          <t>9789758514946</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Cezayir Hatıratından</t>
+          <t>Dürdane Hanım</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789758514588</t>
+          <t>9786055657024</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Evliyalar Ansiklopedisi 3.- 4. Cilt (Ciltli)</t>
+          <t>Evrim İflas Eden Teori</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>700</v>
+        <v>200</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789758514854</t>
+          <t>9789758514915</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Kelile ve Dimne</t>
+          <t>Cezayir Hatıratından</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789758514380</t>
+          <t>9789758514588</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>İslam Ahlakından Parlak Sayfalar</t>
+          <t>Evliyalar Ansiklopedisi 3.- 4. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786055657499</t>
+          <t>9789758514854</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Mükafat</t>
+          <t>Kelile ve Dimne</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786055657468</t>
+          <t>9789758514380</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Vasıflı Müslüman Genç</t>
+          <t>İslam Ahlakından Parlak Sayfalar</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786055667437</t>
+          <t>9786055657499</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>İhyau Ulumi'd Din (4 Cilt Takım Yeni Dizgi Bez Kapak) (Ciltli)</t>
+          <t>Mükafat</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>4000</v>
+        <v>300</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9782000024910</t>
+          <t>9786055657468</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Başkanı Sami Selçuk</t>
+          <t>Vasıflı Müslüman Genç</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786055657413</t>
+          <t>9786055667437</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Sünneti Savunuyorum</t>
+          <t>İhyau Ulumi'd Din (4 Cilt Takım Yeni Dizgi Bez Kapak) (Ciltli)</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>300</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
+          <t>9782000024910</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Yargıtay Başkanı Sami Selçuk</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9786055657413</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Ehl-i Sünneti Savunuyorum</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
           <t>3990000017184</t>
         </is>
       </c>
-      <c r="B135" s="1" t="inlineStr">
+      <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Namaz konusunda Müslümanlara Uyarı</t>
         </is>
       </c>
-      <c r="C135" s="1">
+      <c r="C137" s="1">
         <v>30</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>