--- v2 (2026-09-12)
+++ v3 (2026-11-04)
@@ -169,51 +169,51 @@
         <is>
           <t>9789758514557</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>İlahi Muhabbet</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786055657550</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Hristiyanlığa Reddiye</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786055657383</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Ehl-i Sünnet İ'tikadi</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786258514873</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>