--- v0 (2026-03-15)
+++ v1 (2026-11-04)
@@ -109,66 +109,66 @@
         <is>
           <t>9786055858810</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Yara</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>14.81</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786059158855</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Özel Harekatçı Olmak - 2</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>50</v>
+        <v>220</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786059158701</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Orfoz</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>40</v>
+        <v>210</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786054621989</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Uzakların Prensleri</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786054621941</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
@@ -184,51 +184,51 @@
         <is>
           <t>9786054621996</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Din Terimleri Teoloji Sözlüğü</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786054621514</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Süpürge-Kadın Destanı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>11.11</v>
+        <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786054621491</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Avaz</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786054621507</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
@@ -244,186 +244,186 @@
         <is>
           <t>9786054621798</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Tanrısal Lekeler</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786054621804</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Şairler Renkli Şort Giyerse Esnaf Kınar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>24</v>
+        <v>170</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786054621781</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Gökyüzüne Fırlatılan Pencere</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786059158022</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Çoğulcu Toplum ve Demokrasi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>42</v>
+        <v>210</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786054621972</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Bir Kadın Varmış Bir Kadın Yokmuş</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>27</v>
+        <v>180</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786059158367</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Misket</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>40</v>
+        <v>210</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786059158336</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Aşkın Ne Derin</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786059158831</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Hayvanlar Ne Enteresan</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>34</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786059158633</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Bilim Ne Enteresan</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>34</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786059158428</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Gümüşle Yıkanmış</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>26</v>
+        <v>180</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786059158619</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Hendeklerdeki İhanet</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>48</v>
+        <v>210</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786059158206</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Komünist Bir Kocakarıyım</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>34</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786054621842</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
@@ -439,96 +439,96 @@
         <is>
           <t>9786054621866</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Futbol Sanatı</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786059158350</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>İkinci Hendek</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>30</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786059158169</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Madam Belda ve Hiç Kırıkları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>22</v>
+        <v>170</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786059158176</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Nirvana'ya Dönüş</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>27</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786059158183</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Ömrüm Bir Karadutun Kar Görme Heyecanıyla Geçti</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>22</v>
+        <v>170</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786054621880</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Uyku Odası</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786054621767</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
@@ -544,66 +544,66 @@
         <is>
           <t>9786054621651</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Turgut Uyar’ın Dizeleriyiz</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786054621644</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Süt Rengi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>18.52</v>
+        <v>160</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786054621699</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Fakat Filmin Sonu Böyle Bitmedi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>27</v>
+        <v>180</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786054621675</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Cihan Padişahı'nın Kalp Ağrıları</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>29</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786055858766</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
@@ -619,66 +619,66 @@
         <is>
           <t>9786055858704</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Yumuşak G</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>12.96</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786055858360</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>16.67</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786054621194</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Yarından Önce</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>20</v>
+        <v>170</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786054621200</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Yarım Kalan</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786058827905</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
@@ -694,141 +694,141 @@
         <is>
           <t>9786055858285</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Yalnızlık Kokusu</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786054621231</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Ve Sustu Melek</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>18.52</v>
+        <v>160</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786055858728</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Uyanış Ağacı</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>12.96</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786054621422</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Unutmak Suları</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786055858483</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Transaşk</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>12.96</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786055858353</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Tozduman</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>20.37</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786054621118</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Tene Dokunmak</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>14.81</v>
+        <v>130</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786055858438</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Tartışılan Alevilik</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>16.67</v>
+        <v>170</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786055858452</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Tanışırız</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>12.96</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786055858445</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
@@ -844,81 +844,81 @@
         <is>
           <t>9786055858230</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Şiir Güzeldir</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>9.17</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786054621385</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Şaşortkovan Söylenceleri</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>11.11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786054621125</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Şairin Gözüyle</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>13.89</v>
+        <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786055858827</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Sürgün</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>34</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786055858803</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Sular Altı</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>3990000002015</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
@@ -949,51 +949,51 @@
         <is>
           <t>9786055858124</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Tek Başına Bahar</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786054621217</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Sevgililer Gününde Hiç Randevum Olmadı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>14.81</v>
+        <v>170</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786055858315</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Senginsemai</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786055858087</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
@@ -1084,51 +1084,51 @@
         <is>
           <t>9786055858100</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Requiem</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786055858995</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Raskolnik Ayetler</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>13.89</v>
+        <v>120</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786055858254</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Progressive Rock</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>17.59</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786055858841</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
@@ -1189,51 +1189,51 @@
         <is>
           <t>9786054621392</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Paris Notları</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>14.81</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786055858896</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Özgürlük Kampı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>18.52</v>
+        <v>170</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786055858339</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Öykü Güzeldir</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>12.96</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786055858582</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
@@ -1264,51 +1264,51 @@
         <is>
           <t>9786055858278</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Ölüm Erken Bir Akşamdır</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786055858797</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Nedir ki Ömür</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>28</v>
+        <v>190</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9786055858964</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Nasıl Gidiyo’ Kölelik?</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786055858568</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
@@ -1384,51 +1384,51 @@
         <is>
           <t>9786055858667</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Masal Bekçisi - Bölüm 1: Kaos</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>22.22</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9786055858650</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Lupipam</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>18</v>
+        <v>150</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>3990000002016</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Leylak Kıyımı</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9786055858889</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
@@ -1489,51 +1489,51 @@
         <is>
           <t>9786055858209</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Kül Tablet</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9786055858261</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Kutsal Üçleme</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>12.96</v>
+        <v>190</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9786054621002</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Kuşlar Geçiyor</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9786054621293</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
@@ -1549,51 +1549,51 @@
         <is>
           <t>9786054621132</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Kolay Görünen Zor Şiir</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>12.96</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9786054621033</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Kısa’dan His’e</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>7.41</v>
+        <v>170</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9786054621101</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Kırk Yamalı Bohça</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9786055858056</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
@@ -1699,81 +1699,81 @@
         <is>
           <t>9786055858322</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Kamer Çerileri</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>16.67</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9786054621408</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>K.</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>18.52</v>
+        <v>160</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9786054621170</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>İntihar Saldırıları</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>16.67</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9786055858735</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>İki Sıcak Gün</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>14.81</v>
+        <v>170</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9786055858032</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>İçimdeki Sen Kırıntıları</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>8.8</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9786055858131</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
@@ -1819,141 +1819,141 @@
         <is>
           <t>9786055858742</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Hayta</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>9786054621309</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Hayat Elverirse</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>28</v>
+        <v>190</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>9786054621415</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Mevlana’ya Şükran</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>9786055858537</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Hal</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>18</v>
+        <v>190</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>9786055858384</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Gümüş Gölge</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>9.17</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>9786055858643</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Guguklu Saatin Çaldığı Gün</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>14.81</v>
+        <v>200</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>9786054621163</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Gözlerin Ne Renkti</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>12.96</v>
+        <v>120</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9786055858605</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Göç/ük</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>23</v>
+        <v>170</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>9786055858117</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Göç</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>9786055858155</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
@@ -1984,81 +1984,81 @@
         <is>
           <t>9786055858162</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Esrar-ı Aşk</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>14.81</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>9786054621248</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Ender Sarıyatı - Ölüme Direnen Şiirler</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>28</v>
+        <v>190</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>3990000067343</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Ekmek Balığı</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>12.96</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>9786054621262</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Egospu</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>28</v>
+        <v>190</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>9786055858476</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Dilsiz Nehir</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>12.96</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>9786054621026</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
@@ -2104,96 +2104,96 @@
         <is>
           <t>9786055858247</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Dalya - Göçebe Yıldız</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>9786055858148</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Çıhla</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>11.11</v>
+        <v>170</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>9786054621378</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Çağdaş Güney Afrika Şiiri Antolojisi</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>9786055858629</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Ciğerpare</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>11.11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>9786055858612</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>Merkezkaç</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>11.11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>9786054621088</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Bulmaca Güzeldir 1</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>9786055858506</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
@@ -2239,51 +2239,51 @@
         <is>
           <t>9786055858674</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>Bitap</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>9786054621354</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>Bir Kınalı Kekliktim</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>18.52</v>
+        <v>160</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>3990000002013</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>Bir Demet Karanfil İzi</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>8.8</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>9786055858551</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
@@ -2314,111 +2314,111 @@
         <is>
           <t>9786054621095</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>Berlin Şiirleri</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>5.56</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>9786054621330</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>Bahar Kışkırtması</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>25</v>
+        <v>180</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>9786054621347</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>Ay Aslında Camdandır</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>9786054621040</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>Bulmaca Güzeldir 2</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>9786055858988</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>Ateş Kızılı</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>18.52</v>
+        <v>160</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>9786054621224</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>Aşkzedeler Kulübü</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>16.67</v>
+        <v>150</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>9786055858681</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>Aşkın ve Devrim’in Kod Adı Julietta’ya Mektuplar</t>
         </is>
       </c>
       <c r="C155" s="1">
         <v>12.96</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>9786054621361</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
@@ -2524,81 +2524,81 @@
         <is>
           <t>9786055858513</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>Anı Güzeldir</t>
         </is>
       </c>
       <c r="C163" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>9786055858759</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>Amiyanelik</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>12.96</v>
+        <v>120</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>9786055858834</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>7. His</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>9786055858933</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>30 Artı 1</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>24</v>
+        <v>180</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>9786055858377</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>Buz</t>
         </is>
       </c>
       <c r="C167" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>9786055858902</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
@@ -2659,321 +2659,321 @@
         <is>
           <t>9786055858971</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>Bir Gece Kediniz Eve Sarhoş Gelirse</t>
         </is>
       </c>
       <c r="C172" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>9786054621439</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>Biraderler</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>36</v>
+        <v>200</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>9786059158398</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>Sekizinci Renk</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>58</v>
+        <v>210</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>9786059158053</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>Yolcu</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>28</v>
+        <v>190</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>9786054621064</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>N’apcam Şimdi?</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>20</v>
+        <v>170</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>9786059158077</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>Kardeşim Gurbet</t>
         </is>
       </c>
       <c r="C177" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>9786059158060</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>Cinayetti</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>18.52</v>
+        <v>170</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>9786054621859</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>Dört x 100</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>25</v>
+        <v>180</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>9786054621828</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>Benim de Bir Hayalim Var</t>
         </is>
       </c>
       <c r="C180" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>9786054621705</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>Tene Dokunmak</t>
         </is>
       </c>
       <c r="C181" s="1">
         <v>34</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>9786059158152</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>Hayırevet Diyerek</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>11.11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>9786059158237</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>Kadınların Siyasi Kariyerinde Cam Tavan</t>
         </is>
       </c>
       <c r="C183" s="1">
         <v>28</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>9786059158220</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>Aramıza Şiir Kaçtı</t>
         </is>
       </c>
       <c r="C184" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>9786059158114</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>Adam Vitrinin Önünde Duruyordu</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>22</v>
+        <v>170</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>9786059158145</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>Yüksek Gerilim Hattı</t>
         </is>
       </c>
       <c r="C186" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>9786059158121</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>Herkes Gibi Herkes Kadar</t>
         </is>
       </c>
       <c r="C187" s="1">
         <v>12.96</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>9786059158381</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>Yazının Gönlüyle</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>24</v>
+        <v>180</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>9786059158343</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>Fomenta</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>38</v>
+        <v>200</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>9786059158374</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>Aptal Bakire</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>36</v>
+        <v>200</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>9786054621903</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>Lejyoner</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>32</v>
+        <v>200</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>9786054621873</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>İdam Kararı Tutanakları</t>
         </is>
       </c>
       <c r="C192" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>9786059158046</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
@@ -3004,51 +3004,51 @@
         <is>
           <t>9786054621606</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>Botan’ın Askerleri</t>
         </is>
       </c>
       <c r="C195" s="1">
         <v>48</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>9786059158244</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>Kanar mı Balığın Yarası?</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>27</v>
+        <v>180</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>9786059158190</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>Düş Ülkesi</t>
         </is>
       </c>
       <c r="C197" s="1">
         <v>25.93</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>9780000009784</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
@@ -3079,51 +3079,51 @@
         <is>
           <t>9786054621712</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>Kafka ve Kafka</t>
         </is>
       </c>
       <c r="C200" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>9786054621835</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>Ayak İzlerimiz 1 - Porto</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>37.04</v>
+        <v>200</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>9786054621590</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>Toby'nin Odası</t>
         </is>
       </c>
       <c r="C202" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>9786054621927</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
@@ -3154,211 +3154,211 @@
         <is>
           <t>9786054621934</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>Aynı Mezarın Ölüleri</t>
         </is>
       </c>
       <c r="C205" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>9786059158312</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>Erken Büyüyen Çocuklar</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>38</v>
+        <v>200</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>9786257326001</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>Kalbimden Bir Parça</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>28</v>
+        <v>190</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>9786059158985</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>Oda</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>36</v>
+        <v>200</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>9786059158909</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>İlk Düğme</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>30</v>
+        <v>200</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>9786059158961</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>Kırmızı</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>55</v>
+        <v>210</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>9786059158978</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>Botan’da 1305 Gün</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>58</v>
+        <v>210</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>9786059158954</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>Benler Sahnesi</t>
         </is>
       </c>
       <c r="C212" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>9786059158947</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>İsminin Güneşi</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>25</v>
+        <v>180</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>9786059158916</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>Baykuşlara Neden Güvenmemeliyiz</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>22</v>
+        <v>170</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>9786054621446</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>1. Ölüdeniz Öykü Ödülleri Seçkisi</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>2.31</v>
+        <v>170</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>9786059158800</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>İnternetle İlişkisi Var</t>
         </is>
       </c>
       <c r="C216" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>9786059158848</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>Cesaret</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>21.3</v>
+        <v>170</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>