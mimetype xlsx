--- v0 (2025-10-16)
+++ v1 (2026-05-13)
@@ -85,760 +85,2155 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255847515</t>
+          <t>9786255761613</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026 AYT Tarih Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>2026 AYT Türk Dili ve Edebiyatı Sosyal Bilimler - 1 Çek Kopar 10'lu</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>440</v>
+        <v>220</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255847751</t>
+          <t>9786255761620</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026 AYT Coğrafya Ders Notları Benim Hocam Yayınları</t>
+          <t>YDS The Practice Lab 5'li Deneme Sınavı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>290</v>
+        <v>220</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255847522</t>
+          <t>9786255761637</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026 AYT Fizik Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>2026 ALES - DGS Türkçe Sözel Yetenek - Sözel Mantık Video Ders Notları</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>360</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255847591</t>
+          <t>9786255761606</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026 AYT Türk Dili ve Edebiyatı Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>2026 KPSS Çıktı Çıkıyor Türkçe Soru Bankası</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>550</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255847492</t>
+          <t>9786255761514</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026 AYT Tarih Ders Notları Benim Hocam Yayınları</t>
+          <t>2026 KPSS Çıktı Çıkıyor Coğrafya Soru Bankası</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>330</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255847584</t>
+          <t>9786258161250</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026 AYT Kimya Ders Notları Benim Hocam Yayınları</t>
+          <t>2025 TYT Fizik Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>380</v>
+        <v>285</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255847454</t>
+          <t>9786255761576</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Fizik Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>AYT Kimya 7 Günde Genel Tekrar Kampı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>470</v>
+        <v>199</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255847614</t>
+          <t>9786255761583</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Coğrafya Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>TYT Kimya 5 Günde Genel Tekrar Kampı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>310</v>
+        <v>199</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255847447</t>
+          <t>9786255761545</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Tarih Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü 10 Branş Deneme</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255847461</t>
+          <t>9786256907386</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Biyoloji Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>2025 DGS Türkçe Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>290</v>
+        <v>342</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255847553</t>
+          <t>9786255761538</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Kimya Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>AGS Tekerrür KPSS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Genel Tekrar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>440</v>
+        <v>220</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255847577</t>
+          <t>9786255761552</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Türkçe Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>TYT Fen Bilimleri 15'li Branş Deneme</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>510</v>
+        <v>230</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255847423</t>
+          <t>9786255761569</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Fizik Ders Notları Benim Hocam Yayınları</t>
+          <t>Tekerrür KPSS Türkçe Genel Tekrar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>380</v>
+        <v>220</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255847560</t>
+          <t>9786258263879</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Coğrafya Ders Notları Benim Hocam Yayınları</t>
+          <t>AYT Adayları ve Ara Sınıflar İçin Taktiklerle Limit Türev İntegral Konu Anlatımlı Soru Fasikülü</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>270</v>
+        <v>236</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255847416</t>
+          <t>9786258011050</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Tarih Ders Notları Benim Hocam Yayınları</t>
+          <t>KPSS Gümüş Serisi 2 ÖABT Türk Dili ve Edebiyatı - Türkçe Öğretmenliği Eski Edebiyatı Deneme Sınavları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>330</v>
+        <v>109</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255847607</t>
+          <t>9786255761521</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Biyoloji Ders Notları Benim Hocam Yayınları</t>
+          <t>2026 TYT Sosyal Bilimler 15'li Branş Denemesi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>330</v>
+        <v>230</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255847546</t>
+          <t>9786256073128</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Kimya Ders Notları Benim Hocam Yayınları</t>
+          <t>2025 AYT Biyoloji Ders Notları</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>400</v>
+        <v>360</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255847539</t>
+          <t>9786255761460</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Türkçe Ders Notları Benim Hocam Yayınları</t>
+          <t>8. Sınıf LGS Muhteşem Üçlü Paragraf Soru Bankası</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>360</v>
+        <v>500</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256073661</t>
+          <t>9786256907294</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026 AGS Türkiye Coğrafyası Tamamı Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>KPSS ALES DGS Matematix Soru Fasikülleri - 5</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>430</v>
+        <v>139</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256073630</t>
+          <t>9786255761507</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026 AGS Tarih Konu Anlatımı Benim Hocam Yayınları</t>
+          <t>2026 TYT Türkçe Çek Kopar 10'lu Branş Denemesi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>550</v>
+        <v>290</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256073586</t>
+          <t>9786255761484</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>2026 AGS Türkiye Coğrafyası Konu Anlatımı Benim Hocam Yayınları</t>
+          <t>2026 KPSS Çıktı Çıkıyor Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256073609</t>
+          <t>9786255761491</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS AGS Mevzuat Tamamı Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>2026 Çıktı Çıkıyor Vatandaşlık Soru Bankası</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256073579</t>
+          <t>9786255761453</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>2026 AGS Mevzuat Konu Anlatımı Benim Hocam Yayınları</t>
+          <t>Tekerrür - KPSS - Vatandaşlık Genel TekraR</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255847652</t>
+          <t>9786258161496</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>2026 Haritalarla Tarih Konu Anlatımı Benim Hocam Yayınları</t>
+          <t>TYT-AYT Geometri Ders Notları</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>490</v>
+        <v>259</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255847676</t>
+          <t>9786258060461</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Türkçe Tamamı Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>Tüm Adaylar İçin Taktiklerle Permütasyon Kombinasyon Olasılık Konu Anlatımlı Soru Fasikülü</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>470</v>
+        <v>173</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255847683</t>
+          <t>9786257484404</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Vatandaşlık Tamamı Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>Tüm Adaylar İçin Taktiklerle Üslü - Köklü Sayılar Konu Anlatımlı Soru Fasikülü</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>290</v>
+        <v>159</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258263077</t>
+          <t>9786256073678</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Coğrafya Tamamı Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>TYT 5 li Deneme</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255847669</t>
+          <t>9786256073548</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tarih Tamamı Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>ALES DGS Matematik Video Ders Notları</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>470</v>
+        <v>490</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255847720</t>
+          <t>9786255761415</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Türkçe Ders Notları Benim Hocam Yayınları</t>
+          <t>2026 ALES Türkçe Sözel Yetenek - Sözel Mantık Soru Bankası</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255847706</t>
+          <t>9786256907409</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Vatandaşlık Ders Notları Benim Hocam Yayınları</t>
+          <t>2025 ALES Türkçe Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>260</v>
+        <v>324</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255847775</t>
+          <t>9786255761422</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tarih Ders Notları Benim Hocam Yayınları</t>
+          <t>KPSS AGS Tekerrür Tarih Genel Tekrar</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258263237</t>
+          <t>9786255761439</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Matematik Konu Anlatımı</t>
+          <t>2026 KPSS Arşiv Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>359</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258263220</t>
+          <t>9786255761392</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Coğrafya Konu Anlatımı Benim Hocam Yayınları</t>
+          <t>2026 AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>360</v>
+        <v>330</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255847812</t>
+          <t>9786255761408</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tarih Konu Anlatımı Benim Hocam Yayınları</t>
+          <t>2026 AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>490</v>
+        <v>330</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255847966</t>
+          <t>9786052779347</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Matematik Ders Notları</t>
+          <t>TYT Matematix Soru Fasikülleri 4 Problemler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>360</v>
+        <v>99</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255847928</t>
+          <t>9786256073821</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Matematik Konu Anlatımı</t>
+          <t>2026 AGS Tarih Tamamı Çözümlü 33 Branş Deneme Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>420</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255847874</t>
+          <t>9786256073210</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Matematik Konu Anlatımı</t>
+          <t>2025 KPSS Türkçe Tamamı Çözümlü 6+5+7 Deneme</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>660</v>
+        <v>279</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255847850</t>
+          <t>9786256907423</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>2026 YDS Dil Bilgisi Stratejileri ve Grammar Soru Bankası</t>
+          <t>Eğitim Bilimleri Rehberlik ve Özel Eğitim Tamamı Çözümlü 24 Deneme</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>320</v>
+        <v>119</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255847843</t>
+          <t>9786256073425</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>2026 YDS Okuma Stratejileri ve Skills Soru Bankası</t>
+          <t>2025 11. Sınıf Tarih Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>270</v>
+        <v>228</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255847867</t>
+          <t>9786256073401</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Matematik Video Çözümlü Soru Bankası</t>
+          <t>2025 11. Sınıf Kimya Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>580</v>
+        <v>228</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255847829</t>
+          <t>9786255847782</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Vatandaşlık Konu Anlatımı</t>
+          <t>2026 AYT Coğrafya Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>270</v>
+        <v>310</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255847690</t>
+          <t>9786255847799</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Türkçe Konu Anlatımı</t>
+          <t>2026 YDT Skılls Lab Soru Bankası</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>330</v>
+        <v>290</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052779699</t>
+          <t>9786255847805</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>11. Sınıf Eşit Ağırlık Sözel Tüm Dersler Soru Bankası</t>
+          <t>2026 YDT Grammar Lab Ders Notları ve Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258161533</t>
+          <t>9786255847645</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam Yayınları 2026 AYT Kimya Ders Notları</t>
+          <t>2026 AYT Biyoloji Ders Notları</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>380</v>
+        <v>420</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258161403</t>
+          <t>9786255847027</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam Yayınları 2024 AYT Biyoloji Ders Notları</t>
+          <t>5. Sınıf Matematik Soru Bankam</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>236</v>
+        <v>485</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786258161366</t>
+          <t>9786255847744</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>AYT Fizik Video Ders Defteri Benim Hocam Yayınları</t>
+          <t>2026 TYT Felsefe Ders Notları ve Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>360</v>
+        <v>270</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256907072</t>
+          <t>9786255847430</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>AYT Felsefe  Soru Bankası Benim Hocam Yayınları</t>
+          <t>TYT-AYT Din Kültürü ve Ahlak Bilgisi Ders Notları ve Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>300</v>
+        <v>290</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786258161281</t>
+          <t>9786255847638</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>TYT - AYT Din Kültürü ve Ahlak Bilgisi Video Ders Defteri Benim Hocam Yayınları</t>
+          <t>2026 AYT Biyoloji Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>244</v>
+        <v>290</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786255847133</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>7. Sınıf Türkçe Benim Soru Bankam</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786255847119</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>8. Sınıf Türkçe Benim Soru Bankam</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786256073890</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>5. Sınıf Sosyal Bilgiler Benim Soru Bankam</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786256073883</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>7. Sınıf Sosyal Bilgiler Benim Soru Bankam</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786255847621</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>2026 AYT Kimya Video Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786255847768</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS AGS Tarih Tamamı Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786255847737</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Coğrafya Ders Notları</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786255847713</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>2026 AYT Türk Dili ve Edebiyatı Ders Notları</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786255847508</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>AYT Fizik Ders Notları</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786256073975</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>8. Sınıf Benim Soru Bankam Matematik</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786256073869</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>8. Sınıf Benim Soru Bankam İnkılap Tarihi</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786256073838</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>8. Sınıf Benim Soru Bankam Fen Bilimleri</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786255847485</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>TYT- AYT- DGS- ALES- KPSS- MSÜ Parla Paragraf Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786255847478</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>TYT - KPSS - MSÜ Parla Dil Bilgisi Konu Özetli Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786255761354</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>2026 AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Video Ders Notları</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786255761347</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Türkçe Tamamı Çözümlü 18 Deneme</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786255761330</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>2026 AYT Matematik Ders Notları</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786256073753</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>2026 AGS Türkiye Coğrafyası Tamamı Çözümlü 40 Branş Deneme</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786255761323</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Mahşer</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786255761262</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>DGS 6 lı Deneme</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786255761255</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Coğrafya Tamamı Çözümlü 18 Deneme</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786255761125</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>ALES Matematik Geometri Sayısal Mantık Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786255761118</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Hedef 657 Tarih Tamamı Çözümlü Branş Denemesi</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786255761088</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>2026 Lise - Ön Lisans Tüm Dersler Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786255761071</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>2026 AGS Sayısal Yetenek Tamamı Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786255761064</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>2026 Lise Ön Lisans Tamamı Çözümlü Tüm Dersler Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786255761095</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>2026 DGS Türkçe Sözel Yetenek - Sözel Mantık Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786255847270</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>7. Sınıf Fen Bilimleri Benim Fasikülüm</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786255761057</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Hedef 657 Vatandaşlık Tamamı Çözümlü Branş Denemesi</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786255847973</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>2026 AYT Matematik Tamamı Video Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786255761040</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Tüm Dersler Tamamı Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786255761033</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>2026 DGS Matematik Geometri Sayısal Mantık Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786255761019</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>2026 AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786255847980</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>2026 AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786255761026</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>2026 ALES DGS Matematik Video Ders Notları</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786255761002</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>2026 AGS Sayısal Yetenek Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786255847997</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Matematik Tamamı Video Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786255847911</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Genel Kültür Sen Bilirsin Tarih-Coğrafya-Vatandaşlık Soru Cevap Kitabı</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786255847836</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>2026 AYT Felsefe Ders Notları Soru bankası</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786255847942</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>2026 10. Sınıf Felsefe Konu Anlatımlı Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786255847010</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>6. Sınıf Matematik Soru Bankam</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786255847096</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>5. Sınıf Fen Bilimleri Soru Bankam</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786255847157</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>6. Sınıf Türkçe Soru Bankam</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786255847058</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>7. Sınıf Fen Bilimleri Soru Bankam</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786255847072</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>6. Sınıf Fen Bilimleri Soru Bankam</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786255847171</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>5. Sınıf Türkçe Soru Bankam</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786255847195</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>6. Sınıf Sosyal Bilgiler Soru Bankam</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786256073999</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>7. Sınıf Matematik Soru Bankam</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786255761378</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>2026 AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Video Ders Notları</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786255847515</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>2026 AYT Tarih Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786255847751</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>2026 AYT Coğrafya Ders Notları Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786255847522</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>2026 AYT Fizik Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786255847591</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>2026 AYT Türk Dili ve Edebiyatı Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786255847492</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>2026 AYT Tarih Ders Notları Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786255847584</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>2026 AYT Kimya Ders Notları Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786255847454</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>2026 TYT Fizik Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786255847614</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>2026 TYT Coğrafya Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786255847447</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>2026 TYT Tarih Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786255847461</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>2026 TYT Biyoloji Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786255847553</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>2026 TYT Kimya Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786255847577</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>2026 TYT Türkçe Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786255847423</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>2026 TYT Fizik Ders Notları Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786255847560</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>2026 TYT Coğrafya Ders Notları Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786255847416</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>2026 TYT Tarih Ders Notları Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786255847607</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>2026 TYT Biyoloji Ders Notları Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786255847546</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>2026 TYT Kimya Ders Notları Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9786255847539</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>2026 TYT Türkçe Ders Notları Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786256073661</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>2026 AGS Türkiye Coğrafyası Tamamı Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786256073630</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>2026 AGS Tarih Konu Anlatımı Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786256073586</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>2026 AGS Türkiye Coğrafyası Konu Anlatımı Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786256073609</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS AGS Mevzuat Tamamı Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786256073579</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>2026 AGS Mevzuat Konu Anlatımı Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786255847652</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>2026 Haritalarla Tarih Konu Anlatımı Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9786255847676</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Türkçe Tamamı Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9786255847683</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Vatandaşlık Tamamı Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9786258263077</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Coğrafya Tamamı Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9786255847669</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Tarih Tamamı Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9786255847720</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Türkçe Ders Notları Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9786255847706</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Vatandaşlık Ders Notları Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9786255847775</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Tarih Ders Notları Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9786258263237</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>2025 KPSS Matematik Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9786258263220</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Coğrafya Konu Anlatımı Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9786255847812</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Tarih Konu Anlatımı Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9786255847966</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>2026 TYT Matematik Ders Notları</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9786255847928</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Matematik Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9786255847874</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Matematik Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9786255847850</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>2026 YDS Dil Bilgisi Stratejileri ve Grammar Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9786255847843</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>2026 YDS Okuma Stratejileri ve Skills Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9786255847867</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>2026 TYT Matematik Video Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9786255847829</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Vatandaşlık Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>9786255847690</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Türkçe Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9786052779699</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>11. Sınıf Eşit Ağırlık Sözel Tüm Dersler Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9786258161533</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Benim Hocam Yayınları 2026 AYT Kimya Ders Notları</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>380</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>