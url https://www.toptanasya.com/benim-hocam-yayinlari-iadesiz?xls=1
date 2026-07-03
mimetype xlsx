--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,2155 +85,2335 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255761613</t>
+          <t>9786258060805</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026 AYT Türk Dili ve Edebiyatı Sosyal Bilimler - 1 Çek Kopar 10'lu</t>
+          <t>AYT Adayları ve Ara Sınıflar İçin Taktiklerle 2. Dereceden Eşitsizlikler Parabol Konu Anlatımlı Soru Fasikülü</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>220</v>
+        <v>159</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255761620</t>
+          <t>9786255761651</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>YDS The Practice Lab 5'li Deneme Sınavı</t>
+          <t>2026 AGS Sayısal Yetenek Tamamı Çözümlü 15 Branş Denemesi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255761637</t>
+          <t>9786257484732</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES - DGS Türkçe Sözel Yetenek - Sözel Mantık Video Ders Notları</t>
+          <t>Tüm Adaylar İçin Taktiklerle Çarpanlara Ayırma - 1. Dereceden Denklemler - Oran Orantı Konu Anlatımlı Soru Fasikülü</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>217</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255761606</t>
+          <t>9786255761668</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Çıktı Çıkıyor Türkçe Soru Bankası</t>
+          <t>TEKERRÜR KPSS AGS Coğrafya Genel Tekrar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255761514</t>
+          <t>9786052776186</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Çıktı Çıkıyor Coğrafya Soru Bankası</t>
+          <t>LGS 8. Sınıf İngilizce Video Ders Notları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258161250</t>
+          <t>9786255761644</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT Fizik Tamamı Video Çözümlü Soru Bankası</t>
+          <t>Bir Rivayete Göre</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>285</v>
+        <v>349</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255761576</t>
+          <t>9786256907362</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>AYT Kimya 7 Günde Genel Tekrar Kampı</t>
+          <t>2025 ALES DGS Türkçe Video Ders Notları</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>199</v>
+        <v>225</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255761583</t>
+          <t>9786256073449</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>TYT Kimya 5 Günde Genel Tekrar Kampı</t>
+          <t>2025 11. Sınıf Felsefe Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>199</v>
+        <v>190</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255761545</t>
+          <t>9786256073432</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü 10 Branş Deneme</t>
+          <t>2025 11. Sınıf Coğrafya Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>247</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256907386</t>
+          <t>9786256073418</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Türkçe Tamamı Çözümlü Soru Bankası</t>
+          <t>2025 11. Sınıf Biyoloji Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>342</v>
+        <v>418</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255761538</t>
+          <t>9786256073371</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>AGS Tekerrür KPSS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Genel Tekrar</t>
+          <t>2025 11. Sınıf Türk Dili ve Edebiyatı Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>220</v>
+        <v>361</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255761552</t>
+          <t>9786258161991</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>TYT Fen Bilimleri 15'li Branş Deneme</t>
+          <t>2025 KPSS Vatandaşlık Ders Notları</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>230</v>
+        <v>217</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255761569</t>
+          <t>9786255761613</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Tekerrür KPSS Türkçe Genel Tekrar</t>
+          <t>2026 AYT Türk Dili ve Edebiyatı Sosyal Bilimler - 1 Çek Kopar 10'lu</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258263879</t>
+          <t>9786255761620</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>AYT Adayları ve Ara Sınıflar İçin Taktiklerle Limit Türev İntegral Konu Anlatımlı Soru Fasikülü</t>
+          <t>YDS The Practice Lab 5'li Deneme Sınavı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>236</v>
+        <v>220</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258011050</t>
+          <t>9786255761637</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>KPSS Gümüş Serisi 2 ÖABT Türk Dili ve Edebiyatı - Türkçe Öğretmenliği Eski Edebiyatı Deneme Sınavları</t>
+          <t>2026 ALES - DGS Türkçe Sözel Yetenek - Sözel Mantık Video Ders Notları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>109</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255761521</t>
+          <t>9786255761606</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Sosyal Bilimler 15'li Branş Denemesi</t>
+          <t>2026 KPSS Çıktı Çıkıyor Türkçe Soru Bankası</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256073128</t>
+          <t>9786255761514</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025 AYT Biyoloji Ders Notları</t>
+          <t>2026 KPSS Çıktı Çıkıyor Coğrafya Soru Bankası</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>360</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255761460</t>
+          <t>9786258161250</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS Muhteşem Üçlü Paragraf Soru Bankası</t>
+          <t>2025 TYT Fizik Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>500</v>
+        <v>285</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256907294</t>
+          <t>9786255761576</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>KPSS ALES DGS Matematix Soru Fasikülleri - 5</t>
+          <t>AYT Kimya 7 Günde Genel Tekrar Kampı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>139</v>
+        <v>199</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255761507</t>
+          <t>9786255761583</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Türkçe Çek Kopar 10'lu Branş Denemesi</t>
+          <t>TYT Kimya 5 Günde Genel Tekrar Kampı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>290</v>
+        <v>199</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255761484</t>
+          <t>9786255761545</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Çıktı Çıkıyor Tarih Soru Bankası</t>
+          <t>AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü 10 Branş Deneme</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255761491</t>
+          <t>9786256907386</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>2026 Çıktı Çıkıyor Vatandaşlık Soru Bankası</t>
+          <t>2025 DGS Türkçe Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>342</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255761453</t>
+          <t>9786255761538</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Tekerrür - KPSS - Vatandaşlık Genel TekraR</t>
+          <t>AGS Tekerrür KPSS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Genel Tekrar</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258161496</t>
+          <t>9786255761552</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>TYT-AYT Geometri Ders Notları</t>
+          <t>TYT Fen Bilimleri 15'li Branş Deneme</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>259</v>
+        <v>230</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258060461</t>
+          <t>9786255761569</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Tüm Adaylar İçin Taktiklerle Permütasyon Kombinasyon Olasılık Konu Anlatımlı Soru Fasikülü</t>
+          <t>Tekerrür KPSS Türkçe Genel Tekrar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>173</v>
+        <v>220</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257484404</t>
+          <t>9786258263879</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Tüm Adaylar İçin Taktiklerle Üslü - Köklü Sayılar Konu Anlatımlı Soru Fasikülü</t>
+          <t>AYT Adayları ve Ara Sınıflar İçin Taktiklerle Limit Türev İntegral Konu Anlatımlı Soru Fasikülü</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>159</v>
+        <v>236</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256073678</t>
+          <t>9786258011050</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>TYT 5 li Deneme</t>
+          <t>KPSS Gümüş Serisi 2 ÖABT Türk Dili ve Edebiyatı - Türkçe Öğretmenliği Eski Edebiyatı Deneme Sınavları</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>450</v>
+        <v>109</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256073548</t>
+          <t>9786255761521</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>ALES DGS Matematik Video Ders Notları</t>
+          <t>2026 TYT Sosyal Bilimler 15'li Branş Denemesi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>490</v>
+        <v>230</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255761415</t>
+          <t>9786256073128</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Türkçe Sözel Yetenek - Sözel Mantık Soru Bankası</t>
+          <t>2025 AYT Biyoloji Ders Notları</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>400</v>
+        <v>360</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256907409</t>
+          <t>9786255761460</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES Türkçe Tamamı Çözümlü Soru Bankası</t>
+          <t>8. Sınıf LGS Muhteşem Üçlü Paragraf Soru Bankası</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>324</v>
+        <v>500</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255761422</t>
+          <t>9786256907294</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>KPSS AGS Tekerrür Tarih Genel Tekrar</t>
+          <t>KPSS ALES DGS Matematix Soru Fasikülleri - 5</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>139</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255761439</t>
+          <t>9786255761507</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Arşiv Tarih Soru Bankası</t>
+          <t>2026 TYT Türkçe Çek Kopar 10'lu Branş Denemesi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255761392</t>
+          <t>9786255761484</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>2026 AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Çıktı Çıkıyor Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>330</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255761408</t>
+          <t>9786255761491</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>2026 AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 Çıktı Çıkıyor Vatandaşlık Soru Bankası</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>330</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786052779347</t>
+          <t>9786255761453</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>TYT Matematix Soru Fasikülleri 4 Problemler</t>
+          <t>Tekerrür - KPSS - Vatandaşlık Genel TekraR</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>99</v>
+        <v>220</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256073821</t>
+          <t>9786258161496</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>2026 AGS Tarih Tamamı Çözümlü 33 Branş Deneme Benim Hocam Yayınları</t>
+          <t>TYT-AYT Geometri Ders Notları</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>259</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256073210</t>
+          <t>9786258060461</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Türkçe Tamamı Çözümlü 6+5+7 Deneme</t>
+          <t>Tüm Adaylar İçin Taktiklerle Permütasyon Kombinasyon Olasılık Konu Anlatımlı Soru Fasikülü</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>279</v>
+        <v>173</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256907423</t>
+          <t>9786257484404</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimleri Rehberlik ve Özel Eğitim Tamamı Çözümlü 24 Deneme</t>
+          <t>Tüm Adaylar İçin Taktiklerle Üslü - Köklü Sayılar Konu Anlatımlı Soru Fasikülü</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>119</v>
+        <v>159</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256073425</t>
+          <t>9786256073678</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>2025 11. Sınıf Tarih Konu Anlatımlı Soru Bankası</t>
+          <t>TYT 5 li Deneme</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>228</v>
+        <v>450</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256073401</t>
+          <t>9786256073548</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>2025 11. Sınıf Kimya Konu Anlatımlı Soru Bankası</t>
+          <t>ALES DGS Matematik Video Ders Notları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>228</v>
+        <v>490</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255847782</t>
+          <t>9786255761415</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>2026 AYT Coğrafya Video Çözümlü Soru Bankası</t>
+          <t>2026 ALES Türkçe Sözel Yetenek - Sözel Mantık Soru Bankası</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>310</v>
+        <v>400</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255847799</t>
+          <t>9786256907409</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>2026 YDT Skılls Lab Soru Bankası</t>
+          <t>2025 ALES Türkçe Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>290</v>
+        <v>324</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255847805</t>
+          <t>9786255761422</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>2026 YDT Grammar Lab Ders Notları ve Video Çözümlü Soru Bankası</t>
+          <t>KPSS AGS Tekerrür Tarih Genel Tekrar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255847645</t>
+          <t>9786255761439</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>2026 AYT Biyoloji Ders Notları</t>
+          <t>2026 KPSS Arşiv Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>420</v>
+        <v>250</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786255847027</t>
+          <t>9786255761392</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>5. Sınıf Matematik Soru Bankam</t>
+          <t>2026 AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>485</v>
+        <v>330</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786255847744</t>
+          <t>9786255761408</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Felsefe Ders Notları ve Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>270</v>
+        <v>330</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255847430</t>
+          <t>9786052779347</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>TYT-AYT Din Kültürü ve Ahlak Bilgisi Ders Notları ve Tamamı Video Çözümlü Soru Bankası</t>
+          <t>TYT Matematix Soru Fasikülleri 4 Problemler</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>290</v>
+        <v>99</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255847638</t>
+          <t>9786256073821</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>2026 AYT Biyoloji Video Çözümlü Soru Bankası</t>
+          <t>2026 AGS Tarih Tamamı Çözümlü 33 Branş Deneme Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>290</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786255847133</t>
+          <t>9786256073210</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>7. Sınıf Türkçe Benim Soru Bankam</t>
+          <t>2025 KPSS Türkçe Tamamı Çözümlü 6+5+7 Deneme</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>345</v>
+        <v>279</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786255847119</t>
+          <t>9786256907423</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf Türkçe Benim Soru Bankam</t>
+          <t>Eğitim Bilimleri Rehberlik ve Özel Eğitim Tamamı Çözümlü 24 Deneme</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>325</v>
+        <v>119</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256073890</t>
+          <t>9786256073425</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>5. Sınıf Sosyal Bilgiler Benim Soru Bankam</t>
+          <t>2025 11. Sınıf Tarih Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>390</v>
+        <v>228</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256073883</t>
+          <t>9786256073401</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>7. Sınıf Sosyal Bilgiler Benim Soru Bankam</t>
+          <t>2025 11. Sınıf Kimya Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>390</v>
+        <v>228</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786255847621</t>
+          <t>9786255847782</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>2026 AYT Kimya Video Çözümlü Soru Bankası</t>
+          <t>2026 AYT Coğrafya Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>420</v>
+        <v>310</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786255847768</t>
+          <t>9786255847799</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS AGS Tarih Tamamı Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>2026 YDT Skılls Lab Soru Bankası</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>430</v>
+        <v>290</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786255847737</t>
+          <t>9786255847805</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Coğrafya Ders Notları</t>
+          <t>2026 YDT Grammar Lab Ders Notları ve Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>270</v>
+        <v>320</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786255847713</t>
+          <t>9786255847645</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>2026 AYT Türk Dili ve Edebiyatı Ders Notları</t>
+          <t>2026 AYT Biyoloji Ders Notları</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>470</v>
+        <v>420</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786255847508</t>
+          <t>9786255847027</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>AYT Fizik Ders Notları</t>
+          <t>5. Sınıf Matematik Soru Bankam</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>440</v>
+        <v>690</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256073975</t>
+          <t>9786255847744</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf Benim Soru Bankam Matematik</t>
+          <t>2026 TYT Felsefe Ders Notları ve Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>670</v>
+        <v>270</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256073869</t>
+          <t>9786255847430</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf Benim Soru Bankam İnkılap Tarihi</t>
+          <t>TYT-AYT Din Kültürü ve Ahlak Bilgisi Ders Notları ve Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>390</v>
+        <v>290</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256073838</t>
+          <t>9786255847638</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf Benim Soru Bankam Fen Bilimleri</t>
+          <t>2026 AYT Biyoloji Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>415</v>
+        <v>290</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786255847485</t>
+          <t>9786255847133</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>TYT- AYT- DGS- ALES- KPSS- MSÜ Parla Paragraf Soru Bankası</t>
+          <t>7. Sınıf Türkçe Benim Soru Bankam</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>530</v>
+        <v>490</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786255847478</t>
+          <t>9786255847119</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>TYT - KPSS - MSÜ Parla Dil Bilgisi Konu Özetli Soru Bankası</t>
+          <t>8. Sınıf Türkçe Benim Soru Bankam</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>380</v>
+        <v>490</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786255761354</t>
+          <t>9786256073890</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>2026 AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Video Ders Notları</t>
+          <t>5. Sınıf Sosyal Bilgiler Benim Soru Bankam</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>300</v>
+        <v>490</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786255761347</t>
+          <t>9786256073883</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Türkçe Tamamı Çözümlü 18 Deneme</t>
+          <t>7. Sınıf Sosyal Bilgiler Benim Soru Bankam</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>400</v>
+        <v>490</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786255761330</t>
+          <t>9786255847621</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>2026 AYT Matematik Ders Notları</t>
+          <t>2026 AYT Kimya Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>490</v>
+        <v>420</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256073753</t>
+          <t>9786255847768</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>2026 AGS Türkiye Coğrafyası Tamamı Çözümlü 40 Branş Deneme</t>
+          <t>2026 KPSS AGS Tarih Tamamı Çözümlü Soru Bankası Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>200</v>
+        <v>430</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786255761323</t>
+          <t>9786255847737</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Mahşer</t>
+          <t>2026 KPSS Coğrafya Ders Notları</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>249</v>
+        <v>270</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786255761262</t>
+          <t>9786255847713</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>DGS 6 lı Deneme</t>
+          <t>2026 AYT Türk Dili ve Edebiyatı Ders Notları</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>300</v>
+        <v>470</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786255761255</t>
+          <t>9786255847508</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Coğrafya Tamamı Çözümlü 18 Deneme</t>
+          <t>AYT Fizik Ders Notları</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>190</v>
+        <v>440</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786255761125</t>
+          <t>9786256073975</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>ALES Matematik Geometri Sayısal Mantık Soru Bankası</t>
+          <t>8. Sınıf Benim Soru Bankam Matematik</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>490</v>
+        <v>960</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786255761118</t>
+          <t>9786256073869</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Hedef 657 Tarih Tamamı Çözümlü Branş Denemesi</t>
+          <t>8. Sınıf Benim Soru Bankam İnkılap Tarihi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>150</v>
+        <v>490</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786255761088</t>
+          <t>9786256073838</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>2026 Lise - Ön Lisans Tüm Dersler Konu Anlatımı</t>
+          <t>8. Sınıf Benim Soru Bankam Fen Bilimleri</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>840</v>
+        <v>540</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786255761071</t>
+          <t>9786255847485</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>2026 AGS Sayısal Yetenek Tamamı Çözümlü Soru Bankası</t>
+          <t>TYT- AYT- DGS- ALES- KPSS- MSÜ Parla Paragraf Soru Bankası</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>350</v>
+        <v>530</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786255761064</t>
+          <t>9786255847478</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>2026 Lise Ön Lisans Tamamı Çözümlü Tüm Dersler Soru Bankası</t>
+          <t>TYT - KPSS - MSÜ Parla Dil Bilgisi Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>770</v>
+        <v>380</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786255761095</t>
+          <t>9786255761354</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Türkçe Sözel Yetenek - Sözel Mantık Soru Bankası</t>
+          <t>2026 AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Video Ders Notları</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>440</v>
+        <v>300</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786255847270</t>
+          <t>9786255761347</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>7. Sınıf Fen Bilimleri Benim Fasikülüm</t>
+          <t>2026 KPSS Türkçe Tamamı Çözümlü 18 Deneme</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>520</v>
+        <v>400</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786255761057</t>
+          <t>9786255761330</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Hedef 657 Vatandaşlık Tamamı Çözümlü Branş Denemesi</t>
+          <t>2026 AYT Matematik Ders Notları</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>170</v>
+        <v>490</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786255847973</t>
+          <t>9786256073753</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>2026 AYT Matematik Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 AGS Türkiye Coğrafyası Tamamı Çözümlü 40 Branş Deneme</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>480</v>
+        <v>200</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786255761040</t>
+          <t>9786255761323</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tüm Dersler Tamamı Çözümlü Soru Bankası</t>
+          <t>Mahşer</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>740</v>
+        <v>249</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786255761033</t>
+          <t>9786255761262</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Matematik Geometri Sayısal Mantık Soru Bankası</t>
+          <t>DGS 6 lı Deneme</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>510</v>
+        <v>300</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786255761019</t>
+          <t>9786255761255</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>2026 AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Coğrafya Tamamı Çözümlü 18 Deneme</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>580</v>
+        <v>190</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786255847980</t>
+          <t>9786255761125</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>2026 AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Konu Anlatımı</t>
+          <t>ALES Matematik Geometri Sayısal Mantık Soru Bankası</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>650</v>
+        <v>490</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786255761026</t>
+          <t>9786255761118</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES DGS Matematik Video Ders Notları</t>
+          <t>2026 KPSS Hedef 657 Tarih Tamamı Çözümlü Branş Denemesi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>490</v>
+        <v>150</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786255761002</t>
+          <t>9786255761088</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>2026 AGS Sayısal Yetenek Konu Anlatımı</t>
+          <t>2026 Lise - Ön Lisans Tüm Dersler Konu Anlatımı</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>530</v>
+        <v>840</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786255847997</t>
+          <t>9786255761071</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Matematik Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 AGS Sayısal Yetenek Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>290</v>
+        <v>350</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786255847911</t>
+          <t>9786255761064</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Kültür Sen Bilirsin Tarih-Coğrafya-Vatandaşlık Soru Cevap Kitabı</t>
+          <t>2026 Lise Ön Lisans Tamamı Çözümlü Tüm Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>375</v>
+        <v>770</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786255847836</t>
+          <t>9786255761095</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>2026 AYT Felsefe Ders Notları Soru bankası</t>
+          <t>2026 DGS Türkçe Sözel Yetenek - Sözel Mantık Soru Bankası</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>290</v>
+        <v>440</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786255847942</t>
+          <t>9786255847270</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>2026 10. Sınıf Felsefe Konu Anlatımlı Soru Bankası</t>
+          <t>7. Sınıf Fen Bilimleri Benim Fasikülüm</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>400</v>
+        <v>700</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786255847010</t>
+          <t>9786255761057</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf Matematik Soru Bankam</t>
+          <t>2026 KPSS Hedef 657 Vatandaşlık Tamamı Çözümlü Branş Denemesi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>485</v>
+        <v>170</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786255847096</t>
+          <t>9786255847973</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>5. Sınıf Fen Bilimleri Soru Bankam</t>
+          <t>2026 AYT Matematik Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>370</v>
+        <v>480</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786255847157</t>
+          <t>9786255761040</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf Türkçe Soru Bankam</t>
+          <t>2026 KPSS Tüm Dersler Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>300</v>
+        <v>740</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786255847058</t>
+          <t>9786255761033</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>7. Sınıf Fen Bilimleri Soru Bankam</t>
+          <t>2026 DGS Matematik Geometri Sayısal Mantık Soru Bankası</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>370</v>
+        <v>510</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786255847072</t>
+          <t>9786255761019</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf Fen Bilimleri Soru Bankam</t>
+          <t>2026 AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>450</v>
+        <v>580</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786255847171</t>
+          <t>9786255847980</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>5. Sınıf Türkçe Soru Bankam</t>
+          <t>2026 AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786255847195</t>
+          <t>9786255761026</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf Sosyal Bilgiler Soru Bankam</t>
+          <t>2026 ALES DGS Matematik Video Ders Notları</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>325</v>
+        <v>490</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256073999</t>
+          <t>9786255761002</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>7. Sınıf Matematik Soru Bankam</t>
+          <t>2026 AGS Sayısal Yetenek Konu Anlatımı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>590</v>
+        <v>530</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786255761378</t>
+          <t>9786255847997</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>2026 AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Video Ders Notları</t>
+          <t>2026 KPSS Matematik Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>490</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786255847515</t>
+          <t>9786255847911</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>2026 AYT Tarih Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>2026 KPSS Genel Kültür Sen Bilirsin Tarih-Coğrafya-Vatandaşlık Soru Cevap Kitabı</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>440</v>
+        <v>375</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786255847751</t>
+          <t>9786255847836</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>2026 AYT Coğrafya Ders Notları Benim Hocam Yayınları</t>
+          <t>2026 AYT Felsefe Ders Notları Soru bankası</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786255847522</t>
+          <t>9786255847942</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>2026 AYT Fizik Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>2026 10. Sınıf Felsefe Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786255847591</t>
+          <t>9786255847010</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>2026 AYT Türk Dili ve Edebiyatı Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>6. Sınıf Matematik Soru Bankam</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>550</v>
+        <v>690</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786255847492</t>
+          <t>9786255847096</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>2026 AYT Tarih Ders Notları Benim Hocam Yayınları</t>
+          <t>5. Sınıf Fen Bilimleri Soru Bankam</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>330</v>
+        <v>540</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786255847584</t>
+          <t>9786255847157</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>2026 AYT Kimya Ders Notları Benim Hocam Yayınları</t>
+          <t>6. Sınıf Türkçe Soru Bankam</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>380</v>
+        <v>490</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786255847454</t>
+          <t>9786255847058</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Fizik Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>7. Sınıf Fen Bilimleri Soru Bankam</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>470</v>
+        <v>540</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786255847614</t>
+          <t>9786255847072</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Coğrafya Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>6. Sınıf Fen Bilimleri Soru Bankam</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>310</v>
+        <v>540</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786255847447</t>
+          <t>9786255847171</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Tarih Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>5. Sınıf Türkçe Soru Bankam</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>400</v>
+        <v>490</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786255847461</t>
+          <t>9786255847195</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Biyoloji Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>6. Sınıf Sosyal Bilgiler Soru Bankam</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>290</v>
+        <v>490</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786255847553</t>
+          <t>9786256073999</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Kimya Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>7. Sınıf Matematik Soru Bankam</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>440</v>
+        <v>690</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786255847577</t>
+          <t>9786255761378</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Türkçe Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>2026 AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Video Ders Notları</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>510</v>
+        <v>490</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786255847423</t>
+          <t>9786255847515</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Fizik Ders Notları Benim Hocam Yayınları</t>
+          <t>2026 AYT Tarih Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>380</v>
+        <v>440</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786255847560</t>
+          <t>9786255847751</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Coğrafya Ders Notları Benim Hocam Yayınları</t>
+          <t>2026 AYT Coğrafya Ders Notları Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>270</v>
+        <v>290</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786255847416</t>
+          <t>9786255847522</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Tarih Ders Notları Benim Hocam Yayınları</t>
+          <t>2026 AYT Fizik Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>330</v>
+        <v>360</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786255847607</t>
+          <t>9786255847591</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Biyoloji Ders Notları Benim Hocam Yayınları</t>
+          <t>2026 AYT Türk Dili ve Edebiyatı Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>330</v>
+        <v>550</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786255847546</t>
+          <t>9786255847492</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Kimya Ders Notları Benim Hocam Yayınları</t>
+          <t>2026 AYT Tarih Ders Notları Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>400</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786255847539</t>
+          <t>9786255847584</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Türkçe Ders Notları Benim Hocam Yayınları</t>
+          <t>2026 AYT Kimya Ders Notları Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256073661</t>
+          <t>9786255847454</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>2026 AGS Türkiye Coğrafyası Tamamı Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>2026 TYT Fizik Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>430</v>
+        <v>470</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256073630</t>
+          <t>9786255847614</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>2026 AGS Tarih Konu Anlatımı Benim Hocam Yayınları</t>
+          <t>2026 TYT Coğrafya Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>550</v>
+        <v>310</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786256073586</t>
+          <t>9786255847447</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>2026 AGS Türkiye Coğrafyası Konu Anlatımı Benim Hocam Yayınları</t>
+          <t>2026 TYT Tarih Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786256073609</t>
+          <t>9786255847461</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS AGS Mevzuat Tamamı Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>2026 TYT Biyoloji Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>380</v>
+        <v>290</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256073579</t>
+          <t>9786255847553</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>2026 AGS Mevzuat Konu Anlatımı Benim Hocam Yayınları</t>
+          <t>2026 TYT Kimya Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>350</v>
+        <v>440</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786255847652</t>
+          <t>9786255847577</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>2026 Haritalarla Tarih Konu Anlatımı Benim Hocam Yayınları</t>
+          <t>2026 TYT Türkçe Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>490</v>
+        <v>510</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786255847676</t>
+          <t>9786255847423</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Türkçe Tamamı Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>2026 TYT Fizik Ders Notları Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>470</v>
+        <v>380</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786255847683</t>
+          <t>9786255847560</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Vatandaşlık Tamamı Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>2026 TYT Coğrafya Ders Notları Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>290</v>
+        <v>270</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786258263077</t>
+          <t>9786255847416</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Coğrafya Tamamı Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>2026 TYT Tarih Ders Notları Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>380</v>
+        <v>330</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786255847669</t>
+          <t>9786255847607</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tarih Tamamı Çözümlü Soru Bankası Benim Hocam Yayınları</t>
+          <t>2026 TYT Biyoloji Ders Notları Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>470</v>
+        <v>330</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786255847720</t>
+          <t>9786255847546</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Türkçe Ders Notları Benim Hocam Yayınları</t>
+          <t>2026 TYT Kimya Ders Notları Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786255847706</t>
+          <t>9786255847539</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Vatandaşlık Ders Notları Benim Hocam Yayınları</t>
+          <t>2026 TYT Türkçe Ders Notları Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>260</v>
+        <v>360</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786255847775</t>
+          <t>9786256073661</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tarih Ders Notları Benim Hocam Yayınları</t>
+          <t>2026 AGS Türkiye Coğrafyası Tamamı Çözümlü Soru Bankası Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>280</v>
+        <v>430</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786258263237</t>
+          <t>9786256073630</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Matematik Konu Anlatımı</t>
+          <t>2026 AGS Tarih Konu Anlatımı Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>359</v>
+        <v>550</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786258263220</t>
+          <t>9786256073586</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Coğrafya Konu Anlatımı Benim Hocam Yayınları</t>
+          <t>2026 AGS Türkiye Coğrafyası Konu Anlatımı Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786255847812</t>
+          <t>9786256073609</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tarih Konu Anlatımı Benim Hocam Yayınları</t>
+          <t>2026 KPSS AGS Mevzuat Tamamı Çözümlü Soru Bankası Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>490</v>
+        <v>380</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786255847966</t>
+          <t>9786256073579</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Matematik Ders Notları</t>
+          <t>2026 AGS Mevzuat Konu Anlatımı Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>360</v>
+        <v>350</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786255847928</t>
+          <t>9786255847652</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Matematik Konu Anlatımı</t>
+          <t>2026 Haritalarla Tarih Konu Anlatımı Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>420</v>
+        <v>490</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786255847874</t>
+          <t>9786255847676</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Matematik Konu Anlatımı</t>
+          <t>2026 KPSS Türkçe Tamamı Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>660</v>
+        <v>470</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786255847850</t>
+          <t>9786255847683</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>2026 YDS Dil Bilgisi Stratejileri ve Grammar Soru Bankası</t>
+          <t>2026 KPSS Vatandaşlık Tamamı Video Çözümlü Soru Bankası Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>320</v>
+        <v>290</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786255847843</t>
+          <t>9786258263077</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>2026 YDS Okuma Stratejileri ve Skills Soru Bankası</t>
+          <t>2026 KPSS Coğrafya Tamamı Çözümlü Soru Bankası Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>270</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786255847867</t>
+          <t>9786255847669</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Matematik Video Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Tarih Tamamı Çözümlü Soru Bankası Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>580</v>
+        <v>470</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786255847829</t>
+          <t>9786255847720</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Vatandaşlık Konu Anlatımı</t>
+          <t>2026 KPSS Türkçe Ders Notları Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>270</v>
+        <v>320</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786255847690</t>
+          <t>9786255847706</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Türkçe Konu Anlatımı</t>
+          <t>2026 KPSS Vatandaşlık Ders Notları Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>330</v>
+        <v>260</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786052779699</t>
+          <t>9786255847775</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>11. Sınıf Eşit Ağırlık Sözel Tüm Dersler Soru Bankası</t>
+          <t>2026 KPSS Tarih Ders Notları Benim Hocam Yayınları</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
+          <t>9786258263237</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>2025 KPSS Matematik Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>9786258263220</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Coğrafya Konu Anlatımı Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9786255847812</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Tarih Konu Anlatımı Benim Hocam Yayınları</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>9786255847966</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>2026 TYT Matematik Ders Notları</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>9786255847928</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Matematik Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9786255847874</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Matematik Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>9786255847850</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>2026 YDS Dil Bilgisi Stratejileri ve Grammar Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9786255847843</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>2026 YDS Okuma Stratejileri ve Skills Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>9786255847867</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>2026 TYT Matematik Video Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>9786255847829</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Vatandaşlık Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9786255847690</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Türkçe Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9786052779699</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>11. Sınıf Eşit Ağırlık Sözel Tüm Dersler Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
           <t>9786258161533</t>
         </is>
       </c>
-      <c r="B142" s="1" t="inlineStr">
+      <c r="B154" s="1" t="inlineStr">
         <is>
           <t>Benim Hocam Yayınları 2026 AYT Kimya Ders Notları</t>
         </is>
       </c>
-      <c r="C142" s="1">
+      <c r="C154" s="1">
         <v>380</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>