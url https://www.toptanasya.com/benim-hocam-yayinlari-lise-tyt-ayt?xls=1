--- v0 (2026-09-12)
+++ v1 (2026-11-04)
@@ -85,805 +85,955 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258906349</t>
+          <t>9786258906561</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>10. Sınıf Felsefe Benim Fasikülüm</t>
+          <t>11. Sınıf Matematik Maarif Model Fasikülüm</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>460</v>
+        <v>920</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258906394</t>
+          <t>9786258906417</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>10. Sınıf Biyoloji Benim Fasikülüm</t>
+          <t>10. Sınıf Kimya Benim Fasikülüm</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>570</v>
+        <v>420</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258906455</t>
+          <t>9786258906523</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2027 AYT Fizik Video Çözümlü Soru Bankası</t>
+          <t>11. Sınıf Coğrafya Benim Fasikülüm</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>496</v>
+        <v>650</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258906288</t>
+          <t>9786258906509</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2027 AYT Biyoloji Ders Notları</t>
+          <t>11. Sınıf Türk Dili ve Edebiyatı Benim Fasikülüm</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>589</v>
+        <v>690</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255847850</t>
+          <t>9786258906363</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam YDS Grammer Lab Soru bankası Dil Bİlgisi</t>
+          <t>2027 AYT Matematik Ders Notları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>320</v>
+        <v>700</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255841256</t>
+          <t>9786255761750</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam YDT İngilizce Grammar Lab Ders Not &amp; Soru Bankası</t>
+          <t>9. Sınıf Matematik Maarif Model Fasikülüm</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>320</v>
+        <v>750</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>978625584779</t>
+          <t>9786258906370</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam YDT İngilizce SKILLS Lab</t>
+          <t>10. Sınıf Matematik Benim Fasikülüm</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>290</v>
+        <v>750</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255761576</t>
+          <t>9786258906431</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam AYT Kimya 7 Günde Tekrar Kampı</t>
+          <t>10. Sınıf Coğrafya Benim Fasikülüm</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>199</v>
+        <v>420</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255761583</t>
+          <t>9786258906424</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam TYT Kimya 5 Günde Tekrar Kampı</t>
+          <t>10. Sınıf Kimya Benim Fasikülüm</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>199</v>
+        <v>420</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255761521</t>
+          <t>9786258906462</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam TYT Sosyal 15'li Branş Deneme</t>
+          <t>10. Sınıf Maarif Paragraf Soru Bankası</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>230</v>
+        <v>550</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255761507</t>
+          <t>9786258906349</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam TYT Türkçe 10'lu Branş Deneme</t>
+          <t>10. Sınıf Felsefe Benim Fasikülüm</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>290</v>
+        <v>460</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258060164</t>
+          <t>9786258906394</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam AYT Organik Kimya</t>
+          <t>10. Sınıf Biyoloji Benim Fasikülüm</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>270</v>
+        <v>570</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255847782</t>
+          <t>9786258906455</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam AYT Coğrafya Soru Bankası</t>
+          <t>2027 AYT Fizik Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>434</v>
+        <v>496</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255847515</t>
+          <t>9786258906288</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam AYT Tarih Soru Bankası</t>
+          <t>2027 AYT Biyoloji Ders Notları</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>589</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255847638</t>
+          <t>9786255847850</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam AYT Biyoloji Soru Bankası</t>
+          <t>Benim Hocam YDS Grammer Lab Soru bankası Dil Bİlgisi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>403</v>
+        <v>320</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255847621</t>
+          <t>9786255841256</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam AYT Kimya Soru Bankası</t>
+          <t>Benim Hocam YDT İngilizce Grammar Lab Ders Not &amp; Soru Bankası</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>589</v>
+        <v>320</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255847973</t>
+          <t>978625584779</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam AYT Matematik Soru Bankası</t>
+          <t>Benim Hocam YDT İngilizce SKILLS Lab</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>480</v>
+        <v>290</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255847591</t>
+          <t>9786255761576</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam AYT Edebiyat Soru Bankası</t>
+          <t>Benim Hocam AYT Kimya 7 Günde Tekrar Kampı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>705</v>
+        <v>199</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255847836</t>
+          <t>9786255761583</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam AYT Felsefe Ders Notları</t>
+          <t>Benim Hocam TYT Kimya 5 Günde Tekrar Kampı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>403</v>
+        <v>199</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255847751</t>
+          <t>9786255761521</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam AYT Coğrafya Ders Notları</t>
+          <t>Benim Hocam TYT Sosyal 15'li Branş Deneme</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>403</v>
+        <v>230</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255847492</t>
+          <t>9786255761507</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam AYT Tarih Ders Notları</t>
+          <t>Benim Hocam TYT Türkçe 10'lu Branş Deneme</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>434</v>
+        <v>290</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255847584</t>
+          <t>9786258060164</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam AYT Kimya Ders Notları</t>
+          <t>Benim Hocam AYT Organik Kimya</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>527</v>
+        <v>270</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255761330</t>
+          <t>9786255847782</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam AYT Matematik Ders Notları</t>
+          <t>Benim Hocam AYT Coğrafya Soru Bankası</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>490</v>
+        <v>434</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255847713</t>
+          <t>9786255847515</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam AYT Edebiyat Ders Notları</t>
+          <t>Benim Hocam AYT Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>651</v>
+        <v>589</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255847614</t>
+          <t>9786255847638</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam TYT Coğrafya Soru Bankası</t>
+          <t>Benim Hocam AYT Biyoloji Soru Bankası</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>434</v>
+        <v>403</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255847447</t>
+          <t>9786255847621</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam TYT Tarih Soru Bankası</t>
+          <t>Benim Hocam AYT Kimya Soru Bankası</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>527</v>
+        <v>589</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255847553</t>
+          <t>9786255847973</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam TYT Kimya Soru Bankası</t>
+          <t>Benim Hocam AYT Matematik Soru Bankası</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>620</v>
+        <v>480</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255847867</t>
+          <t>9786255847591</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam TYT Matematik Soru Bankası</t>
+          <t>Benim Hocam AYT Edebiyat Soru Bankası</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>490</v>
+        <v>705</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255847577</t>
+          <t>9786255847836</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam TYT Türkçe Soru Bankası</t>
+          <t>Benim Hocam AYT Felsefe Ders Notları</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>699</v>
+        <v>403</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255847744</t>
+          <t>9786255847751</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam TYT Felsefe Soru Bankası</t>
+          <t>Benim Hocam AYT Coğrafya Ders Notları</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>372</v>
+        <v>403</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255847430</t>
+          <t>9786255847492</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Benim Hoca TYT - AYT Din Kültürü Ders Notları</t>
+          <t>Benim Hocam AYT Tarih Ders Notları</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>403</v>
+        <v>434</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255847560</t>
+          <t>9786255847584</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam TYT Coğrafya Ders Notları</t>
+          <t>Benim Hocam AYT Kimya Ders Notları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>403</v>
+        <v>527</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255847416</t>
+          <t>9786255761330</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam TYT Tarih Ders Notları</t>
+          <t>Benim Hocam AYT Matematik Ders Notları</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>434</v>
+        <v>490</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255847546</t>
+          <t>9786255847713</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam TYT Kimya Ders Notları</t>
+          <t>Benim Hocam AYT Edebiyat Ders Notları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>558</v>
+        <v>651</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255847966</t>
+          <t>9786255847614</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam TYT Matematik Ders Notları</t>
+          <t>Benim Hocam TYT Coğrafya Soru Bankası</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>360</v>
+        <v>434</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255847539</t>
+          <t>9786255847447</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam TYT Türkçe Ders Notları</t>
+          <t>Benim Hocam TYT Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>500</v>
+        <v>527</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255761729</t>
+          <t>9786255847553</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Türk Dili ve Edebiyatı Benim Fasikülüm</t>
+          <t>Benim Hocam TYT Kimya Soru Bankası</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>790</v>
+        <v>620</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255761736</t>
+          <t>9786255847867</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Coğrafya Benim Fasikülüm</t>
+          <t>Benim Hocam TYT Matematik Soru Bankası</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>460</v>
+        <v>490</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255761743</t>
+          <t>9786255847577</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Biyoloji Benim Fasikülüm</t>
+          <t>Benim Hocam TYT Türkçe Soru Bankası</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>645</v>
+        <v>699</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255761712</t>
+          <t>9786255847744</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Tarih Benim Fasikülüm</t>
+          <t>Benim Hocam TYT Felsefe Soru Bankası</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>420</v>
+        <v>372</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255761699</t>
+          <t>9786255847430</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Fizik Benim Fasikülüm</t>
+          <t>Benim Hoca TYT - AYT Din Kültürü Ders Notları</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>495</v>
+        <v>403</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255761705</t>
+          <t>9786255847560</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Kimya Benim Fasikülüm</t>
+          <t>Benim Hocam TYT Coğrafya Ders Notları</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>420</v>
+        <v>403</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255761798</t>
+          <t>9786255847416</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>2027 TYT Biyoloji Video Çözümlü Soru Bankası</t>
+          <t>Benim Hocam TYT Tarih Ders Notları</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>403</v>
+        <v>434</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255761835</t>
+          <t>9786255847546</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Parla Maarif Paragraf Soru Bankası</t>
+          <t>Benim Hocam TYT Kimya Ders Notları</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>550</v>
+        <v>558</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786255761781</t>
+          <t>9786255847966</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Benim Hocam TYT Fizik Ders Notları</t>
+          <t>Benim Hocam TYT Matematik Ders Notları</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>527</v>
+        <v>360</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786255761774</t>
+          <t>9786255847539</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>2027 TYT Fizik Video Çözümlü Soru Bankası</t>
+          <t>Benim Hocam TYT Türkçe Ders Notları</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>651</v>
+        <v>500</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255761767</t>
+          <t>9786255761729</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>2027 TYT Biyoloji Ders Notları</t>
+          <t>9. Sınıf Türk Dili ve Edebiyatı Benim Fasikülüm</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>465</v>
+        <v>790</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255761620</t>
+          <t>9786255761736</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>YDS The Practice Lab 5'li Deneme Sınavı</t>
+          <t>9. Sınıf Coğrafya Benim Fasikülüm</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>220</v>
+        <v>460</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786255847485</t>
+          <t>9786255761743</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>TYT- AYT- DGS- ALES- KPSS- MSÜ Parla Paragraf Soru Bankası</t>
+          <t>9. Sınıf Biyoloji Benim Fasikülüm</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>705</v>
+        <v>645</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786255847478</t>
+          <t>9786255761712</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>TYT - KPSS - MSÜ Parla Dil Bilgisi Konu Özetli Soru Bankası</t>
+          <t>9. Sınıf Tarih Benim Fasikülüm</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>566</v>
+        <v>420</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
+          <t>9786255761699</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>9. Sınıf Fizik Benim Fasikülüm</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786255761705</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>9. Sınıf Kimya Benim Fasikülüm</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786255761798</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>2027 TYT Biyoloji Video Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786255761835</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>9. Sınıf Parla Maarif Paragraf Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786255761781</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Benim Hocam TYT Fizik Ders Notları</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786255761774</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>2027 TYT Fizik Video Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786255761767</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>2027 TYT Biyoloji Ders Notları</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786255761620</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>YDS The Practice Lab 5'li Deneme Sınavı</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786255847485</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>TYT- AYT- DGS- ALES- KPSS- MSÜ Parla Paragraf Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786255847478</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>TYT - KPSS - MSÜ Parla Dil Bilgisi Konu Özetli Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
           <t>9786255847843</t>
         </is>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2026 YDS Okuma Stratejileri ve Skills Soru Bankası</t>
         </is>
       </c>
-      <c r="C52" s="1">
+      <c r="C62" s="1">
         <v>270</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>