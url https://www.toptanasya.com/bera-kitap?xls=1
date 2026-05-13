--- v0 (2025-10-22)
+++ v1 (2026-05-13)
@@ -85,280 +85,445 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255804099</t>
+          <t>9786258073195</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi (Tam Metin) (Ciltli)</t>
+          <t>İman Risalesi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1000</v>
+        <v>85</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258073409</t>
+          <t>9786056903342</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Peygamberimiz</t>
+          <t>Hayatü's Sahabe (4 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>950</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786058284289</t>
+          <t>9786058284296</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ayet ve Hadislerler Amentü Şerhi</t>
+          <t>Kainattaki Dengeler ve Allah</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259834719</t>
+          <t>9786058484265</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Hz. Mehdi, İsa (a.s)'ın Yeryüzüne İnişi Büyük Savaş (Armageddon) ve Deccal</t>
+          <t>Ayakça</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786250083734</t>
+          <t>9786056589980</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yaklaşan Ölüm ve Sonsuz Hayat</t>
+          <t>Tecrübe Edilmiş En Kuvvetli Hacet Duaları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>450</v>
+        <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786250019757</t>
+          <t>9786058284203</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Dilin Afetleri Okundukça Susturan Eser</t>
+          <t>Aşkın Sırrı Fatiha’nın Serinliği</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>350</v>
+        <v>145</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786056903304</t>
+          <t>9786056589997</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Marifetname (Ciltli)</t>
+          <t>Kur'an'ın Bitkisel Evreni</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>1000</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786058040786</t>
+          <t>9786056589973</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Dedektif Necdet</t>
+          <t>Heybemdeki Güller</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>220</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786058040731</t>
+          <t>9786056589928</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Zor Görev - Kuledeki Şehzade</t>
+          <t>Boyamalı Kur'an Elifbası (Pembe Kapak)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>180</v>
+        <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786058284210</t>
+          <t>9786056589904</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Abdest Gusül Ve Namaz Hocası</t>
+          <t>Boyamalı Kur'an Elifbası (Mavi Kapak)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>70</v>
+        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786050637151</t>
+          <t>9786056589911</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ayet ve Hadisler Işığında Cihad</t>
+          <t>Boyamalı Kur'an Elifbası (Kırmızı Kapak)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786056589966</t>
+          <t>9786255804099</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Evlilik ve Cinsel Hayat (Ciltli)</t>
+          <t>Mesnevi (Tam Metin) (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>650</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786058284258</t>
+          <t>9786258073409</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Boyamalı Kur'an Elifbası</t>
+          <t>Sevgili Peygamberimiz</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>130</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786058284234</t>
+          <t>9786058284289</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Peygamberler Tarihi</t>
+          <t>Ayet ve Hadislerler Amentü Şerhi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786056589959</t>
+          <t>9786259834719</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>En Kolay, Pratik Karabaş Tecvidi</t>
+          <t>Hz. Mehdi, İsa (a.s)'ın Yeryüzüne İnişi Büyük Savaş (Armageddon) ve Deccal</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>40</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
+          <t>9786250083734</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Yaklaşan Ölüm ve Sonsuz Hayat</t>
+        </is>
+      </c>
+      <c r="C17" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>9786250019757</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Dilin Afetleri Okundukça Susturan Eser</t>
+        </is>
+      </c>
+      <c r="C18" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>9786056903304</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Marifetname (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9786058040786</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Dedektif Necdet</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9786058040731</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Zor Görev - Kuledeki Şehzade</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9786058284210</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Abdest Gusül Ve Namaz Hocası</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9786050637151</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Ayet ve Hadisler Işığında Cihad</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786056589966</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>İslam'da Evlilik ve Cinsel Hayat (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786058284258</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Boyamalı Kur'an Elifbası</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786058284234</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Peygamberler Tarihi</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786056589959</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>En Kolay, Pratik Karabaş Tecvidi</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
           <t>9786056484407</t>
         </is>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Muhtasar Şafii İlmihali</t>
         </is>
       </c>
-      <c r="C17" s="1">
-        <v>120</v>
+      <c r="C28" s="1">
+        <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>