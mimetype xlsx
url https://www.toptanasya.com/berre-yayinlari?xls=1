--- v0 (2026-03-15)
+++ v1 (2026-11-04)
@@ -109,51 +109,51 @@
         <is>
           <t>9786057289209</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Marifetname (Tam Metin) (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786059898430</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Kavgam</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>500</v>
+        <v>800</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786059898478</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Sultan Abdülhamid Han ve Sherlock Holmes - Kirli Tezgah</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786058583412</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>