--- v3 (2026-09-12)
+++ v4 (2026-11-04)
@@ -379,51 +379,51 @@
         <is>
           <t>9786055910556</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>İtalyanca Mini Konuşma Kılavuzu Sözlük</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786055910525</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Araplar İçin Türkçe Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786055910518</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Pratik Arapça Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786055910501</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
@@ -439,51 +439,51 @@
         <is>
           <t>9786055910488</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Arapça Konuşma Kılavuzu Dilbilgisi Sözlük</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786055910440</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Türkiye Türkçesinde Ad Fiil Birleşmelerinde Yardımcı Fiiller</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786059081443</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Gulyabani</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786059081504</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
@@ -664,51 +664,51 @@
         <is>
           <t>9789758406845</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>İngilizce Dilbilgisi Kılavuzu 1 2 3</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9789758406883</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Enformasyon Merkezi Nasıl Kurulur</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786055910655</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>İngilizce Mini Konuşma Kılavuzu Sözlük</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786055910761</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
@@ -1549,51 +1549,51 @@
         <is>
           <t>9786055910471</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Renkli Resimli İngilizce Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9789758406258</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Systematic English Grammar İngilizce Dil Bilgisi CD'li</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>990</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9786055910723</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Sağlık Alanında Hipotezden Teze: Veri Toplama ve Çözümleme Serüveni</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9786055910709</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
@@ -1639,51 +1639,51 @@
         <is>
           <t>9786055910549</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Mirastan Yoksunluk</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9786055910464</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Photoshop Cs4 ve 3 Boyutlu İşlemler</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9786055910457</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>1. Uluslararası Türk Edebiyatında İstanbul Sempozyumu</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9786055910341</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
@@ -2029,51 +2029,51 @@
         <is>
           <t>9789758406555</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Level 2 The Scarlet Letter</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>9789758406579</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Level 3 Frankenstein</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>9789758406609</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Level 6 Wuthering Heights</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>9789758406616</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
@@ -2254,51 +2254,51 @@
         <is>
           <t>9789758406814</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>Level 2 Peter Pan</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>9789758406869</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>Photoshop cs2 ve cs3 (Ciltli)</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>400</v>
+        <v>800</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>9789758406890</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>Elektronik ve Geleneksel Kütüphanelerde Telif Hakları</t>
         </is>
       </c>
       <c r="C147" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>9789758406937</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
@@ -2689,81 +2689,81 @@
         <is>
           <t>9786059081139</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>English Vocabulary Phrasal Verbs Builder</t>
         </is>
       </c>
       <c r="C174" s="1">
         <v>990</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>9786059081153</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>Araplar İçin İngilizce Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>9786059081177</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>English Grammar in Principle İngilizce Dilbilgisi İntermediate Upper İntermediate CD'li</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>950</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>9786059081573</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>English Grammar İn Principle İngilizce Dilbilgisi Elementary Pre Intermediate</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>850</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>2016000020151</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>Last Point in English</t>
         </is>
       </c>
       <c r="C178" s="1">
         <v>850</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>9786059081221</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
@@ -2809,51 +2809,51 @@
         <is>
           <t>9786059081191</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>Andersen's Fairy Tales - Arapça</t>
         </is>
       </c>
       <c r="C182" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>9786059081238</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>Alice in Wonderland</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>9786059081511</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>Pratik İtalyanca Sözcük Kartları</t>
         </is>
       </c>
       <c r="C184" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>9786059081528</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
@@ -3169,66 +3169,66 @@
         <is>
           <t>9786059081085</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>Sağlık Arapçası</t>
         </is>
       </c>
       <c r="C206" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>9786059081061</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>Herkes İçin Pratik Rusça Cd'li</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>9786055910952</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>Artikel Rehberi - Mit dem Artikel, Bitte</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>9786055910150</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>Emma Level 3</t>
         </is>
       </c>
       <c r="C209" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>9789758406654</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
@@ -3544,51 +3544,51 @@
         <is>
           <t>9786056194467</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>Modern Turkish</t>
         </is>
       </c>
       <c r="C231" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>9786055910792</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>Sağlık İşletmelerinde Maliyet Depo Stok ve Envanter Yönetimi</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>9786055910778</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>Kütüphanelerde ve Arşiv Kurumlarında Bilgi Teknolojilerinin Kullanımı</t>
         </is>
       </c>
       <c r="C233" s="1">
         <v>500</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>