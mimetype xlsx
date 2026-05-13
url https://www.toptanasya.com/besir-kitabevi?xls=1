--- v0 (2025-10-22)
+++ v1 (2026-05-13)
@@ -85,2875 +85,3520 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786055910693</t>
+          <t>9789758406920</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Konuşma Kılavuzu</t>
+          <t>Görüntülü İngilizce Dilbigisi Kılavuzu Seti 3</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>60.19</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789758406876</t>
+          <t>9786055910907</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Miftah-ı Lisan Manzum Fransızca - Türkçe Sözlük</t>
+          <t>Türkiye'de Cari Açık</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>400</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786059081078</t>
+          <t>9789758406074</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Almanca Dil Bilgisi Kılavuzu (Ciltli)</t>
+          <t>Türk Dili Nereden Geliyor Nereye Gidiyor</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>600</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786059081283</t>
+          <t>9786055910662</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Taaşşuk-ı Talat ve Fitnat</t>
+          <t>Pratik İngilizce Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>120</v>
+        <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786059081450</t>
+          <t>9786055910389</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Şair Evlenmesi</t>
+          <t>Pratik İngilizce Cep Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>50</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789758406395</t>
+          <t>9786055910402</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Teorik ve Uygulamalı Zaman Serileri Analizi</t>
+          <t>Pratik Fransızca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789758406517</t>
+          <t>9789759421977</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Evlilik Birliğinde Yasal Mal Rejimi Olarak Edinilmiş Mallara Katılma Rejimi</t>
+          <t>Let's Speak English Book 1</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789758406838</t>
+          <t>8690101056598</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Hakim Ata Kitabı</t>
+          <t>Extrem English (İngilizce Öğrenim Seti)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>550</v>
+        <v>595</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789758406203</t>
+          <t>9789758406319</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Fransızca Mini Konuşma Kılavuzu Sözlük</t>
+          <t>Common Errors In English and Phrasal Verbs</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789758406159</t>
+          <t>9786055910617</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İspanyolca Konuşma Kılavuzu</t>
+          <t>Bidayet</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>500</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059081436</t>
+          <t>8690102829757</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Felatun Bey ile Rakım Efendi</t>
+          <t>Online Practical English (6 Aylık İnteraktif Kurs + 12 Kitap + 17 Dvd + 8 Cd)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>80</v>
+        <v>470</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059081535</t>
+          <t>9786055910785</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kuyruklu Yıldız Altında Bir İzdivaç</t>
+          <t>Ekonometriye Giriş</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789758406210</t>
+          <t>9786059081016</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Fransızca Konuşma Kılavuzu</t>
+          <t>Selfish Green Beginner Step 2</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>500</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789758406289</t>
+          <t>9786055910679</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Almanca Mini Dilbilgisi ve Sözlük</t>
+          <t>Pratik Almanca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786055910648</t>
+          <t>9786055910631</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Pratik Rusça Konuşma Kılavuzu</t>
+          <t>Pratik İtalyanca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789758406401</t>
+          <t>9786055910594</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Rusça Konuşma Kılavuzu Dilbilgisi - Sözlük</t>
+          <t>İtalyanca Konuşma Kılavuzu Dilbilgisi Sözlük</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789758406142</t>
+          <t>9786055910570</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Hızlı Pratik Kolay Almanca Audio CDli Öğrenim Set</t>
+          <t>Arapça Mini Sözlük Türkçe - Arapça Arapça -Türkçe</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>1100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789758406265</t>
+          <t>9786055910563</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Listening Reading Comprehension</t>
+          <t>Pratik Türkçe-Arapça - Arapça-Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786058302501</t>
+          <t>9786055910556</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>İtalyanca Mini Konuşma Kılavuzu Sözlük</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789758406500</t>
+          <t>9786055910525</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Etik ve Kütüphanecilik</t>
+          <t>Araplar İçin Türkçe Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>10</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789758406371</t>
+          <t>9786055910518</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Türk Dili ve Yazılı Sözlü Anlatım Bilgisi</t>
+          <t>Pratik Arapça Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>2016000019933</t>
+          <t>9786055910501</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Arapça Hikaye Kitapları 1. Seviye</t>
+          <t>Arapça Mini Konuşma Kılavuzu Sözlük</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>2016000019926</t>
+          <t>9786055910488</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Hikaye Kitapları 6. Seviye</t>
+          <t>Arapça Konuşma Kılavuzu Dilbilgisi Sözlük</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>60</v>
+        <v>450</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>2016000019919</t>
+          <t>9786055910440</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Hikaye Kitapları 5. Seviye</t>
+          <t>Türkiye Türkçesinde Ad Fiil Birleşmelerinde Yardımcı Fiiller</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>2016000019902</t>
+          <t>9786059081443</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Hikaye Kitapları 4. Seviye</t>
+          <t>Gulyabani</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>2016000019896</t>
+          <t>9786059081504</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Hikaye Kitapları 3. Seviye</t>
+          <t>Pratik İspanyolca Sözcük Kartları</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>2016000019889</t>
+          <t>9786059081993</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Hikaye Kitapları 2. Seviye</t>
+          <t>Pratik Sözcük Kartları 40 Adet</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>60</v>
+        <v>350</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>2016000019872</t>
+          <t>9789758406029</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Hikaye Kitapları 1. Seviye</t>
+          <t>Fast Easy English A Complete Course For Beginners 1-2 Cd'li</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789758406326</t>
+          <t>9789758406166</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Hızlı ve Kolay Rusça Kasetli Öğrenim Seti 2 Kitap - 7 CD</t>
+          <t>İspanyolca Mini Konuşma Kılavuzu Sözlük</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>750</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786059081146</t>
+          <t>9789758406272</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne İle Yaşar</t>
+          <t>Fransızca Mini Dilbilgisi ve Sözlük</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>150</v>
+        <v>85</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059081351</t>
+          <t>9789758406296</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sergüzeşt</t>
+          <t>İspanyolca Mini Dilbilgisi ve Sözlük</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786059081467</t>
+          <t>9789758406302</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Pratik Almanca Sözcük Kartları</t>
+          <t>İngilizce Mini Dilbilgisi ve Sözlük</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>150</v>
+        <v>85</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059081498</t>
+          <t>9789758406418</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Pratik İngilizce Sözcük Kartları</t>
+          <t>Mu'inü'l Mürid</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055910143</t>
+          <t>9789758406425</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Pollyanna Level 2</t>
+          <t>Makroekonomik Teoriside Yatırım Büyüme ve Enflasyon</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055910099</t>
+          <t>9789758406593</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Aesop's Fables Level 1</t>
+          <t>Level 5 Of Mice and Men</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055910075</t>
+          <t>9789758406807</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Pinocchio Level 1</t>
+          <t>Level 1 Heidi</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055910051</t>
+          <t>9789758406821</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Heidi Level 1</t>
+          <t>Level 1 Alice in Wonderland</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789758406456</t>
+          <t>9789758406845</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>VCD Sistemi ile Görüntülü İngilizce Konuşma Kılavuzu 12 CD ile</t>
+          <t>İngilizce Dilbilgisi Kılavuzu 1 2 3</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789758406623</t>
+          <t>9789758406883</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Level 1 Pinocchio</t>
+          <t>Enformasyon Merkezi Nasıl Kurulur</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789758406630</t>
+          <t>9786055910655</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Level 2 Pollyanna</t>
+          <t>İngilizce Mini Konuşma Kılavuzu Sözlük</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789759421991</t>
+          <t>9786055910761</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Let’s Speak English Book 3</t>
+          <t>Teach Yourself English Kendi Kendine İngilizce Öğrenme Seti</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789944035217</t>
+          <t>9789758406777</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Let’s Speak English Book 5</t>
+          <t>Great Expectations</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789944035224</t>
+          <t>9786055910686</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Let’s Speak English Book 6</t>
+          <t>Almanca Mini Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055910068</t>
+          <t>9786055910693</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Alice in Wonderland (Level 1)</t>
+          <t>İngilizce Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>100</v>
+        <v>450</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786056194436</t>
+          <t>9789758406876</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>80 Derste 80 Günde İngilizce Başlangıçtan İleri Düzeye (Hızlandırılmış Öğrenim Sistemi)</t>
+          <t>Miftah-ı Lisan Manzum Fransızca - Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789758406135</t>
+          <t>9786059081078</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Konuşma Kılavuzu (CD’li)</t>
+          <t>Almanca Dil Bilgisi Kılavuzu (Ciltli)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>550</v>
+        <v>800</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789758406173</t>
+          <t>9786059081283</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İspanyolca Konuşma Kılavuzu Dilbilgisi Sözlük</t>
+          <t>Taaşşuk-ı Talat ve Fitnat</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>700</v>
+        <v>120</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789758406227</t>
+          <t>9786059081450</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Fransızca Konuşma Kılavuzu Dilbilgisi-Sözlük</t>
+          <t>Şair Evlenmesi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>700</v>
+        <v>50</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789758406449</t>
+          <t>9789758406395</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Rusça Türkçe Türkçe Rusça Konuşma Kılavuzu Dilbilgisi 1 Kitap 2 CD</t>
+          <t>Teorik ve Uygulamalı Zaman Serileri Analizi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055910044</t>
+          <t>9789758406517</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Başlangıçtan İleri Düzeye Almanca Dil Bilgisi</t>
+          <t>Evlilik Birliğinde Yasal Mal Rejimi Olarak Edinilmiş Mallara Katılma Rejimi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>750</v>
+        <v>500</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786055910730</t>
+          <t>9789758406838</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kolay Yöntemlerle Rusça Dilbilgisi</t>
+          <t>Hakim Ata Kitabı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>850</v>
+        <v>550</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059081344</t>
+          <t>9789758406203</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>English Grammar İngilizce Dilbilgisi Kılavuzu CD'li</t>
+          <t>Fransızca Mini Konuşma Kılavuzu Sözlük</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789758406104</t>
+          <t>9789758406159</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Hızlı Kolay Almanca Konuşma Kılavuzun Dilbilgisi Sözlük CD'li</t>
+          <t>İspanyolca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786055910471</t>
+          <t>9786059081436</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Renkli Resimli İngilizce Türkçe Sözlük</t>
+          <t>Felatun Bey ile Rakım Efendi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789758406258</t>
+          <t>9786059081535</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Systematic English Grammar İngilizce Dil Bilgisi CD'li</t>
+          <t>Kuyruklu Yıldız Altında Bir İzdivaç</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>650</v>
+        <v>80</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786055910723</t>
+          <t>9789758406210</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Alanında Hipotezden Teze: Veri Toplama ve Çözümleme Serüveni</t>
+          <t>Fransızca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786055910709</t>
+          <t>9789758406289</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İthafat</t>
+          <t>Almanca Mini Dilbilgisi ve Sözlük</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>150</v>
+        <v>85</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786055910600</t>
+          <t>9786055910648</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Yönetimi</t>
+          <t>Pratik Rusça Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>600</v>
+        <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055910587</t>
+          <t>9789758406401</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Hasılat Kirasında Tarafların Hak ve Borçları</t>
+          <t>Rusça Konuşma Kılavuzu Dilbilgisi - Sözlük</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786055910549</t>
+          <t>9789758406142</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Mirastan Yoksunluk</t>
+          <t>Hızlı Pratik Kolay Almanca Audio CDli Öğrenim Set</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>250</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786055910464</t>
+          <t>9789758406265</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Photoshop Cs4 ve 3 Boyutlu İşlemler</t>
+          <t>Listening Reading Comprehension</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786055910457</t>
+          <t>9786058302501</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>1. Uluslararası Türk Edebiyatında İstanbul Sempozyumu</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786055910341</t>
+          <t>9789758406500</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Journey to The Center of The Earth Level 6</t>
+          <t>Etik ve Kütüphanecilik</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786055910334</t>
+          <t>9789758406371</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Robinson Crusoe Level 6</t>
+          <t>Türk Dili ve Yazılı Sözlü Anlatım Bilgisi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786055910327</t>
+          <t>2016000019933</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>The Professor Level 6</t>
+          <t>Arapça Hikaye Kitapları 1. Seviye</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786055910310</t>
+          <t>2016000019926</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Wuthering Heights Level 6</t>
+          <t>İngilizce Hikaye Kitapları 6. Seviye</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786055910303</t>
+          <t>2016000019919</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Persuasion Level 6</t>
+          <t>İngilizce Hikaye Kitapları 5. Seviye</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786055910297</t>
+          <t>2016000019902</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Sense and Sensebility Level 5</t>
+          <t>İngilizce Hikaye Kitapları 4. Seviye</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786055910280</t>
+          <t>2016000019896</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Treasure Island Level 5</t>
+          <t>İngilizce Hikaye Kitapları 3. Seviye</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786055910273</t>
+          <t>2016000019889</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Of Mice and Men Level 5</t>
+          <t>İngilizce Hikaye Kitapları 2. Seviye</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786055910266</t>
+          <t>2016000019872</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>The Phantom of The Opera Level 5</t>
+          <t>İngilizce Hikaye Kitapları 1. Seviye</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786055910259</t>
+          <t>9789758406326</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Dr. Jekyll and Mr. Hyde Level 5</t>
+          <t>Hızlı ve Kolay Rusça Kasetli Öğrenim Seti 2 Kitap - 7 CD</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>100</v>
+        <v>750</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786055910198</t>
+          <t>9786059081146</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>King Solomons's Mines Level 3</t>
+          <t>İnsan Ne İle Yaşar</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786055910181</t>
+          <t>9786059081351</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Middlemarch Level 3</t>
+          <t>Sergüzeşt</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786055910167</t>
+          <t>9786059081467</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Frankenstein Level 3</t>
+          <t>Pratik Almanca Sözcük Kartları</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786055910129</t>
+          <t>9786059081498</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>A Christmas Carol Level 2</t>
+          <t>Pratik İngilizce Sözcük Kartları</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786055910105</t>
+          <t>9786055910143</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>The Scarlet Letter Level 2</t>
+          <t>Pollyanna Level 2</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786055910082</t>
+          <t>9786055910099</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Andersen's Fairy Tales Level 1</t>
+          <t>Aesop's Fables Level 1</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786055910020</t>
+          <t>9786055910075</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Funny Jokes Stories</t>
+          <t>Pinocchio Level 1</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789758406333</t>
+          <t>9786055910051</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Rusça Türkçe Türkçe Rusça Mini Konuşma Kılavuzu Dilbilgisi</t>
+          <t>Heidi Level 1</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789758406470</t>
+          <t>9789758406456</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Üniversite Türk Dili ve Kompozisyon Dersleri</t>
+          <t>VCD Sistemi ile Görüntülü İngilizce Konuşma Kılavuzu 12 CD ile</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789758406494</t>
+          <t>9789758406623</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Vocabulary 5 Audi CD ile Birlikte</t>
+          <t>Level 1 Pinocchio</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>350</v>
+        <v>80</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789758406524</t>
+          <t>9789758406630</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunda Vakıf Tüzel Kişiliğinin Hukuki Esasları</t>
+          <t>Level 2 Pollyanna</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>250</v>
+        <v>80</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789758406531</t>
+          <t>9789759421991</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Level 2 A Christmas Carol</t>
+          <t>Let’s Speak English Book 3</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789758406548</t>
+          <t>9789944035217</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Level 1 Aesop's Fables</t>
+          <t>Let’s Speak English Book 5</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789758406555</t>
+          <t>9789944035224</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Level 2 The Scarlet Letter</t>
+          <t>Let’s Speak English Book 6</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789758406579</t>
+          <t>9786055910068</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Level 3 Frankenstein</t>
+          <t>Alice in Wonderland (Level 1)</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789758406609</t>
+          <t>9786056194436</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Level 6 Wuthering Heights</t>
+          <t>80 Derste 80 Günde İngilizce Başlangıçtan İleri Düzeye (Hızlandırılmış Öğrenim Sistemi)</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>80</v>
+        <v>499.9</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789758406616</t>
+          <t>9789758406135</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Level 1 Andersen's Fairy Tales</t>
+          <t>İngilizce Konuşma Kılavuzu (CD’li)</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>100</v>
+        <v>550</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789758406661</t>
+          <t>9789758406173</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Level 3 Middlemeach</t>
+          <t>İspanyolca Konuşma Kılavuzu Dilbilgisi Sözlük</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>80</v>
+        <v>700</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789758406678</t>
+          <t>9789758406227</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Level 5 Dr. Jekyll and Mr. Hyde</t>
+          <t>Fransızca Konuşma Kılavuzu Dilbilgisi-Sözlük</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>80</v>
+        <v>700</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789758406685</t>
+          <t>9789758406449</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Level 5 The Phantom of The Opera</t>
+          <t>Rusça Türkçe Türkçe Rusça Konuşma Kılavuzu Dilbilgisi 1 Kitap 2 CD</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>80</v>
+        <v>600</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789758406692</t>
+          <t>9786055910044</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Level 6 Robinson Crusoe</t>
+          <t>Başlangıçtan İleri Düzeye Almanca Dil Bilgisi</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>80</v>
+        <v>900</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789758406708</t>
+          <t>9786055910730</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Level 4 Little Women</t>
+          <t>Kolay Yöntemlerle Rusça Dilbilgisi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>80</v>
+        <v>990</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789758406715</t>
+          <t>9786059081344</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Level 6 Journey To The Centre Of The World</t>
+          <t>English Grammar İngilizce Dilbilgisi Kılavuzu CD'li</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>80</v>
+        <v>800</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789758406722</t>
+          <t>9789758406104</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Level 6 Persuasion</t>
+          <t>Hızlı Kolay Almanca Konuşma Kılavuzun Dilbilgisi Sözlük CD'li</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>80</v>
+        <v>600</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789758406739</t>
+          <t>9786055910471</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Level 3 King Solomon's Mines</t>
+          <t>Renkli Resimli İngilizce Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789758406753</t>
+          <t>9789758406258</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Level 5 Sense and Sensibility</t>
+          <t>Systematic English Grammar İngilizce Dil Bilgisi CD'li</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>80</v>
+        <v>900</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789758406760</t>
+          <t>9786055910723</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Level 6 The Professor</t>
+          <t>Sağlık Alanında Hipotezden Teze: Veri Toplama ve Çözümleme Serüveni</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>80</v>
+        <v>300</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789758406791</t>
+          <t>9786055910709</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Level 5 Treasure Island</t>
+          <t>İthafat</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789758406814</t>
+          <t>9786055910600</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Level 2 Peter Pan</t>
+          <t>Sağlık Yönetimi</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>80</v>
+        <v>600</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789758406869</t>
+          <t>9786055910587</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Photoshop cs2 ve cs3 (Ciltli)</t>
+          <t>Hasılat Kirasında Tarafların Hak ve Borçları</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789758406890</t>
+          <t>9786055910549</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Elektronik ve Geleneksel Kütüphanelerde Telif Hakları</t>
+          <t>Mirastan Yoksunluk</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789758406937</t>
+          <t>9786055910464</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Hakim Ata'nın Hz. Meryem Kitabı</t>
+          <t>Photoshop Cs4 ve 3 Boyutlu İşlemler</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789758406968</t>
+          <t>9786055910457</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Evlenmenin Evrimi</t>
+          <t>1. Uluslararası Türk Edebiyatında İstanbul Sempozyumu</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789759421984</t>
+          <t>9786055910341</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Let’s Speak English Book 2</t>
+          <t>Journey to The Center of The Earth Level 6</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789758406784</t>
+          <t>9786055910334</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kidnapped</t>
+          <t>Robinson Crusoe Level 6</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786055910228</t>
+          <t>9786055910327</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Great Expectations + CD</t>
+          <t>The Professor Level 6</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786055910242</t>
+          <t>9786055910310</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Kidnapped + CD</t>
+          <t>Wuthering Heights Level 6</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789758406746</t>
+          <t>9786055910303</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Mrs. Dalloway</t>
+          <t>Persuasion Level 6</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786055910235</t>
+          <t>9786055910297</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>The Call Of The Wild + CD</t>
+          <t>Sense and Sensebility Level 5</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786055910204</t>
+          <t>9786055910280</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Little Women + CD</t>
+          <t>Treasure Island Level 5</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786055910211</t>
+          <t>9786055910273</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Mrs. Dalloway + CD</t>
+          <t>Of Mice and Men Level 5</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786055910136</t>
+          <t>9786055910266</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Peter Pan + CD</t>
+          <t>The Phantom of The Opera Level 5</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789758406586</t>
+          <t>9786055910259</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>The Call of the Wild Level - 4</t>
+          <t>Dr. Jekyll and Mr. Hyde Level 5</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789758406647</t>
+          <t>9786055910198</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Tom Sawyer: Level -2</t>
+          <t>King Solomons's Mines Level 3</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789758406388</t>
+          <t>9786055910181</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Dilbilgisi Kılavuzu (3 Kitap)</t>
+          <t>Middlemarch Level 3</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789758406357</t>
+          <t>9786055910167</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Systematic English Tests İngilizce Test Rehberi CDli</t>
+          <t>Frankenstein Level 3</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>600</v>
+        <v>100</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786059081023</t>
+          <t>9786055910129</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Sponge Hunter Beginner Step 1</t>
+          <t>A Christmas Carol Level 2</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786059081047</t>
+          <t>9786055910105</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>The Glassmaker Beginner Step 2</t>
+          <t>The Scarlet Letter Level 2</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786058302518</t>
+          <t>9786055910082</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>The Little Prince</t>
+          <t>Andersen's Fairy Tales Level 1</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786055910990</t>
+          <t>9786055910020</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Loopsees Beginner Step 1</t>
+          <t>Funny Jokes Stories</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786059081009</t>
+          <t>9789758406333</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Naughty Dwarf Beginner Step 2</t>
+          <t>Rusça Türkçe Türkçe Rusça Mini Konuşma Kılavuzu Dilbilgisi</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786059081160</t>
+          <t>9789758406470</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Online Practical English For Everyone</t>
+          <t>Üniversite Türk Dili ve Kompozisyon Dersleri</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786059081030</t>
+          <t>9789758406494</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Beginner Step 1 The Apple Shake</t>
+          <t>Vocabulary 5 Audi CD ile Birlikte</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>40</v>
+        <v>350</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786059081054</t>
+          <t>9789758406524</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Beginner Step 1 Yogog The Thunder Ogre</t>
+          <t>Türk Hukukunda Vakıf Tüzel Kişiliğinin Hukuki Esasları</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>40</v>
+        <v>250</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786055910969</t>
+          <t>9789758406531</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Beginner Step 1 The Brokenhearted Star</t>
+          <t>Level 2 A Christmas Carol</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786055910976</t>
+          <t>9789758406548</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Beginner Step 2 Ifred The Liar</t>
+          <t>Level 1 Aesop's Fables</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786055910983</t>
+          <t>9789758406555</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Beginner Step 2 Jarud The Worm</t>
+          <t>Level 2 The Scarlet Letter</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786059081139</t>
+          <t>9789758406579</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>English Vocabulary Phrasal Verbs Builder</t>
+          <t>Level 3 Frankenstein</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>650</v>
+        <v>80</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786059081153</t>
+          <t>9789758406609</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Araplar İçin İngilizce Konuşma Kılavuzu</t>
+          <t>Level 6 Wuthering Heights</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>250</v>
+        <v>80</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786059081177</t>
+          <t>9789758406616</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>English Grammar in Principle İngilizce Dilbilgisi İntermediate Upper İntermediate CD'li</t>
+          <t>Level 1 Andersen's Fairy Tales</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>950</v>
+        <v>100</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786059081573</t>
+          <t>9789758406661</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>English Grammar İn Principle İngilizce Dilbilgisi Elementary Pre Intermediate</t>
+          <t>Level 3 Middlemeach</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>850</v>
+        <v>80</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>2016000020151</t>
+          <t>9789758406678</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Last Point in English</t>
+          <t>Level 5 Dr. Jekyll and Mr. Hyde</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>750</v>
+        <v>100</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786059081221</t>
+          <t>9789758406685</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Pinocchio</t>
+          <t>Level 5 The Phantom of The Opera</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786059081214</t>
+          <t>9789758406692</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Heidi - Arapça</t>
+          <t>Level 6 Robinson Crusoe</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786059081207</t>
+          <t>9789758406708</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Aesop's Fables - Arapça</t>
+          <t>Level 4 Little Women</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786059081191</t>
+          <t>9789758406715</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Andersen's Fairy Tales - Arapça</t>
+          <t>Level 6 Journey To The Centre Of The World</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786059081238</t>
+          <t>9789758406722</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Alice in Wonderland</t>
+          <t>Level 6 Persuasion</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786059081511</t>
+          <t>9789758406739</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Pratik İtalyanca Sözcük Kartları</t>
+          <t>Level 3 King Solomon's Mines</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786059081528</t>
+          <t>9789758406753</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Pratik Rusça Sözcük Kartları</t>
+          <t>Level 5 Sense and Sensibility</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786059081481</t>
+          <t>9789758406760</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Pratik Fransızca Sözcük Kartları</t>
+          <t>Level 6 The Professor</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786059081474</t>
+          <t>9789758406791</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Pratik Arapça Sözcük Kartları</t>
+          <t>Level 5 Treasure Island</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786056194498</t>
+          <t>9789758406814</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Level 2 Peter Pan</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786059081368</t>
+          <t>9789758406869</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>İntibah</t>
+          <t>Photoshop cs2 ve cs3 (Ciltli)</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>70</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786055910495</t>
+          <t>9789758406890</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Arapça Konuşma Kılavuzu Dilbilgisi Sözlük</t>
+          <t>Elektronik ve Geleneksel Kütüphanelerde Telif Hakları</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786059081375</t>
+          <t>9789758406937</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Vatan Yahut Silistre</t>
+          <t>Hakim Ata'nın Hz. Meryem Kitabı</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>50</v>
+        <v>350</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786059081542</t>
+          <t>9789758406968</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Şık</t>
+          <t>Türkiye'de Evlenmenin Evrimi</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>50</v>
+        <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786059081320</t>
+          <t>9789759421984</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Karabibik</t>
+          <t>Let’s Speak English Book 2</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>40</v>
+        <v>300</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786059081269</t>
+          <t>9789758406784</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Cimri</t>
+          <t>Kidnapped</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786059081337</t>
+          <t>9786055910228</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Zehra</t>
+          <t>Great Expectations + CD</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786059081252</t>
+          <t>9786055910242</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Geceler</t>
+          <t>Kidnapped + CD</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786059081245</t>
+          <t>9789758406746</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Mrs. Dalloway</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786059081276</t>
+          <t>9786055910235</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>The Call Of The Wild + CD</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786055910716</t>
+          <t>9786055910204</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Almanca Konuşma Kılavuzu, Dilbilgisi, Sözlük</t>
+          <t>Little Women + CD</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786055910532</t>
+          <t>9786055910211</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Hac ve Umre</t>
+          <t>Mrs. Dalloway + CD</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786059081122</t>
+          <t>9786055910136</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>İspanyol Edebiyatında Boğa Güreşi</t>
+          <t>Peter Pan + CD</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786055910914</t>
+          <t>9789758406586</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Makro Ekonometrik Modeller</t>
+          <t>The Call of the Wild Level - 4</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786059081115</t>
+          <t>9789758406647</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Leyla İle Mecnun</t>
+          <t>Tom Sawyer: Level -2</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>250</v>
+        <v>80</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786059081108</t>
+          <t>9789758406388</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Rusça Fiil Dünyası - Rusça Fiil Çekimleri</t>
+          <t>İngilizce Dilbilgisi Kılavuzu (3 Kitap)</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786059081092</t>
+          <t>9789758406357</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Practical English For Everyone Herkes İçin Pratik İngilizce CD'li</t>
+          <t>Systematic English Tests İngilizce Test Rehberi CDli</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>600</v>
+        <v>750</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786059081085</t>
+          <t>9786059081023</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Arapçası</t>
+          <t>Sponge Hunter Beginner Step 1</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>400</v>
+        <v>50</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786059081061</t>
+          <t>9786059081047</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Herkes İçin Pratik Rusça Cd'li</t>
+          <t>The Glassmaker Beginner Step 2</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786055910952</t>
+          <t>9786058302518</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Artikel Rehberi - Mit dem Artikel, Bitte</t>
+          <t>The Little Prince</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786055910150</t>
+          <t>9786055910990</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Emma Level 3</t>
+          <t>Loopsees Beginner Step 1</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789758406654</t>
+          <t>9786059081009</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Level 3 Emma</t>
+          <t>Naughty Dwarf Beginner Step 2</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786055910174</t>
+          <t>9786059081160</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Dracula Level 3</t>
+          <t>Online Practical English For Everyone</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>100</v>
+        <v>450</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789758406562</t>
+          <t>9786059081030</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Level 3 Dracula</t>
+          <t>Beginner Step 1 The Apple Shake</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786055910112</t>
+          <t>9786059081054</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Tom Sawyer Level 2</t>
+          <t>Beginner Step 1 Yogog The Thunder Ogre</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786055910945</t>
+          <t>9786055910969</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Ruslar için Türkçe Konuşma Kılavuzu</t>
+          <t>Beginner Step 1 The Brokenhearted Star</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>400</v>
+        <v>50</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786055910938</t>
+          <t>9786055910976</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Practical Turkish For Everyone - Herkes İçin Pratik Türkçe + CD</t>
+          <t>Beginner Step 2 Ifred The Liar</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>450</v>
+        <v>50</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789758406364</t>
+          <t>9786055910983</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Birim Kök Analizinin Temelleri</t>
+          <t>Beginner Step 2 Jarud The Worm</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789758406487</t>
+          <t>9786059081139</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayarlı Genel Muhasebe</t>
+          <t>English Vocabulary Phrasal Verbs Builder</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>450</v>
+        <v>650</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789758406340</t>
+          <t>9786059081153</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Benzerlik Analizleri</t>
+          <t>Araplar İçin İngilizce Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789758406852</t>
+          <t>9786059081177</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Bayram Han'ın Türkçe Divanı</t>
+          <t>English Grammar in Principle İngilizce Dilbilgisi İntermediate Upper İntermediate CD'li</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>600</v>
+        <v>950</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786055910921</t>
+          <t>9786059081573</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Araplar İçin Mini Konuşma Kılavuzu</t>
+          <t>English Grammar İn Principle İngilizce Dilbilgisi Elementary Pre Intermediate</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>120</v>
+        <v>850</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786055910884</t>
+          <t>2016000020151</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>The Coffin Carrier</t>
+          <t>Last Point in English</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>50</v>
+        <v>850</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786055910891</t>
+          <t>9786059081221</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Time Journeys Of Elda</t>
+          <t>Pinocchio</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786055910846</t>
+          <t>9786059081214</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Lumbo The Hippo</t>
+          <t>Heidi - Arapça</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786055910815</t>
+          <t>9786059081207</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Blue Fox And The Dust Of Alchemy</t>
+          <t>Aesop's Fables - Arapça</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786055910877</t>
+          <t>9786059081191</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>The Cave Dwellers</t>
+          <t>Andersen's Fairy Tales - Arapça</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786055910853</t>
+          <t>9786059081238</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Ravu Uvar And The Strongest Man On Earth</t>
+          <t>Alice in Wonderland</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786055910808</t>
+          <t>9786059081511</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>A Journey To The Pink Planet</t>
+          <t>Pratik İtalyanca Sözcük Kartları</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786055910822</t>
+          <t>9786059081528</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Daren The Brave Boy</t>
+          <t>Pratik Rusça Sözcük Kartları</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786055910860</t>
+          <t>9786059081481</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Rufus And The Colour Stealer</t>
+          <t>Pratik Fransızca Sözcük Kartları</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786055910839</t>
+          <t>9786059081474</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Lost Birds Of The Silent Island</t>
+          <t>Pratik Arapça Sözcük Kartları</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786056194467</t>
+          <t>9786056194498</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Modern Turkish</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786055910792</t>
+          <t>9786059081368</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Sağlık İşletmelerinde Maliyet Depo Stok ve Envanter Yönetimi</t>
+          <t>İntibah</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>250</v>
+        <v>70</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
+          <t>9786055910495</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Arapça Konuşma Kılavuzu Dilbilgisi Sözlük</t>
+        </is>
+      </c>
+      <c r="C190" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>9786059081375</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Vatan Yahut Silistre</t>
+        </is>
+      </c>
+      <c r="C191" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>9786059081542</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Şık</t>
+        </is>
+      </c>
+      <c r="C192" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>9786059081320</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>Karabibik</t>
+        </is>
+      </c>
+      <c r="C193" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>9786059081269</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Cimri</t>
+        </is>
+      </c>
+      <c r="C194" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>9786059081337</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Zehra</t>
+        </is>
+      </c>
+      <c r="C195" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>9786059081252</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Geceler</t>
+        </is>
+      </c>
+      <c r="C196" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>9786059081245</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Diş</t>
+        </is>
+      </c>
+      <c r="C197" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>9786059081276</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>Satranç</t>
+        </is>
+      </c>
+      <c r="C198" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>9786055910716</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Almanca Konuşma Kılavuzu, Dilbilgisi, Sözlük</t>
+        </is>
+      </c>
+      <c r="C199" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>9786055910532</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>Adım Adım Hac ve Umre</t>
+        </is>
+      </c>
+      <c r="C200" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>9786059081122</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>İspanyol Edebiyatında Boğa Güreşi</t>
+        </is>
+      </c>
+      <c r="C201" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>9786055910914</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Makro Ekonometrik Modeller</t>
+        </is>
+      </c>
+      <c r="C202" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>9786059081115</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>Leyla İle Mecnun</t>
+        </is>
+      </c>
+      <c r="C203" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
+          <t>9786059081108</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Rusça Fiil Dünyası - Rusça Fiil Çekimleri</t>
+        </is>
+      </c>
+      <c r="C204" s="1">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>9786059081092</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Practical English For Everyone Herkes İçin Pratik İngilizce CD'li</t>
+        </is>
+      </c>
+      <c r="C205" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>9786059081085</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Sağlık Arapçası</t>
+        </is>
+      </c>
+      <c r="C206" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>9786059081061</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Herkes İçin Pratik Rusça Cd'li</t>
+        </is>
+      </c>
+      <c r="C207" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>9786055910952</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Artikel Rehberi - Mit dem Artikel, Bitte</t>
+        </is>
+      </c>
+      <c r="C208" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>9786055910150</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Emma Level 3</t>
+        </is>
+      </c>
+      <c r="C209" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>9789758406654</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Level 3 Emma</t>
+        </is>
+      </c>
+      <c r="C210" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>9786055910174</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>Dracula Level 3</t>
+        </is>
+      </c>
+      <c r="C211" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>9789758406562</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Level 3 Dracula</t>
+        </is>
+      </c>
+      <c r="C212" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
+          <t>9786055910112</t>
+        </is>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>Tom Sawyer Level 2</t>
+        </is>
+      </c>
+      <c r="C213" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="1" t="inlineStr">
+        <is>
+          <t>9786055910945</t>
+        </is>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>Ruslar için Türkçe Konuşma Kılavuzu</t>
+        </is>
+      </c>
+      <c r="C214" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3">
+      <c r="A215" s="1" t="inlineStr">
+        <is>
+          <t>9786055910938</t>
+        </is>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>Practical Turkish For Everyone - Herkes İçin Pratik Türkçe + CD</t>
+        </is>
+      </c>
+      <c r="C215" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3">
+      <c r="A216" s="1" t="inlineStr">
+        <is>
+          <t>9789758406364</t>
+        </is>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>Birim Kök Analizinin Temelleri</t>
+        </is>
+      </c>
+      <c r="C216" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3">
+      <c r="A217" s="1" t="inlineStr">
+        <is>
+          <t>9789758406487</t>
+        </is>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>Bilgisayarlı Genel Muhasebe</t>
+        </is>
+      </c>
+      <c r="C217" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3">
+      <c r="A218" s="1" t="inlineStr">
+        <is>
+          <t>9789758406340</t>
+        </is>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>Benzerlik Analizleri</t>
+        </is>
+      </c>
+      <c r="C218" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3">
+      <c r="A219" s="1" t="inlineStr">
+        <is>
+          <t>9789758406852</t>
+        </is>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>Bayram Han'ın Türkçe Divanı</t>
+        </is>
+      </c>
+      <c r="C219" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3">
+      <c r="A220" s="1" t="inlineStr">
+        <is>
+          <t>9786055910921</t>
+        </is>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>Araplar İçin Mini Konuşma Kılavuzu</t>
+        </is>
+      </c>
+      <c r="C220" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3">
+      <c r="A221" s="1" t="inlineStr">
+        <is>
+          <t>9786055910884</t>
+        </is>
+      </c>
+      <c r="B221" s="1" t="inlineStr">
+        <is>
+          <t>The Coffin Carrier</t>
+        </is>
+      </c>
+      <c r="C221" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3">
+      <c r="A222" s="1" t="inlineStr">
+        <is>
+          <t>9786055910891</t>
+        </is>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>Time Journeys Of Elda</t>
+        </is>
+      </c>
+      <c r="C222" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3">
+      <c r="A223" s="1" t="inlineStr">
+        <is>
+          <t>9786055910846</t>
+        </is>
+      </c>
+      <c r="B223" s="1" t="inlineStr">
+        <is>
+          <t>Lumbo The Hippo</t>
+        </is>
+      </c>
+      <c r="C223" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3">
+      <c r="A224" s="1" t="inlineStr">
+        <is>
+          <t>9786055910815</t>
+        </is>
+      </c>
+      <c r="B224" s="1" t="inlineStr">
+        <is>
+          <t>Blue Fox And The Dust Of Alchemy</t>
+        </is>
+      </c>
+      <c r="C224" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3">
+      <c r="A225" s="1" t="inlineStr">
+        <is>
+          <t>9786055910877</t>
+        </is>
+      </c>
+      <c r="B225" s="1" t="inlineStr">
+        <is>
+          <t>The Cave Dwellers</t>
+        </is>
+      </c>
+      <c r="C225" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3">
+      <c r="A226" s="1" t="inlineStr">
+        <is>
+          <t>9786055910853</t>
+        </is>
+      </c>
+      <c r="B226" s="1" t="inlineStr">
+        <is>
+          <t>Ravu Uvar And The Strongest Man On Earth</t>
+        </is>
+      </c>
+      <c r="C226" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3">
+      <c r="A227" s="1" t="inlineStr">
+        <is>
+          <t>9786055910808</t>
+        </is>
+      </c>
+      <c r="B227" s="1" t="inlineStr">
+        <is>
+          <t>A Journey To The Pink Planet</t>
+        </is>
+      </c>
+      <c r="C227" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3">
+      <c r="A228" s="1" t="inlineStr">
+        <is>
+          <t>9786055910822</t>
+        </is>
+      </c>
+      <c r="B228" s="1" t="inlineStr">
+        <is>
+          <t>Daren The Brave Boy</t>
+        </is>
+      </c>
+      <c r="C228" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3">
+      <c r="A229" s="1" t="inlineStr">
+        <is>
+          <t>9786055910860</t>
+        </is>
+      </c>
+      <c r="B229" s="1" t="inlineStr">
+        <is>
+          <t>Rufus And The Colour Stealer</t>
+        </is>
+      </c>
+      <c r="C229" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3">
+      <c r="A230" s="1" t="inlineStr">
+        <is>
+          <t>9786055910839</t>
+        </is>
+      </c>
+      <c r="B230" s="1" t="inlineStr">
+        <is>
+          <t>Lost Birds Of The Silent Island</t>
+        </is>
+      </c>
+      <c r="C230" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3">
+      <c r="A231" s="1" t="inlineStr">
+        <is>
+          <t>9786056194467</t>
+        </is>
+      </c>
+      <c r="B231" s="1" t="inlineStr">
+        <is>
+          <t>Modern Turkish</t>
+        </is>
+      </c>
+      <c r="C231" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3">
+      <c r="A232" s="1" t="inlineStr">
+        <is>
+          <t>9786055910792</t>
+        </is>
+      </c>
+      <c r="B232" s="1" t="inlineStr">
+        <is>
+          <t>Sağlık İşletmelerinde Maliyet Depo Stok ve Envanter Yönetimi</t>
+        </is>
+      </c>
+      <c r="C232" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3">
+      <c r="A233" s="1" t="inlineStr">
+        <is>
           <t>9786055910778</t>
         </is>
       </c>
-      <c r="B190" s="1" t="inlineStr">
+      <c r="B233" s="1" t="inlineStr">
         <is>
           <t>Kütüphanelerde ve Arşiv Kurumlarında Bilgi Teknolojilerinin Kullanımı</t>
         </is>
       </c>
-      <c r="C190" s="1">
-        <v>300</v>
+      <c r="C233" s="1">
+        <v>500</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>