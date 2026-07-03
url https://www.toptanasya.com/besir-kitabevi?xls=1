--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -904,51 +904,51 @@
         <is>
           <t>9786059081436</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Felatun Bey ile Rakım Efendi</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786059081535</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Kuyruklu Yıldız Altında Bir İzdivaç</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9789758406210</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Fransızca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9789758406289</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
@@ -964,51 +964,51 @@
         <is>
           <t>9786055910648</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Pratik Rusça Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9789758406401</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Rusça Konuşma Kılavuzu Dilbilgisi - Sözlük</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9789758406142</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Hızlı Pratik Kolay Almanca Audio CDli Öğrenim Set</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>1100</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9789758406265</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
@@ -1309,51 +1309,51 @@
         <is>
           <t>9789758406456</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>VCD Sistemi ile Görüntülü İngilizce Konuşma Kılavuzu 12 CD ile</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9789758406623</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Level 1 Pinocchio</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9789758406630</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Level 2 Pollyanna</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9789759421991</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
@@ -2779,66 +2779,66 @@
         <is>
           <t>9786059081214</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>Heidi - Arapça</t>
         </is>
       </c>
       <c r="C180" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>9786059081207</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>Aesop's Fables - Arapça</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>9786059081191</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>Andersen's Fairy Tales - Arapça</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>9786059081238</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>Alice in Wonderland</t>
         </is>
       </c>
       <c r="C183" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>9786059081511</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
@@ -3004,51 +3004,51 @@
         <is>
           <t>9786059081337</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>Zehra</t>
         </is>
       </c>
       <c r="C195" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>9786059081252</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>Beyaz Geceler</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>9786059081245</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C197" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>9786059081276</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
@@ -3124,51 +3124,51 @@
         <is>
           <t>9786059081115</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>Leyla İle Mecnun</t>
         </is>
       </c>
       <c r="C203" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>9786059081108</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>Rusça Fiil Dünyası - Rusça Fiil Çekimleri</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>900</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>9786059081092</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>Practical English For Everyone Herkes İçin Pratik İngilizce CD'li</t>
         </is>
       </c>
       <c r="C205" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>9786059081085</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
@@ -3289,51 +3289,51 @@
         <is>
           <t>9786055910945</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>Ruslar için Türkçe Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C214" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>9786055910938</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>Practical Turkish For Everyone - Herkes İçin Pratik Türkçe + CD</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>9789758406364</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>Birim Kök Analizinin Temelleri</t>
         </is>
       </c>
       <c r="C216" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>9789758406487</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
@@ -3529,51 +3529,51 @@
         <is>
           <t>9786055910839</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>Lost Birds Of The Silent Island</t>
         </is>
       </c>
       <c r="C230" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>9786056194467</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>Modern Turkish</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>9786055910792</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>Sağlık İşletmelerinde Maliyet Depo Stok ve Envanter Yönetimi</t>
         </is>
       </c>
       <c r="C232" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>9786055910778</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>