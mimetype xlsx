--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -394,51 +394,51 @@
         <is>
           <t>9786055910525</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Araplar İçin Türkçe Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786055910518</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Pratik Arapça Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786055910501</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Arapça Mini Konuşma Kılavuzu Sözlük</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786055910488</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
@@ -529,96 +529,96 @@
         <is>
           <t>9789758406166</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>İspanyolca Mini Konuşma Kılavuzu Sözlük</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9789758406272</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Fransızca Mini Dilbilgisi ve Sözlük</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9789758406296</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>İspanyolca Mini Dilbilgisi ve Sözlük</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9789758406302</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>İngilizce Mini Dilbilgisi ve Sözlük</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9789758406418</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Mu'inü'l Mürid</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9789758406425</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Makroekonomik Teoriside Yatırım Büyüme ve Enflasyon</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9789758406593</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
@@ -829,96 +829,96 @@
         <is>
           <t>9789758406395</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Teorik ve Uygulamalı Zaman Serileri Analizi</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9789758406517</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Evlilik Birliğinde Yasal Mal Rejimi Olarak Edinilmiş Mallara Katılma Rejimi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9789758406838</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Hakim Ata Kitabı</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9789758406203</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Fransızca Mini Konuşma Kılavuzu Sözlük</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9789758406159</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>İspanyolca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786059081436</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Felatun Bey ile Rakım Efendi</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786059081535</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
@@ -1189,51 +1189,51 @@
         <is>
           <t>9786059081146</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>İnsan Ne İle Yaşar</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786059081351</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Sergüzeşt</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786059081467</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Pratik Almanca Sözcük Kartları</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786059081498</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
@@ -1474,66 +1474,66 @@
         <is>
           <t>9789758406449</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Rusça Türkçe Türkçe Rusça Konuşma Kılavuzu Dilbilgisi 1 Kitap 2 CD</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9786055910044</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Başlangıçtan İleri Düzeye Almanca Dil Bilgisi</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>900</v>
+        <v>990</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9786055910730</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Kolay Yöntemlerle Rusça Dilbilgisi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>990</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9786059081344</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>English Grammar İngilizce Dilbilgisi Kılavuzu CD'li</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>800</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9789758406104</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
@@ -1549,66 +1549,66 @@
         <is>
           <t>9786055910471</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Renkli Resimli İngilizce Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9789758406258</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Systematic English Grammar İngilizce Dil Bilgisi CD'li</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>900</v>
+        <v>990</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9786055910723</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Sağlık Alanında Hipotezden Teze: Veri Toplama ve Çözümleme Serüveni</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9786055910709</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>İthafat</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9786055910600</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
@@ -2494,51 +2494,51 @@
         <is>
           <t>9789758406388</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>İngilizce Dilbilgisi Kılavuzu (3 Kitap)</t>
         </is>
       </c>
       <c r="C161" s="1">
         <v>800</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>9789758406357</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>Systematic English Tests İngilizce Test Rehberi CDli</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>750</v>
+        <v>990</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>9786059081023</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>Sponge Hunter Beginner Step 1</t>
         </is>
       </c>
       <c r="C163" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>9786059081047</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
@@ -2674,51 +2674,51 @@
         <is>
           <t>9786055910983</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>Beginner Step 2 Jarud The Worm</t>
         </is>
       </c>
       <c r="C173" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>9786059081139</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>English Vocabulary Phrasal Verbs Builder</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>650</v>
+        <v>990</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>9786059081153</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>Araplar İçin İngilizce Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C175" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>9786059081177</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
@@ -2824,96 +2824,96 @@
         <is>
           <t>9786059081238</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>Alice in Wonderland</t>
         </is>
       </c>
       <c r="C183" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>9786059081511</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>Pratik İtalyanca Sözcük Kartları</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>9786059081528</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>Pratik Rusça Sözcük Kartları</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>9786059081481</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>Pratik Fransızca Sözcük Kartları</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>9786059081474</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>Pratik Arapça Sözcük Kartları</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>9786056194498</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C188" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>9786059081368</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
@@ -3319,51 +3319,51 @@
         <is>
           <t>9789758406364</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>Birim Kök Analizinin Temelleri</t>
         </is>
       </c>
       <c r="C216" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>9789758406487</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>Bilgisayarlı Genel Muhasebe</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>450</v>
+        <v>850</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>9789758406340</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>Benzerlik Analizleri</t>
         </is>
       </c>
       <c r="C218" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>9789758406852</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>