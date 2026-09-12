--- v1 (2026-02-06)
+++ v2 (2026-09-12)
@@ -124,51 +124,51 @@
         <is>
           <t>9786057796097</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Bağlama Düzeni Bağlama Metodu - Kısa Sap</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>129</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786054245079</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Piyano Metodu 3</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>390</v>
+        <v>490</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786054245031</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Bağlama Metodu Repertuvarı</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786259866604</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
@@ -184,51 +184,51 @@
         <is>
           <t>9786057796011</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Vurgun</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057796158</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Piyano Metodu 3</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>390</v>
+        <v>490</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786057796141</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>İstanbul'u Dinliyorum Gözlerim Kapalı</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057796134</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
@@ -304,121 +304,121 @@
         <is>
           <t>9786054245161</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Çocuklar İçin Bağlama Metodu - Bağlama Mthod for Children</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786054245123</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Piyano Metodu - 4</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>390</v>
+        <v>490</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786057796004</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Ya Evde Yoksan</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786054245116</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Klasik Gitar Metodu</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>390</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786057796103</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Piyano Metodu 1</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>390</v>
+        <v>490</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786057796110</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Kara Düzen Bağlama Metodu</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786057796080</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Piyano Metodu 2</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>390</v>
+        <v>490</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>