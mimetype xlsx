--- v2 (2026-09-12)
+++ v3 (2026-11-04)
@@ -244,51 +244,51 @@
         <is>
           <t>9786057796127</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Belirtisiz Kadın Tamlaması</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786057796042</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Gitar İle Popüler Şarkılar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>440</v>
+        <v>490</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786057796066</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Çocuklar İçin Gitar Metodu - Renklerle Gitar Öğreniyorum</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>490</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786057796059</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>