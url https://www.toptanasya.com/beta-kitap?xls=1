--- v0 (2025-10-22)
+++ v1 (2026-05-13)
@@ -694,156 +694,156 @@
         <is>
           <t>9786053332084</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Understanding The Turkish-Armenian Controversy Over 1915</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786053338291</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Işık ve Gölgenin Çizimi - Çizim Sanatı 5</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>299.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786053333869</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Portre Çizimi - Çizim Sanatı 1</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>299.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786052423790</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Tüm Vergi Kanunları</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>68</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786052429211</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Guinness World Records 2022 (Türkçe) (Ciltli)</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>449.5</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786052420935</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>İnsanların Çizimi - Çizim Sanatı 7</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>299.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786052420928</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>İnsan Anatomisi - Çizim Sanatı 6</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>299.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786052420010</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Köpeğim Mutlu Ben Mutlu</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786254232367</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Natıonal Geographıc- Eşsiz Rotalar (Ciltli)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>1250</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9780000526656</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>National Geographic Kozmos Serisi 4 Kitap</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>358</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786254361906</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
@@ -1099,211 +1099,211 @@
         <is>
           <t>9786052426593</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Kozmos - Yeni Dünyalar (Ciltli)</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>599.5</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786052426739</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Giysili Figür Çizimi - Çizim Sanatı 3</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>299.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786052426746</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Çiçekler Meyveler Sebzeler - Çizim Sanatı 10</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>299.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786052424902</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>15 Temmuz Kıyamet Gecesi ve Milli Vuruş (Rusça)</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>38</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786052421918</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>15 Temmuz Kıyam(Et) Gecesi ve Milli Vuruş</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>38</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786052420942</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Evcil Hayvanların Çizimi - Çizim Sanatı 9</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>299.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786052420379</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Aşk Yaşamında Ufak Şeyleri Dert Etmeyin</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>119.5</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786053339298</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>İş Yaşamında Ufak Şeyleri Dert Etmeyin</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>119.5</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786052424421</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Perspektifi Anlamak - Çizim Sanatı 8</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>299.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786053332510</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Haydi Çiz (Ciltli)</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>169.5</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786052424414</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Nü Çizim - Çizim Sanatı 4</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>299.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786053332671</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Amsterdam Gezi Rehberi</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786053338277</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>El ve Ayak Çizimi - Çizim Sanatı 2</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>299.5</v>
+        <v>349.5</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>