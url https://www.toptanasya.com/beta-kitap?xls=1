--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -1069,51 +1069,51 @@
         <is>
           <t>9786052426685</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Oyun Değiştiren Güç Yapay Zeka</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786052426760</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>15 Juilet la Nuit De L’Apocalypse Et Le Coup National</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>38</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786052426593</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Kozmos - Yeni Dünyalar (Ciltli)</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>599.5</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786052426739</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
@@ -1129,66 +1129,66 @@
         <is>
           <t>9786052426746</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Çiçekler Meyveler Sebzeler - Çizim Sanatı 10</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786052424902</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>15 Temmuz Kıyamet Gecesi ve Milli Vuruş (Rusça)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>38</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786052421918</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>15 Temmuz Kıyam(Et) Gecesi ve Milli Vuruş</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>38</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786052420942</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Evcil Hayvanların Çizimi - Çizim Sanatı 9</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786052420379</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>