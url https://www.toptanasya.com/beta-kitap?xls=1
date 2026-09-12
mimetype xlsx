--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -784,186 +784,186 @@
         <is>
           <t>9786052420928</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>İnsan Anatomisi - Çizim Sanatı 6</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786052420010</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Köpeğim Mutlu Ben Mutlu</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>249.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786254232367</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Natıonal Geographıc- Eşsiz Rotalar (Ciltli)</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>2750</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9780000526656</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>National Geographic Kozmos Serisi 4 Kitap</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>358</v>
+        <v>598</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786254361906</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>National Geographic Kozmos Kozmik Beyin Haritası</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>99.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786254361913</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>National Geographic Kozmos İnsanlığın Olgunluk Çağı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>99.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786254361920</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>National Geographic Kozmos Dünyada Akıllı Yaşam</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>99.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786254361890</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>National Geographic Kozmos Yıldızlara Uzanan Merdiven</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>99.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9788600507334</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Meslekler serisi 4 kitap seti</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>478</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786254360350</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Hayvan Çiftliği (Çizgi Roman)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>99.5</v>
+        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786254361883</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>İçsel Huzur İyi Yaşamın Kapısını Açar</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>129.5</v>
+        <v>179.5</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786254361432</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>National Geographic Çarpıcı Detaylar</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>399.5</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786254361425</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
@@ -1039,96 +1039,96 @@
         <is>
           <t>9786052429266</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Zor Kadınlara Övgü</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786052428917</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>1984</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>99.5</v>
+        <v>158</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786052426685</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Oyun Değiştiren Güç Yapay Zeka</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786052426760</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>15 Juilet la Nuit De L’Apocalypse Et Le Coup National</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>149.5</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786052426593</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Kozmos - Yeni Dünyalar (Ciltli)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>599.5</v>
+        <v>799.5</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786052426739</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Giysili Figür Çizimi - Çizim Sanatı 3</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786052426746</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>