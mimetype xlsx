--- v4 (2026-07-03)
+++ v5 (2026-09-12)
@@ -94,66 +94,66 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786253200497</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Milletlerarası Özel Hukuk ve Milletlerarası Usul Hukuku Ders Kitabı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>399.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786253200480</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>İç Kontrol ve Kurumsal Risk Yönetimi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>369.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786253200466</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Dünyada ve Türkiye’de Yaşlı İşsizliği</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>399.5</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786253200176</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
@@ -214,51 +214,51 @@
         <is>
           <t>9786254239854</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Milletlerarası Usul Hukukunda Delillerin Temini</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>449.5</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786254239762</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Çanakkale: Tarihsel Süreç ve Kültürel Bellek</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>399.5</v>
+        <v>549.5</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786254239823</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Finansal Okuryazarlık</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>399.5</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786052422380</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
@@ -409,51 +409,51 @@
         <is>
           <t>9789752958715</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Mobil Telefon Abonelik Sözleşmesi</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786053771913</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Kolluk Hukuku</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>899.5</v>
+        <v>1299.5</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786053773542</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Yasal Düzenlemeler ve Lojistik Yönetimi Perspektifinden Karayolu Taşımacılığı</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>129.5</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786053778592</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
@@ -634,126 +634,126 @@
         <is>
           <t>9786053330387</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Çalışanın İşvereni ve İş Arkadaşlarını İhbar Etmesi</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>99.5</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786254239694</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Uygulamalı ve Eleştirel Toplu İş Hukuku Notları</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>349.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786052426203</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Ortaklıklar Hukuku</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>649.5</v>
+        <v>699.5</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786052422762</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>İşletme Bilimine Giriş</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>549.5</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786052425800</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Siyasal Düşünceler ve Yönetimler</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>899.5</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786254239175</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Pazarlama Felsefesi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786254239168</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Engelli İstihdamında Kamu Politikalarının Rolü: Türkiye Örneği</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>249.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786254360053</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Finansal Yönetim - Financial Management</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786053331445</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
@@ -814,66 +814,66 @@
         <is>
           <t>9780000526649</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>National Geographic Kids-İnanılmaz İnsan Vücudu Seti-2 Kitap Takım</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>999</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786052420126</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Bankacılık Giriş ve İlkeleri</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>749.5</v>
+        <v>849.5</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786052425022</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Çalışma Ekonomisi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>699.5</v>
+        <v>799.5</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786052420195</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Lojistik Yönetimi</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786254361074</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
@@ -904,156 +904,156 @@
         <is>
           <t>9786254238925</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>İdari Yargılama Usulü Kanunu Temmuz 2025</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786254238918</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Türk Borçlar Kanunu Temmuz 2025</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>165</v>
+        <v>199</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786254238932</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Türk Medeni Kanunu Temmuz 2025</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>245</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786254238901</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Türk Ticaret Kanunu Temmuz 2025</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>295</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786254238895</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Türk Ceza Kanunu Temmuz 2025</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>195</v>
+        <v>249</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786254235344</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>T.C. Anayasası - Temmuz 2025</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>145</v>
+        <v>165</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786052428658</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Türk Hukuk Tarihi</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>699.5</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786254238888</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Maliyet Muhasebesi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>589.5</v>
+        <v>649.5</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786052422687</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Yenilikçilik ve Girişimcilik</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>249.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786053336488</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Sümerlerden Türkiye Cumhuriyeti'ne Maliye Tarihi</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9789752956032</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
@@ -1069,51 +1069,51 @@
         <is>
           <t>9786254238789</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Milletlerarası Adalet Divanı Kararları (2008-2024)</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>899.5</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786254238734</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>İşveren Temerrüdü</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>349.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786254238727</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Hukuki Yönden Grev ve Lokavt</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786254235436</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
@@ -1294,51 +1294,51 @@
         <is>
           <t>9789752951310</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Finansal Muhasebe</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>29</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786254361692</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Türk Borçlar Hukuku Özel Hükümler</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>1699.5</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9789759540593</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Deprem Mühendisliğine Giriş ve Depreme Dayanıklı Yapı Tasarımı</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>440</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9789759540586</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
@@ -1774,51 +1774,51 @@
         <is>
           <t>9786052422304</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>İşletme Bilimine Giriş</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>48</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9786052422267</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>İnsan Kaynakları Yönetimi</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>399.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9786052422243</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Economics For Lawyers</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>9786052422113</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
@@ -2749,66 +2749,66 @@
         <is>
           <t>9786052425824</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>Türk Ceza Kanunu (Şubat 2020)</t>
         </is>
       </c>
       <c r="C178" s="1">
         <v>12.5</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>9786052420904</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>Yapısal Eşitlik Modellemesi Metodolojisi</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>199.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>9786052420492</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>İç Mimarlık Kavram ve Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>9786052422663</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>Kiraya Veren - Kiracı İlişkileri</t>
         </is>
       </c>
       <c r="C181" s="1">
         <v>149.5</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>9786052423561</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
@@ -3034,51 +3034,51 @@
         <is>
           <t>9789752956704</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>İşletmelerin Sosyal Sorumluluğu</t>
         </is>
       </c>
       <c r="C197" s="1">
         <v>16.67</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>9786052422076</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>İşletmelerde Yönetim ve Organizasyon</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>399.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>9789752958920</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>İşletmelerde Yenilik ve Yaratıcılık Yönetimi</t>
         </is>
       </c>
       <c r="C199" s="1">
         <v>16.67</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>9789752953758</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
@@ -3184,51 +3184,51 @@
         <is>
           <t>9786053772804</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>İşletme Bütçeleri</t>
         </is>
       </c>
       <c r="C207" s="1">
         <v>19.5</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>9786053339908</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>İşletme Biliminin Temel İlkeleri</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>399.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>9789752955622</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>İşlem Muhasebesi</t>
         </is>
       </c>
       <c r="C209" s="1">
         <v>16.2</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>9786053777304</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
@@ -4684,51 +4684,51 @@
         <is>
           <t>9789752954649</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>Doğrudan Yabancı Sermaye Yatırımları ve Türkiye (1923-2003)</t>
         </is>
       </c>
       <c r="C307" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>9786053337119</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>Dış Ticaret İşlemleri Yönetimi</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>349.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>9789752952065</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>Haksız Zilyedlikte İade</t>
         </is>
       </c>
       <c r="C309" s="1">
         <v>34.26</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>9786053772071</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
@@ -5044,51 +5044,51 @@
         <is>
           <t>9789752953871</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>Türk ve AB Hukukunda Fikri Mülkiyet Haklarının Tükenmesi (Ciltli)</t>
         </is>
       </c>
       <c r="C331" s="1">
         <v>32.41</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>9786052424872</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>Türk Vatandaşlık Hukuku</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>499.5</v>
+        <v>599.5</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>9786053770640</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>Türk Ticaret Kanunu Tasarısına Göre Ticaret Şirketlerinin Birleşmesi</t>
         </is>
       </c>
       <c r="C333" s="1">
         <v>139.5</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>9786053337348</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
@@ -5104,51 +5104,51 @@
         <is>
           <t>9786053774464</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>Türk Sermaye Piyasası Hukukunda Manipülasyon Suçu</t>
         </is>
       </c>
       <c r="C335" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>9786052426517</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>Türk Milletlerarası Özel Hukuk Mevzuatı (Ciltli)</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>949.5</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>9789752955196</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>Türk Milletlerarası Özek Hukukunda Boşanma</t>
         </is>
       </c>
       <c r="C337" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>9789752957480</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
@@ -5434,51 +5434,51 @@
         <is>
           <t>9786053772316</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>Ağızdan Ağıza Pazarlama</t>
         </is>
       </c>
       <c r="C357" s="1">
         <v>199.5</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>9786052420096</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>Tüketici Davranışları</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>349.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>9789752959798</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>Turkish Criminal Procedure Code - Ceza Muhakemesi Kanunu</t>
         </is>
       </c>
       <c r="C359" s="1">
         <v>29.63</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>9786053774785</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
@@ -5494,66 +5494,66 @@
         <is>
           <t>9789752959996</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>Toplam Kalite Yönetimi Bağlamında Sürekli İyileştirme Anlayışı</t>
         </is>
       </c>
       <c r="C361" s="1">
         <v>44.91</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>9786052426135</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>Toplam Kalite Yönetimi</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>249.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>9786052428351</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>Ticari İşletme Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>399.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>9786053774945</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>Ticaret Kanunu - Çek Kanunu İcra ve İflas Kanunu ve Ceza Kanunu Kapsamında Çek</t>
         </is>
       </c>
       <c r="C364" s="1">
         <v>99.5</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>9786053335573</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
@@ -5749,96 +5749,96 @@
         <is>
           <t>9786053773528</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>Tehlikeli Madde Lojistiği ve İş Güvenliği</t>
         </is>
       </c>
       <c r="C378" s="1">
         <v>129.5</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>9786052428443</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>Temel Ekonomi İçin Alıştırmalar</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>249.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>9786052425046</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>Tedarik Zinciri Yönetimi</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>249.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>9789752958241</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>Taşınmaz Mal Zilyetliğine Yapılan Tecavüzün Önlenmesi Hakkında Mevzuatın Açıklanması</t>
         </is>
       </c>
       <c r="C381" s="1">
         <v>169.5</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>9786052424896</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>Şirketler Muhasebesi</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>249.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>9786053778288</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>Medeniyet Havzalarından Küresel Trendlere Şehir ve Toplum</t>
         </is>
       </c>
       <c r="C383" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>9786053773818</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
@@ -5854,51 +5854,51 @@
         <is>
           <t>9789752953178</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>Suçla Mücadele Bağlamında Türkiye’de Aile İçi Şiddet</t>
         </is>
       </c>
       <c r="C385" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>9786053779933</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>Su Kaynakları Mühendisliği</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>349.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>9786053777250</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>Stratejik Yönetim ve Liderlik</t>
         </is>
       </c>
       <c r="C387" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>9786053337898</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
@@ -6499,51 +6499,51 @@
         <is>
           <t>9789752957886</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>Sanal Ortamda Halkla İlişkiler</t>
         </is>
       </c>
       <c r="C428" s="1">
         <v>149.5</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>9786053776093</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>Sanal Dünyalarda İktidar ve Özgürlük</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>299.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>9786053776901</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>Sağlık Kuruluşlarında İnsan Faktörü Mühendisliğinin Önemi ve Hasta Güvenliği Alanında Uygulama Örnekleri</t>
         </is>
       </c>
       <c r="C430" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>9786052427668</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
@@ -6844,51 +6844,51 @@
         <is>
           <t>9789752959989</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>Yönetim Yaklaşımlarıyla Kurumsal Sürdürülebilirlik</t>
         </is>
       </c>
       <c r="C451" s="1">
         <v>14.81</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>9786052423301</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>Yönetim ve Organizasyon</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>749.5</v>
+        <v>899.5</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>9786053771395</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>Yönetim ve Maliyet Muhasebesi (Ciltli)</t>
         </is>
       </c>
       <c r="C453" s="1">
         <v>39.35</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>9789752958562</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
@@ -7729,51 +7729,51 @@
         <is>
           <t>9786053771685</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Otel ve Restoran Yönetiminde İnsan</t>
         </is>
       </c>
       <c r="C510" s="1">
         <v>129.5</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>9786053339991</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>Uluslararası İşletmecilik</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>549.5</v>
+        <v>649.5</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>9786053773269</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Havacılık Hukuku</t>
         </is>
       </c>
       <c r="C512" s="1">
         <v>128</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>9786053778882</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
@@ -8539,51 +8539,51 @@
         <is>
           <t>9786052423172</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>İcra ve İflas Kanunu Ocak 2019</t>
         </is>
       </c>
       <c r="C564" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>9786052422533</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>Sağlık İşletmeleri Yönetiminde Temel Boyutlar Rehberi</t>
         </is>
       </c>
       <c r="C565" s="1">
-        <v>399.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>9786052422311</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>Tüketici Hukuku Mevzuatı (Ciltli)</t>
         </is>
       </c>
       <c r="C566" s="1">
         <v>128</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>9786053339854</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
@@ -9139,51 +9139,51 @@
         <is>
           <t>9786053773030</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>Örgüt Kültürü</t>
         </is>
       </c>
       <c r="C604" s="1">
         <v>229.5</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>9786052428283</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>Örgüt Kuramları</t>
         </is>
       </c>
       <c r="C605" s="1">
-        <v>549.5</v>
+        <v>599.5</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>9789754789225</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>Önemli Bir Sorun: Karapara ve Karapara’nın Aklanması</t>
         </is>
       </c>
       <c r="C606" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>9786053775706</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
@@ -9514,51 +9514,51 @@
         <is>
           <t>9789752957831</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>Milletlerarası Ticaret Hukuku İle İlgili Makaleler (Ciltli)</t>
         </is>
       </c>
       <c r="C629" s="1">
         <v>178</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>9786052428436</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>Milletlerarası Ticaret Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C630" s="1">
-        <v>799.5</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>9786053331295</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>Milletlerarası Tahkime İlişkin Mevzuat ve Antlaşmalar Cilt: 2</t>
         </is>
       </c>
       <c r="C631" s="1">
         <v>35.19</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>9789752952508</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
@@ -9649,51 +9649,51 @@
         <is>
           <t>9786053337409</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>Milletlerarası Özel Hukuk Mevzuatı</t>
         </is>
       </c>
       <c r="C638" s="1">
         <v>14.81</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>9786052425992</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>Milletlerarası Özel Hukuk (Ciltli)</t>
         </is>
       </c>
       <c r="C639" s="1">
-        <v>1750</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>9786053773931</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>Milletlerarası Mal Satımına İlişkin BM Antlaşmasında ve Avrupa Borçları Hukuku Prensiplerinde Tazminat Sorumluluğunun Sınırlandırılmasında Öngörülebilirlik İlkesi (Ciltli)</t>
         </is>
       </c>
       <c r="C640" s="1">
         <v>39.35</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>9789752956759</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
@@ -9844,51 +9844,51 @@
         <is>
           <t>9786053774051</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>Meslek Yüksekokulları için Finans ve Sigorta Matematiği</t>
         </is>
       </c>
       <c r="C651" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>9786053779834</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>Meslek Yüksek Okulları İçin Yönetim Ve Organizasyon</t>
         </is>
       </c>
       <c r="C652" s="1">
-        <v>249.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>9786053779537</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>Meslek Yüksek Okulları İçin Genel İşletme</t>
         </is>
       </c>
       <c r="C653" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>9789754002942</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
@@ -10069,51 +10069,51 @@
         <is>
           <t>9789752957213</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>Marka Patent Vekillik Sınavına Hazırlık ve Mevzuat Kitabı</t>
         </is>
       </c>
       <c r="C666" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>9786053773788</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>Marka Olmak</t>
         </is>
       </c>
       <c r="C667" s="1">
-        <v>399.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>9789752954700</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>Marka Olarak Tescil Edilebilecek İşaretler</t>
         </is>
       </c>
       <c r="C668" s="1">
         <v>20.37</v>
       </c>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>9789752958791</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
@@ -10129,51 +10129,51 @@
         <is>
           <t>9786053774921</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>Maliyet Açısından Sigorta Hizmetinin Fiyatlandırılması</t>
         </is>
       </c>
       <c r="C670" s="1">
         <v>49.5</v>
       </c>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>9786052425961</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>Makroekonomiye Giriş</t>
         </is>
       </c>
       <c r="C671" s="1">
-        <v>499.5</v>
+        <v>599.5</v>
       </c>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>9789752957787</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>Makaleler 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C672" s="1">
         <v>35.19</v>
       </c>
     </row>
     <row r="673" spans="1:3">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>9789752957770</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
@@ -10309,51 +10309,51 @@
         <is>
           <t>9789752959743</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>Milletlerarası Adalet Divanı’nın Deniz Alanlarının Sınırlandırılmasına Dair Kararlarında Dikkate Aldığı İlkeler</t>
         </is>
       </c>
       <c r="C682" s="1">
         <v>79.5</v>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>9786053773511</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>Liberal Marxiste Faşist Nasyonal Sosyalist ve Sosyal Devlet</t>
         </is>
       </c>
       <c r="C683" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>9789754868494</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>Leasing İşlemleri ve Muhasebesi</t>
         </is>
       </c>
       <c r="C684" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>9786053775089</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
@@ -10549,81 +10549,81 @@
         <is>
           <t>9789754867060</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>Konstrüksiyonda Mukavemet</t>
         </is>
       </c>
       <c r="C698" s="1">
         <v>16.67</v>
       </c>
     </row>
     <row r="699" spans="1:3">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>9786053338192</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>Kobi Yönetimi ve Büyüme</t>
         </is>
       </c>
       <c r="C699" s="1">
-        <v>299.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="700" spans="1:3">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>9786053770459</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>Kitle İletişimi ve Toplumsalın Üretimi</t>
         </is>
       </c>
       <c r="C700" s="1">
         <v>14.81</v>
       </c>
     </row>
     <row r="701" spans="1:3">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>9786053337553</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>Kişisel Satış Teknikleri</t>
         </is>
       </c>
       <c r="C701" s="1">
-        <v>49.5</v>
+        <v>99.5</v>
       </c>
     </row>
     <row r="702" spans="1:3">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>9789752955431</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>Kişilik Hakları ve Kişilik Haklarına Saldırıdan Kaynaklanan Hukuk Davaları</t>
         </is>
       </c>
       <c r="C702" s="1">
         <v>44.44</v>
       </c>
     </row>
     <row r="703" spans="1:3">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>9786052420089</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
@@ -10879,51 +10879,51 @@
         <is>
           <t>9786053776581</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>Askerlik Kanunu ve TSK Mevzuatı</t>
         </is>
       </c>
       <c r="C720" s="1">
         <v>10.65</v>
       </c>
     </row>
     <row r="721" spans="1:3">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>9786053779056</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>Hukuk Felsefesi Dersleri</t>
         </is>
       </c>
       <c r="C721" s="1">
-        <v>249.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="722" spans="1:3">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>9786053778318</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>Taraf (2007 - 2011)</t>
         </is>
       </c>
       <c r="C722" s="1">
         <v>25.93</v>
       </c>
     </row>
     <row r="723" spans="1:3">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>9786052421901</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
@@ -13024,66 +13024,66 @@
         <is>
           <t>9786053776567</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
           <t>Dernekler ve Vakıflar Mevzuatı</t>
         </is>
       </c>
       <c r="C863" s="1">
         <v>7.87</v>
       </c>
     </row>
     <row r="864" spans="1:3">
       <c r="A864" s="1" t="inlineStr">
         <is>
           <t>9786053776154</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
           <t>Deniz Tabanı Hidrodinamiği ve Kıyı Morfolojisi</t>
         </is>
       </c>
       <c r="C864" s="1">
-        <v>599.5</v>
+        <v>799.5</v>
       </c>
     </row>
     <row r="865" spans="1:3">
       <c r="A865" s="1" t="inlineStr">
         <is>
           <t>9786053773559</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
           <t>Demiryolu Taşımacılığı</t>
         </is>
       </c>
       <c r="C865" s="1">
-        <v>129.5</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="866" spans="1:3">
       <c r="A866" s="1" t="inlineStr">
         <is>
           <t>9789752952904</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
           <t>Davranış Bilimleri Terimleri</t>
         </is>
       </c>
       <c r="C866" s="1">
         <v>50.93</v>
       </c>
     </row>
     <row r="867" spans="1:3">
       <c r="A867" s="1" t="inlineStr">
         <is>
           <t>9789752955561</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
@@ -14059,51 +14059,51 @@
         <is>
           <t>9786053772828</t>
         </is>
       </c>
       <c r="B932" s="1" t="inlineStr">
         <is>
           <t>Bankacılığımızda İç Kontrol</t>
         </is>
       </c>
       <c r="C932" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="933" spans="1:3">
       <c r="A933" s="1" t="inlineStr">
         <is>
           <t>9786053330363</t>
         </is>
       </c>
       <c r="B933" s="1" t="inlineStr">
         <is>
           <t>Banka ve Finans Matematiği</t>
         </is>
       </c>
       <c r="C933" s="1">
-        <v>249.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="934" spans="1:3">
       <c r="A934" s="1" t="inlineStr">
         <is>
           <t>9789754867596</t>
         </is>
       </c>
       <c r="B934" s="1" t="inlineStr">
         <is>
           <t>Banka Muhasebesi</t>
         </is>
       </c>
       <c r="C934" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="935" spans="1:3">
       <c r="A935" s="1" t="inlineStr">
         <is>
           <t>9786052420102</t>
         </is>
       </c>
       <c r="B935" s="1" t="inlineStr">
         <is>
@@ -14989,51 +14989,51 @@
         <is>
           <t>9786052421307</t>
         </is>
       </c>
       <c r="B994" s="1" t="inlineStr">
         <is>
           <t>112 Acil Sağlık Hizmetleri Yönetimi</t>
         </is>
       </c>
       <c r="C994" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="995" spans="1:3">
       <c r="A995" s="1" t="inlineStr">
         <is>
           <t>9786052428665</t>
         </is>
       </c>
       <c r="B995" s="1" t="inlineStr">
         <is>
           <t>Türk Sosyal Tazmin Hukuku</t>
         </is>
       </c>
       <c r="C995" s="1">
-        <v>349.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="996" spans="1:3">
       <c r="A996" s="1" t="inlineStr">
         <is>
           <t>9787770000027</t>
         </is>
       </c>
       <c r="B996" s="1" t="inlineStr">
         <is>
           <t>Disney Çizgi Klasikleri Kız Çocuk Seti (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C996" s="1">
         <v>359.2</v>
       </c>
     </row>
     <row r="997" spans="1:3">
       <c r="A997" s="1" t="inlineStr">
         <is>
           <t>9780000555175</t>
         </is>
       </c>
       <c r="B997" s="1" t="inlineStr">
         <is>
@@ -15274,51 +15274,51 @@
         <is>
           <t>9780000999931</t>
         </is>
       </c>
       <c r="B1013" s="1" t="inlineStr">
         <is>
           <t>Disney - Esrarengiz Kasaba Seti (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C1013" s="1">
         <v>937</v>
       </c>
     </row>
     <row r="1014" spans="1:3">
       <c r="A1014" s="1" t="inlineStr">
         <is>
           <t>9786053333876</t>
         </is>
       </c>
       <c r="B1014" s="1" t="inlineStr">
         <is>
           <t>Örgütsel Davranış Kuramları</t>
         </is>
       </c>
       <c r="C1014" s="1">
-        <v>349.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1015" spans="1:3">
       <c r="A1015" s="1" t="inlineStr">
         <is>
           <t>9786052427248</t>
         </is>
       </c>
       <c r="B1015" s="1" t="inlineStr">
         <is>
           <t>T.C. Anayasası Kasım 2021</t>
         </is>
       </c>
       <c r="C1015" s="1">
         <v>28</v>
       </c>
     </row>
     <row r="1016" spans="1:3">
       <c r="A1016" s="1" t="inlineStr">
         <is>
           <t>9786052424513</t>
         </is>
       </c>
       <c r="B1016" s="1" t="inlineStr">
         <is>
@@ -15544,51 +15544,51 @@
         <is>
           <t>9786052420041</t>
         </is>
       </c>
       <c r="B1031" s="1" t="inlineStr">
         <is>
           <t>Sosyal Güvenlik Hukuku Dersleri Yeni Baskı</t>
         </is>
       </c>
       <c r="C1031" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="1032" spans="1:3">
       <c r="A1032" s="1" t="inlineStr">
         <is>
           <t>9786052426555</t>
         </is>
       </c>
       <c r="B1032" s="1" t="inlineStr">
         <is>
           <t>Tüm Havacılar İçin Ekip Kaynak Yönetimi (EKY)</t>
         </is>
       </c>
       <c r="C1032" s="1">
-        <v>349.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="1033" spans="1:3">
       <c r="A1033" s="1" t="inlineStr">
         <is>
           <t>9780000504791</t>
         </is>
       </c>
       <c r="B1033" s="1" t="inlineStr">
         <is>
           <t>Disney En Güzel Maceralar Serisi (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C1033" s="1">
         <v>1598</v>
       </c>
     </row>
     <row r="1034" spans="1:3">
       <c r="A1034" s="1" t="inlineStr">
         <is>
           <t>9786052424353</t>
         </is>
       </c>
       <c r="B1034" s="1" t="inlineStr">
         <is>
@@ -15769,51 +15769,51 @@
         <is>
           <t>9786053774839</t>
         </is>
       </c>
       <c r="B1046" s="1" t="inlineStr">
         <is>
           <t>Banka Teminat Mektuplarına İlişkin ICC Kuralları - Makaleler</t>
         </is>
       </c>
       <c r="C1046" s="1">
         <v>174.5</v>
       </c>
     </row>
     <row r="1047" spans="1:3">
       <c r="A1047" s="1" t="inlineStr">
         <is>
           <t>9786052428689</t>
         </is>
       </c>
       <c r="B1047" s="1" t="inlineStr">
         <is>
           <t>Türkiye’de Bağımsız Denetimin Kamusal İşlevleri</t>
         </is>
       </c>
       <c r="C1047" s="1">
-        <v>349.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="1048" spans="1:3">
       <c r="A1048" s="1" t="inlineStr">
         <is>
           <t>9786053772699</t>
         </is>
       </c>
       <c r="B1048" s="1" t="inlineStr">
         <is>
           <t>Bir Merakın Peşinde: Amaç’tan Başarı’ya</t>
         </is>
       </c>
       <c r="C1048" s="1">
         <v>129.5</v>
       </c>
     </row>
     <row r="1049" spans="1:3">
       <c r="A1049" s="1" t="inlineStr">
         <is>
           <t>9786053772811</t>
         </is>
       </c>
       <c r="B1049" s="1" t="inlineStr">
         <is>
@@ -15889,51 +15889,51 @@
         <is>
           <t>9786053772606</t>
         </is>
       </c>
       <c r="B1054" s="1" t="inlineStr">
         <is>
           <t>Yönetim ve Örgüt Açısından Kayırmacılık</t>
         </is>
       </c>
       <c r="C1054" s="1">
         <v>149.5</v>
       </c>
     </row>
     <row r="1055" spans="1:3">
       <c r="A1055" s="1" t="inlineStr">
         <is>
           <t>9786254238185</t>
         </is>
       </c>
       <c r="B1055" s="1" t="inlineStr">
         <is>
           <t>Vergi Hukuku (Özel) Ders Notları (Ciltli)</t>
         </is>
       </c>
       <c r="C1055" s="1">
-        <v>1399.5</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="1056" spans="1:3">
       <c r="A1056" s="1" t="inlineStr">
         <is>
           <t>9786052424612</t>
         </is>
       </c>
       <c r="B1056" s="1" t="inlineStr">
         <is>
           <t>Polis Mevzuatı ve Temel Ceza Kanunları Eylül 2019</t>
         </is>
       </c>
       <c r="C1056" s="1">
         <v>69.5</v>
       </c>
     </row>
     <row r="1057" spans="1:3">
       <c r="A1057" s="1" t="inlineStr">
         <is>
           <t>9786053776949</t>
         </is>
       </c>
       <c r="B1057" s="1" t="inlineStr">
         <is>
@@ -15994,51 +15994,51 @@
         <is>
           <t>9786053770671</t>
         </is>
       </c>
       <c r="B1061" s="1" t="inlineStr">
         <is>
           <t>Postmodern Pazarlama</t>
         </is>
       </c>
       <c r="C1061" s="1">
         <v>137</v>
       </c>
     </row>
     <row r="1062" spans="1:3">
       <c r="A1062" s="1" t="inlineStr">
         <is>
           <t>9786052425084</t>
         </is>
       </c>
       <c r="B1062" s="1" t="inlineStr">
         <is>
           <t>Toplu İş Hukuku</t>
         </is>
       </c>
       <c r="C1062" s="1">
-        <v>899.5</v>
+        <v>995</v>
       </c>
     </row>
     <row r="1063" spans="1:3">
       <c r="A1063" s="1" t="inlineStr">
         <is>
           <t>9786053778677</t>
         </is>
       </c>
       <c r="B1063" s="1" t="inlineStr">
         <is>
           <t>Profesyonel Futbol Teknik Adam Sözleşmesi ve Uygulama Sorunları</t>
         </is>
       </c>
       <c r="C1063" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1064" spans="1:3">
       <c r="A1064" s="1" t="inlineStr">
         <is>
           <t>9786053333937</t>
         </is>
       </c>
       <c r="B1064" s="1" t="inlineStr">
         <is>
@@ -16099,186 +16099,186 @@
         <is>
           <t>9780000999603</t>
         </is>
       </c>
       <c r="B1068" s="1" t="inlineStr">
         <is>
           <t>Vahşi Hayvanlar Seti (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C1068" s="1">
         <v>897</v>
       </c>
     </row>
     <row r="1069" spans="1:3">
       <c r="A1069" s="1" t="inlineStr">
         <is>
           <t>9786254360855</t>
         </is>
       </c>
       <c r="B1069" s="1" t="inlineStr">
         <is>
           <t>Sosyal Güvenlik Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C1069" s="1">
-        <v>1750</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="1070" spans="1:3">
       <c r="A1070" s="1" t="inlineStr">
         <is>
           <t>9786053774754</t>
         </is>
       </c>
       <c r="B1070" s="1" t="inlineStr">
         <is>
           <t>Müzelerde Sergileme ve Sunum Tekniklerinin Planlanması</t>
         </is>
       </c>
       <c r="C1070" s="1">
-        <v>399.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="1071" spans="1:3">
       <c r="A1071" s="1" t="inlineStr">
         <is>
           <t>9786053331742</t>
         </is>
       </c>
       <c r="B1071" s="1" t="inlineStr">
         <is>
           <t>Müzakere Teknikleri</t>
         </is>
       </c>
       <c r="C1071" s="1">
-        <v>449.5</v>
+        <v>699.5</v>
       </c>
     </row>
     <row r="1072" spans="1:3">
       <c r="A1072" s="1" t="inlineStr">
         <is>
           <t>9786052427163</t>
         </is>
       </c>
       <c r="B1072" s="1" t="inlineStr">
         <is>
           <t>Neufert - Yapı Tasarımı (Ciltli)</t>
         </is>
       </c>
       <c r="C1072" s="1">
-        <v>1695</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="1073" spans="1:3">
       <c r="A1073" s="1" t="inlineStr">
         <is>
           <t>9786052428504</t>
         </is>
       </c>
       <c r="B1073" s="1" t="inlineStr">
         <is>
           <t>İş Hukuku</t>
         </is>
       </c>
       <c r="C1073" s="1">
-        <v>899.5</v>
+        <v>995</v>
       </c>
     </row>
     <row r="1074" spans="1:3">
       <c r="A1074" s="1" t="inlineStr">
         <is>
           <t>9786053339199</t>
         </is>
       </c>
       <c r="B1074" s="1" t="inlineStr">
         <is>
           <t>Pazarlama Yönetimi</t>
         </is>
       </c>
       <c r="C1074" s="1">
         <v>699.5</v>
       </c>
     </row>
     <row r="1075" spans="1:3">
       <c r="A1075" s="1" t="inlineStr">
         <is>
           <t>9787778000012</t>
         </is>
       </c>
       <c r="B1075" s="1" t="inlineStr">
         <is>
           <t>Esrarengiz Kasaba Hikaye Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C1075" s="1">
         <v>1695</v>
       </c>
     </row>
     <row r="1076" spans="1:3">
       <c r="A1076" s="1" t="inlineStr">
         <is>
           <t>9786254235320</t>
         </is>
       </c>
       <c r="B1076" s="1" t="inlineStr">
         <is>
           <t>Enflasyon Muhasebesi</t>
         </is>
       </c>
       <c r="C1076" s="1">
-        <v>349.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="1077" spans="1:3">
       <c r="A1077" s="1" t="inlineStr">
         <is>
           <t>9786053773887</t>
         </is>
       </c>
       <c r="B1077" s="1" t="inlineStr">
         <is>
           <t>Yargıtay, Danıştay ve AİHM Kararları Işığında Cemaat Vakıflarının Mülkiyet Sorunları</t>
         </is>
       </c>
       <c r="C1077" s="1">
-        <v>349.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="1078" spans="1:3">
       <c r="A1078" s="1" t="inlineStr">
         <is>
           <t>9786052424384</t>
         </is>
       </c>
       <c r="B1078" s="1" t="inlineStr">
         <is>
           <t>İnsan Kaynakları Yönetimi</t>
         </is>
       </c>
       <c r="C1078" s="1">
-        <v>399.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="1079" spans="1:3">
       <c r="A1079" s="1" t="inlineStr">
         <is>
           <t>9786052426159</t>
         </is>
       </c>
       <c r="B1079" s="1" t="inlineStr">
         <is>
           <t>Sağlık İşletmelerinde İnsan Kaynakları Yönetimi</t>
         </is>
       </c>
       <c r="C1079" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="1080" spans="1:3">
       <c r="A1080" s="1" t="inlineStr">
         <is>
           <t>9786052420416</t>
         </is>
       </c>
       <c r="B1080" s="1" t="inlineStr">
         <is>
@@ -16324,171 +16324,171 @@
         <is>
           <t>9789752955615</t>
         </is>
       </c>
       <c r="B1083" s="1" t="inlineStr">
         <is>
           <t>Kurumsal Reklamın Anlattıkları</t>
         </is>
       </c>
       <c r="C1083" s="1">
         <v>49.5</v>
       </c>
     </row>
     <row r="1084" spans="1:3">
       <c r="A1084" s="1" t="inlineStr">
         <is>
           <t>9786052421123</t>
         </is>
       </c>
       <c r="B1084" s="1" t="inlineStr">
         <is>
           <t>Milletlerarası Hukuk Pratik Çalışmaları</t>
         </is>
       </c>
       <c r="C1084" s="1">
-        <v>649.5</v>
+        <v>799.5</v>
       </c>
     </row>
     <row r="1085" spans="1:3">
       <c r="A1085" s="1" t="inlineStr">
         <is>
           <t>9786053334682</t>
         </is>
       </c>
       <c r="B1085" s="1" t="inlineStr">
         <is>
           <t>Yeni Başlayanlar için Pazarlama ve Lojistik</t>
         </is>
       </c>
       <c r="C1085" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="1086" spans="1:3">
       <c r="A1086" s="1" t="inlineStr">
         <is>
           <t>9786052428153</t>
         </is>
       </c>
       <c r="B1086" s="1" t="inlineStr">
         <is>
           <t>Ekolojik Kriz ve Küresel Çevre Politikaları</t>
         </is>
       </c>
       <c r="C1086" s="1">
         <v>449.5</v>
       </c>
     </row>
     <row r="1087" spans="1:3">
       <c r="A1087" s="1" t="inlineStr">
         <is>
           <t>9786052424063</t>
         </is>
       </c>
       <c r="B1087" s="1" t="inlineStr">
         <is>
           <t>Yargı Etiği Açısından Tarihte Ünlü Davalar</t>
         </is>
       </c>
       <c r="C1087" s="1">
-        <v>449.5</v>
+        <v>549.5</v>
       </c>
     </row>
     <row r="1088" spans="1:3">
       <c r="A1088" s="1" t="inlineStr">
         <is>
           <t>9786052425473</t>
         </is>
       </c>
       <c r="B1088" s="1" t="inlineStr">
         <is>
           <t>Dış Ticaret Hukuku El Kitabı</t>
         </is>
       </c>
       <c r="C1088" s="1">
-        <v>349.5</v>
+        <v>449</v>
       </c>
     </row>
     <row r="1089" spans="1:3">
       <c r="A1089" s="1" t="inlineStr">
         <is>
           <t>9786052427712</t>
         </is>
       </c>
       <c r="B1089" s="1" t="inlineStr">
         <is>
           <t>Açıklamalı İçtihatlı 4857 Sayılı İş Kanunu</t>
         </is>
       </c>
       <c r="C1089" s="1">
-        <v>799.5</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="1090" spans="1:3">
       <c r="A1090" s="1" t="inlineStr">
         <is>
           <t>9786053330257</t>
         </is>
       </c>
       <c r="B1090" s="1" t="inlineStr">
         <is>
           <t>Yönetim Stratejileri İle Askeri Stratejilerin Karşılıklı Analizi</t>
         </is>
       </c>
       <c r="C1090" s="1">
         <v>199.5</v>
       </c>
     </row>
     <row r="1091" spans="1:3">
       <c r="A1091" s="1" t="inlineStr">
         <is>
           <t>9786053773979</t>
         </is>
       </c>
       <c r="B1091" s="1" t="inlineStr">
         <is>
           <t>Deniz Hukukunda Londra’da Tahkim</t>
         </is>
       </c>
       <c r="C1091" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="1092" spans="1:3">
       <c r="A1092" s="1" t="inlineStr">
         <is>
           <t>9786053775003</t>
         </is>
       </c>
       <c r="B1092" s="1" t="inlineStr">
         <is>
           <t>Proje Yönetimi</t>
         </is>
       </c>
       <c r="C1092" s="1">
-        <v>499.5</v>
+        <v>599.5</v>
       </c>
     </row>
     <row r="1093" spans="1:3">
       <c r="A1093" s="1" t="inlineStr">
         <is>
           <t>9786052424971</t>
         </is>
       </c>
       <c r="B1093" s="1" t="inlineStr">
         <is>
           <t>Bankacılığa Giriş</t>
         </is>
       </c>
       <c r="C1093" s="1">
         <v>269.5</v>
       </c>
     </row>
     <row r="1094" spans="1:3">
       <c r="A1094" s="1" t="inlineStr">
         <is>
           <t>9786053777229</t>
         </is>
       </c>
       <c r="B1094" s="1" t="inlineStr">
         <is>
@@ -16504,141 +16504,141 @@
         <is>
           <t>9786053335863</t>
         </is>
       </c>
       <c r="B1095" s="1" t="inlineStr">
         <is>
           <t>Kurumsal Sosyal Sorumluluk</t>
         </is>
       </c>
       <c r="C1095" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1096" spans="1:3">
       <c r="A1096" s="1" t="inlineStr">
         <is>
           <t>9786052428122</t>
         </is>
       </c>
       <c r="B1096" s="1" t="inlineStr">
         <is>
           <t>Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C1096" s="1">
-        <v>1499.5</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="1097" spans="1:3">
       <c r="A1097" s="1" t="inlineStr">
         <is>
           <t>9786254238123</t>
         </is>
       </c>
       <c r="B1097" s="1" t="inlineStr">
         <is>
           <t>İş Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C1097" s="1">
-        <v>1895</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="1098" spans="1:3">
       <c r="A1098" s="1" t="inlineStr">
         <is>
           <t>9786052428238</t>
         </is>
       </c>
       <c r="B1098" s="1" t="inlineStr">
         <is>
           <t>Doğru Akım Devreleri ve Problem Çözümleri</t>
         </is>
       </c>
       <c r="C1098" s="1">
         <v>799.5</v>
       </c>
     </row>
     <row r="1099" spans="1:3">
       <c r="A1099" s="1" t="inlineStr">
         <is>
           <t>9786053779193</t>
         </is>
       </c>
       <c r="B1099" s="1" t="inlineStr">
         <is>
           <t>İflas Hukukunda Takas</t>
         </is>
       </c>
       <c r="C1099" s="1">
         <v>399.5</v>
       </c>
     </row>
     <row r="1100" spans="1:3">
       <c r="A1100" s="1" t="inlineStr">
         <is>
           <t>9786053338161</t>
         </is>
       </c>
       <c r="B1100" s="1" t="inlineStr">
         <is>
           <t>Yönetim Biliminde İleri Araştırma Yöntemleri ve Uygulamalar</t>
         </is>
       </c>
       <c r="C1100" s="1">
-        <v>429.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="1101" spans="1:3">
       <c r="A1101" s="1" t="inlineStr">
         <is>
           <t>9786053776277</t>
         </is>
       </c>
       <c r="B1101" s="1" t="inlineStr">
         <is>
           <t>Örgütlerde Kurumsallaşmanın Temelleri</t>
         </is>
       </c>
       <c r="C1101" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="1102" spans="1:3">
       <c r="A1102" s="1" t="inlineStr">
         <is>
           <t>9786053333685</t>
         </is>
       </c>
       <c r="B1102" s="1" t="inlineStr">
         <is>
           <t>Meslek Yüksekokulları İçin Makro İktisat</t>
         </is>
       </c>
       <c r="C1102" s="1">
-        <v>279.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="1103" spans="1:3">
       <c r="A1103" s="1" t="inlineStr">
         <is>
           <t>9786052420133</t>
         </is>
       </c>
       <c r="B1103" s="1" t="inlineStr">
         <is>
           <t>İşletme Matematiği</t>
         </is>
       </c>
       <c r="C1103" s="1">
         <v>49.5</v>
       </c>
     </row>
     <row r="1104" spans="1:3">
       <c r="A1104" s="1" t="inlineStr">
         <is>
           <t>9786052420003</t>
         </is>
       </c>
       <c r="B1104" s="1" t="inlineStr">
         <is>
@@ -16654,921 +16654,921 @@
         <is>
           <t>9786052420355</t>
         </is>
       </c>
       <c r="B1105" s="1" t="inlineStr">
         <is>
           <t>Yönetim Muhasebesi ve Uygulamaları</t>
         </is>
       </c>
       <c r="C1105" s="1">
         <v>499.5</v>
       </c>
     </row>
     <row r="1106" spans="1:3">
       <c r="A1106" s="1" t="inlineStr">
         <is>
           <t>9786254238000</t>
         </is>
       </c>
       <c r="B1106" s="1" t="inlineStr">
         <is>
           <t>Türk Ticaret Kanunu - Ağustos 2024</t>
         </is>
       </c>
       <c r="C1106" s="1">
-        <v>239</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="1107" spans="1:3">
       <c r="A1107" s="1" t="inlineStr">
         <is>
           <t>9786254237980</t>
         </is>
       </c>
       <c r="B1107" s="1" t="inlineStr">
         <is>
           <t>Ceza Muhakemesi Kanunu - Ağustos 2024</t>
         </is>
       </c>
       <c r="C1107" s="1">
-        <v>210</v>
+        <v>275</v>
       </c>
     </row>
     <row r="1108" spans="1:3">
       <c r="A1108" s="1" t="inlineStr">
         <is>
           <t>9786254237966</t>
         </is>
       </c>
       <c r="B1108" s="1" t="inlineStr">
         <is>
           <t>Hukuk Muhakemeleri Kanunu - Ağustos 2024</t>
         </is>
       </c>
       <c r="C1108" s="1">
-        <v>210</v>
+        <v>249.5</v>
       </c>
     </row>
     <row r="1109" spans="1:3">
       <c r="A1109" s="1" t="inlineStr">
         <is>
           <t>9786052428344</t>
         </is>
       </c>
       <c r="B1109" s="1" t="inlineStr">
         <is>
           <t>Sigortacılık</t>
         </is>
       </c>
       <c r="C1109" s="1">
-        <v>599.5</v>
+        <v>649.5</v>
       </c>
     </row>
     <row r="1110" spans="1:3">
       <c r="A1110" s="1" t="inlineStr">
         <is>
           <t>9786254237959</t>
         </is>
       </c>
       <c r="B1110" s="1" t="inlineStr">
         <is>
           <t>İcra ve İflas Kanunu - Ağustos 2024</t>
         </is>
       </c>
       <c r="C1110" s="1">
-        <v>139</v>
+        <v>199</v>
       </c>
     </row>
     <row r="1111" spans="1:3">
       <c r="A1111" s="1" t="inlineStr">
         <is>
           <t>9786254237973</t>
         </is>
       </c>
       <c r="B1111" s="1" t="inlineStr">
         <is>
           <t>İdari Yargılama Usulü Kanunu - Ağustos 2024</t>
         </is>
       </c>
       <c r="C1111" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="1112" spans="1:3">
       <c r="A1112" s="1" t="inlineStr">
         <is>
           <t>9786254237997</t>
         </is>
       </c>
       <c r="B1112" s="1" t="inlineStr">
         <is>
           <t>İş Kanunu ve Çalışma Yaşamı Kanunları - Ağustos 2024</t>
         </is>
       </c>
       <c r="C1112" s="1">
-        <v>139</v>
+        <v>199</v>
       </c>
     </row>
     <row r="1113" spans="1:3">
       <c r="A1113" s="1" t="inlineStr">
         <is>
           <t>9786052428955</t>
         </is>
       </c>
       <c r="B1113" s="1" t="inlineStr">
         <is>
           <t>Türk Borçlar Kanunu - Ağustos 2024</t>
         </is>
       </c>
       <c r="C1113" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="1114" spans="1:3">
       <c r="A1114" s="1" t="inlineStr">
         <is>
           <t>9786254235917</t>
         </is>
       </c>
       <c r="B1114" s="1" t="inlineStr">
         <is>
           <t>Türk Ceza Kanunu - Ağustos 2024</t>
         </is>
       </c>
       <c r="C1114" s="1">
         <v>139</v>
       </c>
     </row>
     <row r="1115" spans="1:3">
       <c r="A1115" s="1" t="inlineStr">
         <is>
           <t>9786254237935</t>
         </is>
       </c>
       <c r="B1115" s="1" t="inlineStr">
         <is>
           <t>Türk Medeni Kanunu - Ağustos 2024</t>
         </is>
       </c>
       <c r="C1115" s="1">
-        <v>139</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="1116" spans="1:3">
       <c r="A1116" s="1" t="inlineStr">
         <is>
           <t>9786254237942</t>
         </is>
       </c>
       <c r="B1116" s="1" t="inlineStr">
         <is>
           <t>Türk Medeni Kanunu ve Türk Borçlar Kanunu - Ağustos 2024</t>
         </is>
       </c>
       <c r="C1116" s="1">
-        <v>210</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="1117" spans="1:3">
       <c r="A1117" s="1" t="inlineStr">
         <is>
           <t>9786052428252</t>
         </is>
       </c>
       <c r="B1117" s="1" t="inlineStr">
         <is>
           <t>Mikroekonomiye Giriş</t>
         </is>
       </c>
       <c r="C1117" s="1">
-        <v>599.5</v>
+        <v>649.5</v>
       </c>
     </row>
     <row r="1118" spans="1:3">
       <c r="A1118" s="1" t="inlineStr">
         <is>
           <t>9786052427606</t>
         </is>
       </c>
       <c r="B1118" s="1" t="inlineStr">
         <is>
           <t>Akışkanlar Mekaniği ve Hidrolik</t>
         </is>
       </c>
       <c r="C1118" s="1">
         <v>1695</v>
       </c>
     </row>
     <row r="1119" spans="1:3">
       <c r="A1119" s="1" t="inlineStr">
         <is>
           <t>9786052428399</t>
         </is>
       </c>
       <c r="B1119" s="1" t="inlineStr">
         <is>
           <t>Temel Ekonomi (Basından Örneklerle)</t>
         </is>
       </c>
       <c r="C1119" s="1">
-        <v>749.5</v>
+        <v>799.5</v>
       </c>
     </row>
     <row r="1120" spans="1:3">
       <c r="A1120" s="1" t="inlineStr">
         <is>
           <t>9786254237928</t>
         </is>
       </c>
       <c r="B1120" s="1" t="inlineStr">
         <is>
           <t>Stratejiyi Performansa Dönüştür</t>
         </is>
       </c>
       <c r="C1120" s="1">
-        <v>239.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="1121" spans="1:3">
       <c r="A1121" s="1" t="inlineStr">
         <is>
           <t>9786052421499</t>
         </is>
       </c>
       <c r="B1121" s="1" t="inlineStr">
         <is>
           <t>İşletme Yönetimi</t>
         </is>
       </c>
       <c r="C1121" s="1">
-        <v>349.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="1122" spans="1:3">
       <c r="A1122" s="1" t="inlineStr">
         <is>
           <t>9786052425480</t>
         </is>
       </c>
       <c r="B1122" s="1" t="inlineStr">
         <is>
           <t>İnsancıl Hukuka Giriş</t>
         </is>
       </c>
       <c r="C1122" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1123" spans="1:3">
       <c r="A1123" s="1" t="inlineStr">
         <is>
           <t>9786053333128</t>
         </is>
       </c>
       <c r="B1123" s="1" t="inlineStr">
         <is>
           <t>İletişim Araştırmaları ve Kuramları</t>
         </is>
       </c>
       <c r="C1123" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1124" spans="1:3">
       <c r="A1124" s="1" t="inlineStr">
         <is>
           <t>9786052424797</t>
         </is>
       </c>
       <c r="B1124" s="1" t="inlineStr">
         <is>
           <t>İktisada Giriş</t>
         </is>
       </c>
       <c r="C1124" s="1">
-        <v>249.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1125" spans="1:3">
       <c r="A1125" s="1" t="inlineStr">
         <is>
           <t>9786052425978</t>
         </is>
       </c>
       <c r="B1125" s="1" t="inlineStr">
         <is>
           <t>Hizmet Pazarlaması</t>
         </is>
       </c>
       <c r="C1125" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="1126" spans="1:3">
       <c r="A1126" s="1" t="inlineStr">
         <is>
           <t>9786052422465</t>
         </is>
       </c>
       <c r="B1126" s="1" t="inlineStr">
         <is>
           <t>İş Hukukunun Esasları 2022</t>
         </is>
       </c>
       <c r="C1126" s="1">
         <v>649.5</v>
       </c>
     </row>
     <row r="1127" spans="1:3">
       <c r="A1127" s="1" t="inlineStr">
         <is>
           <t>9786052427392</t>
         </is>
       </c>
       <c r="B1127" s="1" t="inlineStr">
         <is>
           <t>Entegre Lojistik Yönetimi</t>
         </is>
       </c>
       <c r="C1127" s="1">
-        <v>449.5</v>
+        <v>599.5</v>
       </c>
     </row>
     <row r="1128" spans="1:3">
       <c r="A1128" s="1" t="inlineStr">
         <is>
           <t>9786053776963</t>
         </is>
       </c>
       <c r="B1128" s="1" t="inlineStr">
         <is>
           <t>Endüstriyel Pazarlama Rekabetsel Yaklaşım</t>
         </is>
       </c>
       <c r="C1128" s="1">
         <v>549.5</v>
       </c>
     </row>
     <row r="1129" spans="1:3">
       <c r="A1129" s="1" t="inlineStr">
         <is>
           <t>9786052427781</t>
         </is>
       </c>
       <c r="B1129" s="1" t="inlineStr">
         <is>
           <t>Hukukta Yöntembilim</t>
         </is>
       </c>
       <c r="C1129" s="1">
-        <v>549.5</v>
+        <v>699</v>
       </c>
     </row>
     <row r="1130" spans="1:3">
       <c r="A1130" s="1" t="inlineStr">
         <is>
           <t>9786052422717</t>
         </is>
       </c>
       <c r="B1130" s="1" t="inlineStr">
         <is>
           <t>Kitle İletişim Hukuku</t>
         </is>
       </c>
       <c r="C1130" s="1">
-        <v>499.5</v>
+        <v>649.5</v>
       </c>
     </row>
     <row r="1131" spans="1:3">
       <c r="A1131" s="1" t="inlineStr">
         <is>
           <t>9786052428382</t>
         </is>
       </c>
       <c r="B1131" s="1" t="inlineStr">
         <is>
           <t>Kıymetli Evrak Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C1131" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1132" spans="1:3">
       <c r="A1132" s="1" t="inlineStr">
         <is>
           <t>9786052428269</t>
         </is>
       </c>
       <c r="B1132" s="1" t="inlineStr">
         <is>
           <t>Kıyı Mühendisliği</t>
         </is>
       </c>
       <c r="C1132" s="1">
-        <v>899.5</v>
+        <v>995</v>
       </c>
     </row>
     <row r="1133" spans="1:3">
       <c r="A1133" s="1" t="inlineStr">
         <is>
           <t>9786052423585</t>
         </is>
       </c>
       <c r="B1133" s="1" t="inlineStr">
         <is>
           <t>Kavram ve Kuramlarıyla Reklam</t>
         </is>
       </c>
       <c r="C1133" s="1">
-        <v>399.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="1134" spans="1:3">
       <c r="A1134" s="1" t="inlineStr">
         <is>
           <t>9786053339847</t>
         </is>
       </c>
       <c r="B1134" s="1" t="inlineStr">
         <is>
           <t>Devletler Hususi Hukuku</t>
         </is>
       </c>
       <c r="C1134" s="1">
-        <v>1395</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="1135" spans="1:3">
       <c r="A1135" s="1" t="inlineStr">
         <is>
           <t>9786053773917</t>
         </is>
       </c>
       <c r="B1135" s="1" t="inlineStr">
         <is>
           <t>Çalışma İlişkilerinin Evrimi</t>
         </is>
       </c>
       <c r="C1135" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="1136" spans="1:3">
       <c r="A1136" s="1" t="inlineStr">
         <is>
           <t>9786052422472</t>
         </is>
       </c>
       <c r="B1136" s="1" t="inlineStr">
         <is>
           <t>Ceza Muhakemesi Hukuku Pratik Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C1136" s="1">
-        <v>699.5</v>
+        <v>799.5</v>
       </c>
     </row>
     <row r="1137" spans="1:3">
       <c r="A1137" s="1" t="inlineStr">
         <is>
           <t>9786052420638</t>
         </is>
       </c>
       <c r="B1137" s="1" t="inlineStr">
         <is>
           <t>Ceza Hukuku Uygulamaları</t>
         </is>
       </c>
       <c r="C1137" s="1">
-        <v>749.5</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="1138" spans="1:3">
       <c r="A1138" s="1" t="inlineStr">
         <is>
           <t>9786053774518</t>
         </is>
       </c>
       <c r="B1138" s="1" t="inlineStr">
         <is>
           <t>Baraj Güvenliği</t>
         </is>
       </c>
       <c r="C1138" s="1">
-        <v>329.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="1139" spans="1:3">
       <c r="A1139" s="1" t="inlineStr">
         <is>
           <t>9786053334521</t>
         </is>
       </c>
       <c r="B1139" s="1" t="inlineStr">
         <is>
           <t>Banka Hukuku</t>
         </is>
       </c>
       <c r="C1139" s="1">
-        <v>249.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1140" spans="1:3">
       <c r="A1140" s="1" t="inlineStr">
         <is>
           <t>9786052428160</t>
         </is>
       </c>
       <c r="B1140" s="1" t="inlineStr">
         <is>
           <t>Anayasa Hukuku</t>
         </is>
       </c>
       <c r="C1140" s="1">
-        <v>749.5</v>
+        <v>899.5</v>
       </c>
     </row>
     <row r="1141" spans="1:3">
       <c r="A1141" s="1" t="inlineStr">
         <is>
           <t>9786053775096</t>
         </is>
       </c>
       <c r="B1141" s="1" t="inlineStr">
         <is>
           <t>Baraj Planlama ve Tasarımı Cilt 2</t>
         </is>
       </c>
       <c r="C1141" s="1">
-        <v>399.5</v>
+        <v>799</v>
       </c>
     </row>
     <row r="1142" spans="1:3">
       <c r="A1142" s="1" t="inlineStr">
         <is>
           <t>9786254237706</t>
         </is>
       </c>
       <c r="B1142" s="1" t="inlineStr">
         <is>
           <t>Ulusal ve Uluslararası Hukukta Kültür Varlıklarına İlişkin Uyuşmazlıkların Çözüm Mekanizmaları</t>
         </is>
       </c>
       <c r="C1142" s="1">
-        <v>549.5</v>
+        <v>699.5</v>
       </c>
     </row>
     <row r="1143" spans="1:3">
       <c r="A1143" s="1" t="inlineStr">
         <is>
           <t>9786254237690</t>
         </is>
       </c>
       <c r="B1143" s="1" t="inlineStr">
         <is>
           <t>Tedarik Zincirinde Süreç ve Performans Yönetimi</t>
         </is>
       </c>
       <c r="C1143" s="1">
-        <v>249.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="1144" spans="1:3">
       <c r="A1144" s="1" t="inlineStr">
         <is>
           <t>9789752956698</t>
         </is>
       </c>
       <c r="B1144" s="1" t="inlineStr">
         <is>
           <t>İdari Yargıda Dava Açma ve Davaların Takip Usulü</t>
         </is>
       </c>
       <c r="C1144" s="1">
-        <v>899.5</v>
+        <v>995</v>
       </c>
     </row>
     <row r="1145" spans="1:3">
       <c r="A1145" s="1" t="inlineStr">
         <is>
           <t>9786254237638</t>
         </is>
       </c>
       <c r="B1145" s="1" t="inlineStr">
         <is>
           <t>Yönetim Araştırmalarında Temel Kavramlar ve Sık Sorulan Sorulara Cevaplar</t>
         </is>
       </c>
       <c r="C1145" s="1">
-        <v>249.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1146" spans="1:3">
       <c r="A1146" s="1" t="inlineStr">
         <is>
           <t>9786052421925</t>
         </is>
       </c>
       <c r="B1146" s="1" t="inlineStr">
         <is>
           <t>Stratejik Yönetim ve İşletme Politikası</t>
         </is>
       </c>
       <c r="C1146" s="1">
-        <v>1195</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="1147" spans="1:3">
       <c r="A1147" s="1" t="inlineStr">
         <is>
           <t>9786052426432</t>
         </is>
       </c>
       <c r="B1147" s="1" t="inlineStr">
         <is>
           <t>İş Hukuku ve Sosyal Güvenlik Hukuku</t>
         </is>
       </c>
       <c r="C1147" s="1">
-        <v>499.5</v>
+        <v>599.5</v>
       </c>
     </row>
     <row r="1148" spans="1:3">
       <c r="A1148" s="1" t="inlineStr">
         <is>
           <t>9786254237539</t>
         </is>
       </c>
       <c r="B1148" s="1" t="inlineStr">
         <is>
           <t>Farklı Hukuk Disiplinleri Gözüyle Kültür ve Tabiat Varlıklarının Korunması</t>
         </is>
       </c>
       <c r="C1148" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1149" spans="1:3">
       <c r="A1149" s="1" t="inlineStr">
         <is>
           <t>9786254237362</t>
         </is>
       </c>
       <c r="B1149" s="1" t="inlineStr">
         <is>
           <t>Export Administration Regulations</t>
         </is>
       </c>
       <c r="C1149" s="1">
         <v>799.5</v>
       </c>
     </row>
     <row r="1150" spans="1:3">
       <c r="A1150" s="1" t="inlineStr">
         <is>
           <t>9786254237355</t>
         </is>
       </c>
       <c r="B1150" s="1" t="inlineStr">
         <is>
           <t>Marina İşletmeciliği</t>
         </is>
       </c>
       <c r="C1150" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1151" spans="1:3">
       <c r="A1151" s="1" t="inlineStr">
         <is>
           <t>9786254237003</t>
         </is>
       </c>
       <c r="B1151" s="1" t="inlineStr">
         <is>
           <t>Vergi Hukuku (Genel) Ders Notları</t>
         </is>
       </c>
       <c r="C1151" s="1">
-        <v>699.5</v>
+        <v>749.5</v>
       </c>
     </row>
     <row r="1152" spans="1:3">
       <c r="A1152" s="1" t="inlineStr">
         <is>
           <t>9786254237010</t>
         </is>
       </c>
       <c r="B1152" s="1" t="inlineStr">
         <is>
           <t>Verilerle Mükemmellik</t>
         </is>
       </c>
       <c r="C1152" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="1153" spans="1:3">
       <c r="A1153" s="1" t="inlineStr">
         <is>
           <t>9786052425077</t>
         </is>
       </c>
       <c r="B1153" s="1" t="inlineStr">
         <is>
           <t>A’dan Z’ye Mobil Pazarlama</t>
         </is>
       </c>
       <c r="C1153" s="1">
         <v>279.5</v>
       </c>
     </row>
     <row r="1154" spans="1:3">
       <c r="A1154" s="1" t="inlineStr">
         <is>
           <t>9786053338734</t>
         </is>
       </c>
       <c r="B1154" s="1" t="inlineStr">
         <is>
           <t>Sigorta ve Sigortacılık</t>
         </is>
       </c>
       <c r="C1154" s="1">
-        <v>599.5</v>
+        <v>699.5</v>
       </c>
     </row>
     <row r="1155" spans="1:3">
       <c r="A1155" s="1" t="inlineStr">
         <is>
           <t>9786052424803</t>
         </is>
       </c>
       <c r="B1155" s="1" t="inlineStr">
         <is>
           <t>Borçlar Hukuku Dersleri (Özel Hükümler)</t>
         </is>
       </c>
       <c r="C1155" s="1">
-        <v>1295</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="1156" spans="1:3">
       <c r="A1156" s="1" t="inlineStr">
         <is>
           <t>9786053779988</t>
         </is>
       </c>
       <c r="B1156" s="1" t="inlineStr">
         <is>
           <t>Alternatif Akım Devreleri-Problem Çözümleri</t>
         </is>
       </c>
       <c r="C1156" s="1">
         <v>799.5</v>
       </c>
     </row>
     <row r="1157" spans="1:3">
       <c r="A1157" s="1" t="inlineStr">
         <is>
           <t>9786052429143</t>
         </is>
       </c>
       <c r="B1157" s="1" t="inlineStr">
         <is>
           <t>Anonim Ortaklığın Kendi Paylarını İktisabı</t>
         </is>
       </c>
       <c r="C1157" s="1">
-        <v>399.5</v>
+        <v>549.5</v>
       </c>
     </row>
     <row r="1158" spans="1:3">
       <c r="A1158" s="1" t="inlineStr">
         <is>
           <t>9786254236433</t>
         </is>
       </c>
       <c r="B1158" s="1" t="inlineStr">
         <is>
           <t>İnsan Yönetimi: Dijitalleşme ve Güncel Tartışmalar</t>
         </is>
       </c>
       <c r="C1158" s="1">
         <v>379.5</v>
       </c>
     </row>
     <row r="1159" spans="1:3">
       <c r="A1159" s="1" t="inlineStr">
         <is>
           <t>9786254236600</t>
         </is>
       </c>
       <c r="B1159" s="1" t="inlineStr">
         <is>
           <t>Gerilla Pazarlama</t>
         </is>
       </c>
       <c r="C1159" s="1">
-        <v>249.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1160" spans="1:3">
       <c r="A1160" s="1" t="inlineStr">
         <is>
           <t>9786254236426</t>
         </is>
       </c>
       <c r="B1160" s="1" t="inlineStr">
         <is>
           <t>Avrupa Birliği – Türkiye İlişkilerinde Normatif Dönüşüm</t>
         </is>
       </c>
       <c r="C1160" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1161" spans="1:3">
       <c r="A1161" s="1" t="inlineStr">
         <is>
           <t>9786254235900</t>
         </is>
       </c>
       <c r="B1161" s="1" t="inlineStr">
         <is>
           <t>Dünya’dan Örneklerle Kamu Diplomasisi</t>
         </is>
       </c>
       <c r="C1161" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1162" spans="1:3">
       <c r="A1162" s="1" t="inlineStr">
         <is>
           <t>9786254236341</t>
         </is>
       </c>
       <c r="B1162" s="1" t="inlineStr">
         <is>
           <t>Avukatların Görev Suçları, Yargılama Rejimi ve Disiplin Hukuku</t>
         </is>
       </c>
       <c r="C1162" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1163" spans="1:3">
       <c r="A1163" s="1" t="inlineStr">
         <is>
           <t>9786254235955</t>
         </is>
       </c>
       <c r="B1163" s="1" t="inlineStr">
         <is>
           <t>Kovuşturmanın Mecburiliği İlkesi ve Kovuşturmaya Yer Olmadığı Kararları</t>
         </is>
       </c>
       <c r="C1163" s="1">
-        <v>399.5</v>
+        <v>549.5</v>
       </c>
     </row>
     <row r="1164" spans="1:3">
       <c r="A1164" s="1" t="inlineStr">
         <is>
           <t>9786254235894</t>
         </is>
       </c>
       <c r="B1164" s="1" t="inlineStr">
         <is>
           <t>Pazarlama Araştırmaları Metodolojik Yaklaşım</t>
         </is>
       </c>
       <c r="C1164" s="1">
-        <v>699.5</v>
+        <v>849.5</v>
       </c>
     </row>
     <row r="1165" spans="1:3">
       <c r="A1165" s="1" t="inlineStr">
         <is>
           <t>9786254235979</t>
         </is>
       </c>
       <c r="B1165" s="1" t="inlineStr">
         <is>
           <t>Prof. Dr. F. Asuman Yalçın’a Armağan  Metaverse: Pazarlama ve Teknoloji</t>
         </is>
       </c>
       <c r="C1165" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="1166" spans="1:3">
       <c r="A1166" s="1" t="inlineStr">
         <is>
           <t>9786254235528</t>
         </is>
       </c>
       <c r="B1166" s="1" t="inlineStr">
         <is>
@@ -17629,201 +17629,201 @@
         <is>
           <t>9786053339540</t>
         </is>
       </c>
       <c r="B1170" s="1" t="inlineStr">
         <is>
           <t>Tüketici Deneyim Kalitesi</t>
         </is>
       </c>
       <c r="C1170" s="1">
         <v>32.5</v>
       </c>
     </row>
     <row r="1171" spans="1:3">
       <c r="A1171" s="1" t="inlineStr">
         <is>
           <t>9786254235542</t>
         </is>
       </c>
       <c r="B1171" s="1" t="inlineStr">
         <is>
           <t>Pazarlama İletişim ile Bütünleşti</t>
         </is>
       </c>
       <c r="C1171" s="1">
-        <v>239.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1172" spans="1:3">
       <c r="A1172" s="1" t="inlineStr">
         <is>
           <t>9786254235443</t>
         </is>
       </c>
       <c r="B1172" s="1" t="inlineStr">
         <is>
           <t>İdari Yargılama Usulü Kanunu</t>
         </is>
       </c>
       <c r="C1172" s="1">
         <v>69.5</v>
       </c>
     </row>
     <row r="1173" spans="1:3">
       <c r="A1173" s="1" t="inlineStr">
         <is>
           <t>9786254235511</t>
         </is>
       </c>
       <c r="B1173" s="1" t="inlineStr">
         <is>
           <t>Reklam Kampanyası Yönetimi</t>
         </is>
       </c>
       <c r="C1173" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="1174" spans="1:3">
       <c r="A1174" s="1" t="inlineStr">
         <is>
           <t>9786254235337</t>
         </is>
       </c>
       <c r="B1174" s="1" t="inlineStr">
         <is>
           <t>Finansal Yatırım Araçları</t>
         </is>
       </c>
       <c r="C1174" s="1">
-        <v>399.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="1175" spans="1:3">
       <c r="A1175" s="1" t="inlineStr">
         <is>
           <t>9786254234996</t>
         </is>
       </c>
       <c r="B1175" s="1" t="inlineStr">
         <is>
           <t>Hukuki Mütalaalarım II (Ciltli)</t>
         </is>
       </c>
       <c r="C1175" s="1">
-        <v>979.5</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="1176" spans="1:3">
       <c r="A1176" s="1" t="inlineStr">
         <is>
           <t>9786052423103</t>
         </is>
       </c>
       <c r="B1176" s="1" t="inlineStr">
         <is>
           <t>İktisada Giriş 2</t>
         </is>
       </c>
       <c r="C1176" s="1">
-        <v>349.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1177" spans="1:3">
       <c r="A1177" s="1" t="inlineStr">
         <is>
           <t>9786053339243</t>
         </is>
       </c>
       <c r="B1177" s="1" t="inlineStr">
         <is>
           <t>Dış Ticaret İşlemleri ve Muhasebesi</t>
         </is>
       </c>
       <c r="C1177" s="1">
-        <v>279.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1178" spans="1:3">
       <c r="A1178" s="1" t="inlineStr">
         <is>
           <t>9786254234675</t>
         </is>
       </c>
       <c r="B1178" s="1" t="inlineStr">
         <is>
           <t>Gümrük Kanunu ve İlgili Mevzuat (Ciltli)</t>
         </is>
       </c>
       <c r="C1178" s="1">
         <v>1699</v>
       </c>
     </row>
     <row r="1179" spans="1:3">
       <c r="A1179" s="1" t="inlineStr">
         <is>
           <t>9786254234668</t>
         </is>
       </c>
       <c r="B1179" s="1" t="inlineStr">
         <is>
           <t>Kurumsal Yönetimde Denetim Komitelerinin Önemi ve Etkisi</t>
         </is>
       </c>
       <c r="C1179" s="1">
-        <v>499.5</v>
+        <v>549.5</v>
       </c>
     </row>
     <row r="1180" spans="1:3">
       <c r="A1180" s="1" t="inlineStr">
         <is>
           <t>9786254234378</t>
         </is>
       </c>
       <c r="B1180" s="1" t="inlineStr">
         <is>
           <t>İdari Mahkemelerin Yargılama Yetkisinin Kapsam ve Sınırı</t>
         </is>
       </c>
       <c r="C1180" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1181" spans="1:3">
       <c r="A1181" s="1" t="inlineStr">
         <is>
           <t>9786254234231</t>
         </is>
       </c>
       <c r="B1181" s="1" t="inlineStr">
         <is>
           <t>Hz. İbrahim’in Hayatı Öğretisindeki Bilgiler</t>
         </is>
       </c>
       <c r="C1181" s="1">
-        <v>249.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="1182" spans="1:3">
       <c r="A1182" s="1" t="inlineStr">
         <is>
           <t>9786254233555</t>
         </is>
       </c>
       <c r="B1182" s="1" t="inlineStr">
         <is>
           <t>Dijital İletişimde Kavramlar ve Uygulamalar</t>
         </is>
       </c>
       <c r="C1182" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="1183" spans="1:3">
       <c r="A1183" s="1" t="inlineStr">
         <is>
           <t>9786254233135</t>
         </is>
       </c>
       <c r="B1183" s="1" t="inlineStr">
         <is>
@@ -17869,96 +17869,96 @@
         <is>
           <t>9786254232824</t>
         </is>
       </c>
       <c r="B1186" s="1" t="inlineStr">
         <is>
           <t>Öğrenen Organizasyon</t>
         </is>
       </c>
       <c r="C1186" s="1">
         <v>229.5</v>
       </c>
     </row>
     <row r="1187" spans="1:3">
       <c r="A1187" s="1" t="inlineStr">
         <is>
           <t>9786052421758</t>
         </is>
       </c>
       <c r="B1187" s="1" t="inlineStr">
         <is>
           <t>Kıymetli Evrak Hukuku Uygulamaları</t>
         </is>
       </c>
       <c r="C1187" s="1">
-        <v>349.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="1188" spans="1:3">
       <c r="A1188" s="1" t="inlineStr">
         <is>
           <t>9786254232343</t>
         </is>
       </c>
       <c r="B1188" s="1" t="inlineStr">
         <is>
           <t>Kıymetli Evrak Hukuku</t>
         </is>
       </c>
       <c r="C1188" s="1">
-        <v>299.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="1189" spans="1:3">
       <c r="A1189" s="1" t="inlineStr">
         <is>
           <t>9786254232350</t>
         </is>
       </c>
       <c r="B1189" s="1" t="inlineStr">
         <is>
           <t>Ticari İşletme Hukuku</t>
         </is>
       </c>
       <c r="C1189" s="1">
-        <v>399.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="1190" spans="1:3">
       <c r="A1190" s="1" t="inlineStr">
         <is>
           <t>9786052426654</t>
         </is>
       </c>
       <c r="B1190" s="1" t="inlineStr">
         <is>
           <t>Finansal Tablolar Analizi</t>
         </is>
       </c>
       <c r="C1190" s="1">
-        <v>449.5</v>
+        <v>599.5</v>
       </c>
     </row>
     <row r="1191" spans="1:3">
       <c r="A1191" s="1" t="inlineStr">
         <is>
           <t>9786254232077</t>
         </is>
       </c>
       <c r="B1191" s="1" t="inlineStr">
         <is>
           <t>Kamu Görevlileri Sendikaları Hukuku ve Sendikal Faaliyetler</t>
         </is>
       </c>
       <c r="C1191" s="1">
         <v>329.5</v>
       </c>
     </row>
     <row r="1192" spans="1:3">
       <c r="A1192" s="1" t="inlineStr">
         <is>
           <t>9786052426678</t>
         </is>
       </c>
       <c r="B1192" s="1" t="inlineStr">
         <is>
@@ -18034,126 +18034,126 @@
         <is>
           <t>9786254231858</t>
         </is>
       </c>
       <c r="B1197" s="1" t="inlineStr">
         <is>
           <t>Kitle İletişim Hukuku</t>
         </is>
       </c>
       <c r="C1197" s="1">
         <v>399.5</v>
       </c>
     </row>
     <row r="1198" spans="1:3">
       <c r="A1198" s="1" t="inlineStr">
         <is>
           <t>9786254361548</t>
         </is>
       </c>
       <c r="B1198" s="1" t="inlineStr">
         <is>
           <t>Türk Ticaret Hukukunda Anonim Ortaklıkta Pay Sahibinin Bilgi Alma ve İnceleme Hakkı’nın Mahkeme Aracılığıyla Kullanılmasında Mahkemenin Kararının Kesinliği Sorunu</t>
         </is>
       </c>
       <c r="C1198" s="1">
-        <v>349.5</v>
+        <v>549.5</v>
       </c>
     </row>
     <row r="1199" spans="1:3">
       <c r="A1199" s="1" t="inlineStr">
         <is>
           <t>9786254365775</t>
         </is>
       </c>
       <c r="B1199" s="1" t="inlineStr">
         <is>
           <t>Endüstri 4.0 ve İşletme Yönetimi</t>
         </is>
       </c>
       <c r="C1199" s="1">
         <v>399.5</v>
       </c>
     </row>
     <row r="1200" spans="1:3">
       <c r="A1200" s="1" t="inlineStr">
         <is>
           <t>9786254365751</t>
         </is>
       </c>
       <c r="B1200" s="1" t="inlineStr">
         <is>
           <t>Ticari İşletmenin Devri</t>
         </is>
       </c>
       <c r="C1200" s="1">
         <v>499.5</v>
       </c>
     </row>
     <row r="1201" spans="1:3">
       <c r="A1201" s="1" t="inlineStr">
         <is>
           <t>9786254361289</t>
         </is>
       </c>
       <c r="B1201" s="1" t="inlineStr">
         <is>
           <t>Türk Hukukunda Uluslararası Andlaşmaların Bağlayıcılık Kazanması</t>
         </is>
       </c>
       <c r="C1201" s="1">
-        <v>399.5</v>
+        <v>549.5</v>
       </c>
     </row>
     <row r="1202" spans="1:3">
       <c r="A1202" s="1" t="inlineStr">
         <is>
           <t>9786254361463</t>
         </is>
       </c>
       <c r="B1202" s="1" t="inlineStr">
         <is>
           <t>Yasadışı Dijital Medya</t>
         </is>
       </c>
       <c r="C1202" s="1">
-        <v>349.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1203" spans="1:3">
       <c r="A1203" s="1" t="inlineStr">
         <is>
           <t>9786254361494</t>
         </is>
       </c>
       <c r="B1203" s="1" t="inlineStr">
         <is>
           <t>Business Design Workshops</t>
         </is>
       </c>
       <c r="C1203" s="1">
-        <v>279.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="1204" spans="1:3">
       <c r="A1204" s="1" t="inlineStr">
         <is>
           <t>9786053332336</t>
         </is>
       </c>
       <c r="B1204" s="1" t="inlineStr">
         <is>
           <t>Sağlıklı Yaşam ve Pazarlama</t>
         </is>
       </c>
       <c r="C1204" s="1">
         <v>49.5</v>
       </c>
     </row>
     <row r="1205" spans="1:3">
       <c r="A1205" s="1" t="inlineStr">
         <is>
           <t>9786254360381</t>
         </is>
       </c>
       <c r="B1205" s="1" t="inlineStr">
         <is>
@@ -18274,51 +18274,51 @@
         <is>
           <t>9786052427675</t>
         </is>
       </c>
       <c r="B1213" s="1" t="inlineStr">
         <is>
           <t>Sağlık İşletmeciliği (Ciltli)</t>
         </is>
       </c>
       <c r="C1213" s="1">
         <v>189.5</v>
       </c>
     </row>
     <row r="1214" spans="1:3">
       <c r="A1214" s="1" t="inlineStr">
         <is>
           <t>9786052424117</t>
         </is>
       </c>
       <c r="B1214" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Ticari Akitlerin Hazırlanması ve Uyuşmazlıkların Çözüm Yolları (Ciltli)</t>
         </is>
       </c>
       <c r="C1214" s="1">
-        <v>899.5</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="1215" spans="1:3">
       <c r="A1215" s="1" t="inlineStr">
         <is>
           <t>9786053334255</t>
         </is>
       </c>
       <c r="B1215" s="1" t="inlineStr">
         <is>
           <t>Konut Pazarlaması</t>
         </is>
       </c>
       <c r="C1215" s="1">
         <v>49.5</v>
       </c>
     </row>
     <row r="1216" spans="1:3">
       <c r="A1216" s="1" t="inlineStr">
         <is>
           <t>9786052422557</t>
         </is>
       </c>
       <c r="B1216" s="1" t="inlineStr">
         <is>
@@ -18349,246 +18349,246 @@
         <is>
           <t>9786053330929</t>
         </is>
       </c>
       <c r="B1218" s="1" t="inlineStr">
         <is>
           <t>Kara Yolu Yük Taşımacılığı</t>
         </is>
       </c>
       <c r="C1218" s="1">
         <v>179.5</v>
       </c>
     </row>
     <row r="1219" spans="1:3">
       <c r="A1219" s="1" t="inlineStr">
         <is>
           <t>9786052425404</t>
         </is>
       </c>
       <c r="B1219" s="1" t="inlineStr">
         <is>
           <t>Örgütsel Davranış</t>
         </is>
       </c>
       <c r="C1219" s="1">
-        <v>599.5</v>
+        <v>649.5</v>
       </c>
     </row>
     <row r="1220" spans="1:3">
       <c r="A1220" s="1" t="inlineStr">
         <is>
           <t>9786254360619</t>
         </is>
       </c>
       <c r="B1220" s="1" t="inlineStr">
         <is>
           <t>Liderlik: Grup ve Takım Liderliği</t>
         </is>
       </c>
       <c r="C1220" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1221" spans="1:3">
       <c r="A1221" s="1" t="inlineStr">
         <is>
           <t>9786052429006</t>
         </is>
       </c>
       <c r="B1221" s="1" t="inlineStr">
         <is>
           <t>Etik Adalet Sosyal Umut</t>
         </is>
       </c>
       <c r="C1221" s="1">
-        <v>239.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="1222" spans="1:3">
       <c r="A1222" s="1" t="inlineStr">
         <is>
           <t>9786053779476</t>
         </is>
       </c>
       <c r="B1222" s="1" t="inlineStr">
         <is>
           <t>İçel Ceza Hukuku Genel Hükümler 2</t>
         </is>
       </c>
       <c r="C1222" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1223" spans="1:3">
       <c r="A1223" s="1" t="inlineStr">
         <is>
           <t>9786052427057</t>
         </is>
       </c>
       <c r="B1223" s="1" t="inlineStr">
         <is>
           <t>Matematik 2</t>
         </is>
       </c>
       <c r="C1223" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1224" spans="1:3">
       <c r="A1224" s="1" t="inlineStr">
         <is>
           <t>9786052421949</t>
         </is>
       </c>
       <c r="B1224" s="1" t="inlineStr">
         <is>
           <t>Çocukluk Sosyolojisi Tarihi</t>
         </is>
       </c>
       <c r="C1224" s="1">
-        <v>199.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="1225" spans="1:3">
       <c r="A1225" s="1" t="inlineStr">
         <is>
           <t>9786254361678</t>
         </is>
       </c>
       <c r="B1225" s="1" t="inlineStr">
         <is>
           <t>Stratejik Sosyal Medya Pazarlaması</t>
         </is>
       </c>
       <c r="C1225" s="1">
-        <v>249.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="1226" spans="1:3">
       <c r="A1226" s="1" t="inlineStr">
         <is>
           <t>9786254362101</t>
         </is>
       </c>
       <c r="B1226" s="1" t="inlineStr">
         <is>
           <t>Mahkeme Kararlarıyla Milletlerarası Özel Hukuk El Kitabı</t>
         </is>
       </c>
       <c r="C1226" s="1">
-        <v>349.5</v>
+        <v>449</v>
       </c>
     </row>
     <row r="1227" spans="1:3">
       <c r="A1227" s="1" t="inlineStr">
         <is>
           <t>9786254361487</t>
         </is>
       </c>
       <c r="B1227" s="1" t="inlineStr">
         <is>
           <t>Stratejik Mobil Pazarlama</t>
         </is>
       </c>
       <c r="C1227" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="1228" spans="1:3">
       <c r="A1228" s="1" t="inlineStr">
         <is>
           <t>9786254361517</t>
         </is>
       </c>
       <c r="B1228" s="1" t="inlineStr">
         <is>
           <t>Yönetim ve Organizasyonda Örnek Olaylar 1</t>
         </is>
       </c>
       <c r="C1228" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1229" spans="1:3">
       <c r="A1229" s="1" t="inlineStr">
         <is>
           <t>9786254361609</t>
         </is>
       </c>
       <c r="B1229" s="1" t="inlineStr">
         <is>
           <t>Türk Medeni Kanunu’na Göre Vakıfların Kuruluşu, İşleyişi ve Sona Ermesi</t>
         </is>
       </c>
       <c r="C1229" s="1">
-        <v>399.5</v>
+        <v>599.5</v>
       </c>
     </row>
     <row r="1230" spans="1:3">
       <c r="A1230" s="1" t="inlineStr">
         <is>
           <t>9786254361685</t>
         </is>
       </c>
       <c r="B1230" s="1" t="inlineStr">
         <is>
           <t>İfade Özgürlüğü Bağlamında Halkı Kin ve Düşmanlığa Tahrik ve Halkın Bir Kesiminin Alenen Aşağılanması Suçları</t>
         </is>
       </c>
       <c r="C1230" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="1231" spans="1:3">
       <c r="A1231" s="1" t="inlineStr">
         <is>
           <t>9786254361500</t>
         </is>
       </c>
       <c r="B1231" s="1" t="inlineStr">
         <is>
           <t>Mühendisler İçin Hesaplamalı Hidrolik</t>
         </is>
       </c>
       <c r="C1231" s="1">
-        <v>399.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="1232" spans="1:3">
       <c r="A1232" s="1" t="inlineStr">
         <is>
           <t>9786254361166</t>
         </is>
       </c>
       <c r="B1232" s="1" t="inlineStr">
         <is>
           <t>Mekansal Ekonometri</t>
         </is>
       </c>
       <c r="C1232" s="1">
-        <v>349.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="1233" spans="1:3">
       <c r="A1233" s="1" t="inlineStr">
         <is>
           <t>9786254361081</t>
         </is>
       </c>
       <c r="B1233" s="1" t="inlineStr">
         <is>
           <t>Stratejik Halkla İlişkiler Yönetimi</t>
         </is>
       </c>
       <c r="C1233" s="1">
         <v>259.5</v>
       </c>
     </row>
     <row r="1234" spans="1:3">
       <c r="A1234" s="1" t="inlineStr">
         <is>
           <t>9786254361067</t>
         </is>
       </c>
       <c r="B1234" s="1" t="inlineStr">
         <is>
@@ -18619,51 +18619,51 @@
         <is>
           <t>9786254360794</t>
         </is>
       </c>
       <c r="B1236" s="1" t="inlineStr">
         <is>
           <t>Liderlik - Bütçe ve Planlama Yaklaşımıyla Eğitim Liderliği</t>
         </is>
       </c>
       <c r="C1236" s="1">
         <v>239.5</v>
       </c>
     </row>
     <row r="1237" spans="1:3">
       <c r="A1237" s="1" t="inlineStr">
         <is>
           <t>9786254360671</t>
         </is>
       </c>
       <c r="B1237" s="1" t="inlineStr">
         <is>
           <t>Devlet Birey Hukuk İlişkisi (Ciltli)</t>
         </is>
       </c>
       <c r="C1237" s="1">
-        <v>699.5</v>
+        <v>899.5</v>
       </c>
     </row>
     <row r="1238" spans="1:3">
       <c r="A1238" s="1" t="inlineStr">
         <is>
           <t>9786254360626</t>
         </is>
       </c>
       <c r="B1238" s="1" t="inlineStr">
         <is>
           <t>İş İlişkisinde İşçinin Özel Yaşamının Gizliliği</t>
         </is>
       </c>
       <c r="C1238" s="1">
         <v>399.5</v>
       </c>
     </row>
     <row r="1239" spans="1:3">
       <c r="A1239" s="1" t="inlineStr">
         <is>
           <t>9786254360787</t>
         </is>
       </c>
       <c r="B1239" s="1" t="inlineStr">
         <is>
@@ -18724,201 +18724,201 @@
         <is>
           <t>9786254360596</t>
         </is>
       </c>
       <c r="B1243" s="1" t="inlineStr">
         <is>
           <t>Turkish Penal Procedure Code</t>
         </is>
       </c>
       <c r="C1243" s="1">
         <v>449.5</v>
       </c>
     </row>
     <row r="1244" spans="1:3">
       <c r="A1244" s="1" t="inlineStr">
         <is>
           <t>9786053335504</t>
         </is>
       </c>
       <c r="B1244" s="1" t="inlineStr">
         <is>
           <t>Kişilere Karşı İşlenen Suçlar Cilt 1</t>
         </is>
       </c>
       <c r="C1244" s="1">
-        <v>479.5</v>
+        <v>649.5</v>
       </c>
     </row>
     <row r="1245" spans="1:3">
       <c r="A1245" s="1" t="inlineStr">
         <is>
           <t>9786254360084</t>
         </is>
       </c>
       <c r="B1245" s="1" t="inlineStr">
         <is>
           <t>İş ve Sosyal Güvenlik Hukukunda Oyuncu</t>
         </is>
       </c>
       <c r="C1245" s="1">
         <v>399.5</v>
       </c>
     </row>
     <row r="1246" spans="1:3">
       <c r="A1246" s="1" t="inlineStr">
         <is>
           <t>9786254360091</t>
         </is>
       </c>
       <c r="B1246" s="1" t="inlineStr">
         <is>
           <t>Milletlerarası Özel Hukukta Franchise Sözleşmeleri</t>
         </is>
       </c>
       <c r="C1246" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="1247" spans="1:3">
       <c r="A1247" s="1" t="inlineStr">
         <is>
           <t>9786254360039</t>
         </is>
       </c>
       <c r="B1247" s="1" t="inlineStr">
         <is>
           <t>Finansal Muhasebe</t>
         </is>
       </c>
       <c r="C1247" s="1">
-        <v>499.5</v>
+        <v>599.5</v>
       </c>
     </row>
     <row r="1248" spans="1:3">
       <c r="A1248" s="1" t="inlineStr">
         <is>
           <t>9786052429662</t>
         </is>
       </c>
       <c r="B1248" s="1" t="inlineStr">
         <is>
           <t>Küresel Markalarda Marka Rezonansından Marka Aşkına</t>
         </is>
       </c>
       <c r="C1248" s="1">
         <v>239.5</v>
       </c>
     </row>
     <row r="1249" spans="1:3">
       <c r="A1249" s="1" t="inlineStr">
         <is>
           <t>9786052429730</t>
         </is>
       </c>
       <c r="B1249" s="1" t="inlineStr">
         <is>
           <t>Polislik Kurumunun İnşası ve Polislerin Meslek Örgütlenmesi: Türkiye, İngiltere ve Fransa Örnekleri</t>
         </is>
       </c>
       <c r="C1249" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="1250" spans="1:3">
       <c r="A1250" s="1" t="inlineStr">
         <is>
           <t>9786052429631</t>
         </is>
       </c>
       <c r="B1250" s="1" t="inlineStr">
         <is>
           <t>Türkiye’ye Sığınan Yabancıların Aile ve Şahsın Hukuku Davaları</t>
         </is>
       </c>
       <c r="C1250" s="1">
-        <v>399.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="1251" spans="1:3">
       <c r="A1251" s="1" t="inlineStr">
         <is>
           <t>9786052429648</t>
         </is>
       </c>
       <c r="B1251" s="1" t="inlineStr">
         <is>
           <t>Liderlikte Yeni Bir Yaklaşım: 360° Liderlik</t>
         </is>
       </c>
       <c r="C1251" s="1">
         <v>199.5</v>
       </c>
     </row>
     <row r="1252" spans="1:3">
       <c r="A1252" s="1" t="inlineStr">
         <is>
           <t>9786052429617</t>
         </is>
       </c>
       <c r="B1252" s="1" t="inlineStr">
         <is>
           <t>Odak Grup Görüşmeleri</t>
         </is>
       </c>
       <c r="C1252" s="1">
         <v>279.5</v>
       </c>
     </row>
     <row r="1253" spans="1:3">
       <c r="A1253" s="1" t="inlineStr">
         <is>
           <t>9786052429587</t>
         </is>
       </c>
       <c r="B1253" s="1" t="inlineStr">
         <is>
           <t>Liderlik - Teori ve Uygulama</t>
         </is>
       </c>
       <c r="C1253" s="1">
-        <v>399.5</v>
+        <v>599.5</v>
       </c>
     </row>
     <row r="1254" spans="1:3">
       <c r="A1254" s="1" t="inlineStr">
         <is>
           <t>9786052429594</t>
         </is>
       </c>
       <c r="B1254" s="1" t="inlineStr">
         <is>
           <t>İş Sağlığı ve Güvenliği Yönünden Asıl İşveren Alt İşveren İlişkisi</t>
         </is>
       </c>
       <c r="C1254" s="1">
-        <v>499.5</v>
+        <v>699.5</v>
       </c>
     </row>
     <row r="1255" spans="1:3">
       <c r="A1255" s="1" t="inlineStr">
         <is>
           <t>9786052429624</t>
         </is>
       </c>
       <c r="B1255" s="1" t="inlineStr">
         <is>
           <t>Beyaz Yakalı Çiftçiler</t>
         </is>
       </c>
       <c r="C1255" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="1256" spans="1:3">
       <c r="A1256" s="1" t="inlineStr">
         <is>
           <t>9786052429563</t>
         </is>
       </c>
       <c r="B1256" s="1" t="inlineStr">
         <is>
@@ -18934,96 +18934,96 @@
         <is>
           <t>9786052429570</t>
         </is>
       </c>
       <c r="B1257" s="1" t="inlineStr">
         <is>
           <t>Danıştay Kararları Işığında Kamu Görevlilerinde Özel Hayat</t>
         </is>
       </c>
       <c r="C1257" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1258" spans="1:3">
       <c r="A1258" s="1" t="inlineStr">
         <is>
           <t>9786052429471</t>
         </is>
       </c>
       <c r="B1258" s="1" t="inlineStr">
         <is>
           <t>Marka Yönetimi</t>
         </is>
       </c>
       <c r="C1258" s="1">
-        <v>499.5</v>
+        <v>599.5</v>
       </c>
     </row>
     <row r="1259" spans="1:3">
       <c r="A1259" s="1" t="inlineStr">
         <is>
           <t>9786052428511</t>
         </is>
       </c>
       <c r="B1259" s="1" t="inlineStr">
         <is>
           <t>Örgüt İçi Davranışsal Psikoloji</t>
         </is>
       </c>
       <c r="C1259" s="1">
         <v>399.5</v>
       </c>
     </row>
     <row r="1260" spans="1:3">
       <c r="A1260" s="1" t="inlineStr">
         <is>
           <t>9786052429556</t>
         </is>
       </c>
       <c r="B1260" s="1" t="inlineStr">
         <is>
           <t>Çerçeveleme ve Tüketici Risk Algısı</t>
         </is>
       </c>
       <c r="C1260" s="1">
         <v>279.5</v>
       </c>
     </row>
     <row r="1261" spans="1:3">
       <c r="A1261" s="1" t="inlineStr">
         <is>
           <t>9786052429488</t>
         </is>
       </c>
       <c r="B1261" s="1" t="inlineStr">
         <is>
           <t>İşçinin Yan Yükümlülükleri</t>
         </is>
       </c>
       <c r="C1261" s="1">
-        <v>549.5</v>
+        <v>799.5</v>
       </c>
     </row>
     <row r="1262" spans="1:3">
       <c r="A1262" s="1" t="inlineStr">
         <is>
           <t>9786052429440</t>
         </is>
       </c>
       <c r="B1262" s="1" t="inlineStr">
         <is>
           <t>Sorularla Kobi Yönetimi</t>
         </is>
       </c>
       <c r="C1262" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="1263" spans="1:3">
       <c r="A1263" s="1" t="inlineStr">
         <is>
           <t>9786052429419</t>
         </is>
       </c>
       <c r="B1263" s="1" t="inlineStr">
         <is>
@@ -19054,156 +19054,156 @@
         <is>
           <t>9786052429303</t>
         </is>
       </c>
       <c r="B1265" s="1" t="inlineStr">
         <is>
           <t>Hakkaniyet Odaklı Yargılama Perspektifi (Özel Yükümlülüğü) (Ciltli)</t>
         </is>
       </c>
       <c r="C1265" s="1">
         <v>649.5</v>
       </c>
     </row>
     <row r="1266" spans="1:3">
       <c r="A1266" s="1" t="inlineStr">
         <is>
           <t>9786052429297</t>
         </is>
       </c>
       <c r="B1266" s="1" t="inlineStr">
         <is>
           <t>İş Yaşamında Kadın</t>
         </is>
       </c>
       <c r="C1266" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1267" spans="1:3">
       <c r="A1267" s="1" t="inlineStr">
         <is>
           <t>9786052429204</t>
         </is>
       </c>
       <c r="B1267" s="1" t="inlineStr">
         <is>
           <t>Pazarlama İlkeleri</t>
         </is>
       </c>
       <c r="C1267" s="1">
-        <v>399.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="1268" spans="1:3">
       <c r="A1268" s="1" t="inlineStr">
         <is>
           <t>9786052429198</t>
         </is>
       </c>
       <c r="B1268" s="1" t="inlineStr">
         <is>
           <t>Yönetim Düşüncesi ve Popüler Kültür Altında Örgütsel Davranışlar</t>
         </is>
       </c>
       <c r="C1268" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1269" spans="1:3">
       <c r="A1269" s="1" t="inlineStr">
         <is>
           <t>9786052429259</t>
         </is>
       </c>
       <c r="B1269" s="1" t="inlineStr">
         <is>
           <t>Enflasyon Hedeflemesi ve Ülke Deneyimleri</t>
         </is>
       </c>
       <c r="C1269" s="1">
         <v>229.5</v>
       </c>
     </row>
     <row r="1270" spans="1:3">
       <c r="A1270" s="1" t="inlineStr">
         <is>
           <t>9786052429273</t>
         </is>
       </c>
       <c r="B1270" s="1" t="inlineStr">
         <is>
           <t>7242 Sayılı Kanunla Yapılan Değişikliklere İlişkin Değerlendirmeler</t>
         </is>
       </c>
       <c r="C1270" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1271" spans="1:3">
       <c r="A1271" s="1" t="inlineStr">
         <is>
           <t>9786052429136</t>
         </is>
       </c>
       <c r="B1271" s="1" t="inlineStr">
         <is>
           <t>Nöroliderlik</t>
         </is>
       </c>
       <c r="C1271" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1272" spans="1:3">
       <c r="A1272" s="1" t="inlineStr">
         <is>
           <t>9786052429013</t>
         </is>
       </c>
       <c r="B1272" s="1" t="inlineStr">
         <is>
           <t>İdare Aleyhine Açılan Sağlık Hizmeti Sunumundan Kaynaklı Tam Yargı (Tazminat) Davaları (Ciltli)</t>
         </is>
       </c>
       <c r="C1272" s="1">
-        <v>449.5</v>
+        <v>649.5</v>
       </c>
     </row>
     <row r="1273" spans="1:3">
       <c r="A1273" s="1" t="inlineStr">
         <is>
           <t>9786052428993</t>
         </is>
       </c>
       <c r="B1273" s="1" t="inlineStr">
         <is>
           <t>Covid-19 Sonrası Değişim ve Dijital İşletme</t>
         </is>
       </c>
       <c r="C1273" s="1">
-        <v>349.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="1274" spans="1:3">
       <c r="A1274" s="1" t="inlineStr">
         <is>
           <t>9786052428733</t>
         </is>
       </c>
       <c r="B1274" s="1" t="inlineStr">
         <is>
           <t>Tasarrufa Dayalı Finans Sistemi ve Yapı Tasarruf Sandığı Sistemi</t>
         </is>
       </c>
       <c r="C1274" s="1">
         <v>239.5</v>
       </c>
     </row>
     <row r="1275" spans="1:3">
       <c r="A1275" s="1" t="inlineStr">
         <is>
           <t>9786052428726</t>
         </is>
       </c>
       <c r="B1275" s="1" t="inlineStr">
         <is>
@@ -19279,51 +19279,51 @@
         <is>
           <t>9786052428856</t>
         </is>
       </c>
       <c r="B1280" s="1" t="inlineStr">
         <is>
           <t>Türk Milletlerarası Usul Hukukunda Milletlerarası Derdestlik ve Bağlantılı Dava İtirazı</t>
         </is>
       </c>
       <c r="C1280" s="1">
         <v>399.5</v>
       </c>
     </row>
     <row r="1281" spans="1:3">
       <c r="A1281" s="1" t="inlineStr">
         <is>
           <t>9786052428801</t>
         </is>
       </c>
       <c r="B1281" s="1" t="inlineStr">
         <is>
           <t>Dünya Mutfak Kültürleri</t>
         </is>
       </c>
       <c r="C1281" s="1">
-        <v>349.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="1282" spans="1:3">
       <c r="A1282" s="1" t="inlineStr">
         <is>
           <t>9786052428696</t>
         </is>
       </c>
       <c r="B1282" s="1" t="inlineStr">
         <is>
           <t>Kadına Yönelik Erk’ek Şiddeti ile Mücadele</t>
         </is>
       </c>
       <c r="C1282" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="1283" spans="1:3">
       <c r="A1283" s="1" t="inlineStr">
         <is>
           <t>9786052428375</t>
         </is>
       </c>
       <c r="B1283" s="1" t="inlineStr">
         <is>
@@ -19339,111 +19339,111 @@
         <is>
           <t>9786052428795</t>
         </is>
       </c>
       <c r="B1284" s="1" t="inlineStr">
         <is>
           <t>Covid-19 Sürecinde Milletlerarası Özel Hukuk</t>
         </is>
       </c>
       <c r="C1284" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="1285" spans="1:3">
       <c r="A1285" s="1" t="inlineStr">
         <is>
           <t>9786052428702</t>
         </is>
       </c>
       <c r="B1285" s="1" t="inlineStr">
         <is>
           <t>Bireysel Başvuruda Özel Hayata ve Aile Hayatına Saygı Hakkı</t>
         </is>
       </c>
       <c r="C1285" s="1">
-        <v>349.5</v>
+        <v>449</v>
       </c>
     </row>
     <row r="1286" spans="1:3">
       <c r="A1286" s="1" t="inlineStr">
         <is>
           <t>9786052428641</t>
         </is>
       </c>
       <c r="B1286" s="1" t="inlineStr">
         <is>
           <t>(Medeni) Hukukun Temel Kavramları</t>
         </is>
       </c>
       <c r="C1286" s="1">
-        <v>499.5</v>
+        <v>599.5</v>
       </c>
     </row>
     <row r="1287" spans="1:3">
       <c r="A1287" s="1" t="inlineStr">
         <is>
           <t>9786052428450</t>
         </is>
       </c>
       <c r="B1287" s="1" t="inlineStr">
         <is>
           <t>Yöneticiye Notlar</t>
         </is>
       </c>
       <c r="C1287" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1288" spans="1:3">
       <c r="A1288" s="1" t="inlineStr">
         <is>
           <t>9786052428320</t>
         </is>
       </c>
       <c r="B1288" s="1" t="inlineStr">
         <is>
           <t>Kutuplaşma ve Seçmen Davranışları Türkiye Örneği (Ocak 2012-Mart 2020)</t>
         </is>
       </c>
       <c r="C1288" s="1">
         <v>189.5</v>
       </c>
     </row>
     <row r="1289" spans="1:3">
       <c r="A1289" s="1" t="inlineStr">
         <is>
           <t>9786052428337</t>
         </is>
       </c>
       <c r="B1289" s="1" t="inlineStr">
         <is>
           <t>Ekonometri</t>
         </is>
       </c>
       <c r="C1289" s="1">
-        <v>399.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="1290" spans="1:3">
       <c r="A1290" s="1" t="inlineStr">
         <is>
           <t>9786052428306</t>
         </is>
       </c>
       <c r="B1290" s="1" t="inlineStr">
         <is>
           <t>Anonim Şirket Türü Aile Şirketlerinde Esas Sözleşme ve Aile Anayasası</t>
         </is>
       </c>
       <c r="C1290" s="1">
         <v>399.5</v>
       </c>
     </row>
     <row r="1291" spans="1:3">
       <c r="A1291" s="1" t="inlineStr">
         <is>
           <t>9786052428245</t>
         </is>
       </c>
       <c r="B1291" s="1" t="inlineStr">
         <is>
@@ -19519,141 +19519,141 @@
         <is>
           <t>9786052427774</t>
         </is>
       </c>
       <c r="B1296" s="1" t="inlineStr">
         <is>
           <t>Türk Havayolu Taşımacılığı Alanında Kurumsal Değişim</t>
         </is>
       </c>
       <c r="C1296" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="1297" spans="1:3">
       <c r="A1297" s="1" t="inlineStr">
         <is>
           <t>9786052427729</t>
         </is>
       </c>
       <c r="B1297" s="1" t="inlineStr">
         <is>
           <t>Türk Ceza Hukukuna Giriş</t>
         </is>
       </c>
       <c r="C1297" s="1">
-        <v>899.5</v>
+        <v>995</v>
       </c>
     </row>
     <row r="1298" spans="1:3">
       <c r="A1298" s="1" t="inlineStr">
         <is>
           <t>9786052427187</t>
         </is>
       </c>
       <c r="B1298" s="1" t="inlineStr">
         <is>
           <t>Depremin Faydaları</t>
         </is>
       </c>
       <c r="C1298" s="1">
-        <v>499.5</v>
+        <v>699.5</v>
       </c>
     </row>
     <row r="1299" spans="1:3">
       <c r="A1299" s="1" t="inlineStr">
         <is>
           <t>9786052427149</t>
         </is>
       </c>
       <c r="B1299" s="1" t="inlineStr">
         <is>
           <t>Örgütsel Davranış</t>
         </is>
       </c>
       <c r="C1299" s="1">
-        <v>599.5</v>
+        <v>699.5</v>
       </c>
     </row>
     <row r="1300" spans="1:3">
       <c r="A1300" s="1" t="inlineStr">
         <is>
           <t>9786052427125</t>
         </is>
       </c>
       <c r="B1300" s="1" t="inlineStr">
         <is>
           <t>Milletlerarası Özel Hukuk ve Usul Hukukunda Zamanaşımı (Ciltli)</t>
         </is>
       </c>
       <c r="C1300" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="1301" spans="1:3">
       <c r="A1301" s="1" t="inlineStr">
         <is>
           <t>9786052427378</t>
         </is>
       </c>
       <c r="B1301" s="1" t="inlineStr">
         <is>
           <t>İnsan Kaynakları Yönetiminde Etik</t>
         </is>
       </c>
       <c r="C1301" s="1">
-        <v>249.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="1302" spans="1:3">
       <c r="A1302" s="1" t="inlineStr">
         <is>
           <t>9786052427217</t>
         </is>
       </c>
       <c r="B1302" s="1" t="inlineStr">
         <is>
           <t>Tüketim Yaklaşımları</t>
         </is>
       </c>
       <c r="C1302" s="1">
-        <v>229.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="1303" spans="1:3">
       <c r="A1303" s="1" t="inlineStr">
         <is>
           <t>9786052427156</t>
         </is>
       </c>
       <c r="B1303" s="1" t="inlineStr">
         <is>
           <t>Sosyal Sigorta Primlerinde Zamanaşımı</t>
         </is>
       </c>
       <c r="C1303" s="1">
-        <v>399.5</v>
+        <v>599.5</v>
       </c>
     </row>
     <row r="1304" spans="1:3">
       <c r="A1304" s="1" t="inlineStr">
         <is>
           <t>9786052427118</t>
         </is>
       </c>
       <c r="B1304" s="1" t="inlineStr">
         <is>
           <t>Kereste Endüstrisinde Maliyet Hesaplamaları ve Stratejik Maliyet Yönetimi</t>
         </is>
       </c>
       <c r="C1304" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1305" spans="1:3">
       <c r="A1305" s="1" t="inlineStr">
         <is>
           <t>9786052426975</t>
         </is>
       </c>
       <c r="B1305" s="1" t="inlineStr">
         <is>
@@ -19729,66 +19729,66 @@
         <is>
           <t>9786052426777</t>
         </is>
       </c>
       <c r="B1310" s="1" t="inlineStr">
         <is>
           <t>Ceza Hukukunda Haberleşmenin Gizliliğini İhlal Suçları</t>
         </is>
       </c>
       <c r="C1310" s="1">
         <v>399.5</v>
       </c>
     </row>
     <row r="1311" spans="1:3">
       <c r="A1311" s="1" t="inlineStr">
         <is>
           <t>9786052427583</t>
         </is>
       </c>
       <c r="B1311" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Hukukun Esasları</t>
         </is>
       </c>
       <c r="C1311" s="1">
-        <v>649.5</v>
+        <v>749.5</v>
       </c>
     </row>
     <row r="1312" spans="1:3">
       <c r="A1312" s="1" t="inlineStr">
         <is>
           <t>9786052428634</t>
         </is>
       </c>
       <c r="B1312" s="1" t="inlineStr">
         <is>
           <t>Medeni Hukuk</t>
         </is>
       </c>
       <c r="C1312" s="1">
-        <v>549.5</v>
+        <v>599.5</v>
       </c>
     </row>
     <row r="1313" spans="1:3">
       <c r="A1313" s="1" t="inlineStr">
         <is>
           <t>9786052426470</t>
         </is>
       </c>
       <c r="B1313" s="1" t="inlineStr">
         <is>
           <t>İşletme ve Finans Yazıları 4</t>
         </is>
       </c>
       <c r="C1313" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="1314" spans="1:3">
       <c r="A1314" s="1" t="inlineStr">
         <is>
           <t>9786052426692</t>
         </is>
       </c>
       <c r="B1314" s="1" t="inlineStr">
         <is>
@@ -19834,201 +19834,201 @@
         <is>
           <t>9786052426487</t>
         </is>
       </c>
       <c r="B1317" s="1" t="inlineStr">
         <is>
           <t>Pazarlamada Veri Madenciliği Uygulamaları</t>
         </is>
       </c>
       <c r="C1317" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="1318" spans="1:3">
       <c r="A1318" s="1" t="inlineStr">
         <is>
           <t>9786052426524</t>
         </is>
       </c>
       <c r="B1318" s="1" t="inlineStr">
         <is>
           <t>Demiryoluyla Uluslararası Eşya Taşıma (CIM 1999)</t>
         </is>
       </c>
       <c r="C1318" s="1">
-        <v>349.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="1319" spans="1:3">
       <c r="A1319" s="1" t="inlineStr">
         <is>
           <t>9786052426494</t>
         </is>
       </c>
       <c r="B1319" s="1" t="inlineStr">
         <is>
           <t>Hukukta Yöntem</t>
         </is>
       </c>
       <c r="C1319" s="1">
-        <v>349.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="1320" spans="1:3">
       <c r="A1320" s="1" t="inlineStr">
         <is>
           <t>9786052423943</t>
         </is>
       </c>
       <c r="B1320" s="1" t="inlineStr">
         <is>
           <t>Türkiye Ekonomisi ve Maliyesi 1923-2023</t>
         </is>
       </c>
       <c r="C1320" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1321" spans="1:3">
       <c r="A1321" s="1" t="inlineStr">
         <is>
           <t>9786052426081</t>
         </is>
       </c>
       <c r="B1321" s="1" t="inlineStr">
         <is>
           <t>Envanter ve Finansal Tablolar</t>
         </is>
       </c>
       <c r="C1321" s="1">
         <v>799.5</v>
       </c>
     </row>
     <row r="1322" spans="1:3">
       <c r="A1322" s="1" t="inlineStr">
         <is>
           <t>9786052426128</t>
         </is>
       </c>
       <c r="B1322" s="1" t="inlineStr">
         <is>
           <t>Ceza Muhakemesi Hukuku El Kitabı</t>
         </is>
       </c>
       <c r="C1322" s="1">
-        <v>499.5</v>
+        <v>649.5</v>
       </c>
     </row>
     <row r="1323" spans="1:3">
       <c r="A1323" s="1" t="inlineStr">
         <is>
           <t>9786052425817</t>
         </is>
       </c>
       <c r="B1323" s="1" t="inlineStr">
         <is>
           <t>İşletme Yöneticiliği</t>
         </is>
       </c>
       <c r="C1323" s="1">
-        <v>1399.5</v>
+        <v>1549.5</v>
       </c>
     </row>
     <row r="1324" spans="1:3">
       <c r="A1324" s="1" t="inlineStr">
         <is>
           <t>9786052425985</t>
         </is>
       </c>
       <c r="B1324" s="1" t="inlineStr">
         <is>
           <t>Türkiyedeki Hava Aracı Bakım İşletmelerinde Olumlu Emniyet Kültürünü Destekleyen Bir Disiplin Sistemi Önerisi</t>
         </is>
       </c>
       <c r="C1324" s="1">
         <v>239.5</v>
       </c>
     </row>
     <row r="1325" spans="1:3">
       <c r="A1325" s="1" t="inlineStr">
         <is>
           <t>9786052425763</t>
         </is>
       </c>
       <c r="B1325" s="1" t="inlineStr">
         <is>
           <t>Milletlerarası Özel Hukuk Pratik Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C1325" s="1">
-        <v>699.5</v>
+        <v>849.5</v>
       </c>
     </row>
     <row r="1326" spans="1:3">
       <c r="A1326" s="1" t="inlineStr">
         <is>
           <t>9786052425954</t>
         </is>
       </c>
       <c r="B1326" s="1" t="inlineStr">
         <is>
           <t>Ticaret Hukukunun Genel İlkeleri</t>
         </is>
       </c>
       <c r="C1326" s="1">
-        <v>249.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="1327" spans="1:3">
       <c r="A1327" s="1" t="inlineStr">
         <is>
           <t>9786052425756</t>
         </is>
       </c>
       <c r="B1327" s="1" t="inlineStr">
         <is>
           <t>Avrupa İnsan Hakları Mahkemesinin İdari Davalarla İlgili Yargılama Ayrıntıları</t>
         </is>
       </c>
       <c r="C1327" s="1">
-        <v>349.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="1328" spans="1:3">
       <c r="A1328" s="1" t="inlineStr">
         <is>
           <t>9786052425596</t>
         </is>
       </c>
       <c r="B1328" s="1" t="inlineStr">
         <is>
           <t>Airline Business and Economics Textbook</t>
         </is>
       </c>
       <c r="C1328" s="1">
-        <v>279.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1329" spans="1:3">
       <c r="A1329" s="1" t="inlineStr">
         <is>
           <t>9786052425602</t>
         </is>
       </c>
       <c r="B1329" s="1" t="inlineStr">
         <is>
           <t>Avro - Dünü Bugünü ve Yarını</t>
         </is>
       </c>
       <c r="C1329" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1330" spans="1:3">
       <c r="A1330" s="1" t="inlineStr">
         <is>
           <t>9786052425749</t>
         </is>
       </c>
       <c r="B1330" s="1" t="inlineStr">
         <is>
@@ -20044,66 +20044,66 @@
         <is>
           <t>9786052425701</t>
         </is>
       </c>
       <c r="B1331" s="1" t="inlineStr">
         <is>
           <t>İşletme ve Finans Yazıları 3</t>
         </is>
       </c>
       <c r="C1331" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="1332" spans="1:3">
       <c r="A1332" s="1" t="inlineStr">
         <is>
           <t>9786052425657</t>
         </is>
       </c>
       <c r="B1332" s="1" t="inlineStr">
         <is>
           <t>İş Hukukunda Ölçülülük İlkesi (Ciltli)</t>
         </is>
       </c>
       <c r="C1332" s="1">
-        <v>549.5</v>
+        <v>649.5</v>
       </c>
     </row>
     <row r="1333" spans="1:3">
       <c r="A1333" s="1" t="inlineStr">
         <is>
           <t>9786052425671</t>
         </is>
       </c>
       <c r="B1333" s="1" t="inlineStr">
         <is>
           <t>Toplam Kalite Yönetimine Güncel Bakış</t>
         </is>
       </c>
       <c r="C1333" s="1">
-        <v>299.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="1334" spans="1:3">
       <c r="A1334" s="1" t="inlineStr">
         <is>
           <t>9786052425688</t>
         </is>
       </c>
       <c r="B1334" s="1" t="inlineStr">
         <is>
           <t>Stratejik Performans Değerlendirmede Kurumsal Karne</t>
         </is>
       </c>
       <c r="C1334" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="1335" spans="1:3">
       <c r="A1335" s="1" t="inlineStr">
         <is>
           <t>9786052425589</t>
         </is>
       </c>
       <c r="B1335" s="1" t="inlineStr">
         <is>
@@ -20134,51 +20134,51 @@
         <is>
           <t>9786052425572</t>
         </is>
       </c>
       <c r="B1337" s="1" t="inlineStr">
         <is>
           <t>Ekonomik Politikalar ve Endüstri İlişkilerinin Geleceği</t>
         </is>
       </c>
       <c r="C1337" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1338" spans="1:3">
       <c r="A1338" s="1" t="inlineStr">
         <is>
           <t>9786052425626</t>
         </is>
       </c>
       <c r="B1338" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Havayolu Yolcu Taşımacılığında Fiyatlama</t>
         </is>
       </c>
       <c r="C1338" s="1">
-        <v>199.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="1339" spans="1:3">
       <c r="A1339" s="1" t="inlineStr">
         <is>
           <t>9786052425640</t>
         </is>
       </c>
       <c r="B1339" s="1" t="inlineStr">
         <is>
           <t>Geçmişten Günümüze Finansal Piyasalar</t>
         </is>
       </c>
       <c r="C1339" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1340" spans="1:3">
       <c r="A1340" s="1" t="inlineStr">
         <is>
           <t>9786052425619</t>
         </is>
       </c>
       <c r="B1340" s="1" t="inlineStr">
         <is>
@@ -20224,96 +20224,96 @@
         <is>
           <t>9786052425367</t>
         </is>
       </c>
       <c r="B1343" s="1" t="inlineStr">
         <is>
           <t>Dijital Dönüşüm</t>
         </is>
       </c>
       <c r="C1343" s="1">
         <v>399.5</v>
       </c>
     </row>
     <row r="1344" spans="1:3">
       <c r="A1344" s="1" t="inlineStr">
         <is>
           <t>9786052425428</t>
         </is>
       </c>
       <c r="B1344" s="1" t="inlineStr">
         <is>
           <t>İnsan Kaynakları Yönetimi ve Örgüt İçi Etkileşim</t>
         </is>
       </c>
       <c r="C1344" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1345" spans="1:3">
       <c r="A1345" s="1" t="inlineStr">
         <is>
           <t>9786052425350</t>
         </is>
       </c>
       <c r="B1345" s="1" t="inlineStr">
         <is>
           <t>Liderlikte Etik Toplumsal Sorumluluk Kültür</t>
         </is>
       </c>
       <c r="C1345" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="1346" spans="1:3">
       <c r="A1346" s="1" t="inlineStr">
         <is>
           <t>9786052425268</t>
         </is>
       </c>
       <c r="B1346" s="1" t="inlineStr">
         <is>
           <t>Derlemeler - 1</t>
         </is>
       </c>
       <c r="C1346" s="1">
         <v>189.5</v>
       </c>
     </row>
     <row r="1347" spans="1:3">
       <c r="A1347" s="1" t="inlineStr">
         <is>
           <t>9786052425305</t>
         </is>
       </c>
       <c r="B1347" s="1" t="inlineStr">
         <is>
           <t>Sermaye Piyasaları ve Finansal Kurumlar</t>
         </is>
       </c>
       <c r="C1347" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1348" spans="1:3">
       <c r="A1348" s="1" t="inlineStr">
         <is>
           <t>9786052425275</t>
         </is>
       </c>
       <c r="B1348" s="1" t="inlineStr">
         <is>
           <t>4857 Sayılı İş Kanununda Düzenlenen Kısmi Süreli İş Sözleşmeleri</t>
         </is>
       </c>
       <c r="C1348" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1349" spans="1:3">
       <c r="A1349" s="1" t="inlineStr">
         <is>
           <t>9786052425329</t>
         </is>
       </c>
       <c r="B1349" s="1" t="inlineStr">
         <is>
@@ -20344,171 +20344,171 @@
         <is>
           <t>9786052425060</t>
         </is>
       </c>
       <c r="B1351" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Göç</t>
         </is>
       </c>
       <c r="C1351" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1352" spans="1:3">
       <c r="A1352" s="1" t="inlineStr">
         <is>
           <t>9786052425220</t>
         </is>
       </c>
       <c r="B1352" s="1" t="inlineStr">
         <is>
           <t>Finansal Yönetim</t>
         </is>
       </c>
       <c r="C1352" s="1">
-        <v>499.5</v>
+        <v>599.5</v>
       </c>
     </row>
     <row r="1353" spans="1:3">
       <c r="A1353" s="1" t="inlineStr">
         <is>
           <t>9786052425190</t>
         </is>
       </c>
       <c r="B1353" s="1" t="inlineStr">
         <is>
           <t>Fitness Hizmetleri ve Pazarlaması</t>
         </is>
       </c>
       <c r="C1353" s="1">
         <v>279.5</v>
       </c>
     </row>
     <row r="1354" spans="1:3">
       <c r="A1354" s="1" t="inlineStr">
         <is>
           <t>9786052424995</t>
         </is>
       </c>
       <c r="B1354" s="1" t="inlineStr">
         <is>
           <t>Havacılık Sektöründe Bir Uygulama</t>
         </is>
       </c>
       <c r="C1354" s="1">
-        <v>229.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="1355" spans="1:3">
       <c r="A1355" s="1" t="inlineStr">
         <is>
           <t>9786052424728</t>
         </is>
       </c>
       <c r="B1355" s="1" t="inlineStr">
         <is>
           <t>Sosyal Pazarlama</t>
         </is>
       </c>
       <c r="C1355" s="1">
-        <v>249.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="1356" spans="1:3">
       <c r="A1356" s="1" t="inlineStr">
         <is>
           <t>9786052425015</t>
         </is>
       </c>
       <c r="B1356" s="1" t="inlineStr">
         <is>
           <t>Yeniden Yeni İktisat Deneysel İktisat</t>
         </is>
       </c>
       <c r="C1356" s="1">
         <v>149.5</v>
       </c>
     </row>
     <row r="1357" spans="1:3">
       <c r="A1357" s="1" t="inlineStr">
         <is>
           <t>9786052424827</t>
         </is>
       </c>
       <c r="B1357" s="1" t="inlineStr">
         <is>
           <t>İnsan Hakları Mevzuatı Eylül 2019</t>
         </is>
       </c>
       <c r="C1357" s="1">
         <v>38</v>
       </c>
     </row>
     <row r="1358" spans="1:3">
       <c r="A1358" s="1" t="inlineStr">
         <is>
           <t>9786052424308</t>
         </is>
       </c>
       <c r="B1358" s="1" t="inlineStr">
         <is>
           <t>Örgütlerde Güç ve Politika</t>
         </is>
       </c>
       <c r="C1358" s="1">
-        <v>239.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1359" spans="1:3">
       <c r="A1359" s="1" t="inlineStr">
         <is>
           <t>9786052424711</t>
         </is>
       </c>
       <c r="B1359" s="1" t="inlineStr">
         <is>
           <t>Ceza Hukuku Genel Hükümler TCK m. 1-75</t>
         </is>
       </c>
       <c r="C1359" s="1">
-        <v>849.5</v>
+        <v>899.5</v>
       </c>
     </row>
     <row r="1360" spans="1:3">
       <c r="A1360" s="1" t="inlineStr">
         <is>
           <t>9786052427040</t>
         </is>
       </c>
       <c r="B1360" s="1" t="inlineStr">
         <is>
           <t>Milletlerarası Özel Hukuk (Ciltli)</t>
         </is>
       </c>
       <c r="C1360" s="1">
-        <v>1950</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="1361" spans="1:3">
       <c r="A1361" s="1" t="inlineStr">
         <is>
           <t>9786053332282</t>
         </is>
       </c>
       <c r="B1361" s="1" t="inlineStr">
         <is>
           <t>Avrupa Birliği'nde Bölgesel Kalkınma Ajansları</t>
         </is>
       </c>
       <c r="C1361" s="1">
         <v>399.5</v>
       </c>
     </row>
     <row r="1362" spans="1:3">
       <c r="A1362" s="1" t="inlineStr">
         <is>
           <t>9786052424360</t>
         </is>
       </c>
       <c r="B1362" s="1" t="inlineStr">
         <is>
@@ -20524,96 +20524,96 @@
         <is>
           <t>9786052424346</t>
         </is>
       </c>
       <c r="B1363" s="1" t="inlineStr">
         <is>
           <t>Örnek Olaylarla Örgütsel Davranış</t>
         </is>
       </c>
       <c r="C1363" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1364" spans="1:3">
       <c r="A1364" s="1" t="inlineStr">
         <is>
           <t>9786053779001</t>
         </is>
       </c>
       <c r="B1364" s="1" t="inlineStr">
         <is>
           <t>Matematik 1</t>
         </is>
       </c>
       <c r="C1364" s="1">
-        <v>399.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="1365" spans="1:3">
       <c r="A1365" s="1" t="inlineStr">
         <is>
           <t>9786052424230</t>
         </is>
       </c>
       <c r="B1365" s="1" t="inlineStr">
         <is>
           <t>Makaleler 4 (Ciltli)</t>
         </is>
       </c>
       <c r="C1365" s="1">
         <v>649.5</v>
       </c>
     </row>
     <row r="1366" spans="1:3">
       <c r="A1366" s="1" t="inlineStr">
         <is>
           <t>9786052424162</t>
         </is>
       </c>
       <c r="B1366" s="1" t="inlineStr">
         <is>
           <t>Tasarrufa Dayalı Finans</t>
         </is>
       </c>
       <c r="C1366" s="1">
-        <v>199.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="1367" spans="1:3">
       <c r="A1367" s="1" t="inlineStr">
         <is>
           <t>9786052424124</t>
         </is>
       </c>
       <c r="B1367" s="1" t="inlineStr">
         <is>
           <t>Teknoloji İnovasyon ve Girişimcilik</t>
         </is>
       </c>
       <c r="C1367" s="1">
-        <v>249.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1368" spans="1:3">
       <c r="A1368" s="1" t="inlineStr">
         <is>
           <t>9786053331988</t>
         </is>
       </c>
       <c r="B1368" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Politikada Ukrayna Krizi</t>
         </is>
       </c>
       <c r="C1368" s="1">
         <v>199.5</v>
       </c>
     </row>
     <row r="1369" spans="1:3">
       <c r="A1369" s="1" t="inlineStr">
         <is>
           <t>9786053335382</t>
         </is>
       </c>
       <c r="B1369" s="1" t="inlineStr">
         <is>
@@ -20644,111 +20644,111 @@
         <is>
           <t>9786052424056</t>
         </is>
       </c>
       <c r="B1371" s="1" t="inlineStr">
         <is>
           <t>İşveren Markası</t>
         </is>
       </c>
       <c r="C1371" s="1">
         <v>199.5</v>
       </c>
     </row>
     <row r="1372" spans="1:3">
       <c r="A1372" s="1" t="inlineStr">
         <is>
           <t>9786052424070</t>
         </is>
       </c>
       <c r="B1372" s="1" t="inlineStr">
         <is>
           <t>Sermaye Piyasası Hukukuna Giriş</t>
         </is>
       </c>
       <c r="C1372" s="1">
-        <v>299.5</v>
+        <v>499</v>
       </c>
     </row>
     <row r="1373" spans="1:3">
       <c r="A1373" s="1" t="inlineStr">
         <is>
           <t>9786052426609</t>
         </is>
       </c>
       <c r="B1373" s="1" t="inlineStr">
         <is>
           <t>Müşteri Deneyimi Yönetimi</t>
         </is>
       </c>
       <c r="C1373" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1374" spans="1:3">
       <c r="A1374" s="1" t="inlineStr">
         <is>
           <t>9786052423707</t>
         </is>
       </c>
       <c r="B1374" s="1" t="inlineStr">
         <is>
           <t>Borçlar Hukuku - Genel Hükümler El Kitabı</t>
         </is>
       </c>
       <c r="C1374" s="1">
-        <v>349.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1375" spans="1:3">
       <c r="A1375" s="1" t="inlineStr">
         <is>
           <t>9786053779285</t>
         </is>
       </c>
       <c r="B1375" s="1" t="inlineStr">
         <is>
           <t>Tüketimin 1001 Hali</t>
         </is>
       </c>
       <c r="C1375" s="1">
-        <v>249.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="1376" spans="1:3">
       <c r="A1376" s="1" t="inlineStr">
         <is>
           <t>9786052428290</t>
         </is>
       </c>
       <c r="B1376" s="1" t="inlineStr">
         <is>
           <t>Kamu Bütçesi</t>
         </is>
       </c>
       <c r="C1376" s="1">
-        <v>249.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="1377" spans="1:3">
       <c r="A1377" s="1" t="inlineStr">
         <is>
           <t>9786052423929</t>
         </is>
       </c>
       <c r="B1377" s="1" t="inlineStr">
         <is>
           <t>Havalimanı Yatırımı Ekonomisi İşletmesi</t>
         </is>
       </c>
       <c r="C1377" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="1378" spans="1:3">
       <c r="A1378" s="1" t="inlineStr">
         <is>
           <t>9786052423608</t>
         </is>
       </c>
       <c r="B1378" s="1" t="inlineStr">
         <is>
@@ -20779,111 +20779,111 @@
         <is>
           <t>9786052423837</t>
         </is>
       </c>
       <c r="B1380" s="1" t="inlineStr">
         <is>
           <t>Kira Sertifikalarıyla Sukuk Gayrimenkul Projelerinin Finansmanı</t>
         </is>
       </c>
       <c r="C1380" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1381" spans="1:3">
       <c r="A1381" s="1" t="inlineStr">
         <is>
           <t>9786052423714</t>
         </is>
       </c>
       <c r="B1381" s="1" t="inlineStr">
         <is>
           <t>Pazarlama Teorisi</t>
         </is>
       </c>
       <c r="C1381" s="1">
-        <v>349.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1382" spans="1:3">
       <c r="A1382" s="1" t="inlineStr">
         <is>
           <t>9786052423691</t>
         </is>
       </c>
       <c r="B1382" s="1" t="inlineStr">
         <is>
           <t>Emniyet Teşkilatı'nda İletişim Algısı ve Halkla İlişkiler Çalışmalarına Yansıması</t>
         </is>
       </c>
       <c r="C1382" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1383" spans="1:3">
       <c r="A1383" s="1" t="inlineStr">
         <is>
           <t>9786052423684</t>
         </is>
       </c>
       <c r="B1383" s="1" t="inlineStr">
         <is>
           <t>Terör ve Ekonomi</t>
         </is>
       </c>
       <c r="C1383" s="1">
         <v>112</v>
       </c>
     </row>
     <row r="1384" spans="1:3">
       <c r="A1384" s="1" t="inlineStr">
         <is>
           <t>9786052423769</t>
         </is>
       </c>
       <c r="B1384" s="1" t="inlineStr">
         <is>
           <t>Geçmişten Bugüne Finansal Yükseliş</t>
         </is>
       </c>
       <c r="C1384" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1385" spans="1:3">
       <c r="A1385" s="1" t="inlineStr">
         <is>
           <t>9786052423592</t>
         </is>
       </c>
       <c r="B1385" s="1" t="inlineStr">
         <is>
           <t>Finansal Piyasalar ve Kurumlar</t>
         </is>
       </c>
       <c r="C1385" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1386" spans="1:3">
       <c r="A1386" s="1" t="inlineStr">
         <is>
           <t>9786052423622</t>
         </is>
       </c>
       <c r="B1386" s="1" t="inlineStr">
         <is>
           <t>Pazarlama ve Sosyoloji</t>
         </is>
       </c>
       <c r="C1386" s="1">
         <v>499.5</v>
       </c>
     </row>
     <row r="1387" spans="1:3">
       <c r="A1387" s="1" t="inlineStr">
         <is>
           <t>9786052423547</t>
         </is>
       </c>
       <c r="B1387" s="1" t="inlineStr">
         <is>
@@ -20959,51 +20959,51 @@
         <is>
           <t>9786052423424</t>
         </is>
       </c>
       <c r="B1392" s="1" t="inlineStr">
         <is>
           <t>Türk Hukukunda Grup Toplu İş Sözleşmeleri ve Çerçeve Sözleşmeler</t>
         </is>
       </c>
       <c r="C1392" s="1">
         <v>399.5</v>
       </c>
     </row>
     <row r="1393" spans="1:3">
       <c r="A1393" s="1" t="inlineStr">
         <is>
           <t>9786052423080</t>
         </is>
       </c>
       <c r="B1393" s="1" t="inlineStr">
         <is>
           <t>Girişimcilik</t>
         </is>
       </c>
       <c r="C1393" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1394" spans="1:3">
       <c r="A1394" s="1" t="inlineStr">
         <is>
           <t>9786052423059</t>
         </is>
       </c>
       <c r="B1394" s="1" t="inlineStr">
         <is>
           <t>Masamızda Marka Sohbetleri - 2</t>
         </is>
       </c>
       <c r="C1394" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1395" spans="1:3">
       <c r="A1395" s="1" t="inlineStr">
         <is>
           <t>9786052423127</t>
         </is>
       </c>
       <c r="B1395" s="1" t="inlineStr">
         <is>
@@ -21109,66 +21109,66 @@
         <is>
           <t>9786052422205</t>
         </is>
       </c>
       <c r="B1402" s="1" t="inlineStr">
         <is>
           <t>Ahlak Felsefesi</t>
         </is>
       </c>
       <c r="C1402" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="1403" spans="1:3">
       <c r="A1403" s="1" t="inlineStr">
         <is>
           <t>9786052426197</t>
         </is>
       </c>
       <c r="B1403" s="1" t="inlineStr">
         <is>
           <t>Yabancılar Hukuku</t>
         </is>
       </c>
       <c r="C1403" s="1">
-        <v>599.5</v>
+        <v>699.5</v>
       </c>
     </row>
     <row r="1404" spans="1:3">
       <c r="A1404" s="1" t="inlineStr">
         <is>
           <t>9786052422878</t>
         </is>
       </c>
       <c r="B1404" s="1" t="inlineStr">
         <is>
           <t>İnternet Haberciliği: Kuram, Uygulama ve Eleştiri</t>
         </is>
       </c>
       <c r="C1404" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1405" spans="1:3">
       <c r="A1405" s="1" t="inlineStr">
         <is>
           <t>9786052422946</t>
         </is>
       </c>
       <c r="B1405" s="1" t="inlineStr">
         <is>
           <t>July 15 The Night At The End Of Days: The Nation Strikes</t>
         </is>
       </c>
       <c r="C1405" s="1">
         <v>149.5</v>
       </c>
     </row>
     <row r="1406" spans="1:3">
       <c r="A1406" s="1" t="inlineStr">
         <is>
           <t>9786052422885</t>
         </is>
       </c>
       <c r="B1406" s="1" t="inlineStr">
         <is>
@@ -21214,111 +21214,111 @@
         <is>
           <t>9786052422694</t>
         </is>
       </c>
       <c r="B1409" s="1" t="inlineStr">
         <is>
           <t>Tüketici Araştırmalarında Yeni Açılım: Sinirbilim ve Nöropazarlama Perspektifi</t>
         </is>
       </c>
       <c r="C1409" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="1410" spans="1:3">
       <c r="A1410" s="1" t="inlineStr">
         <is>
           <t>9786052423615</t>
         </is>
       </c>
       <c r="B1410" s="1" t="inlineStr">
         <is>
           <t>Gelişim ve Psikoloji</t>
         </is>
       </c>
       <c r="C1410" s="1">
-        <v>249.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="1411" spans="1:3">
       <c r="A1411" s="1" t="inlineStr">
         <is>
           <t>9786052422670</t>
         </is>
       </c>
       <c r="B1411" s="1" t="inlineStr">
         <is>
           <t>Örgütsel Davranışta ve İnsan Kaynakları Yönetimi Uygulamalarında Örgütsel Vatandaşlık Davranışı</t>
         </is>
       </c>
       <c r="C1411" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="1412" spans="1:3">
       <c r="A1412" s="1" t="inlineStr">
         <is>
           <t>9786052422526</t>
         </is>
       </c>
       <c r="B1412" s="1" t="inlineStr">
         <is>
           <t>Temel İlk Yardım Uygulamaları Eğitim Kitabı</t>
         </is>
       </c>
       <c r="C1412" s="1">
-        <v>199.5</v>
+        <v>249.5</v>
       </c>
     </row>
     <row r="1413" spans="1:3">
       <c r="A1413" s="1" t="inlineStr">
         <is>
           <t>9786052421154</t>
         </is>
       </c>
       <c r="B1413" s="1" t="inlineStr">
         <is>
           <t>Boşanmanın Çocuk Açısından Sonuçları</t>
         </is>
       </c>
       <c r="C1413" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1414" spans="1:3">
       <c r="A1414" s="1" t="inlineStr">
         <is>
           <t>9786052422502</t>
         </is>
       </c>
       <c r="B1414" s="1" t="inlineStr">
         <is>
           <t>İş Hukuku</t>
         </is>
       </c>
       <c r="C1414" s="1">
-        <v>499.5</v>
+        <v>649.5</v>
       </c>
     </row>
     <row r="1415" spans="1:3">
       <c r="A1415" s="1" t="inlineStr">
         <is>
           <t>9786052422274</t>
         </is>
       </c>
       <c r="B1415" s="1" t="inlineStr">
         <is>
           <t>Temel İş Yasaları</t>
         </is>
       </c>
       <c r="C1415" s="1">
         <v>69.5</v>
       </c>
     </row>
     <row r="1416" spans="1:3">
       <c r="A1416" s="1" t="inlineStr">
         <is>
           <t>9786052422458</t>
         </is>
       </c>
       <c r="B1416" s="1" t="inlineStr">
         <is>
@@ -21349,96 +21349,96 @@
         <is>
           <t>9786052422342</t>
         </is>
       </c>
       <c r="B1418" s="1" t="inlineStr">
         <is>
           <t>Yeni Nesil İşletmelerde Güncel Eğilimler</t>
         </is>
       </c>
       <c r="C1418" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1419" spans="1:3">
       <c r="A1419" s="1" t="inlineStr">
         <is>
           <t>9786052422298</t>
         </is>
       </c>
       <c r="B1419" s="1" t="inlineStr">
         <is>
           <t>İkna Odaklı Halkla İlişkiler Yazarlığı</t>
         </is>
       </c>
       <c r="C1419" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1420" spans="1:3">
       <c r="A1420" s="1" t="inlineStr">
         <is>
           <t>9786052422212</t>
         </is>
       </c>
       <c r="B1420" s="1" t="inlineStr">
         <is>
           <t>Stratejik Yönetimde Harp Tarihi ve Askeri Harekat Tarihi İnceleme Esasları</t>
         </is>
       </c>
       <c r="C1420" s="1">
-        <v>299.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="1421" spans="1:3">
       <c r="A1421" s="1" t="inlineStr">
         <is>
           <t>9786052422007</t>
         </is>
       </c>
       <c r="B1421" s="1" t="inlineStr">
         <is>
           <t>Eşya Hukuku</t>
         </is>
       </c>
       <c r="C1421" s="1">
-        <v>749.5</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="1422" spans="1:3">
       <c r="A1422" s="1" t="inlineStr">
         <is>
           <t>9786052422175</t>
         </is>
       </c>
       <c r="B1422" s="1" t="inlineStr">
         <is>
           <t>Nitel Araştırma Yöntemleri</t>
         </is>
       </c>
       <c r="C1422" s="1">
-        <v>399.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="1423" spans="1:3">
       <c r="A1423" s="1" t="inlineStr">
         <is>
           <t>9786052421987</t>
         </is>
       </c>
       <c r="B1423" s="1" t="inlineStr">
         <is>
           <t>Maliyet Muhasebesi</t>
         </is>
       </c>
       <c r="C1423" s="1">
         <v>549.5</v>
       </c>
     </row>
     <row r="1424" spans="1:3">
       <c r="A1424" s="1" t="inlineStr">
         <is>
           <t>9786052421956</t>
         </is>
       </c>
       <c r="B1424" s="1" t="inlineStr">
         <is>
@@ -21454,51 +21454,51 @@
         <is>
           <t>9786053337997</t>
         </is>
       </c>
       <c r="B1425" s="1" t="inlineStr">
         <is>
           <t>Pazarlama Yönetimi</t>
         </is>
       </c>
       <c r="C1425" s="1">
         <v>799.5</v>
       </c>
     </row>
     <row r="1426" spans="1:3">
       <c r="A1426" s="1" t="inlineStr">
         <is>
           <t>9786052421895</t>
         </is>
       </c>
       <c r="B1426" s="1" t="inlineStr">
         <is>
           <t>Reklam Yönetimi</t>
         </is>
       </c>
       <c r="C1426" s="1">
-        <v>499.5</v>
+        <v>549.5</v>
       </c>
     </row>
     <row r="1427" spans="1:3">
       <c r="A1427" s="1" t="inlineStr">
         <is>
           <t>9786052421826</t>
         </is>
       </c>
       <c r="B1427" s="1" t="inlineStr">
         <is>
           <t>Sanayi Sektörü Getirilerinin Belirleyicileri</t>
         </is>
       </c>
       <c r="C1427" s="1">
         <v>49.5</v>
       </c>
     </row>
     <row r="1428" spans="1:3">
       <c r="A1428" s="1" t="inlineStr">
         <is>
           <t>9786052421888</t>
         </is>
       </c>
       <c r="B1428" s="1" t="inlineStr">
         <is>
@@ -21589,126 +21589,126 @@
         <is>
           <t>9786052421789</t>
         </is>
       </c>
       <c r="B1434" s="1" t="inlineStr">
         <is>
           <t>Yatırım Modellerine Ait Teorilerin Uygulanmasında Analitik Yaklaşımlar</t>
         </is>
       </c>
       <c r="C1434" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="1435" spans="1:3">
       <c r="A1435" s="1" t="inlineStr">
         <is>
           <t>9786052421741</t>
         </is>
       </c>
       <c r="B1435" s="1" t="inlineStr">
         <is>
           <t>İşletmelerde Finansal Analiz ve Uygulamalar</t>
         </is>
       </c>
       <c r="C1435" s="1">
-        <v>249.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="1436" spans="1:3">
       <c r="A1436" s="1" t="inlineStr">
         <is>
           <t>9786052421703</t>
         </is>
       </c>
       <c r="B1436" s="1" t="inlineStr">
         <is>
           <t>İş Hayatında Kısmi Süreli (Part-Time) Çalışma</t>
         </is>
       </c>
       <c r="C1436" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="1437" spans="1:3">
       <c r="A1437" s="1" t="inlineStr">
         <is>
           <t>9786052421680</t>
         </is>
       </c>
       <c r="B1437" s="1" t="inlineStr">
         <is>
           <t>İnsan Kaynakları Yöneticilerinin Değişen Rolleri ve Yetkinlikleri</t>
         </is>
       </c>
       <c r="C1437" s="1">
-        <v>58</v>
+        <v>99.5</v>
       </c>
     </row>
     <row r="1438" spans="1:3">
       <c r="A1438" s="1" t="inlineStr">
         <is>
           <t>9786052421598</t>
         </is>
       </c>
       <c r="B1438" s="1" t="inlineStr">
         <is>
           <t>Miras Hukuku Şema Kitap</t>
         </is>
       </c>
       <c r="C1438" s="1">
-        <v>499.5</v>
+        <v>599.5</v>
       </c>
     </row>
     <row r="1439" spans="1:3">
       <c r="A1439" s="1" t="inlineStr">
         <is>
           <t>9786052421659</t>
         </is>
       </c>
       <c r="B1439" s="1" t="inlineStr">
         <is>
           <t>Banka Birleşmeleri Üzerine Bir Araştırma</t>
         </is>
       </c>
       <c r="C1439" s="1">
         <v>49.5</v>
       </c>
     </row>
     <row r="1440" spans="1:3">
       <c r="A1440" s="1" t="inlineStr">
         <is>
           <t>9786053339151</t>
         </is>
       </c>
       <c r="B1440" s="1" t="inlineStr">
         <is>
           <t>Büyük Veri Bilgi Yönetimi ve İş Zekası</t>
         </is>
       </c>
       <c r="C1440" s="1">
-        <v>249.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1441" spans="1:3">
       <c r="A1441" s="1" t="inlineStr">
         <is>
           <t>9786052421338</t>
         </is>
       </c>
       <c r="B1441" s="1" t="inlineStr">
         <is>
           <t>Medeni Hak ve Yükümlülüklere İlişkin Davalarda Süreç Adaleti (Ciltli)</t>
         </is>
       </c>
       <c r="C1441" s="1">
         <v>799.5</v>
       </c>
     </row>
     <row r="1442" spans="1:3">
       <c r="A1442" s="1" t="inlineStr">
         <is>
           <t>9786052421567</t>
         </is>
       </c>
       <c r="B1442" s="1" t="inlineStr">
         <is>
@@ -21724,66 +21724,66 @@
         <is>
           <t>9786052421505</t>
         </is>
       </c>
       <c r="B1443" s="1" t="inlineStr">
         <is>
           <t>Madde Bağımlılığının Biyo-Psiko-Sosyal ve Hukuksal Analizi</t>
         </is>
       </c>
       <c r="C1443" s="1">
         <v>27.5</v>
       </c>
     </row>
     <row r="1444" spans="1:3">
       <c r="A1444" s="1" t="inlineStr">
         <is>
           <t>9786052421482</t>
         </is>
       </c>
       <c r="B1444" s="1" t="inlineStr">
         <is>
           <t>İşletme Organizasyonu</t>
         </is>
       </c>
       <c r="C1444" s="1">
-        <v>39.5</v>
+        <v>99.5</v>
       </c>
     </row>
     <row r="1445" spans="1:3">
       <c r="A1445" s="1" t="inlineStr">
         <is>
           <t>9786052421550</t>
         </is>
       </c>
       <c r="B1445" s="1" t="inlineStr">
         <is>
           <t>Kurumların Yeni İletişim Biçimleri</t>
         </is>
       </c>
       <c r="C1445" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1446" spans="1:3">
       <c r="A1446" s="1" t="inlineStr">
         <is>
           <t>9786052421468</t>
         </is>
       </c>
       <c r="B1446" s="1" t="inlineStr">
         <is>
           <t>Global Şirketlerde Kadrolama Stratejileri</t>
         </is>
       </c>
       <c r="C1446" s="1">
         <v>129.5</v>
       </c>
     </row>
     <row r="1447" spans="1:3">
       <c r="A1447" s="1" t="inlineStr">
         <is>
           <t>9786052421437</t>
         </is>
       </c>
       <c r="B1447" s="1" t="inlineStr">
         <is>
@@ -21799,66 +21799,66 @@
         <is>
           <t>9786052421369</t>
         </is>
       </c>
       <c r="B1448" s="1" t="inlineStr">
         <is>
           <t>Aile İşletmelerinin Sürdürülebilirliğinde Paradoks</t>
         </is>
       </c>
       <c r="C1448" s="1">
         <v>29.5</v>
       </c>
     </row>
     <row r="1449" spans="1:3">
       <c r="A1449" s="1" t="inlineStr">
         <is>
           <t>9786052421444</t>
         </is>
       </c>
       <c r="B1449" s="1" t="inlineStr">
         <is>
           <t>Adalet Peşinde</t>
         </is>
       </c>
       <c r="C1449" s="1">
-        <v>349.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="1450" spans="1:3">
       <c r="A1450" s="1" t="inlineStr">
         <is>
           <t>9786052421321</t>
         </is>
       </c>
       <c r="B1450" s="1" t="inlineStr">
         <is>
           <t>Uluslararası İşletmecilik ve Yönetim</t>
         </is>
       </c>
       <c r="C1450" s="1">
-        <v>87.5</v>
+        <v>99.5</v>
       </c>
     </row>
     <row r="1451" spans="1:3">
       <c r="A1451" s="1" t="inlineStr">
         <is>
           <t>9786052421062</t>
         </is>
       </c>
       <c r="B1451" s="1" t="inlineStr">
         <is>
           <t>Anonim Ortaklıkta Pay Sahibinin Oy Hakkının Donması</t>
         </is>
       </c>
       <c r="C1451" s="1">
         <v>399.5</v>
       </c>
     </row>
     <row r="1452" spans="1:3">
       <c r="A1452" s="1" t="inlineStr">
         <is>
           <t>9786052421390</t>
         </is>
       </c>
       <c r="B1452" s="1" t="inlineStr">
         <is>
@@ -21919,51 +21919,51 @@
         <is>
           <t>9786053337867</t>
         </is>
       </c>
       <c r="B1456" s="1" t="inlineStr">
         <is>
           <t>Vergi Hukukunda Bilgi Toplama ve Açıklamanın Sınırları / Limitations on Colleciton and Disclosure of Taxpayer Information in Tax Law</t>
         </is>
       </c>
       <c r="C1456" s="1">
         <v>229.5</v>
       </c>
     </row>
     <row r="1457" spans="1:3">
       <c r="A1457" s="1" t="inlineStr">
         <is>
           <t>9786052421284</t>
         </is>
       </c>
       <c r="B1457" s="1" t="inlineStr">
         <is>
           <t>Milletlerarası Sınıraşan Akifer Hukuku</t>
         </is>
       </c>
       <c r="C1457" s="1">
-        <v>22.9</v>
+        <v>99.5</v>
       </c>
     </row>
     <row r="1458" spans="1:3">
       <c r="A1458" s="1" t="inlineStr">
         <is>
           <t>9786052421291</t>
         </is>
       </c>
       <c r="B1458" s="1" t="inlineStr">
         <is>
           <t>Küresel Girişimcilik ve E-Ticaret</t>
         </is>
       </c>
       <c r="C1458" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="1459" spans="1:3">
       <c r="A1459" s="1" t="inlineStr">
         <is>
           <t>9786052421161</t>
         </is>
       </c>
       <c r="B1459" s="1" t="inlineStr">
         <is>
@@ -21979,51 +21979,51 @@
         <is>
           <t>9786052421147</t>
         </is>
       </c>
       <c r="B1460" s="1" t="inlineStr">
         <is>
           <t>Türkiye'nin Siyasal Hayatı</t>
         </is>
       </c>
       <c r="C1460" s="1">
         <v>48</v>
       </c>
     </row>
     <row r="1461" spans="1:3">
       <c r="A1461" s="1" t="inlineStr">
         <is>
           <t>9786052421024</t>
         </is>
       </c>
       <c r="B1461" s="1" t="inlineStr">
         <is>
           <t>Asimilasyon Çemberindeki Bulgaristan Müslümanları</t>
         </is>
       </c>
       <c r="C1461" s="1">
-        <v>49.5</v>
+        <v>99.5</v>
       </c>
     </row>
     <row r="1462" spans="1:3">
       <c r="A1462" s="1" t="inlineStr">
         <is>
           <t>9786052420966</t>
         </is>
       </c>
       <c r="B1462" s="1" t="inlineStr">
         <is>
           <t>Liderlik Yönüyle Dünyadaki Başkanlık Sistemi</t>
         </is>
       </c>
       <c r="C1462" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="1463" spans="1:3">
       <c r="A1463" s="1" t="inlineStr">
         <is>
           <t>9786052420980</t>
         </is>
       </c>
       <c r="B1463" s="1" t="inlineStr">
         <is>
@@ -22069,51 +22069,51 @@
         <is>
           <t>9786052420867</t>
         </is>
       </c>
       <c r="B1466" s="1" t="inlineStr">
         <is>
           <t>Ortaya Karışık Pazarlama Tarifleri 2</t>
         </is>
       </c>
       <c r="C1466" s="1">
         <v>28.9</v>
       </c>
     </row>
     <row r="1467" spans="1:3">
       <c r="A1467" s="1" t="inlineStr">
         <is>
           <t>9786052420829</t>
         </is>
       </c>
       <c r="B1467" s="1" t="inlineStr">
         <is>
           <t>Karadeniz Jeopolitiği</t>
         </is>
       </c>
       <c r="C1467" s="1">
-        <v>69.5</v>
+        <v>99.5</v>
       </c>
     </row>
     <row r="1468" spans="1:3">
       <c r="A1468" s="1" t="inlineStr">
         <is>
           <t>9786052420812</t>
         </is>
       </c>
       <c r="B1468" s="1" t="inlineStr">
         <is>
           <t>Girişimcilik Niyeti</t>
         </is>
       </c>
       <c r="C1468" s="1">
         <v>28</v>
       </c>
     </row>
     <row r="1469" spans="1:3">
       <c r="A1469" s="1" t="inlineStr">
         <is>
           <t>9786052420836</t>
         </is>
       </c>
       <c r="B1469" s="1" t="inlineStr">
         <is>
@@ -22129,276 +22129,276 @@
         <is>
           <t>9786052420805</t>
         </is>
       </c>
       <c r="B1470" s="1" t="inlineStr">
         <is>
           <t>"Rekabet Politikası" Faslı Neden Müzakereye Açılamıyor?</t>
         </is>
       </c>
       <c r="C1470" s="1">
         <v>48</v>
       </c>
     </row>
     <row r="1471" spans="1:3">
       <c r="A1471" s="1" t="inlineStr">
         <is>
           <t>9786052420751</t>
         </is>
       </c>
       <c r="B1471" s="1" t="inlineStr">
         <is>
           <t>Sosyal Medya Pazarlaması</t>
         </is>
       </c>
       <c r="C1471" s="1">
-        <v>249.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1472" spans="1:3">
       <c r="A1472" s="1" t="inlineStr">
         <is>
           <t>9786052420720</t>
         </is>
       </c>
       <c r="B1472" s="1" t="inlineStr">
         <is>
           <t>Büyük ve Orto Boy İşletmeler için Finansal Raporlama Standardı Uygulamaları ( Bobi Frs )</t>
         </is>
       </c>
       <c r="C1472" s="1">
-        <v>49.5</v>
+        <v>99.5</v>
       </c>
     </row>
     <row r="1473" spans="1:3">
       <c r="A1473" s="1" t="inlineStr">
         <is>
           <t>9786052420737</t>
         </is>
       </c>
       <c r="B1473" s="1" t="inlineStr">
         <is>
           <t>Hizmet Pazarlama Karması ve Stratejileri</t>
         </is>
       </c>
       <c r="C1473" s="1">
         <v>39.5</v>
       </c>
     </row>
     <row r="1474" spans="1:3">
       <c r="A1474" s="1" t="inlineStr">
         <is>
           <t>9786052420744</t>
         </is>
       </c>
       <c r="B1474" s="1" t="inlineStr">
         <is>
           <t>Türk Ticaret Kanunu Hükümlerine Göre Şirketlerin Bölünmesi</t>
         </is>
       </c>
       <c r="C1474" s="1">
-        <v>349</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1475" spans="1:3">
       <c r="A1475" s="1" t="inlineStr">
         <is>
           <t>9786052420713</t>
         </is>
       </c>
       <c r="B1475" s="1" t="inlineStr">
         <is>
           <t>Kurumsal Sürdürülebilirlik İletişimi</t>
         </is>
       </c>
       <c r="C1475" s="1">
-        <v>249.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="1476" spans="1:3">
       <c r="A1476" s="1" t="inlineStr">
         <is>
           <t>9786052424919</t>
         </is>
       </c>
       <c r="B1476" s="1" t="inlineStr">
         <is>
           <t>Duygusal Zeka ve İletişim</t>
         </is>
       </c>
       <c r="C1476" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1477" spans="1:3">
       <c r="A1477" s="1" t="inlineStr">
         <is>
           <t>9786052420706</t>
         </is>
       </c>
       <c r="B1477" s="1" t="inlineStr">
         <is>
           <t>Geçmişi Anımsayıp Geleceği Yönlendirme</t>
         </is>
       </c>
       <c r="C1477" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1478" spans="1:3">
       <c r="A1478" s="1" t="inlineStr">
         <is>
           <t>9786053338499</t>
         </is>
       </c>
       <c r="B1478" s="1" t="inlineStr">
         <is>
           <t>MYO İçin Dış Ticaret İşlemleri Yönetimi</t>
         </is>
       </c>
       <c r="C1478" s="1">
-        <v>349.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="1479" spans="1:3">
       <c r="A1479" s="1" t="inlineStr">
         <is>
           <t>9786052420553</t>
         </is>
       </c>
       <c r="B1479" s="1" t="inlineStr">
         <is>
           <t>Katılım Bankacılığı</t>
         </is>
       </c>
       <c r="C1479" s="1">
-        <v>199.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="1480" spans="1:3">
       <c r="A1480" s="1" t="inlineStr">
         <is>
           <t>9786053334507</t>
         </is>
       </c>
       <c r="B1480" s="1" t="inlineStr">
         <is>
           <t>Tahkim Öncesi Uyuşmazlık Çözüm Usulleri ve Bu Usuller Tüketilmeden Tahkime Başvurulmasının Sonuçları</t>
         </is>
       </c>
       <c r="C1480" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="1481" spans="1:3">
       <c r="A1481" s="1" t="inlineStr">
         <is>
           <t>9786052420560</t>
         </is>
       </c>
       <c r="B1481" s="1" t="inlineStr">
         <is>
           <t>Mahkeme Kararları Işığında Suçluların İltica Sistemi Dışında Bırakılması</t>
         </is>
       </c>
       <c r="C1481" s="1">
-        <v>299.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="1482" spans="1:3">
       <c r="A1482" s="1" t="inlineStr">
         <is>
           <t>9786052420409</t>
         </is>
       </c>
       <c r="B1482" s="1" t="inlineStr">
         <is>
           <t>Milletlerarası Aile ve Çocuk Hukukuna İlişkin Seçilmiş Makaleler (Ciltli)</t>
         </is>
       </c>
       <c r="C1482" s="1">
         <v>59.5</v>
       </c>
     </row>
     <row r="1483" spans="1:3">
       <c r="A1483" s="1" t="inlineStr">
         <is>
           <t>9786053339953</t>
         </is>
       </c>
       <c r="B1483" s="1" t="inlineStr">
         <is>
           <t>21. Yüzyılda Örgütsel Davranış</t>
         </is>
       </c>
       <c r="C1483" s="1">
         <v>29.5</v>
       </c>
     </row>
     <row r="1484" spans="1:3">
       <c r="A1484" s="1" t="inlineStr">
         <is>
           <t>9786052420201</t>
         </is>
       </c>
       <c r="B1484" s="1" t="inlineStr">
         <is>
           <t>Stratejik İnsan Kaynakları Yönetimi</t>
         </is>
       </c>
       <c r="C1484" s="1">
-        <v>35</v>
+        <v>99.5</v>
       </c>
     </row>
     <row r="1485" spans="1:3">
       <c r="A1485" s="1" t="inlineStr">
         <is>
           <t>9786052420546</t>
         </is>
       </c>
       <c r="B1485" s="1" t="inlineStr">
         <is>
           <t>Çalışma Yaşamında Sessizlik Olgusu</t>
         </is>
       </c>
       <c r="C1485" s="1">
         <v>199.5</v>
       </c>
     </row>
     <row r="1486" spans="1:3">
       <c r="A1486" s="1" t="inlineStr">
         <is>
           <t>9786052425695</t>
         </is>
       </c>
       <c r="B1486" s="1" t="inlineStr">
         <is>
           <t>İş Sağlığı ve Güvenliği</t>
         </is>
       </c>
       <c r="C1486" s="1">
-        <v>299.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="1487" spans="1:3">
       <c r="A1487" s="1" t="inlineStr">
         <is>
           <t>9786052420539</t>
         </is>
       </c>
       <c r="B1487" s="1" t="inlineStr">
         <is>
           <t>Yönetimde İnformalite - Buz Dağının Görünmeyen Yüzü</t>
         </is>
       </c>
       <c r="C1487" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1488" spans="1:3">
       <c r="A1488" s="1" t="inlineStr">
         <is>
           <t>9786052420485</t>
         </is>
       </c>
       <c r="B1488" s="1" t="inlineStr">
         <is>
@@ -22429,96 +22429,96 @@
         <is>
           <t>9786052420386</t>
         </is>
       </c>
       <c r="B1490" s="1" t="inlineStr">
         <is>
           <t>Kamu Sektöründe Mali Durum Analizi</t>
         </is>
       </c>
       <c r="C1490" s="1">
         <v>32.5</v>
       </c>
     </row>
     <row r="1491" spans="1:3">
       <c r="A1491" s="1" t="inlineStr">
         <is>
           <t>9786052425664</t>
         </is>
       </c>
       <c r="B1491" s="1" t="inlineStr">
         <is>
           <t>Toluner Milletlerarası Hukuk</t>
         </is>
       </c>
       <c r="C1491" s="1">
-        <v>449.5</v>
+        <v>599.5</v>
       </c>
     </row>
     <row r="1492" spans="1:3">
       <c r="A1492" s="1" t="inlineStr">
         <is>
           <t>9786052427224</t>
         </is>
       </c>
       <c r="B1492" s="1" t="inlineStr">
         <is>
           <t>Panel Zaman Serileri Analizi</t>
         </is>
       </c>
       <c r="C1492" s="1">
-        <v>499.5</v>
+        <v>549</v>
       </c>
     </row>
     <row r="1493" spans="1:3">
       <c r="A1493" s="1" t="inlineStr">
         <is>
           <t>9786052420294</t>
         </is>
       </c>
       <c r="B1493" s="1" t="inlineStr">
         <is>
           <t>Y ve Z Kuşaklarının Yönetimi</t>
         </is>
       </c>
       <c r="C1493" s="1">
-        <v>149.5</v>
+        <v>249.5</v>
       </c>
     </row>
     <row r="1494" spans="1:3">
       <c r="A1494" s="1" t="inlineStr">
         <is>
           <t>9786053339533</t>
         </is>
       </c>
       <c r="B1494" s="1" t="inlineStr">
         <is>
           <t>Dış Ticaret İşlemleri Muhasebesi</t>
         </is>
       </c>
       <c r="C1494" s="1">
-        <v>349.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="1495" spans="1:3">
       <c r="A1495" s="1" t="inlineStr">
         <is>
           <t>9786053339885</t>
         </is>
       </c>
       <c r="B1495" s="1" t="inlineStr">
         <is>
           <t>Faizsiz Finans</t>
         </is>
       </c>
       <c r="C1495" s="1">
         <v>29.5</v>
       </c>
     </row>
     <row r="1496" spans="1:3">
       <c r="A1496" s="1" t="inlineStr">
         <is>
           <t>9786052422601</t>
         </is>
       </c>
       <c r="B1496" s="1" t="inlineStr">
         <is>
@@ -22534,66 +22534,66 @@
         <is>
           <t>9786053339304</t>
         </is>
       </c>
       <c r="B1497" s="1" t="inlineStr">
         <is>
           <t>E-Ticaret Web Sitelerinde Müşteri Memnuniyeti</t>
         </is>
       </c>
       <c r="C1497" s="1">
         <v>199.5</v>
       </c>
     </row>
     <row r="1498" spans="1:3">
       <c r="A1498" s="1" t="inlineStr">
         <is>
           <t>9786052422281</t>
         </is>
       </c>
       <c r="B1498" s="1" t="inlineStr">
         <is>
           <t>İş Kanunları</t>
         </is>
       </c>
       <c r="C1498" s="1">
-        <v>399.5</v>
+        <v>549.5</v>
       </c>
     </row>
     <row r="1499" spans="1:3">
       <c r="A1499" s="1" t="inlineStr">
         <is>
           <t>9786052427798</t>
         </is>
       </c>
       <c r="B1499" s="1" t="inlineStr">
         <is>
           <t>İktisada Giriş 1</t>
         </is>
       </c>
       <c r="C1499" s="1">
-        <v>349.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1500" spans="1:3">
       <c r="A1500" s="1" t="inlineStr">
         <is>
           <t>9786053339793</t>
         </is>
       </c>
       <c r="B1500" s="1" t="inlineStr">
         <is>
           <t>Post Homo Servus</t>
         </is>
       </c>
       <c r="C1500" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1501" spans="1:3">
       <c r="A1501" s="1" t="inlineStr">
         <is>
           <t>9786053339670</t>
         </is>
       </c>
       <c r="B1501" s="1" t="inlineStr">
         <is>
@@ -22669,51 +22669,51 @@
         <is>
           <t>9786053339458</t>
         </is>
       </c>
       <c r="B1506" s="1" t="inlineStr">
         <is>
           <t>Kurumsallaşma ve Kurumsal Yönetişim</t>
         </is>
       </c>
       <c r="C1506" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="1507" spans="1:3">
       <c r="A1507" s="1" t="inlineStr">
         <is>
           <t>9786053339175</t>
         </is>
       </c>
       <c r="B1507" s="1" t="inlineStr">
         <is>
           <t>İş Yerinde Yaşanan Sendromlar</t>
         </is>
       </c>
       <c r="C1507" s="1">
-        <v>249.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="1508" spans="1:3">
       <c r="A1508" s="1" t="inlineStr">
         <is>
           <t>9786053339168</t>
         </is>
       </c>
       <c r="B1508" s="1" t="inlineStr">
         <is>
           <t>Yeni Medya'da Stratejik İletişim Yöntemi</t>
         </is>
       </c>
       <c r="C1508" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="1509" spans="1:3">
       <c r="A1509" s="1" t="inlineStr">
         <is>
           <t>9786053337959</t>
         </is>
       </c>
       <c r="B1509" s="1" t="inlineStr">
         <is>
@@ -22789,201 +22789,201 @@
         <is>
           <t>9786053339014</t>
         </is>
       </c>
       <c r="B1514" s="1" t="inlineStr">
         <is>
           <t>Şehir Coğrafyası 2</t>
         </is>
       </c>
       <c r="C1514" s="1">
         <v>39.5</v>
       </c>
     </row>
     <row r="1515" spans="1:3">
       <c r="A1515" s="1" t="inlineStr">
         <is>
           <t>9786052424339</t>
         </is>
       </c>
       <c r="B1515" s="1" t="inlineStr">
         <is>
           <t>Şehir Coğrafyası 1</t>
         </is>
       </c>
       <c r="C1515" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1516" spans="1:3">
       <c r="A1516" s="1" t="inlineStr">
         <is>
           <t>9786053338994</t>
         </is>
       </c>
       <c r="B1516" s="1" t="inlineStr">
         <is>
           <t>Kıymetli Evrakın Zayi Olması ve İptali</t>
         </is>
       </c>
       <c r="C1516" s="1">
         <v>109.5</v>
       </c>
     </row>
     <row r="1517" spans="1:3">
       <c r="A1517" s="1" t="inlineStr">
         <is>
           <t>9786053338963</t>
         </is>
       </c>
       <c r="B1517" s="1" t="inlineStr">
         <is>
           <t>İş Hukukunda Yeni Yaklaşımlar</t>
         </is>
       </c>
       <c r="C1517" s="1">
         <v>215</v>
       </c>
     </row>
     <row r="1518" spans="1:3">
       <c r="A1518" s="1" t="inlineStr">
         <is>
           <t>9786053338765</t>
         </is>
       </c>
       <c r="B1518" s="1" t="inlineStr">
         <is>
           <t>Yeni Yetişkinlerin Korunması Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C1518" s="1">
-        <v>49.5</v>
+        <v>99</v>
       </c>
     </row>
     <row r="1519" spans="1:3">
       <c r="A1519" s="1" t="inlineStr">
         <is>
           <t>9786052428412</t>
         </is>
       </c>
       <c r="B1519" s="1" t="inlineStr">
         <is>
           <t>İletişim Sanattır</t>
         </is>
       </c>
       <c r="C1519" s="1">
-        <v>349.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="1520" spans="1:3">
       <c r="A1520" s="1" t="inlineStr">
         <is>
           <t>9786053338840</t>
         </is>
       </c>
       <c r="B1520" s="1" t="inlineStr">
         <is>
           <t>Amerika Birleşik Devletleri'nin Siyasi Yapısı</t>
         </is>
       </c>
       <c r="C1520" s="1">
-        <v>399.5</v>
+        <v>549.5</v>
       </c>
     </row>
     <row r="1521" spans="1:3">
       <c r="A1521" s="1" t="inlineStr">
         <is>
           <t>9786053338796</t>
         </is>
       </c>
       <c r="B1521" s="1" t="inlineStr">
         <is>
           <t>6098 Sayılı Türk Borçlar Kanununda Düzenlenen Hizmet Sözleşmesinin Sona Ermesinin Sonuçları ve 4857 Sayılı İş Kanununa Tabi İşçilere Etkisi</t>
         </is>
       </c>
       <c r="C1521" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1522" spans="1:3">
       <c r="A1522" s="1" t="inlineStr">
         <is>
           <t>9786053338741</t>
         </is>
       </c>
       <c r="B1522" s="1" t="inlineStr">
         <is>
           <t>Tasarımdan Süreç İyileştirmeye Tedarik Zinciri Yönetimi</t>
         </is>
       </c>
       <c r="C1522" s="1">
-        <v>69.5</v>
+        <v>99.5</v>
       </c>
     </row>
     <row r="1523" spans="1:3">
       <c r="A1523" s="1" t="inlineStr">
         <is>
           <t>9786053338710</t>
         </is>
       </c>
       <c r="B1523" s="1" t="inlineStr">
         <is>
           <t>Menü Planlama</t>
         </is>
       </c>
       <c r="C1523" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1524" spans="1:3">
       <c r="A1524" s="1" t="inlineStr">
         <is>
           <t>9786053338727</t>
         </is>
       </c>
       <c r="B1524" s="1" t="inlineStr">
         <is>
           <t>İş Geliştirme Analitiği Uygulamaları</t>
         </is>
       </c>
       <c r="C1524" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1525" spans="1:3">
       <c r="A1525" s="1" t="inlineStr">
         <is>
           <t>9786052424810</t>
         </is>
       </c>
       <c r="B1525" s="1" t="inlineStr">
         <is>
           <t>A’dan Z’ye Kentsel Dönüşüm</t>
         </is>
       </c>
       <c r="C1525" s="1">
-        <v>349.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1526" spans="1:3">
       <c r="A1526" s="1" t="inlineStr">
         <is>
           <t>9786053338420</t>
         </is>
       </c>
       <c r="B1526" s="1" t="inlineStr">
         <is>
           <t>Pazarlama'da İlkeler</t>
         </is>
       </c>
       <c r="C1526" s="1">
         <v>38</v>
       </c>
     </row>
     <row r="1527" spans="1:3">
       <c r="A1527" s="1" t="inlineStr">
         <is>
           <t>9786053338543</t>
         </is>
       </c>
       <c r="B1527" s="1" t="inlineStr">
         <is>
@@ -23029,96 +23029,96 @@
         <is>
           <t>9786053338512</t>
         </is>
       </c>
       <c r="B1530" s="1" t="inlineStr">
         <is>
           <t>Açıklayıcı Faktör Analizi</t>
         </is>
       </c>
       <c r="C1530" s="1">
         <v>199.5</v>
       </c>
     </row>
     <row r="1531" spans="1:3">
       <c r="A1531" s="1" t="inlineStr">
         <is>
           <t>9786053338574</t>
         </is>
       </c>
       <c r="B1531" s="1" t="inlineStr">
         <is>
           <t>Avrupa Birliği’nin Siber Güvenlik Politikası</t>
         </is>
       </c>
       <c r="C1531" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1532" spans="1:3">
       <c r="A1532" s="1" t="inlineStr">
         <is>
           <t>9786053338529</t>
         </is>
       </c>
       <c r="B1532" s="1" t="inlineStr">
         <is>
           <t>Örgütsel Çiftyönlülük</t>
         </is>
       </c>
       <c r="C1532" s="1">
         <v>49.5</v>
       </c>
     </row>
     <row r="1533" spans="1:3">
       <c r="A1533" s="1" t="inlineStr">
         <is>
           <t>9786053338536</t>
         </is>
       </c>
       <c r="B1533" s="1" t="inlineStr">
         <is>
           <t>Türk Sosyal Sigortalar Hukukunda Yersiz Ödemelerin Geri Alınması</t>
         </is>
       </c>
       <c r="C1533" s="1">
         <v>229.5</v>
       </c>
     </row>
     <row r="1534" spans="1:3">
       <c r="A1534" s="1" t="inlineStr">
         <is>
           <t>9786052421383</t>
         </is>
       </c>
       <c r="B1534" s="1" t="inlineStr">
         <is>
           <t>Sağlık Çalışanlarının İletişimi</t>
         </is>
       </c>
       <c r="C1534" s="1">
-        <v>35</v>
+        <v>99.5</v>
       </c>
     </row>
     <row r="1535" spans="1:3">
       <c r="A1535" s="1" t="inlineStr">
         <is>
           <t>9786053338321</t>
         </is>
       </c>
       <c r="B1535" s="1" t="inlineStr">
         <is>
           <t>Çözümleriyle Finans Problemleri</t>
         </is>
       </c>
       <c r="C1535" s="1">
         <v>399.5</v>
       </c>
     </row>
     <row r="1536" spans="1:3">
       <c r="A1536" s="1" t="inlineStr">
         <is>
           <t>9786053338154</t>
         </is>
       </c>
       <c r="B1536" s="1" t="inlineStr">
         <is>
@@ -23299,366 +23299,366 @@
         <is>
           <t>9786053338017</t>
         </is>
       </c>
       <c r="B1548" s="1" t="inlineStr">
         <is>
           <t>Siyasi Tarih  (1870-1914)</t>
         </is>
       </c>
       <c r="C1548" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="1549" spans="1:3">
       <c r="A1549" s="1" t="inlineStr">
         <is>
           <t>9786053337973</t>
         </is>
       </c>
       <c r="B1549" s="1" t="inlineStr">
         <is>
           <t>Türk Ceza Kanunu Genel Hükümler Şerhi (Ciltli)</t>
         </is>
       </c>
       <c r="C1549" s="1">
-        <v>1249.5</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="1550" spans="1:3">
       <c r="A1550" s="1" t="inlineStr">
         <is>
           <t>4444444444304</t>
         </is>
       </c>
       <c r="B1550" s="1" t="inlineStr">
         <is>
           <t>İşletme Bilimine Giriş</t>
         </is>
       </c>
       <c r="C1550" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="1551" spans="1:3">
       <c r="A1551" s="1" t="inlineStr">
         <is>
           <t>9786053337751</t>
         </is>
       </c>
       <c r="B1551" s="1" t="inlineStr">
         <is>
           <t>Toplu İş Sözleşmesi Ehliyeti</t>
         </is>
       </c>
       <c r="C1551" s="1">
-        <v>299.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="1552" spans="1:3">
       <c r="A1552" s="1" t="inlineStr">
         <is>
           <t>9786053337676</t>
         </is>
       </c>
       <c r="B1552" s="1" t="inlineStr">
         <is>
           <t>Denizciler için Meteoroloji ve Hava Tahmini</t>
         </is>
       </c>
       <c r="C1552" s="1">
-        <v>369.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="1553" spans="1:3">
       <c r="A1553" s="1" t="inlineStr">
         <is>
           <t>9786053337690</t>
         </is>
       </c>
       <c r="B1553" s="1" t="inlineStr">
         <is>
           <t>Dayanıklı İstatistiksel Yöntemler ve R Uygulamaları</t>
         </is>
       </c>
       <c r="C1553" s="1">
         <v>199.5</v>
       </c>
     </row>
     <row r="1554" spans="1:3">
       <c r="A1554" s="1" t="inlineStr">
         <is>
           <t>9786053337577</t>
         </is>
       </c>
       <c r="B1554" s="1" t="inlineStr">
         <is>
           <t>Türk Sosyal Sigortalar Hukukunun Temel İlkeleri</t>
         </is>
       </c>
       <c r="C1554" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1555" spans="1:3">
       <c r="A1555" s="1" t="inlineStr">
         <is>
           <t>9786052424964</t>
         </is>
       </c>
       <c r="B1555" s="1" t="inlineStr">
         <is>
           <t>İş Sağlığı ve Güvenliğinde Risk Yönetimi</t>
         </is>
       </c>
       <c r="C1555" s="1">
-        <v>399.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="1556" spans="1:3">
       <c r="A1556" s="1" t="inlineStr">
         <is>
           <t>9786053337300</t>
         </is>
       </c>
       <c r="B1556" s="1" t="inlineStr">
         <is>
           <t>Kantitatif İktisat</t>
         </is>
       </c>
       <c r="C1556" s="1">
         <v>29.5</v>
       </c>
     </row>
     <row r="1557" spans="1:3">
       <c r="A1557" s="1" t="inlineStr">
         <is>
           <t>9786053336839</t>
         </is>
       </c>
       <c r="B1557" s="1" t="inlineStr">
         <is>
           <t>Muhasebenin Temel İlkeleri</t>
         </is>
       </c>
       <c r="C1557" s="1">
-        <v>29.5</v>
+        <v>99.5</v>
       </c>
     </row>
     <row r="1558" spans="1:3">
       <c r="A1558" s="1" t="inlineStr">
         <is>
           <t>9786058347304</t>
         </is>
       </c>
       <c r="B1558" s="1" t="inlineStr">
         <is>
           <t>Girişimcilik</t>
         </is>
       </c>
       <c r="C1558" s="1">
         <v>329.5</v>
       </c>
     </row>
     <row r="1559" spans="1:3">
       <c r="A1559" s="1" t="inlineStr">
         <is>
           <t>9786052421574</t>
         </is>
       </c>
       <c r="B1559" s="1" t="inlineStr">
         <is>
           <t>Katılım Bankacılığı</t>
         </is>
       </c>
       <c r="C1559" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="1560" spans="1:3">
       <c r="A1560" s="1" t="inlineStr">
         <is>
           <t>9786052428221</t>
         </is>
       </c>
       <c r="B1560" s="1" t="inlineStr">
         <is>
           <t>Eksiğimiz Tolerans (Hoşgörü Kitapçığı)</t>
         </is>
       </c>
       <c r="C1560" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1561" spans="1:3">
       <c r="A1561" s="1" t="inlineStr">
         <is>
           <t>9786053337607</t>
         </is>
       </c>
       <c r="B1561" s="1" t="inlineStr">
         <is>
           <t>Yeşil Pazarlama</t>
         </is>
       </c>
       <c r="C1561" s="1">
         <v>199.5</v>
       </c>
     </row>
     <row r="1562" spans="1:3">
       <c r="A1562" s="1" t="inlineStr">
         <is>
           <t>9786053337638</t>
         </is>
       </c>
       <c r="B1562" s="1" t="inlineStr">
         <is>
           <t>Maliyet Muhasebesi</t>
         </is>
       </c>
       <c r="C1562" s="1">
-        <v>549.5</v>
+        <v>599.5</v>
       </c>
     </row>
     <row r="1563" spans="1:3">
       <c r="A1563" s="1" t="inlineStr">
         <is>
           <t>9786052424575</t>
         </is>
       </c>
       <c r="B1563" s="1" t="inlineStr">
         <is>
           <t>Temel İşletmecilik</t>
         </is>
       </c>
       <c r="C1563" s="1">
-        <v>399.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="1564" spans="1:3">
       <c r="A1564" s="1" t="inlineStr">
         <is>
           <t>9786052422373</t>
         </is>
       </c>
       <c r="B1564" s="1" t="inlineStr">
         <is>
           <t>Hukuk Başlangıcı</t>
         </is>
       </c>
       <c r="C1564" s="1">
-        <v>499.5</v>
+        <v>599.5</v>
       </c>
     </row>
     <row r="1565" spans="1:3">
       <c r="A1565" s="1" t="inlineStr">
         <is>
           <t>9786052424568</t>
         </is>
       </c>
       <c r="B1565" s="1" t="inlineStr">
         <is>
           <t>İşletme</t>
         </is>
       </c>
       <c r="C1565" s="1">
-        <v>699.5</v>
+        <v>799.5</v>
       </c>
     </row>
     <row r="1566" spans="1:3">
       <c r="A1566" s="1" t="inlineStr">
         <is>
           <t>9786053337270</t>
         </is>
       </c>
       <c r="B1566" s="1" t="inlineStr">
         <is>
           <t>Sürdürülebilir Tüketim Gönüllü Sadelik ve Maddi Değerler</t>
         </is>
       </c>
       <c r="C1566" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="1567" spans="1:3">
       <c r="A1567" s="1" t="inlineStr">
         <is>
           <t>9786053336600</t>
         </is>
       </c>
       <c r="B1567" s="1" t="inlineStr">
         <is>
           <t>Sobotta Disseksiyon Atlası (Ciltli)</t>
         </is>
       </c>
       <c r="C1567" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1568" spans="1:3">
       <c r="A1568" s="1" t="inlineStr">
         <is>
           <t>9786052426142</t>
         </is>
       </c>
       <c r="B1568" s="1" t="inlineStr">
         <is>
           <t>Dördüncü Endüstri Devrimi: Endüstri 4.0</t>
         </is>
       </c>
       <c r="C1568" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1569" spans="1:3">
       <c r="A1569" s="1" t="inlineStr">
         <is>
           <t>9786053336730</t>
         </is>
       </c>
       <c r="B1569" s="1" t="inlineStr">
         <is>
           <t>Türkiye'de Milli Güvenlik Söylemi ve Dış Politika</t>
         </is>
       </c>
       <c r="C1569" s="1">
         <v>39.5</v>
       </c>
     </row>
     <row r="1570" spans="1:3">
       <c r="A1570" s="1" t="inlineStr">
         <is>
           <t>9786053336785</t>
         </is>
       </c>
       <c r="B1570" s="1" t="inlineStr">
         <is>
           <t>Stratejik İnsan Kaynakları Yönetimi</t>
         </is>
       </c>
       <c r="C1570" s="1">
-        <v>349</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="1571" spans="1:3">
       <c r="A1571" s="1" t="inlineStr">
         <is>
           <t>9786053336570</t>
         </is>
       </c>
       <c r="B1571" s="1" t="inlineStr">
         <is>
           <t>Türk Hukukunda Banka İşletmesinin Denetlenmesi ve Sorunlu Bankaların Çözümlenmesi</t>
         </is>
       </c>
       <c r="C1571" s="1">
         <v>48</v>
       </c>
     </row>
     <row r="1572" spans="1:3">
       <c r="A1572" s="1" t="inlineStr">
         <is>
           <t>9786053336532</t>
         </is>
       </c>
       <c r="B1572" s="1" t="inlineStr">
         <is>
@@ -23749,51 +23749,51 @@
         <is>
           <t>9786053336457</t>
         </is>
       </c>
       <c r="B1578" s="1" t="inlineStr">
         <is>
           <t>Hayat Boyu Öğrenme</t>
         </is>
       </c>
       <c r="C1578" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="1579" spans="1:3">
       <c r="A1579" s="1" t="inlineStr">
         <is>
           <t>9786053336464</t>
         </is>
       </c>
       <c r="B1579" s="1" t="inlineStr">
         <is>
           <t>Yönetimde Güncel Konular</t>
         </is>
       </c>
       <c r="C1579" s="1">
-        <v>49.5</v>
+        <v>99.5</v>
       </c>
     </row>
     <row r="1580" spans="1:3">
       <c r="A1580" s="1" t="inlineStr">
         <is>
           <t>9786053336273</t>
         </is>
       </c>
       <c r="B1580" s="1" t="inlineStr">
         <is>
           <t>Girişimcilik ve Fırsat Tanımlama</t>
         </is>
       </c>
       <c r="C1580" s="1">
         <v>48</v>
       </c>
     </row>
     <row r="1581" spans="1:3">
       <c r="A1581" s="1" t="inlineStr">
         <is>
           <t>9786053336358</t>
         </is>
       </c>
       <c r="B1581" s="1" t="inlineStr">
         <is>
@@ -23899,51 +23899,51 @@
         <is>
           <t>9786053336044</t>
         </is>
       </c>
       <c r="B1588" s="1" t="inlineStr">
         <is>
           <t>Gizli Kamera</t>
         </is>
       </c>
       <c r="C1588" s="1">
         <v>199.5</v>
       </c>
     </row>
     <row r="1589" spans="1:3">
       <c r="A1589" s="1" t="inlineStr">
         <is>
           <t>9786053336051</t>
         </is>
       </c>
       <c r="B1589" s="1" t="inlineStr">
         <is>
           <t>Kurumsal İletişim</t>
         </is>
       </c>
       <c r="C1589" s="1">
-        <v>129.5</v>
+        <v>249.5</v>
       </c>
     </row>
     <row r="1590" spans="1:3">
       <c r="A1590" s="1" t="inlineStr">
         <is>
           <t>9786053335955</t>
         </is>
       </c>
       <c r="B1590" s="1" t="inlineStr">
         <is>
           <t>Etkin Müşteri İletişimi Teknikleri</t>
         </is>
       </c>
       <c r="C1590" s="1">
         <v>49.5</v>
       </c>
     </row>
     <row r="1591" spans="1:3">
       <c r="A1591" s="1" t="inlineStr">
         <is>
           <t>9786053335924</t>
         </is>
       </c>
       <c r="B1591" s="1" t="inlineStr">
         <is>
@@ -24064,66 +24064,66 @@
         <is>
           <t>9786053772842</t>
         </is>
       </c>
       <c r="B1599" s="1" t="inlineStr">
         <is>
           <t>Teftiş Anıları</t>
         </is>
       </c>
       <c r="C1599" s="1">
         <v>89.5</v>
       </c>
     </row>
     <row r="1600" spans="1:3">
       <c r="A1600" s="1" t="inlineStr">
         <is>
           <t>9786053335672</t>
         </is>
       </c>
       <c r="B1600" s="1" t="inlineStr">
         <is>
           <t>Girişimcilikte Güncel Konular ve Uygulamalar</t>
         </is>
       </c>
       <c r="C1600" s="1">
-        <v>38</v>
+        <v>99.5</v>
       </c>
     </row>
     <row r="1601" spans="1:3">
       <c r="A1601" s="1" t="inlineStr">
         <is>
           <t>9786053335832</t>
         </is>
       </c>
       <c r="B1601" s="1" t="inlineStr">
         <is>
           <t>Basın Hukuku</t>
         </is>
       </c>
       <c r="C1601" s="1">
-        <v>49.5</v>
+        <v>99.5</v>
       </c>
     </row>
     <row r="1602" spans="1:3">
       <c r="A1602" s="1" t="inlineStr">
         <is>
           <t>9786053331063</t>
         </is>
       </c>
       <c r="B1602" s="1" t="inlineStr">
         <is>
           <t>Türk Medeni Hukuku Başlangıç</t>
         </is>
       </c>
       <c r="C1602" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="1603" spans="1:3">
       <c r="A1603" s="1" t="inlineStr">
         <is>
           <t>9786053335238</t>
         </is>
       </c>
       <c r="B1603" s="1" t="inlineStr">
         <is>
@@ -24169,96 +24169,96 @@
         <is>
           <t>9786053335108</t>
         </is>
       </c>
       <c r="B1606" s="1" t="inlineStr">
         <is>
           <t>Varlık Kapışması</t>
         </is>
       </c>
       <c r="C1606" s="1">
         <v>58</v>
       </c>
     </row>
     <row r="1607" spans="1:3">
       <c r="A1607" s="1" t="inlineStr">
         <is>
           <t>9786052426005</t>
         </is>
       </c>
       <c r="B1607" s="1" t="inlineStr">
         <is>
           <t>Kriminoloji</t>
         </is>
       </c>
       <c r="C1607" s="1">
-        <v>349.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1608" spans="1:3">
       <c r="A1608" s="1" t="inlineStr">
         <is>
           <t>9786053335078</t>
         </is>
       </c>
       <c r="B1608" s="1" t="inlineStr">
         <is>
           <t>Gölge Bankacılıktan Regüler Bankacılığa Giriş</t>
         </is>
       </c>
       <c r="C1608" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="1609" spans="1:3">
       <c r="A1609" s="1" t="inlineStr">
         <is>
           <t>9786053335023</t>
         </is>
       </c>
       <c r="B1609" s="1" t="inlineStr">
         <is>
           <t>Ağdaki Şüphe - Bir Sosyal Medya Eleştirisi</t>
         </is>
       </c>
       <c r="C1609" s="1">
         <v>32.5</v>
       </c>
     </row>
     <row r="1610" spans="1:3">
       <c r="A1610" s="1" t="inlineStr">
         <is>
           <t>9786053334637</t>
         </is>
       </c>
       <c r="B1610" s="1" t="inlineStr">
         <is>
           <t>Hizmet Pazarlaması ve Stratejileri</t>
         </is>
       </c>
       <c r="C1610" s="1">
-        <v>58</v>
+        <v>99.5</v>
       </c>
     </row>
     <row r="1611" spans="1:3">
       <c r="A1611" s="1" t="inlineStr">
         <is>
           <t>9786053334842</t>
         </is>
       </c>
       <c r="B1611" s="1" t="inlineStr">
         <is>
           <t>Futbol Uyuşmazlıklarının Tahkim Yoluyla Çözümü</t>
         </is>
       </c>
       <c r="C1611" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="1612" spans="1:3">
       <c r="A1612" s="1" t="inlineStr">
         <is>
           <t>9786053332503</t>
         </is>
       </c>
       <c r="B1612" s="1" t="inlineStr">
         <is>
@@ -24304,96 +24304,96 @@
         <is>
           <t>9786053334934</t>
         </is>
       </c>
       <c r="B1615" s="1" t="inlineStr">
         <is>
           <t>G7 Ülkeleri ve Türkiye'de Gazetecilerin Finansal Yapısı</t>
         </is>
       </c>
       <c r="C1615" s="1">
         <v>49.5</v>
       </c>
     </row>
     <row r="1616" spans="1:3">
       <c r="A1616" s="1" t="inlineStr">
         <is>
           <t>9786052422571</t>
         </is>
       </c>
       <c r="B1616" s="1" t="inlineStr">
         <is>
           <t>Finansal Muhasebe</t>
         </is>
       </c>
       <c r="C1616" s="1">
-        <v>599.5</v>
+        <v>699.5</v>
       </c>
     </row>
     <row r="1617" spans="1:3">
       <c r="A1617" s="1" t="inlineStr">
         <is>
           <t>9786053334569</t>
         </is>
       </c>
       <c r="B1617" s="1" t="inlineStr">
         <is>
           <t>Yönetim Muhasebesi</t>
         </is>
       </c>
       <c r="C1617" s="1">
-        <v>349.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="1618" spans="1:3">
       <c r="A1618" s="1" t="inlineStr">
         <is>
           <t>9786052425411</t>
         </is>
       </c>
       <c r="B1618" s="1" t="inlineStr">
         <is>
           <t>Satış Yönetimi</t>
         </is>
       </c>
       <c r="C1618" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1619" spans="1:3">
       <c r="A1619" s="1" t="inlineStr">
         <is>
           <t>9786053333692</t>
         </is>
       </c>
       <c r="B1619" s="1" t="inlineStr">
         <is>
           <t>Stratejik Yönetim Vak’aları</t>
         </is>
       </c>
       <c r="C1619" s="1">
-        <v>48</v>
+        <v>99.5</v>
       </c>
     </row>
     <row r="1620" spans="1:3">
       <c r="A1620" s="1" t="inlineStr">
         <is>
           <t>9786053333852</t>
         </is>
       </c>
       <c r="B1620" s="1" t="inlineStr">
         <is>
           <t>Turizm Pazarlamasında Güncel Yaklaşımlar</t>
         </is>
       </c>
       <c r="C1620" s="1">
         <v>49.5</v>
       </c>
     </row>
     <row r="1621" spans="1:3">
       <c r="A1621" s="1" t="inlineStr">
         <is>
           <t>9786052426401</t>
         </is>
       </c>
       <c r="B1621" s="1" t="inlineStr">
         <is>
@@ -24469,51 +24469,51 @@
         <is>
           <t>9786053333586</t>
         </is>
       </c>
       <c r="B1626" s="1" t="inlineStr">
         <is>
           <t>Sağlıkta Stratejik Yönetim (SASYÖN)</t>
         </is>
       </c>
       <c r="C1626" s="1">
         <v>699.5</v>
       </c>
     </row>
     <row r="1627" spans="1:3">
       <c r="A1627" s="1" t="inlineStr">
         <is>
           <t>9786053333319</t>
         </is>
       </c>
       <c r="B1627" s="1" t="inlineStr">
         <is>
           <t>Uygulamalı Ceza Hukuku Cilt: 2</t>
         </is>
       </c>
       <c r="C1627" s="1">
-        <v>499.5</v>
+        <v>649.5</v>
       </c>
     </row>
     <row r="1628" spans="1:3">
       <c r="A1628" s="1" t="inlineStr">
         <is>
           <t>9786053339786</t>
         </is>
       </c>
       <c r="B1628" s="1" t="inlineStr">
         <is>
           <t>Uygulamalı Ceza Hukuku Cilt: 1</t>
         </is>
       </c>
       <c r="C1628" s="1">
         <v>949.5</v>
       </c>
     </row>
     <row r="1629" spans="1:3">
       <c r="A1629" s="1" t="inlineStr">
         <is>
           <t>9786052424667</t>
         </is>
       </c>
       <c r="B1629" s="1" t="inlineStr">
         <is>
@@ -24529,171 +24529,171 @@
         <is>
           <t>9786053333166</t>
         </is>
       </c>
       <c r="B1630" s="1" t="inlineStr">
         <is>
           <t>Eğitimin Sivil Hali...</t>
         </is>
       </c>
       <c r="C1630" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="1631" spans="1:3">
       <c r="A1631" s="1" t="inlineStr">
         <is>
           <t>9786053332848</t>
         </is>
       </c>
       <c r="B1631" s="1" t="inlineStr">
         <is>
           <t>Masamızda Marka Sohbetleri</t>
         </is>
       </c>
       <c r="C1631" s="1">
-        <v>79.5</v>
+        <v>99.5</v>
       </c>
     </row>
     <row r="1632" spans="1:3">
       <c r="A1632" s="1" t="inlineStr">
         <is>
           <t>9786053333326</t>
         </is>
       </c>
       <c r="B1632" s="1" t="inlineStr">
         <is>
           <t>Genel İş Koşulları</t>
         </is>
       </c>
       <c r="C1632" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="1633" spans="1:3">
       <c r="A1633" s="1" t="inlineStr">
         <is>
           <t>9786053333333</t>
         </is>
       </c>
       <c r="B1633" s="1" t="inlineStr">
         <is>
           <t>Marka Kavram Haritaları</t>
         </is>
       </c>
       <c r="C1633" s="1">
         <v>99.5</v>
       </c>
     </row>
     <row r="1634" spans="1:3">
       <c r="A1634" s="1" t="inlineStr">
         <is>
           <t>9786052426708</t>
         </is>
       </c>
       <c r="B1634" s="1" t="inlineStr">
         <is>
           <t>Alman Ceza Muhakemesi Kanunu StrafprozeBordnung (StPO-RiStBV)</t>
         </is>
       </c>
       <c r="C1634" s="1">
-        <v>699.5</v>
+        <v>899.5</v>
       </c>
     </row>
     <row r="1635" spans="1:3">
       <c r="A1635" s="1" t="inlineStr">
         <is>
           <t>9786053332862</t>
         </is>
       </c>
       <c r="B1635" s="1" t="inlineStr">
         <is>
           <t>Örgütsel Politika ve Etik Olmayan Davranış Bildirimi</t>
         </is>
       </c>
       <c r="C1635" s="1">
         <v>49.5</v>
       </c>
     </row>
     <row r="1636" spans="1:3">
       <c r="A1636" s="1" t="inlineStr">
         <is>
           <t>9786053333593</t>
         </is>
       </c>
       <c r="B1636" s="1" t="inlineStr">
         <is>
           <t>Temel Denizcilik Bilgisi</t>
         </is>
       </c>
       <c r="C1636" s="1">
-        <v>349.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="1637" spans="1:3">
       <c r="A1637" s="1" t="inlineStr">
         <is>
           <t>9786053333609</t>
         </is>
       </c>
       <c r="B1637" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Halkla İlişkiler Perspektifinden Kamu Diplomasisi</t>
         </is>
       </c>
       <c r="C1637" s="1">
         <v>449.5</v>
       </c>
     </row>
     <row r="1638" spans="1:3">
       <c r="A1638" s="1" t="inlineStr">
         <is>
           <t>9786053333456</t>
         </is>
       </c>
       <c r="B1638" s="1" t="inlineStr">
         <is>
           <t>İşverenin Sosyal Sigorta Yükümlülükleri</t>
         </is>
       </c>
       <c r="C1638" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1639" spans="1:3">
       <c r="A1639" s="1" t="inlineStr">
         <is>
           <t>9786053333180</t>
         </is>
       </c>
       <c r="B1639" s="1" t="inlineStr">
         <is>
           <t>Devletin Uluslararası İnsancıl Hukukun İhlalinden Doğan Sorumluluğu</t>
         </is>
       </c>
       <c r="C1639" s="1">
-        <v>399.5</v>
+        <v>599</v>
       </c>
     </row>
     <row r="1640" spans="1:3">
       <c r="A1640" s="1" t="inlineStr">
         <is>
           <t>9786053333210</t>
         </is>
       </c>
       <c r="B1640" s="1" t="inlineStr">
         <is>
           <t>Giriş(im)</t>
         </is>
       </c>
       <c r="C1640" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="1641" spans="1:3">
       <c r="A1641" s="1" t="inlineStr">
         <is>
           <t>9786053332879</t>
         </is>
       </c>
       <c r="B1641" s="1" t="inlineStr">
         <is>
@@ -24724,51 +24724,51 @@
         <is>
           <t>9786053332367</t>
         </is>
       </c>
       <c r="B1643" s="1" t="inlineStr">
         <is>
           <t>Ağırlama Endüstrisinde Verimlilik Yönetimi</t>
         </is>
       </c>
       <c r="C1643" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="1644" spans="1:3">
       <c r="A1644" s="1" t="inlineStr">
         <is>
           <t>9786053778943</t>
         </is>
       </c>
       <c r="B1644" s="1" t="inlineStr">
         <is>
           <t>Hukuk ve Meşruluk</t>
         </is>
       </c>
       <c r="C1644" s="1">
-        <v>399.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="1645" spans="1:3">
       <c r="A1645" s="1" t="inlineStr">
         <is>
           <t>9786052426418</t>
         </is>
       </c>
       <c r="B1645" s="1" t="inlineStr">
         <is>
           <t>Hukuk Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C1645" s="1">
         <v>449.5</v>
       </c>
     </row>
     <row r="1646" spans="1:3">
       <c r="A1646" s="1" t="inlineStr">
         <is>
           <t>9786053332442</t>
         </is>
       </c>
       <c r="B1646" s="1" t="inlineStr">
         <is>
@@ -24784,51 +24784,51 @@
         <is>
           <t>9786053331858</t>
         </is>
       </c>
       <c r="B1647" s="1" t="inlineStr">
         <is>
           <t>Türkiye Ekonomisi</t>
         </is>
       </c>
       <c r="C1647" s="1">
         <v>199.5</v>
       </c>
     </row>
     <row r="1648" spans="1:3">
       <c r="A1648" s="1" t="inlineStr">
         <is>
           <t>9786053332107</t>
         </is>
       </c>
       <c r="B1648" s="1" t="inlineStr">
         <is>
           <t>Günümüzde ve Gelecekte Stratejik Halkla İlişkiler Yönetimi</t>
         </is>
       </c>
       <c r="C1648" s="1">
-        <v>35</v>
+        <v>99.5</v>
       </c>
     </row>
     <row r="1649" spans="1:3">
       <c r="A1649" s="1" t="inlineStr">
         <is>
           <t>9786052425053</t>
         </is>
       </c>
       <c r="B1649" s="1" t="inlineStr">
         <is>
           <t>Genel Muhasebe</t>
         </is>
       </c>
       <c r="C1649" s="1">
         <v>499.5</v>
       </c>
     </row>
     <row r="1650" spans="1:3">
       <c r="A1650" s="1" t="inlineStr">
         <is>
           <t>9786053774242</t>
         </is>
       </c>
       <c r="B1650" s="1" t="inlineStr">
         <is>
@@ -24889,186 +24889,186 @@
         <is>
           <t>9786052421130</t>
         </is>
       </c>
       <c r="B1654" s="1" t="inlineStr">
         <is>
           <t>İş Hukuku Uygulaması</t>
         </is>
       </c>
       <c r="C1654" s="1">
         <v>799.5</v>
       </c>
     </row>
     <row r="1655" spans="1:3">
       <c r="A1655" s="1" t="inlineStr">
         <is>
           <t>9786052420454</t>
         </is>
       </c>
       <c r="B1655" s="1" t="inlineStr">
         <is>
           <t>İş Hukuku Mevzuatı</t>
         </is>
       </c>
       <c r="C1655" s="1">
-        <v>49.5</v>
+        <v>99.5</v>
       </c>
     </row>
     <row r="1656" spans="1:3">
       <c r="A1656" s="1" t="inlineStr">
         <is>
           <t>9786052428467</t>
         </is>
       </c>
       <c r="B1656" s="1" t="inlineStr">
         <is>
           <t>İş Hukuku Dersleri (Ciltli)</t>
         </is>
       </c>
       <c r="C1656" s="1">
         <v>1299.5</v>
       </c>
     </row>
     <row r="1657" spans="1:3">
       <c r="A1657" s="1" t="inlineStr">
         <is>
           <t>9786052424704</t>
         </is>
       </c>
       <c r="B1657" s="1" t="inlineStr">
         <is>
           <t>İş Hukuku</t>
         </is>
       </c>
       <c r="C1657" s="1">
-        <v>499.5</v>
+        <v>599.5</v>
       </c>
     </row>
     <row r="1658" spans="1:3">
       <c r="A1658" s="1" t="inlineStr">
         <is>
           <t>9789752959040</t>
         </is>
       </c>
       <c r="B1658" s="1" t="inlineStr">
         <is>
           <t>Avrupa Birliği’ne Evet mi Hayır mı?</t>
         </is>
       </c>
       <c r="C1658" s="1">
         <v>62</v>
       </c>
     </row>
     <row r="1659" spans="1:3">
       <c r="A1659" s="1" t="inlineStr">
         <is>
           <t>9789752958654</t>
         </is>
       </c>
       <c r="B1659" s="1" t="inlineStr">
         <is>
           <t>Avrupa Birliği’nde Türk Vatandaşlarının Serbest Dolaşımı</t>
         </is>
       </c>
       <c r="C1659" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1660" spans="1:3">
       <c r="A1660" s="1" t="inlineStr">
         <is>
           <t>9786053337232</t>
         </is>
       </c>
       <c r="B1660" s="1" t="inlineStr">
         <is>
           <t>İcra ve İflas Hukuku</t>
         </is>
       </c>
       <c r="C1660" s="1">
-        <v>849.5</v>
+        <v>995</v>
       </c>
     </row>
     <row r="1661" spans="1:3">
       <c r="A1661" s="1" t="inlineStr">
         <is>
           <t>9786053331971</t>
         </is>
       </c>
       <c r="B1661" s="1" t="inlineStr">
         <is>
           <t>İşletmelerde Etik ve Etik Liderlik</t>
         </is>
       </c>
       <c r="C1661" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="1662" spans="1:3">
       <c r="A1662" s="1" t="inlineStr">
         <is>
           <t>9786052421772</t>
         </is>
       </c>
       <c r="B1662" s="1" t="inlineStr">
         <is>
           <t>Türk Genel Sağlık Sigortası</t>
         </is>
       </c>
       <c r="C1662" s="1">
         <v>495</v>
       </c>
     </row>
     <row r="1663" spans="1:3">
       <c r="A1663" s="1" t="inlineStr">
         <is>
           <t>9786053332015</t>
         </is>
       </c>
       <c r="B1663" s="1" t="inlineStr">
         <is>
           <t>Mesleki Etik</t>
         </is>
       </c>
       <c r="C1663" s="1">
-        <v>249.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="1664" spans="1:3">
       <c r="A1664" s="1" t="inlineStr">
         <is>
           <t>9786053332152</t>
         </is>
       </c>
       <c r="B1664" s="1" t="inlineStr">
         <is>
           <t>Siyasetin Finansmanı</t>
         </is>
       </c>
       <c r="C1664" s="1">
-        <v>249.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="1665" spans="1:3">
       <c r="A1665" s="1" t="inlineStr">
         <is>
           <t>9786053332350</t>
         </is>
       </c>
       <c r="B1665" s="1" t="inlineStr">
         <is>
           <t>Kurumsal İletişimde Sosyal Medya Yönetimi</t>
         </is>
       </c>
       <c r="C1665" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1666" spans="1:3">
       <c r="A1666" s="1" t="inlineStr">
         <is>
           <t>9786052423400</t>
         </is>
       </c>
       <c r="B1666" s="1" t="inlineStr">
         <is>
@@ -25114,51 +25114,51 @@
         <is>
           <t>9786053332312</t>
         </is>
       </c>
       <c r="B1669" s="1" t="inlineStr">
         <is>
           <t>Meslek Hastalığı Kavramı Üzerine</t>
         </is>
       </c>
       <c r="C1669" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1670" spans="1:3">
       <c r="A1670" s="1" t="inlineStr">
         <is>
           <t>9786053331933</t>
         </is>
       </c>
       <c r="B1670" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Hukuk Temel Metinler</t>
         </is>
       </c>
       <c r="C1670" s="1">
-        <v>599.5</v>
+        <v>699.5</v>
       </c>
     </row>
     <row r="1671" spans="1:3">
       <c r="A1671" s="1" t="inlineStr">
         <is>
           <t>9786053332732</t>
         </is>
       </c>
       <c r="B1671" s="1" t="inlineStr">
         <is>
           <t>Kültürel Zeka -CQ-</t>
         </is>
       </c>
       <c r="C1671" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="1672" spans="1:3">
       <c r="A1672" s="1" t="inlineStr">
         <is>
           <t>9786053332725</t>
         </is>
       </c>
       <c r="B1672" s="1" t="inlineStr">
         <is>
@@ -25204,171 +25204,171 @@
         <is>
           <t>9786053331995</t>
         </is>
       </c>
       <c r="B1675" s="1" t="inlineStr">
         <is>
           <t>Küresel Pazarlama</t>
         </is>
       </c>
       <c r="C1675" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="1676" spans="1:3">
       <c r="A1676" s="1" t="inlineStr">
         <is>
           <t>9786052428405</t>
         </is>
       </c>
       <c r="B1676" s="1" t="inlineStr">
         <is>
           <t>Vergi Hukuku</t>
         </is>
       </c>
       <c r="C1676" s="1">
-        <v>799.5</v>
+        <v>899.5</v>
       </c>
     </row>
     <row r="1677" spans="1:3">
       <c r="A1677" s="1" t="inlineStr">
         <is>
           <t>9786053332268</t>
         </is>
       </c>
       <c r="B1677" s="1" t="inlineStr">
         <is>
           <t>Kurumsallık Parantezinde Yönetim ve İletişim</t>
         </is>
       </c>
       <c r="C1677" s="1">
-        <v>249.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="1678" spans="1:3">
       <c r="A1678" s="1" t="inlineStr">
         <is>
           <t>9786053332251</t>
         </is>
       </c>
       <c r="B1678" s="1" t="inlineStr">
         <is>
           <t>Yöneylem Araştırması</t>
         </is>
       </c>
       <c r="C1678" s="1">
-        <v>79.5</v>
+        <v>99.5</v>
       </c>
     </row>
     <row r="1679" spans="1:3">
       <c r="A1679" s="1" t="inlineStr">
         <is>
           <t>9786053779070</t>
         </is>
       </c>
       <c r="B1679" s="1" t="inlineStr">
         <is>
           <t>Dijital Reklamcılık ve Gençlik</t>
         </is>
       </c>
       <c r="C1679" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1680" spans="1:3">
       <c r="A1680" s="1" t="inlineStr">
         <is>
           <t>9786053777267</t>
         </is>
       </c>
       <c r="B1680" s="1" t="inlineStr">
         <is>
           <t>Dijital Oyunlarda Şiddet</t>
         </is>
       </c>
       <c r="C1680" s="1">
-        <v>349.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1681" spans="1:3">
       <c r="A1681" s="1" t="inlineStr">
         <is>
           <t>9786053331803</t>
         </is>
       </c>
       <c r="B1681" s="1" t="inlineStr">
         <is>
           <t>Yeni Çalışma Paradigmaları ve Tutum</t>
         </is>
       </c>
       <c r="C1681" s="1">
         <v>99.5</v>
       </c>
     </row>
     <row r="1682" spans="1:3">
       <c r="A1682" s="1" t="inlineStr">
         <is>
           <t>9786052427705</t>
         </is>
       </c>
       <c r="B1682" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Finansman</t>
         </is>
       </c>
       <c r="C1682" s="1">
-        <v>349.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="1683" spans="1:3">
       <c r="A1683" s="1" t="inlineStr">
         <is>
           <t>9786052425718</t>
         </is>
       </c>
       <c r="B1683" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Deniz Hukuku</t>
         </is>
       </c>
       <c r="C1683" s="1">
-        <v>849.5</v>
+        <v>995</v>
       </c>
     </row>
     <row r="1684" spans="1:3">
       <c r="A1684" s="1" t="inlineStr">
         <is>
           <t>9786052425398</t>
         </is>
       </c>
       <c r="B1684" s="1" t="inlineStr">
         <is>
           <t>Mülakat: Teori, Süreç ve İlkeler</t>
         </is>
       </c>
       <c r="C1684" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1685" spans="1:3">
       <c r="A1685" s="1" t="inlineStr">
         <is>
           <t>9786053778424</t>
         </is>
       </c>
       <c r="B1685" s="1" t="inlineStr">
         <is>
           <t>Nasıl Bir Vergi Denetimi ve Vergi Yargısı</t>
         </is>
       </c>
       <c r="C1685" s="1">
         <v>174.5</v>
       </c>
     </row>
     <row r="1686" spans="1:3">
       <c r="A1686" s="1" t="inlineStr">
         <is>
           <t>9786052427750</t>
         </is>
       </c>
       <c r="B1686" s="1" t="inlineStr">
         <is>
@@ -25399,51 +25399,51 @@
         <is>
           <t>9786053778271</t>
         </is>
       </c>
       <c r="B1688" s="1" t="inlineStr">
         <is>
           <t>Hukuk Felsefesi Açısından Yararcılık Teorisinin Eleştirisi</t>
         </is>
       </c>
       <c r="C1688" s="1">
         <v>139.5</v>
       </c>
     </row>
     <row r="1689" spans="1:3">
       <c r="A1689" s="1" t="inlineStr">
         <is>
           <t>9786052425374</t>
         </is>
       </c>
       <c r="B1689" s="1" t="inlineStr">
         <is>
           <t>Hukuksal Etik (Legal Ethics) Dersleri</t>
         </is>
       </c>
       <c r="C1689" s="1">
-        <v>449.5</v>
+        <v>599.5</v>
       </c>
     </row>
     <row r="1690" spans="1:3">
       <c r="A1690" s="1" t="inlineStr">
         <is>
           <t>9786053779087</t>
         </is>
       </c>
       <c r="B1690" s="1" t="inlineStr">
         <is>
           <t>Sosyal Medya Endüstrisi (Ciltli)</t>
         </is>
       </c>
       <c r="C1690" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1691" spans="1:3">
       <c r="A1691" s="1" t="inlineStr">
         <is>
           <t>9786053778608</t>
         </is>
       </c>
       <c r="B1691" s="1" t="inlineStr">
         <is>
@@ -25504,156 +25504,156 @@
         <is>
           <t>9786052422106</t>
         </is>
       </c>
       <c r="B1695" s="1" t="inlineStr">
         <is>
           <t>Yabancılar ve Uluslararası Koruma Hukuku</t>
         </is>
       </c>
       <c r="C1695" s="1">
         <v>499.5</v>
       </c>
     </row>
     <row r="1696" spans="1:3">
       <c r="A1696" s="1" t="inlineStr">
         <is>
           <t>9786053338437</t>
         </is>
       </c>
       <c r="B1696" s="1" t="inlineStr">
         <is>
           <t>Pazarlama Ahlakı</t>
         </is>
       </c>
       <c r="C1696" s="1">
-        <v>49.5</v>
+        <v>99.5</v>
       </c>
     </row>
     <row r="1697" spans="1:3">
       <c r="A1697" s="1" t="inlineStr">
         <is>
           <t>9786053771678</t>
         </is>
       </c>
       <c r="B1697" s="1" t="inlineStr">
         <is>
           <t>Para Piyasaları</t>
         </is>
       </c>
       <c r="C1697" s="1">
         <v>129.5</v>
       </c>
     </row>
     <row r="1698" spans="1:3">
       <c r="A1698" s="1" t="inlineStr">
         <is>
           <t>9786052426913</t>
         </is>
       </c>
       <c r="B1698" s="1" t="inlineStr">
         <is>
           <t>Panel Veri Ekonometrisi - Stata Uygulamalı</t>
         </is>
       </c>
       <c r="C1698" s="1">
-        <v>599.5</v>
+        <v>699.5</v>
       </c>
     </row>
     <row r="1699" spans="1:3">
       <c r="A1699" s="1" t="inlineStr">
         <is>
           <t>9786053337744</t>
         </is>
       </c>
       <c r="B1699" s="1" t="inlineStr">
         <is>
           <t>Milletlerarası Tahkim Hukuku Cilt: 1</t>
         </is>
       </c>
       <c r="C1699" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1700" spans="1:3">
       <c r="A1700" s="1" t="inlineStr">
         <is>
           <t>9786053776055</t>
         </is>
       </c>
       <c r="B1700" s="1" t="inlineStr">
         <is>
           <t>Milletlerarası Özel Hukukta Tüzel Kişilik Perdesinin Kaldırılması</t>
         </is>
       </c>
       <c r="C1700" s="1">
-        <v>299.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="1701" spans="1:3">
       <c r="A1701" s="1" t="inlineStr">
         <is>
           <t>9786053772118</t>
         </is>
       </c>
       <c r="B1701" s="1" t="inlineStr">
         <is>
           <t>Milletlerarası Özel Hukukta Kaçırılan veya Alıkonan Çocukların İadesi</t>
         </is>
       </c>
       <c r="C1701" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="1702" spans="1:3">
       <c r="A1702" s="1" t="inlineStr">
         <is>
           <t>9786053773016</t>
         </is>
       </c>
       <c r="B1702" s="1" t="inlineStr">
         <is>
           <t>Milletlerarası Özel Hukukta Hisse Devirleri</t>
         </is>
       </c>
       <c r="C1702" s="1">
         <v>139.5</v>
       </c>
     </row>
     <row r="1703" spans="1:3">
       <c r="A1703" s="1" t="inlineStr">
         <is>
           <t>9786053773801</t>
         </is>
       </c>
       <c r="B1703" s="1" t="inlineStr">
         <is>
           <t>Karşılaştırmalı Radyo ve Televizyon</t>
         </is>
       </c>
       <c r="C1703" s="1">
-        <v>349.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1704" spans="1:3">
       <c r="A1704" s="1" t="inlineStr">
         <is>
           <t>9786052422427</t>
         </is>
       </c>
       <c r="B1704" s="1" t="inlineStr">
         <is>
           <t>Karşılaştırmalı Ceza Hukuku Yasaları</t>
         </is>
       </c>
       <c r="C1704" s="1">
         <v>995</v>
       </c>
     </row>
     <row r="1705" spans="1:3">
       <c r="A1705" s="1" t="inlineStr">
         <is>
           <t>9786053776680</t>
         </is>
       </c>
       <c r="B1705" s="1" t="inlineStr">
         <is>
@@ -25669,96 +25669,96 @@
         <is>
           <t>9786053776000</t>
         </is>
       </c>
       <c r="B1706" s="1" t="inlineStr">
         <is>
           <t>Kamu İktisadi Teşebbüsleri ve Özelleştirme</t>
         </is>
       </c>
       <c r="C1706" s="1">
         <v>49.5</v>
       </c>
     </row>
     <row r="1707" spans="1:3">
       <c r="A1707" s="1" t="inlineStr">
         <is>
           <t>9786052424773</t>
         </is>
       </c>
       <c r="B1707" s="1" t="inlineStr">
         <is>
           <t>Kamu Ekonomisi Analizi</t>
         </is>
       </c>
       <c r="C1707" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1708" spans="1:3">
       <c r="A1708" s="1" t="inlineStr">
         <is>
           <t>9786053777359</t>
         </is>
       </c>
       <c r="B1708" s="1" t="inlineStr">
         <is>
           <t>Kamu Diplomasisi ve Uluslararası Halkla İlişkiler</t>
         </is>
       </c>
       <c r="C1708" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="1709" spans="1:3">
       <c r="A1709" s="1" t="inlineStr">
         <is>
           <t>9786052428214</t>
         </is>
       </c>
       <c r="B1709" s="1" t="inlineStr">
         <is>
           <t>Sorularla İş Sağlığı ve Güvenliği Hukuku</t>
         </is>
       </c>
       <c r="C1709" s="1">
-        <v>399.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="1710" spans="1:3">
       <c r="A1710" s="1" t="inlineStr">
         <is>
           <t>9786052424988</t>
         </is>
       </c>
       <c r="B1710" s="1" t="inlineStr">
         <is>
           <t>Banka İşlemleri</t>
         </is>
       </c>
       <c r="C1710" s="1">
-        <v>249.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="1711" spans="1:3">
       <c r="A1711" s="1" t="inlineStr">
         <is>
           <t>9786053772637</t>
         </is>
       </c>
       <c r="B1711" s="1" t="inlineStr">
         <is>
           <t>Seçim Sistemleri ve Etnik Azınlıkların Parlamenter Temsili</t>
         </is>
       </c>
       <c r="C1711" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="1712" spans="1:3">
       <c r="A1712" s="1" t="inlineStr">
         <is>
           <t>9786053335344</t>
         </is>
       </c>
       <c r="B1712" s="1" t="inlineStr">
         <is>
@@ -25774,66 +25774,66 @@
         <is>
           <t>9786053331360</t>
         </is>
       </c>
       <c r="B1713" s="1" t="inlineStr">
         <is>
           <t>Sosyal Sigorta Yardımlarına Hak Kazanma Koşulları ve Eşitlik İlkesi</t>
         </is>
       </c>
       <c r="C1713" s="1">
         <v>499.5</v>
       </c>
     </row>
     <row r="1714" spans="1:3">
       <c r="A1714" s="1" t="inlineStr">
         <is>
           <t>9786053331452</t>
         </is>
       </c>
       <c r="B1714" s="1" t="inlineStr">
         <is>
           <t>6458 Sayılı Yabancılar ve Uluslararası Koruma Kanunu'nda İdari Gözetim</t>
         </is>
       </c>
       <c r="C1714" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1715" spans="1:3">
       <c r="A1715" s="1" t="inlineStr">
         <is>
           <t>9786053331568</t>
         </is>
       </c>
       <c r="B1715" s="1" t="inlineStr">
         <is>
           <t>Örnek Olaylarla Örgütsel Davranış</t>
         </is>
       </c>
       <c r="C1715" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1716" spans="1:3">
       <c r="A1716" s="1" t="inlineStr">
         <is>
           <t>9786053779391</t>
         </is>
       </c>
       <c r="B1716" s="1" t="inlineStr">
         <is>
           <t>Türk İdare Hukukunda Kanuni İdare İlkesi</t>
         </is>
       </c>
       <c r="C1716" s="1">
         <v>399.5</v>
       </c>
     </row>
     <row r="1717" spans="1:3">
       <c r="A1717" s="1" t="inlineStr">
         <is>
           <t>9789752959071</t>
         </is>
       </c>
       <c r="B1717" s="1" t="inlineStr">
         <is>
@@ -25864,51 +25864,51 @@
         <is>
           <t>9786053777274</t>
         </is>
       </c>
       <c r="B1719" s="1" t="inlineStr">
         <is>
           <t>Türk Ceza Kanununda Aile Hukukundan Kaynaklanan Yükümlülüğün İhlali</t>
         </is>
       </c>
       <c r="C1719" s="1">
         <v>161</v>
       </c>
     </row>
     <row r="1720" spans="1:3">
       <c r="A1720" s="1" t="inlineStr">
         <is>
           <t>9786052424889</t>
         </is>
       </c>
       <c r="B1720" s="1" t="inlineStr">
         <is>
           <t>Sosyal Bilimlerde Araştırma Yöntemleri</t>
         </is>
       </c>
       <c r="C1720" s="1">
-        <v>399.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="1721" spans="1:3">
       <c r="A1721" s="1" t="inlineStr">
         <is>
           <t>9786053772422</t>
         </is>
       </c>
       <c r="B1721" s="1" t="inlineStr">
         <is>
           <t>Ekonomik Krizin Çalışanlar Üzerindeki Etkisi</t>
         </is>
       </c>
       <c r="C1721" s="1">
         <v>49.5</v>
       </c>
     </row>
     <row r="1722" spans="1:3">
       <c r="A1722" s="1" t="inlineStr">
         <is>
           <t>9789752959408</t>
         </is>
       </c>
       <c r="B1722" s="1" t="inlineStr">
         <is>
@@ -25969,171 +25969,171 @@
         <is>
           <t>9786053778233</t>
         </is>
       </c>
       <c r="B1726" s="1" t="inlineStr">
         <is>
           <t>İş Sözleşmesinin İşveren Tarafından Haklı Nedenle Feshi</t>
         </is>
       </c>
       <c r="C1726" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="1727" spans="1:3">
       <c r="A1727" s="1" t="inlineStr">
         <is>
           <t>9786052422182</t>
         </is>
       </c>
       <c r="B1727" s="1" t="inlineStr">
         <is>
           <t>Anayasa Hukukunun Temel Metinleri</t>
         </is>
       </c>
       <c r="C1727" s="1">
-        <v>949.5</v>
+        <v>995</v>
       </c>
     </row>
     <row r="1728" spans="1:3">
       <c r="A1728" s="1" t="inlineStr">
         <is>
           <t>9786052424315</t>
         </is>
       </c>
       <c r="B1728" s="1" t="inlineStr">
         <is>
           <t>Finans ve Sigorta Matematiği</t>
         </is>
       </c>
       <c r="C1728" s="1">
-        <v>249.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1729" spans="1:3">
       <c r="A1729" s="1" t="inlineStr">
         <is>
           <t>9786052426968</t>
         </is>
       </c>
       <c r="B1729" s="1" t="inlineStr">
         <is>
           <t>İşletmelerde Stratejik Yönetim</t>
         </is>
       </c>
       <c r="C1729" s="1">
         <v>1599.5</v>
       </c>
     </row>
     <row r="1730" spans="1:3">
       <c r="A1730" s="1" t="inlineStr">
         <is>
           <t>9786052422960</t>
         </is>
       </c>
       <c r="B1730" s="1" t="inlineStr">
         <is>
           <t>Halkla İlişkiler Nedir?</t>
         </is>
       </c>
       <c r="C1730" s="1">
-        <v>599.5</v>
+        <v>749.5</v>
       </c>
     </row>
     <row r="1731" spans="1:3">
       <c r="A1731" s="1" t="inlineStr">
         <is>
           <t>9786053330769</t>
         </is>
       </c>
       <c r="B1731" s="1" t="inlineStr">
         <is>
           <t>İnsan Kaynakları Yönetimi</t>
         </is>
       </c>
       <c r="C1731" s="1">
-        <v>449.5</v>
+        <v>549.5</v>
       </c>
     </row>
     <row r="1732" spans="1:3">
       <c r="A1732" s="1" t="inlineStr">
         <is>
           <t>9786052420676</t>
         </is>
       </c>
       <c r="B1732" s="1" t="inlineStr">
         <is>
           <t>Kira Hukuku Şerhi (Ciltli)</t>
         </is>
       </c>
       <c r="C1732" s="1">
         <v>1595</v>
       </c>
     </row>
     <row r="1733" spans="1:3">
       <c r="A1733" s="1" t="inlineStr">
         <is>
           <t>9786053335375</t>
         </is>
       </c>
       <c r="B1733" s="1" t="inlineStr">
         <is>
           <t>Genel Hukuk Bilgisi (Hukuka Giriş)</t>
         </is>
       </c>
       <c r="C1733" s="1">
-        <v>249.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="1734" spans="1:3">
       <c r="A1734" s="1" t="inlineStr">
         <is>
           <t>9786053334064</t>
         </is>
       </c>
       <c r="B1734" s="1" t="inlineStr">
         <is>
           <t>Davranış Bilimleri</t>
         </is>
       </c>
       <c r="C1734" s="1">
-        <v>599.5</v>
+        <v>699.5</v>
       </c>
     </row>
     <row r="1735" spans="1:3">
       <c r="A1735" s="1" t="inlineStr">
         <is>
           <t>9786053778905</t>
         </is>
       </c>
       <c r="B1735" s="1" t="inlineStr">
         <is>
           <t>Dış Ticaret ve Finansmanı</t>
         </is>
       </c>
       <c r="C1735" s="1">
-        <v>349.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1736" spans="1:3">
       <c r="A1736" s="1" t="inlineStr">
         <is>
           <t>9786053331650</t>
         </is>
       </c>
       <c r="B1736" s="1" t="inlineStr">
         <is>
           <t>Kat Karşılığı İnşaat Sözleşmeleri</t>
         </is>
       </c>
       <c r="C1736" s="1">
         <v>399.5</v>
       </c>
     </row>
     <row r="1737" spans="1:3">
       <c r="A1737" s="1" t="inlineStr">
         <is>
           <t>9786053331643</t>
         </is>
       </c>
       <c r="B1737" s="1" t="inlineStr">
         <is>
@@ -26179,81 +26179,81 @@
         <is>
           <t>9786053771883</t>
         </is>
       </c>
       <c r="B1740" s="1" t="inlineStr">
         <is>
           <t>Gönülçelen Şirketler</t>
         </is>
       </c>
       <c r="C1740" s="1">
         <v>62</v>
       </c>
     </row>
     <row r="1741" spans="1:3">
       <c r="A1741" s="1" t="inlineStr">
         <is>
           <t>9786052428276</t>
         </is>
       </c>
       <c r="B1741" s="1" t="inlineStr">
         <is>
           <t>Girişimcilik</t>
         </is>
       </c>
       <c r="C1741" s="1">
-        <v>399.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="1742" spans="1:3">
       <c r="A1742" s="1" t="inlineStr">
         <is>
           <t>9786053338550</t>
         </is>
       </c>
       <c r="B1742" s="1" t="inlineStr">
         <is>
           <t>Çağdaş Yönetim Bilimi</t>
         </is>
       </c>
       <c r="C1742" s="1">
-        <v>39.5</v>
+        <v>99.5</v>
       </c>
     </row>
     <row r="1743" spans="1:3">
       <c r="A1743" s="1" t="inlineStr">
         <is>
           <t>9786052426166</t>
         </is>
       </c>
       <c r="B1743" s="1" t="inlineStr">
         <is>
           <t>Bilim, Felsefe ve Metodoloji</t>
         </is>
       </c>
       <c r="C1743" s="1">
-        <v>349.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="1744" spans="1:3">
       <c r="A1744" s="1" t="inlineStr">
         <is>
           <t>9786052422779</t>
         </is>
       </c>
       <c r="B1744" s="1" t="inlineStr">
         <is>
           <t>Yargıtay Kararları Işığında Sorularla 4857 Sayılı İş Yasası</t>
         </is>
       </c>
       <c r="C1744" s="1">
         <v>239.5</v>
       </c>
     </row>
     <row r="1745" spans="1:3">
       <c r="A1745" s="1" t="inlineStr">
         <is>
           <t>9786053330912</t>
         </is>
       </c>
       <c r="B1745" s="1" t="inlineStr">
         <is>
@@ -26269,51 +26269,51 @@
         <is>
           <t>9786053331513</t>
         </is>
       </c>
       <c r="B1746" s="1" t="inlineStr">
         <is>
           <t>Pazarlama Vizyonunu Genişleten Yeniden Doğan Pazarlar</t>
         </is>
       </c>
       <c r="C1746" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="1747" spans="1:3">
       <c r="A1747" s="1" t="inlineStr">
         <is>
           <t>9786053779773</t>
         </is>
       </c>
       <c r="B1747" s="1" t="inlineStr">
         <is>
           <t>Sigorta Matematiği</t>
         </is>
       </c>
       <c r="C1747" s="1">
-        <v>299.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="1748" spans="1:3">
       <c r="A1748" s="1" t="inlineStr">
         <is>
           <t>9786053331292</t>
         </is>
       </c>
       <c r="B1748" s="1" t="inlineStr">
         <is>
           <t>İktisat Bilimi ve Türkiye İktisadı'nın Sıradışı ve Yenilikçi Yorumları</t>
         </is>
       </c>
       <c r="C1748" s="1">
         <v>61</v>
       </c>
     </row>
     <row r="1749" spans="1:3">
       <c r="A1749" s="1" t="inlineStr">
         <is>
           <t>9786053331025</t>
         </is>
       </c>
       <c r="B1749" s="1" t="inlineStr">
         <is>
@@ -26344,51 +26344,51 @@
         <is>
           <t>9786053331438</t>
         </is>
       </c>
       <c r="B1751" s="1" t="inlineStr">
         <is>
           <t>Hizmet Kalitesi ve Müşteri Değerleri</t>
         </is>
       </c>
       <c r="C1751" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1752" spans="1:3">
       <c r="A1752" s="1" t="inlineStr">
         <is>
           <t>9786053331285</t>
         </is>
       </c>
       <c r="B1752" s="1" t="inlineStr">
         <is>
           <t>Milletlerarası Tahkime İlişkin Mevzuat ve Antlaşmalar Cilt: 2</t>
         </is>
       </c>
       <c r="C1752" s="1">
-        <v>979.5</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="1753" spans="1:3">
       <c r="A1753" s="1" t="inlineStr">
         <is>
           <t>9786053331124</t>
         </is>
       </c>
       <c r="B1753" s="1" t="inlineStr">
         <is>
           <t>Türk Basınında Etik ve Özdenetim</t>
         </is>
       </c>
       <c r="C1753" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1754" spans="1:3">
       <c r="A1754" s="1" t="inlineStr">
         <is>
           <t>9786053331421</t>
         </is>
       </c>
       <c r="B1754" s="1" t="inlineStr">
         <is>
@@ -26419,81 +26419,81 @@
         <is>
           <t>9786053331261</t>
         </is>
       </c>
       <c r="B1756" s="1" t="inlineStr">
         <is>
           <t>Toplu İş Sözleşmesinin Geriye Etkisi</t>
         </is>
       </c>
       <c r="C1756" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="1757" spans="1:3">
       <c r="A1757" s="1" t="inlineStr">
         <is>
           <t>9786052428368</t>
         </is>
       </c>
       <c r="B1757" s="1" t="inlineStr">
         <is>
           <t>Şirket ve Popüler Kültür</t>
         </is>
       </c>
       <c r="C1757" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1758" spans="1:3">
       <c r="A1758" s="1" t="inlineStr">
         <is>
           <t>9786053337027</t>
         </is>
       </c>
       <c r="B1758" s="1" t="inlineStr">
         <is>
           <t>Dünya İktisat Tarihi</t>
         </is>
       </c>
       <c r="C1758" s="1">
         <v>399.5</v>
       </c>
     </row>
     <row r="1759" spans="1:3">
       <c r="A1759" s="1" t="inlineStr">
         <is>
           <t>9786052424322</t>
         </is>
       </c>
       <c r="B1759" s="1" t="inlineStr">
         <is>
           <t>Para ve Psikoloji</t>
         </is>
       </c>
       <c r="C1759" s="1">
-        <v>239.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="1760" spans="1:3">
       <c r="A1760" s="1" t="inlineStr">
         <is>
           <t>9786053331179</t>
         </is>
       </c>
       <c r="B1760" s="1" t="inlineStr">
         <is>
           <t>Konut Finansmanı ve Değerlemesi</t>
         </is>
       </c>
       <c r="C1760" s="1">
         <v>139.5</v>
       </c>
     </row>
     <row r="1761" spans="1:3">
       <c r="A1761" s="1" t="inlineStr">
         <is>
           <t>9786053779421</t>
         </is>
       </c>
       <c r="B1761" s="1" t="inlineStr">
         <is>
@@ -26524,156 +26524,156 @@
         <is>
           <t>9786053778998</t>
         </is>
       </c>
       <c r="B1763" s="1" t="inlineStr">
         <is>
           <t>Yargıtay Kararları Işığında Milletlerarası Miras Hukuku</t>
         </is>
       </c>
       <c r="C1763" s="1">
         <v>239.5</v>
       </c>
     </row>
     <row r="1764" spans="1:3">
       <c r="A1764" s="1" t="inlineStr">
         <is>
           <t>9786053778202</t>
         </is>
       </c>
       <c r="B1764" s="1" t="inlineStr">
         <is>
           <t>Lineer Cebir</t>
         </is>
       </c>
       <c r="C1764" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1765" spans="1:3">
       <c r="A1765" s="1" t="inlineStr">
         <is>
           <t>9786053778110</t>
         </is>
       </c>
       <c r="B1765" s="1" t="inlineStr">
         <is>
           <t>İşyerinde Mahremiyet Olgusu</t>
         </is>
       </c>
       <c r="C1765" s="1">
         <v>49.5</v>
       </c>
     </row>
     <row r="1766" spans="1:3">
       <c r="A1766" s="1" t="inlineStr">
         <is>
           <t>9786053776390</t>
         </is>
       </c>
       <c r="B1766" s="1" t="inlineStr">
         <is>
           <t>21. Yüzyılda Değişim, Yönetim ve Liderlik</t>
         </is>
       </c>
       <c r="C1766" s="1">
-        <v>299.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="1767" spans="1:3">
       <c r="A1767" s="1" t="inlineStr">
         <is>
           <t>9786053775676</t>
         </is>
       </c>
       <c r="B1767" s="1" t="inlineStr">
         <is>
           <t>İnsan Kaynakları Yönetimi Faaliyetlerinde Ölçme ve Değerlendirme</t>
         </is>
       </c>
       <c r="C1767" s="1">
-        <v>399.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="1768" spans="1:3">
       <c r="A1768" s="1" t="inlineStr">
         <is>
           <t>9786053778684</t>
         </is>
       </c>
       <c r="B1768" s="1" t="inlineStr">
         <is>
           <t>İstatistiksel Analiz</t>
         </is>
       </c>
       <c r="C1768" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1769" spans="1:3">
       <c r="A1769" s="1" t="inlineStr">
         <is>
           <t>9786053777144</t>
         </is>
       </c>
       <c r="B1769" s="1" t="inlineStr">
         <is>
           <t>Alışveriş Merkezleri</t>
         </is>
       </c>
       <c r="C1769" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="1770" spans="1:3">
       <c r="A1770" s="1" t="inlineStr">
         <is>
           <t>9786053777670</t>
         </is>
       </c>
       <c r="B1770" s="1" t="inlineStr">
         <is>
           <t>Entelektüel Sermayenin Girişimsel Oryantasyona Etkisi ve Firma Performansı ile İlişkisi</t>
         </is>
       </c>
       <c r="C1770" s="1">
         <v>58</v>
       </c>
     </row>
     <row r="1771" spans="1:3">
       <c r="A1771" s="1" t="inlineStr">
         <is>
           <t>9786052427590</t>
         </is>
       </c>
       <c r="B1771" s="1" t="inlineStr">
         <is>
           <t>İleri Akışkanlar Mekaniği</t>
         </is>
       </c>
       <c r="C1771" s="1">
-        <v>899.5</v>
+        <v>995</v>
       </c>
     </row>
     <row r="1772" spans="1:3">
       <c r="A1772" s="1" t="inlineStr">
         <is>
           <t>9786053777878</t>
         </is>
       </c>
       <c r="B1772" s="1" t="inlineStr">
         <is>
           <t>Her Şey Satışla Başlar</t>
         </is>
       </c>
       <c r="C1772" s="1">
         <v>279.5</v>
       </c>
     </row>
     <row r="1773" spans="1:3">
       <c r="A1773" s="1" t="inlineStr">
         <is>
           <t>9786053779216</t>
         </is>
       </c>
       <c r="B1773" s="1" t="inlineStr">
         <is>
@@ -26734,81 +26734,81 @@
         <is>
           <t>9786053331148</t>
         </is>
       </c>
       <c r="B1777" s="1" t="inlineStr">
         <is>
           <t>Makaleler 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C1777" s="1">
         <v>499.5</v>
       </c>
     </row>
     <row r="1778" spans="1:3">
       <c r="A1778" s="1" t="inlineStr">
         <is>
           <t>9786052423035</t>
         </is>
       </c>
       <c r="B1778" s="1" t="inlineStr">
         <is>
           <t>Türk Medeni Kanunu (MK.) Türk Borçlar Kanunu (TBK.) (Ciltli)</t>
         </is>
       </c>
       <c r="C1778" s="1">
-        <v>899.5</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="1779" spans="1:3">
       <c r="A1779" s="1" t="inlineStr">
         <is>
           <t>9786052427699</t>
         </is>
       </c>
       <c r="B1779" s="1" t="inlineStr">
         <is>
           <t>Türk Medeni Hukuku Başlangıç Hükümleri Kişiler Hukuku 1. Cilt</t>
         </is>
       </c>
       <c r="C1779" s="1">
-        <v>749.5</v>
+        <v>899.5</v>
       </c>
     </row>
     <row r="1780" spans="1:3">
       <c r="A1780" s="1" t="inlineStr">
         <is>
           <t>9786052426074</t>
         </is>
       </c>
       <c r="B1780" s="1" t="inlineStr">
         <is>
           <t>Türk Medeni Hukuku Aile Hukuku 2. Cilt</t>
         </is>
       </c>
       <c r="C1780" s="1">
-        <v>849.5</v>
+        <v>995</v>
       </c>
     </row>
     <row r="1781" spans="1:3">
       <c r="A1781" s="1" t="inlineStr">
         <is>
           <t>9786053774327</t>
         </is>
       </c>
       <c r="B1781" s="1" t="inlineStr">
         <is>
           <t>Özel Yaşamın Korunması Hakkı</t>
         </is>
       </c>
       <c r="C1781" s="1">
         <v>329.5</v>
       </c>
     </row>
     <row r="1782" spans="1:3">
       <c r="A1782" s="1" t="inlineStr">
         <is>
           <t>9786053777137</t>
         </is>
       </c>
       <c r="B1782" s="1" t="inlineStr">
         <is>
@@ -26824,51 +26824,51 @@
         <is>
           <t>9786052428177</t>
         </is>
       </c>
       <c r="B1783" s="1" t="inlineStr">
         <is>
           <t>Örgütsel Davranış ve Yönetim Psikolojisi</t>
         </is>
       </c>
       <c r="C1783" s="1">
         <v>599.5</v>
       </c>
     </row>
     <row r="1784" spans="1:3">
       <c r="A1784" s="1" t="inlineStr">
         <is>
           <t>9786053335474</t>
         </is>
       </c>
       <c r="B1784" s="1" t="inlineStr">
         <is>
           <t>Postmodern Örgütlerde Güncel Davranışsal Konular</t>
         </is>
       </c>
       <c r="C1784" s="1">
-        <v>35</v>
+        <v>99.5</v>
       </c>
     </row>
     <row r="1785" spans="1:3">
       <c r="A1785" s="1" t="inlineStr">
         <is>
           <t>9786053331117</t>
         </is>
       </c>
       <c r="B1785" s="1" t="inlineStr">
         <is>
           <t>İnsan Kaynakları Yönetimi ve Yenililk</t>
         </is>
       </c>
       <c r="C1785" s="1">
         <v>79.5</v>
       </c>
     </row>
     <row r="1786" spans="1:3">
       <c r="A1786" s="1" t="inlineStr">
         <is>
           <t>9786053331094</t>
         </is>
       </c>
       <c r="B1786" s="1" t="inlineStr">
         <is>
@@ -26914,51 +26914,51 @@
         <is>
           <t>9786053330318</t>
         </is>
       </c>
       <c r="B1789" s="1" t="inlineStr">
         <is>
           <t>Türk Medeni Hukukunda Organ ve Doku Nakline İlişkin Bazı Hukuki Sorunlar Üzerine Bir Deneme</t>
         </is>
       </c>
       <c r="C1789" s="1">
         <v>239.5</v>
       </c>
     </row>
     <row r="1790" spans="1:3">
       <c r="A1790" s="1" t="inlineStr">
         <is>
           <t>9786053335771</t>
         </is>
       </c>
       <c r="B1790" s="1" t="inlineStr">
         <is>
           <t>Türkiye Avrupa Birliği Geri Kabul Antlaşması</t>
         </is>
       </c>
       <c r="C1790" s="1">
-        <v>299.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="1791" spans="1:3">
       <c r="A1791" s="1" t="inlineStr">
         <is>
           <t>9786052427644</t>
         </is>
       </c>
       <c r="B1791" s="1" t="inlineStr">
         <is>
           <t>Yabancı Mahkeme Kararlarının Tanınması ve Tenfizi</t>
         </is>
       </c>
       <c r="C1791" s="1">
         <v>899.5</v>
       </c>
     </row>
     <row r="1792" spans="1:3">
       <c r="A1792" s="1" t="inlineStr">
         <is>
           <t>9786053331346</t>
         </is>
       </c>
       <c r="B1792" s="1" t="inlineStr">
         <is>
@@ -27094,96 +27094,96 @@
         <is>
           <t>9786053330264</t>
         </is>
       </c>
       <c r="B1801" s="1" t="inlineStr">
         <is>
           <t>Enerjiye Dayalı Büyüme</t>
         </is>
       </c>
       <c r="C1801" s="1">
         <v>79.5</v>
       </c>
     </row>
     <row r="1802" spans="1:3">
       <c r="A1802" s="1" t="inlineStr">
         <is>
           <t>9786052424407</t>
         </is>
       </c>
       <c r="B1802" s="1" t="inlineStr">
         <is>
           <t>Siyaset Bilimi</t>
         </is>
       </c>
       <c r="C1802" s="1">
-        <v>699.5</v>
+        <v>749.5</v>
       </c>
     </row>
     <row r="1803" spans="1:3">
       <c r="A1803" s="1" t="inlineStr">
         <is>
           <t>9786052425947</t>
         </is>
       </c>
       <c r="B1803" s="1" t="inlineStr">
         <is>
           <t>İleri Panel Veri Analizi: Stata Uygulamalı</t>
         </is>
       </c>
       <c r="C1803" s="1">
-        <v>449.5</v>
+        <v>599.5</v>
       </c>
     </row>
     <row r="1804" spans="1:3">
       <c r="A1804" s="1" t="inlineStr">
         <is>
           <t>9786052424391</t>
         </is>
       </c>
       <c r="B1804" s="1" t="inlineStr">
         <is>
           <t>İktisadi Düşünce Tarihi</t>
         </is>
       </c>
       <c r="C1804" s="1">
         <v>499.5</v>
       </c>
     </row>
     <row r="1805" spans="1:3">
       <c r="A1805" s="1" t="inlineStr">
         <is>
           <t>9786052428603</t>
         </is>
       </c>
       <c r="B1805" s="1" t="inlineStr">
         <is>
           <t>1982 Anayasasına Göre Türk Anayasa Hukuku</t>
         </is>
       </c>
       <c r="C1805" s="1">
-        <v>799.5</v>
+        <v>949</v>
       </c>
     </row>
     <row r="1806" spans="1:3">
       <c r="A1806" s="1" t="inlineStr">
         <is>
           <t>9786053775508</t>
         </is>
       </c>
       <c r="B1806" s="1" t="inlineStr">
         <is>
           <t>Türev Ürünler ve Finansal Teknikler</t>
         </is>
       </c>
       <c r="C1806" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="1807" spans="1:3">
       <c r="A1807" s="1" t="inlineStr">
         <is>
           <t>9786052423110</t>
         </is>
       </c>
       <c r="B1807" s="1" t="inlineStr">
         <is>
@@ -27229,66 +27229,66 @@
         <is>
           <t>9786053779209</t>
         </is>
       </c>
       <c r="B1810" s="1" t="inlineStr">
         <is>
           <t>Medyadan Yansıyanlar</t>
         </is>
       </c>
       <c r="C1810" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="1811" spans="1:3">
       <c r="A1811" s="1" t="inlineStr">
         <is>
           <t>9786052428092</t>
         </is>
       </c>
       <c r="B1811" s="1" t="inlineStr">
         <is>
           <t>Notlu Türk Ticaret Kanunu (Ciltli)</t>
         </is>
       </c>
       <c r="C1811" s="1">
-        <v>1299.5</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="1812" spans="1:3">
       <c r="A1812" s="1" t="inlineStr">
         <is>
           <t>9786053337171</t>
         </is>
       </c>
       <c r="B1812" s="1" t="inlineStr">
         <is>
           <t>Devlet Doktrinleri</t>
         </is>
       </c>
       <c r="C1812" s="1">
-        <v>299.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1813" spans="1:3">
       <c r="A1813" s="1" t="inlineStr">
         <is>
           <t>9786053778752</t>
         </is>
       </c>
       <c r="B1813" s="1" t="inlineStr">
         <is>
           <t>Finansal Krizler Erken Uyarı Sistemleri ve 2008 Krizi İçin TR-ABD Örneği</t>
         </is>
       </c>
       <c r="C1813" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="1814" spans="1:3">
       <c r="A1814" s="1" t="inlineStr">
         <is>
           <t>9786053779353</t>
         </is>
       </c>
       <c r="B1814" s="1" t="inlineStr">
         <is>
@@ -27334,141 +27334,141 @@
         <is>
           <t>9786053774679</t>
         </is>
       </c>
       <c r="B1817" s="1" t="inlineStr">
         <is>
           <t>Bilgi Hizmetlerinde Değişim Yönetimi</t>
         </is>
       </c>
       <c r="C1817" s="1">
         <v>72.5</v>
       </c>
     </row>
     <row r="1818" spans="1:3">
       <c r="A1818" s="1" t="inlineStr">
         <is>
           <t>9786053337621</t>
         </is>
       </c>
       <c r="B1818" s="1" t="inlineStr">
         <is>
           <t>Girişimcilik - Güncel Konular</t>
         </is>
       </c>
       <c r="C1818" s="1">
-        <v>399.5</v>
+        <v>549.5</v>
       </c>
     </row>
     <row r="1819" spans="1:3">
       <c r="A1819" s="1" t="inlineStr">
         <is>
           <t>9786052426449</t>
         </is>
       </c>
       <c r="B1819" s="1" t="inlineStr">
         <is>
           <t>Marka Yönetimi</t>
         </is>
       </c>
       <c r="C1819" s="1">
-        <v>549.5</v>
+        <v>699.5</v>
       </c>
     </row>
     <row r="1820" spans="1:3">
       <c r="A1820" s="1" t="inlineStr">
         <is>
           <t>9786053330905</t>
         </is>
       </c>
       <c r="B1820" s="1" t="inlineStr">
         <is>
           <t>Köprüüstü ve Makine Dairesi Kaynakları Yönetimi (Ciltli)</t>
         </is>
       </c>
       <c r="C1820" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1821" spans="1:3">
       <c r="A1821" s="1" t="inlineStr">
         <is>
           <t>9786052422199</t>
         </is>
       </c>
       <c r="B1821" s="1" t="inlineStr">
         <is>
           <t>İnternette Pazarlama</t>
         </is>
       </c>
       <c r="C1821" s="1">
-        <v>349.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1822" spans="1:3">
       <c r="A1822" s="1" t="inlineStr">
         <is>
           <t>9786053770190</t>
         </is>
       </c>
       <c r="B1822" s="1" t="inlineStr">
         <is>
           <t>İnsan Kaynakları Yönetiminde Değerlendirme Merkezi</t>
         </is>
       </c>
       <c r="C1822" s="1">
-        <v>249.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1823" spans="1:3">
       <c r="A1823" s="1" t="inlineStr">
         <is>
           <t>9786052421314</t>
         </is>
       </c>
       <c r="B1823" s="1" t="inlineStr">
         <is>
           <t>İnsan Kaynakları Yönetimi</t>
         </is>
       </c>
       <c r="C1823" s="1">
-        <v>949.5</v>
+        <v>1249.5</v>
       </c>
     </row>
     <row r="1824" spans="1:3">
       <c r="A1824" s="1" t="inlineStr">
         <is>
           <t>9786052422168</t>
         </is>
       </c>
       <c r="B1824" s="1" t="inlineStr">
         <is>
           <t>İnsan Kaynakları Yönetimi</t>
         </is>
       </c>
       <c r="C1824" s="1">
-        <v>399.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="1825" spans="1:3">
       <c r="A1825" s="1" t="inlineStr">
         <is>
           <t>9786053779360</t>
         </is>
       </c>
       <c r="B1825" s="1" t="inlineStr">
         <is>
           <t>İnsan Hakları Avrupa Sözleşmesi ve Anayasa</t>
         </is>
       </c>
       <c r="C1825" s="1">
         <v>899.5</v>
       </c>
     </row>
     <row r="1826" spans="1:3">
       <c r="A1826" s="1" t="inlineStr">
         <is>
           <t>9789752959606</t>
         </is>
       </c>
       <c r="B1826" s="1" t="inlineStr">
         <is>
@@ -27619,81 +27619,81 @@
         <is>
           <t>9786053330479</t>
         </is>
       </c>
       <c r="B1836" s="1" t="inlineStr">
         <is>
           <t>Ceza Hukukunda Haksız Tahrik</t>
         </is>
       </c>
       <c r="C1836" s="1">
         <v>399.5</v>
       </c>
     </row>
     <row r="1837" spans="1:3">
       <c r="A1837" s="1" t="inlineStr">
         <is>
           <t>9786053330431</t>
         </is>
       </c>
       <c r="B1837" s="1" t="inlineStr">
         <is>
           <t>İnsan Kaynakları Muhasebesi</t>
         </is>
       </c>
       <c r="C1837" s="1">
-        <v>299.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="1838" spans="1:3">
       <c r="A1838" s="1" t="inlineStr">
         <is>
           <t>9786053330509</t>
         </is>
       </c>
       <c r="B1838" s="1" t="inlineStr">
         <is>
           <t>İlletyus</t>
         </is>
       </c>
       <c r="C1838" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="1839" spans="1:3">
       <c r="A1839" s="1" t="inlineStr">
         <is>
           <t>9786053330523</t>
         </is>
       </c>
       <c r="B1839" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Satım Hukukunda Kanunlar İhtilafı Meseleleri</t>
         </is>
       </c>
       <c r="C1839" s="1">
-        <v>399.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="1840" spans="1:3">
       <c r="A1840" s="1" t="inlineStr">
         <is>
           <t>9786053332145</t>
         </is>
       </c>
       <c r="B1840" s="1" t="inlineStr">
         <is>
           <t>ABD Hukukunda Özel Hayatın Gizliliği Hakkının Korunması</t>
         </is>
       </c>
       <c r="C1840" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1841" spans="1:3">
       <c r="A1841" s="1" t="inlineStr">
         <is>
           <t>9786053330615</t>
         </is>
       </c>
       <c r="B1841" s="1" t="inlineStr">
         <is>
@@ -27709,66 +27709,66 @@
         <is>
           <t>9786053330561</t>
         </is>
       </c>
       <c r="B1842" s="1" t="inlineStr">
         <is>
           <t>Güç Savaşında Denge Noktası Adalet</t>
         </is>
       </c>
       <c r="C1842" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="1843" spans="1:3">
       <c r="A1843" s="1" t="inlineStr">
         <is>
           <t>9786052424780</t>
         </is>
       </c>
       <c r="B1843" s="1" t="inlineStr">
         <is>
           <t>Sosyal Güvenlik Hukuku Dersleri</t>
         </is>
       </c>
       <c r="C1843" s="1">
-        <v>995</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="1844" spans="1:3">
       <c r="A1844" s="1" t="inlineStr">
         <is>
           <t>9786052427361</t>
         </is>
       </c>
       <c r="B1844" s="1" t="inlineStr">
         <is>
           <t>Pazarlama Yönetimi (Stratejik Yaklaşım)</t>
         </is>
       </c>
       <c r="C1844" s="1">
-        <v>549.5</v>
+        <v>649.5</v>
       </c>
     </row>
     <row r="1845" spans="1:3">
       <c r="A1845" s="1" t="inlineStr">
         <is>
           <t>9786053779568</t>
         </is>
       </c>
       <c r="B1845" s="1" t="inlineStr">
         <is>
           <t>Toplu İş Sözleşmesinin Düzeyi ve Türleri</t>
         </is>
       </c>
       <c r="C1845" s="1">
         <v>149.5</v>
       </c>
     </row>
     <row r="1846" spans="1:3">
       <c r="A1846" s="1" t="inlineStr">
         <is>
           <t>9786053776383</t>
         </is>
       </c>
       <c r="B1846" s="1" t="inlineStr">
         <is>
@@ -27784,51 +27784,51 @@
         <is>
           <t>9786053773757</t>
         </is>
       </c>
       <c r="B1847" s="1" t="inlineStr">
         <is>
           <t>Mikroekonomi Teorisi için Alıştırmalar</t>
         </is>
       </c>
       <c r="C1847" s="1">
         <v>22.9</v>
       </c>
     </row>
     <row r="1848" spans="1:3">
       <c r="A1848" s="1" t="inlineStr">
         <is>
           <t>9786053337126</t>
         </is>
       </c>
       <c r="B1848" s="1" t="inlineStr">
         <is>
           <t>Mikroekonomi Teorisi</t>
         </is>
       </c>
       <c r="C1848" s="1">
-        <v>599.5</v>
+        <v>699.5</v>
       </c>
     </row>
     <row r="1849" spans="1:3">
       <c r="A1849" s="1" t="inlineStr">
         <is>
           <t>9786053330042</t>
         </is>
       </c>
       <c r="B1849" s="1" t="inlineStr">
         <is>
           <t>Stratejik İletişim Yönetimi</t>
         </is>
       </c>
       <c r="C1849" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="1850" spans="1:3">
       <c r="A1850" s="1" t="inlineStr">
         <is>
           <t>9786053776222</t>
         </is>
       </c>
       <c r="B1850" s="1" t="inlineStr">
         <is>
@@ -27859,66 +27859,66 @@
         <is>
           <t>9786053770022</t>
         </is>
       </c>
       <c r="B1852" s="1" t="inlineStr">
         <is>
           <t>Uygulamalı Fen ve Doğa Bilimleri</t>
         </is>
       </c>
       <c r="C1852" s="1">
         <v>129.5</v>
       </c>
     </row>
     <row r="1853" spans="1:3">
       <c r="A1853" s="1" t="inlineStr">
         <is>
           <t>9786052426050</t>
         </is>
       </c>
       <c r="B1853" s="1" t="inlineStr">
         <is>
           <t>Borçlar Hukuku Genel Hükümler (Ciltli)</t>
         </is>
       </c>
       <c r="C1853" s="1">
-        <v>979.5</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="1854" spans="1:3">
       <c r="A1854" s="1" t="inlineStr">
         <is>
           <t>9786052425732</t>
         </is>
       </c>
       <c r="B1854" s="1" t="inlineStr">
         <is>
           <t>Borçlar Hukuku</t>
         </is>
       </c>
       <c r="C1854" s="1">
-        <v>479.5</v>
+        <v>549.5</v>
       </c>
     </row>
     <row r="1855" spans="1:3">
       <c r="A1855" s="1" t="inlineStr">
         <is>
           <t>9786053770305</t>
         </is>
       </c>
       <c r="B1855" s="1" t="inlineStr">
         <is>
           <t>Malvarlığının Terki Suretiyle Konkordato</t>
         </is>
       </c>
       <c r="C1855" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="1856" spans="1:3">
       <c r="A1856" s="1" t="inlineStr">
         <is>
           <t>9786053777236</t>
         </is>
       </c>
       <c r="B1856" s="1" t="inlineStr">
         <is>
@@ -28009,51 +28009,51 @@
         <is>
           <t>9780000275660</t>
         </is>
       </c>
       <c r="B1862" s="1" t="inlineStr">
         <is>
           <t>Dama Stratejik Hizmet Yönetimi Modeli</t>
         </is>
       </c>
       <c r="C1862" s="1">
         <v>59.5</v>
       </c>
     </row>
     <row r="1863" spans="1:3">
       <c r="A1863" s="1" t="inlineStr">
         <is>
           <t>9786053775935</t>
         </is>
       </c>
       <c r="B1863" s="1" t="inlineStr">
         <is>
           <t>Dalgakıran Tasarımı</t>
         </is>
       </c>
       <c r="C1863" s="1">
-        <v>599.5</v>
+        <v>799.5</v>
       </c>
     </row>
     <row r="1864" spans="1:3">
       <c r="A1864" s="1" t="inlineStr">
         <is>
           <t>9789752956742</t>
         </is>
       </c>
       <c r="B1864" s="1" t="inlineStr">
         <is>
           <t>Geçiş Ekonomileri Pilandan Piyasaya</t>
         </is>
       </c>
       <c r="C1864" s="1">
         <v>79.5</v>
       </c>
     </row>
     <row r="1865" spans="1:3">
       <c r="A1865" s="1" t="inlineStr">
         <is>
           <t>9786053330578</t>
         </is>
       </c>
       <c r="B1865" s="1" t="inlineStr">
         <is>
@@ -28099,51 +28099,51 @@
         <is>
           <t>9786053773009</t>
         </is>
       </c>
       <c r="B1868" s="1" t="inlineStr">
         <is>
           <t>Vergisel Kabahatler</t>
         </is>
       </c>
       <c r="C1868" s="1">
         <v>499.5</v>
       </c>
     </row>
     <row r="1869" spans="1:3">
       <c r="A1869" s="1" t="inlineStr">
         <is>
           <t>9786052420331</t>
         </is>
       </c>
       <c r="B1869" s="1" t="inlineStr">
         <is>
           <t>Ceza Hukuku Genel Hükümler TCK m.1-75 Pratik Çalışma Araçları</t>
         </is>
       </c>
       <c r="C1869" s="1">
-        <v>429.5</v>
+        <v>649.5</v>
       </c>
     </row>
     <row r="1870" spans="1:3">
       <c r="A1870" s="1" t="inlineStr">
         <is>
           <t>9786053775454</t>
         </is>
       </c>
       <c r="B1870" s="1" t="inlineStr">
         <is>
           <t>Bir Çeviri Eserler Bibliyografyası Işığında Türkçede italyan Kültürü</t>
         </is>
       </c>
       <c r="C1870" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="1871" spans="1:3">
       <c r="A1871" s="1" t="inlineStr">
         <is>
           <t>9786053778578</t>
         </is>
       </c>
       <c r="B1871" s="1" t="inlineStr">
         <is>
@@ -28324,81 +28324,81 @@
         <is>
           <t>9786053778004</t>
         </is>
       </c>
       <c r="B1883" s="1" t="inlineStr">
         <is>
           <t>Hileli Finansal Raporlama Önleme ve Tespit</t>
         </is>
       </c>
       <c r="C1883" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="1884" spans="1:3">
       <c r="A1884" s="1" t="inlineStr">
         <is>
           <t>9786053339441</t>
         </is>
       </c>
       <c r="B1884" s="1" t="inlineStr">
         <is>
           <t>Depo ve Envanter Yönetimi</t>
         </is>
       </c>
       <c r="C1884" s="1">
-        <v>28.5</v>
+        <v>99.5</v>
       </c>
     </row>
     <row r="1885" spans="1:3">
       <c r="A1885" s="1" t="inlineStr">
         <is>
           <t>9786052422052</t>
         </is>
       </c>
       <c r="B1885" s="1" t="inlineStr">
         <is>
           <t>İcra ve İflas Kanunu ve İlgili Mevzuat</t>
         </is>
       </c>
       <c r="C1885" s="1">
-        <v>200</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="1886" spans="1:3">
       <c r="A1886" s="1" t="inlineStr">
         <is>
           <t>9786053777755</t>
         </is>
       </c>
       <c r="B1886" s="1" t="inlineStr">
         <is>
           <t>Kitle İletişim Özgürlüğü</t>
         </is>
       </c>
       <c r="C1886" s="1">
-        <v>349.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="1887" spans="1:3">
       <c r="A1887" s="1" t="inlineStr">
         <is>
           <t>9786053779438</t>
         </is>
       </c>
       <c r="B1887" s="1" t="inlineStr">
         <is>
           <t>İş Değerleri ve Çalışma Hayatına Yansımaları</t>
         </is>
       </c>
       <c r="C1887" s="1">
         <v>112</v>
       </c>
     </row>
     <row r="1888" spans="1:3">
       <c r="A1888" s="1" t="inlineStr">
         <is>
           <t>9786053779230</t>
         </is>
       </c>
       <c r="B1888" s="1" t="inlineStr">
         <is>